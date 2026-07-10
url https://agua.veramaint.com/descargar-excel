--- v0 (2026-05-14)
+++ v1 (2026-07-10)
@@ -1,102 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Medidores" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
-  <definedNames/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Medidores'!$A$1:$AO$294</definedName>
+  </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="009DC3E6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FFF2CC"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -422,457 +440,35931 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E19"/>
+  <dimension ref="A1:AO294"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="14" customWidth="1" min="1" max="1"/>
+    <col width="12" customWidth="1" min="2" max="2"/>
+    <col width="18" customWidth="1" min="3" max="3"/>
+    <col width="18" customWidth="1" min="4" max="4"/>
+    <col width="18" customWidth="1" min="5" max="5"/>
+    <col width="18" customWidth="1" min="6" max="6"/>
+    <col width="18" customWidth="1" min="7" max="7"/>
+    <col width="18" customWidth="1" min="8" max="8"/>
+    <col width="18" customWidth="1" min="9" max="9"/>
+    <col width="18" customWidth="1" min="10" max="10"/>
+    <col width="18" customWidth="1" min="11" max="11"/>
+    <col width="18" customWidth="1" min="12" max="12"/>
+    <col width="18" customWidth="1" min="13" max="13"/>
+    <col width="18" customWidth="1" min="14" max="14"/>
+    <col width="18" customWidth="1" min="15" max="15"/>
+    <col width="18" customWidth="1" min="16" max="16"/>
+    <col width="18" customWidth="1" min="17" max="17"/>
+    <col width="18" customWidth="1" min="18" max="18"/>
+    <col width="18" customWidth="1" min="19" max="19"/>
+    <col width="18" customWidth="1" min="20" max="20"/>
+    <col width="18" customWidth="1" min="21" max="21"/>
+    <col width="18" customWidth="1" min="22" max="22"/>
+    <col width="18" customWidth="1" min="23" max="23"/>
+    <col width="18" customWidth="1" min="24" max="24"/>
+    <col width="18" customWidth="1" min="25" max="25"/>
+    <col width="18" customWidth="1" min="26" max="26"/>
+    <col width="18" customWidth="1" min="27" max="27"/>
+    <col width="18" customWidth="1" min="28" max="28"/>
+    <col width="18" customWidth="1" min="29" max="29"/>
+    <col width="18" customWidth="1" min="30" max="30"/>
+    <col width="18" customWidth="1" min="31" max="31"/>
+    <col width="18" customWidth="1" min="32" max="32"/>
+    <col width="18" customWidth="1" min="33" max="33"/>
+    <col width="18" customWidth="1" min="34" max="34"/>
+    <col width="18" customWidth="1" min="35" max="35"/>
+    <col width="18" customWidth="1" min="36" max="36"/>
+    <col width="18" customWidth="1" min="37" max="37"/>
+    <col width="18" customWidth="1" min="38" max="38"/>
+    <col width="18" customWidth="1" min="39" max="39"/>
+    <col width="18" customWidth="1" min="40" max="40"/>
+    <col width="18" customWidth="1" min="41" max="41"/>
+  </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>fecha_hora</t>
+          <t>FECHA</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
+          <t>HORA</t>
+        </is>
+      </c>
+      <c r="C1" s="2" t="inlineStr">
+        <is>
           <t>personal</t>
         </is>
       </c>
-      <c r="C1" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>observacion</t>
+      <c r="D1" s="2" t="inlineStr">
+        <is>
+          <t>M1 - SALIDA DE POZO AGUA DURA</t>
+        </is>
+      </c>
+      <c r="E1" s="2" t="inlineStr">
+        <is>
+          <t>DIF M1</t>
+        </is>
+      </c>
+      <c r="F1" s="2" t="inlineStr">
+        <is>
+          <t>M2 - INGRESO A CISTERNA 35 M3 AGUA DURA</t>
+        </is>
+      </c>
+      <c r="G1" s="2" t="inlineStr">
+        <is>
+          <t>DIF M2</t>
+        </is>
+      </c>
+      <c r="H1" s="2" t="inlineStr">
+        <is>
+          <t>M3 - SALIDA DE CISTERNA 35 M3 DURA A PLANTA</t>
+        </is>
+      </c>
+      <c r="I1" s="2" t="inlineStr">
+        <is>
+          <t>DIF M3</t>
+        </is>
+      </c>
+      <c r="J1" s="2" t="inlineStr">
+        <is>
+          <t>M4 - INGRESO A FILTRO 01 / BOMBA 01</t>
+        </is>
+      </c>
+      <c r="K1" s="2" t="inlineStr">
+        <is>
+          <t>DIF M4</t>
+        </is>
+      </c>
+      <c r="L1" s="2" t="inlineStr">
+        <is>
+          <t>M5 - INGRESO A FILTRO 02 / BOMBA 02</t>
+        </is>
+      </c>
+      <c r="M1" s="2" t="inlineStr">
+        <is>
+          <t>DIF M5</t>
+        </is>
+      </c>
+      <c r="N1" s="2" t="inlineStr">
+        <is>
+          <t>M6 - RECHAZO DE FILTROS</t>
+        </is>
+      </c>
+      <c r="O1" s="2" t="inlineStr">
+        <is>
+          <t>DIF M6</t>
+        </is>
+      </c>
+      <c r="P1" s="2" t="inlineStr">
+        <is>
+          <t>M7 - INGRESO OSMOSIS</t>
+        </is>
+      </c>
+      <c r="Q1" s="2" t="inlineStr">
+        <is>
+          <t>DIF M7</t>
+        </is>
+      </c>
+      <c r="R1" s="2" t="inlineStr">
+        <is>
+          <t>M8 - INGRESO AGUA DURA A ALMACÉN</t>
+        </is>
+      </c>
+      <c r="S1" s="2" t="inlineStr">
+        <is>
+          <t>DIF M8</t>
+        </is>
+      </c>
+      <c r="T1" s="2" t="inlineStr">
+        <is>
+          <t>M9 - SALIDA OSMOSIS A CISTERNA 35 M3 OSMOTIZADA</t>
+        </is>
+      </c>
+      <c r="U1" s="2" t="inlineStr">
+        <is>
+          <t>DIF M9</t>
+        </is>
+      </c>
+      <c r="V1" s="2" t="inlineStr">
+        <is>
+          <t>M10 - INGRESO A TANQUE CONDENSADO CALDEROS</t>
+        </is>
+      </c>
+      <c r="W1" s="2" t="inlineStr">
+        <is>
+          <t>DIF M10</t>
+        </is>
+      </c>
+      <c r="X1" s="2" t="inlineStr">
+        <is>
+          <t>M11 - SALIDA CISTERNA 35 M3 BLANDA A PLANTA</t>
+        </is>
+      </c>
+      <c r="Y1" s="2" t="inlineStr">
+        <is>
+          <t>DIF M11</t>
+        </is>
+      </c>
+      <c r="Z1" s="2" t="inlineStr">
+        <is>
+          <t>M12 - PASTEURIZADOR 03</t>
+        </is>
+      </c>
+      <c r="AA1" s="2" t="inlineStr">
+        <is>
+          <t>DIF M12</t>
+        </is>
+      </c>
+      <c r="AB1" s="2" t="inlineStr">
+        <is>
+          <t>M13 - PASTEURIZADOR 02</t>
+        </is>
+      </c>
+      <c r="AC1" s="2" t="inlineStr">
+        <is>
+          <t>DIF M13</t>
+        </is>
+      </c>
+      <c r="AD1" s="2" t="inlineStr">
+        <is>
+          <t>M14 - CIP DE BLANCOS</t>
+        </is>
+      </c>
+      <c r="AE1" s="2" t="inlineStr">
+        <is>
+          <t>DIF M14</t>
+        </is>
+      </c>
+      <c r="AF1" s="2" t="inlineStr">
+        <is>
+          <t>M15 - CIP DE ROTURA</t>
+        </is>
+      </c>
+      <c r="AG1" s="2" t="inlineStr">
+        <is>
+          <t>DIF M15</t>
+        </is>
+      </c>
+      <c r="AH1" s="2" t="inlineStr">
+        <is>
+          <t>M16 - AGUA DURA CALDERA</t>
+        </is>
+      </c>
+      <c r="AI1" s="2" t="inlineStr">
+        <is>
+          <t>DIF M16</t>
+        </is>
+      </c>
+      <c r="AJ1" s="2" t="inlineStr">
+        <is>
+          <t>M17 - CENTRÍFUGA</t>
+        </is>
+      </c>
+      <c r="AK1" s="2" t="inlineStr">
+        <is>
+          <t>DIF M17</t>
+        </is>
+      </c>
+      <c r="AL1" s="2" t="inlineStr">
+        <is>
+          <t>M18 - RECHAZO OSMOSIS ENVIADO A CISTERNA</t>
+        </is>
+      </c>
+      <c r="AM1" s="2" t="inlineStr">
+        <is>
+          <t>DIF M18</t>
+        </is>
+      </c>
+      <c r="AN1" s="2" t="inlineStr">
+        <is>
+          <t>AM - RECHAZO OSMOSIS</t>
+        </is>
+      </c>
+      <c r="AO1" s="2" t="inlineStr">
+        <is>
+          <t>AN - % RECUPERADO</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="inlineStr">
-[...17 lines deleted...]
-      <c r="E2" t="inlineStr"/>
+      <c r="A2" s="3" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="B2" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C2" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D2" s="3" t="n">
+        <v>176209</v>
+      </c>
+      <c r="E2" s="3" t="inlineStr"/>
+      <c r="F2" s="3" t="n">
+        <v>77363</v>
+      </c>
+      <c r="G2" s="3" t="inlineStr"/>
+      <c r="H2" s="3" t="inlineStr"/>
+      <c r="I2" s="3" t="inlineStr"/>
+      <c r="J2" s="3" t="n">
+        <v>4662</v>
+      </c>
+      <c r="K2" s="3" t="inlineStr"/>
+      <c r="L2" s="3" t="n">
+        <v>18521</v>
+      </c>
+      <c r="M2" s="3" t="inlineStr"/>
+      <c r="N2" s="3" t="n">
+        <v>207</v>
+      </c>
+      <c r="O2" s="3" t="inlineStr"/>
+      <c r="P2" s="3" t="n">
+        <v>8993</v>
+      </c>
+      <c r="Q2" s="3" t="inlineStr"/>
+      <c r="R2" s="3" t="n">
+        <v>1517.297</v>
+      </c>
+      <c r="S2" s="3" t="inlineStr"/>
+      <c r="T2" s="3" t="n">
+        <v>6998</v>
+      </c>
+      <c r="U2" s="3" t="inlineStr"/>
+      <c r="V2" s="3" t="n">
+        <v>1417.932</v>
+      </c>
+      <c r="W2" s="3" t="inlineStr"/>
+      <c r="X2" s="3" t="n">
+        <v>67921</v>
+      </c>
+      <c r="Y2" s="3" t="inlineStr"/>
+      <c r="Z2" s="3" t="n">
+        <v>7036</v>
+      </c>
+      <c r="AA2" s="3" t="inlineStr"/>
+      <c r="AB2" s="3" t="n">
+        <v>13843</v>
+      </c>
+      <c r="AC2" s="3" t="inlineStr"/>
+      <c r="AD2" s="3" t="n">
+        <v>4753</v>
+      </c>
+      <c r="AE2" s="3" t="inlineStr"/>
+      <c r="AF2" s="3" t="inlineStr"/>
+      <c r="AG2" s="3" t="inlineStr"/>
+      <c r="AH2" s="3" t="n">
+        <v>163.549</v>
+      </c>
+      <c r="AI2" s="3" t="inlineStr"/>
+      <c r="AJ2" s="3" t="n">
+        <v>2474</v>
+      </c>
+      <c r="AK2" s="3" t="inlineStr"/>
+      <c r="AL2" s="3" t="n">
+        <v>1995</v>
+      </c>
+      <c r="AM2" s="3" t="inlineStr"/>
+      <c r="AN2" s="3" t="inlineStr"/>
+      <c r="AO2" s="3" t="inlineStr"/>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr">
-[...17 lines deleted...]
-      <c r="E3" t="inlineStr"/>
+      <c r="A3" s="3" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="B3" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C3" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D3" s="3" t="n">
+        <v>180525</v>
+      </c>
+      <c r="E3" s="3" t="n">
+        <v>4316</v>
+      </c>
+      <c r="F3" s="3" t="n">
+        <v>78426</v>
+      </c>
+      <c r="G3" s="3" t="n">
+        <v>1063</v>
+      </c>
+      <c r="H3" s="3" t="n">
+        <v>410</v>
+      </c>
+      <c r="I3" s="3" t="inlineStr"/>
+      <c r="J3" s="3" t="n">
+        <v>6746</v>
+      </c>
+      <c r="K3" s="3" t="n">
+        <v>2084</v>
+      </c>
+      <c r="L3" s="3" t="n">
+        <v>20393</v>
+      </c>
+      <c r="M3" s="3" t="n">
+        <v>1872</v>
+      </c>
+      <c r="N3" s="3" t="n">
+        <v>273</v>
+      </c>
+      <c r="O3" s="3" t="n">
+        <v>66</v>
+      </c>
+      <c r="P3" s="3" t="n">
+        <v>12734</v>
+      </c>
+      <c r="Q3" s="3" t="n">
+        <v>3741</v>
+      </c>
+      <c r="R3" s="3" t="n">
+        <v>1532.588</v>
+      </c>
+      <c r="S3" s="3" t="n">
+        <v>15.29099999999994</v>
+      </c>
+      <c r="T3" s="3" t="n">
+        <v>9759</v>
+      </c>
+      <c r="U3" s="3" t="n">
+        <v>2761</v>
+      </c>
+      <c r="V3" s="3" t="n">
+        <v>1463.621</v>
+      </c>
+      <c r="W3" s="3" t="n">
+        <v>45.68900000000008</v>
+      </c>
+      <c r="X3" s="3" t="n">
+        <v>70834</v>
+      </c>
+      <c r="Y3" s="3" t="n">
+        <v>2913</v>
+      </c>
+      <c r="Z3" s="3" t="n">
+        <v>7348</v>
+      </c>
+      <c r="AA3" s="3" t="n">
+        <v>312</v>
+      </c>
+      <c r="AB3" s="3" t="n">
+        <v>14242</v>
+      </c>
+      <c r="AC3" s="3" t="n">
+        <v>399</v>
+      </c>
+      <c r="AD3" s="3" t="n">
+        <v>5018</v>
+      </c>
+      <c r="AE3" s="3" t="n">
+        <v>265</v>
+      </c>
+      <c r="AF3" s="3" t="n">
+        <v>5769</v>
+      </c>
+      <c r="AG3" s="3" t="inlineStr"/>
+      <c r="AH3" s="3" t="n">
+        <v>234.285</v>
+      </c>
+      <c r="AI3" s="3" t="n">
+        <v>70.73599999999999</v>
+      </c>
+      <c r="AJ3" s="3" t="n">
+        <v>2590</v>
+      </c>
+      <c r="AK3" s="3" t="n">
+        <v>116</v>
+      </c>
+      <c r="AL3" s="3" t="n">
+        <v>2975</v>
+      </c>
+      <c r="AM3" s="3" t="n">
+        <v>980</v>
+      </c>
+      <c r="AN3" s="3" t="n">
+        <v>980</v>
+      </c>
+      <c r="AO3" s="3" t="n">
+        <v>26.19620422346966</v>
+      </c>
     </row>
     <row r="4">
-      <c r="A4" t="inlineStr">
-[...17 lines deleted...]
-      <c r="E4" t="inlineStr"/>
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="B4" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C4" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D4" s="3" t="n">
+        <v>184971</v>
+      </c>
+      <c r="E4" s="3" t="n">
+        <v>4446</v>
+      </c>
+      <c r="F4" s="3" t="n">
+        <v>79564</v>
+      </c>
+      <c r="G4" s="3" t="n">
+        <v>1138</v>
+      </c>
+      <c r="H4" s="3" t="n">
+        <v>1299</v>
+      </c>
+      <c r="I4" s="3" t="n">
+        <v>889</v>
+      </c>
+      <c r="J4" s="3" t="n">
+        <v>8944</v>
+      </c>
+      <c r="K4" s="3" t="n">
+        <v>2198</v>
+      </c>
+      <c r="L4" s="3" t="n">
+        <v>22376</v>
+      </c>
+      <c r="M4" s="3" t="n">
+        <v>1983</v>
+      </c>
+      <c r="N4" s="3" t="n">
+        <v>332</v>
+      </c>
+      <c r="O4" s="3" t="n">
+        <v>59</v>
+      </c>
+      <c r="P4" s="3" t="n">
+        <v>17023</v>
+      </c>
+      <c r="Q4" s="3" t="n">
+        <v>4289</v>
+      </c>
+      <c r="R4" s="3" t="n">
+        <v>1549.313</v>
+      </c>
+      <c r="S4" s="3" t="n">
+        <v>16.72500000000014</v>
+      </c>
+      <c r="T4" s="3" t="n">
+        <v>12405</v>
+      </c>
+      <c r="U4" s="3" t="n">
+        <v>2646</v>
+      </c>
+      <c r="V4" s="3" t="n">
+        <v>1506.54</v>
+      </c>
+      <c r="W4" s="3" t="n">
+        <v>42.91899999999987</v>
+      </c>
+      <c r="X4" s="3" t="n">
+        <v>73487</v>
+      </c>
+      <c r="Y4" s="3" t="n">
+        <v>2653</v>
+      </c>
+      <c r="Z4" s="3" t="n">
+        <v>7644</v>
+      </c>
+      <c r="AA4" s="3" t="n">
+        <v>296</v>
+      </c>
+      <c r="AB4" s="3" t="n">
+        <v>14615</v>
+      </c>
+      <c r="AC4" s="3" t="n">
+        <v>373</v>
+      </c>
+      <c r="AD4" s="3" t="n">
+        <v>5085</v>
+      </c>
+      <c r="AE4" s="3" t="n">
+        <v>67</v>
+      </c>
+      <c r="AF4" s="3" t="n">
+        <v>6019</v>
+      </c>
+      <c r="AG4" s="3" t="n">
+        <v>250</v>
+      </c>
+      <c r="AH4" s="3" t="n">
+        <v>318.594</v>
+      </c>
+      <c r="AI4" s="3" t="n">
+        <v>84.309</v>
+      </c>
+      <c r="AJ4" s="3" t="n">
+        <v>2726</v>
+      </c>
+      <c r="AK4" s="3" t="n">
+        <v>136</v>
+      </c>
+      <c r="AL4" s="3" t="n">
+        <v>4618</v>
+      </c>
+      <c r="AM4" s="3" t="n">
+        <v>1643</v>
+      </c>
+      <c r="AN4" s="3" t="n">
+        <v>1643</v>
+      </c>
+      <c r="AO4" s="3" t="n">
+        <v>38.30729773840056</v>
+      </c>
     </row>
     <row r="5">
-      <c r="A5" t="inlineStr">
-[...17 lines deleted...]
-      <c r="E5" t="inlineStr"/>
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>01/05/2025</t>
+        </is>
+      </c>
+      <c r="B5" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C5" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D5" s="3" t="n">
+        <v>153949</v>
+      </c>
+      <c r="E5" s="3" t="n">
+        <v>-31022</v>
+      </c>
+      <c r="F5" s="3" t="inlineStr"/>
+      <c r="G5" s="3" t="inlineStr"/>
+      <c r="H5" s="3" t="inlineStr"/>
+      <c r="I5" s="3" t="inlineStr"/>
+      <c r="J5" s="3" t="inlineStr"/>
+      <c r="K5" s="3" t="inlineStr"/>
+      <c r="L5" s="3" t="inlineStr"/>
+      <c r="M5" s="3" t="inlineStr"/>
+      <c r="N5" s="3" t="inlineStr"/>
+      <c r="O5" s="3" t="inlineStr"/>
+      <c r="P5" s="3" t="inlineStr"/>
+      <c r="Q5" s="3" t="inlineStr"/>
+      <c r="R5" s="3" t="inlineStr"/>
+      <c r="S5" s="3" t="inlineStr"/>
+      <c r="T5" s="3" t="inlineStr"/>
+      <c r="U5" s="3" t="inlineStr"/>
+      <c r="V5" s="3" t="inlineStr"/>
+      <c r="W5" s="3" t="inlineStr"/>
+      <c r="X5" s="3" t="inlineStr"/>
+      <c r="Y5" s="3" t="inlineStr"/>
+      <c r="Z5" s="3" t="inlineStr"/>
+      <c r="AA5" s="3" t="inlineStr"/>
+      <c r="AB5" s="3" t="inlineStr"/>
+      <c r="AC5" s="3" t="inlineStr"/>
+      <c r="AD5" s="3" t="inlineStr"/>
+      <c r="AE5" s="3" t="inlineStr"/>
+      <c r="AF5" s="3" t="inlineStr"/>
+      <c r="AG5" s="3" t="inlineStr"/>
+      <c r="AH5" s="3" t="inlineStr"/>
+      <c r="AI5" s="3" t="inlineStr"/>
+      <c r="AJ5" s="3" t="inlineStr"/>
+      <c r="AK5" s="3" t="inlineStr"/>
+      <c r="AL5" s="3" t="inlineStr"/>
+      <c r="AM5" s="3" t="inlineStr"/>
+      <c r="AN5" s="3" t="inlineStr"/>
+      <c r="AO5" s="3" t="inlineStr"/>
     </row>
     <row r="6">
-      <c r="A6" t="inlineStr">
-[...17 lines deleted...]
-      <c r="E6" t="inlineStr"/>
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+      <c r="B6" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C6" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D6" s="3" t="n">
+        <v>195275</v>
+      </c>
+      <c r="E6" s="3" t="n">
+        <v>41326</v>
+      </c>
+      <c r="F6" s="3" t="n">
+        <v>82694</v>
+      </c>
+      <c r="G6" s="3" t="inlineStr"/>
+      <c r="H6" s="3" t="n">
+        <v>3703</v>
+      </c>
+      <c r="I6" s="3" t="inlineStr"/>
+      <c r="J6" s="3" t="n">
+        <v>13876</v>
+      </c>
+      <c r="K6" s="3" t="inlineStr"/>
+      <c r="L6" s="3" t="n">
+        <v>26750</v>
+      </c>
+      <c r="M6" s="3" t="inlineStr"/>
+      <c r="N6" s="3" t="n">
+        <v>510</v>
+      </c>
+      <c r="O6" s="3" t="inlineStr"/>
+      <c r="P6" s="3" t="n">
+        <v>26614</v>
+      </c>
+      <c r="Q6" s="3" t="inlineStr"/>
+      <c r="R6" s="3" t="n">
+        <v>1600.071</v>
+      </c>
+      <c r="S6" s="3" t="inlineStr"/>
+      <c r="T6" s="3" t="n">
+        <v>18190</v>
+      </c>
+      <c r="U6" s="3" t="inlineStr"/>
+      <c r="V6" s="3" t="n">
+        <v>1599.864</v>
+      </c>
+      <c r="W6" s="3" t="inlineStr"/>
+      <c r="X6" s="3" t="n">
+        <v>79276</v>
+      </c>
+      <c r="Y6" s="3" t="inlineStr"/>
+      <c r="Z6" s="3" t="n">
+        <v>8142</v>
+      </c>
+      <c r="AA6" s="3" t="inlineStr"/>
+      <c r="AB6" s="3" t="n">
+        <v>15442</v>
+      </c>
+      <c r="AC6" s="3" t="inlineStr"/>
+      <c r="AD6" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE6" s="3" t="inlineStr"/>
+      <c r="AF6" s="3" t="n">
+        <v>6521</v>
+      </c>
+      <c r="AG6" s="3" t="inlineStr"/>
+      <c r="AH6" s="3" t="n">
+        <v>559.5119999999999</v>
+      </c>
+      <c r="AI6" s="3" t="inlineStr"/>
+      <c r="AJ6" s="3" t="n">
+        <v>3312</v>
+      </c>
+      <c r="AK6" s="3" t="inlineStr"/>
+      <c r="AL6" s="3" t="n">
+        <v>8424</v>
+      </c>
+      <c r="AM6" s="3" t="inlineStr"/>
+      <c r="AN6" s="3" t="inlineStr"/>
+      <c r="AO6" s="3" t="inlineStr"/>
     </row>
     <row r="7">
-      <c r="A7" t="inlineStr">
-[...17 lines deleted...]
-      <c r="E7" t="inlineStr"/>
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="B7" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C7" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D7" s="3" t="n">
+        <v>200923</v>
+      </c>
+      <c r="E7" s="3" t="n">
+        <v>5648</v>
+      </c>
+      <c r="F7" s="3" t="n">
+        <v>83745</v>
+      </c>
+      <c r="G7" s="3" t="n">
+        <v>1051</v>
+      </c>
+      <c r="H7" s="3" t="n">
+        <v>4568</v>
+      </c>
+      <c r="I7" s="3" t="n">
+        <v>865</v>
+      </c>
+      <c r="J7" s="3" t="n">
+        <v>16133</v>
+      </c>
+      <c r="K7" s="3" t="n">
+        <v>2257</v>
+      </c>
+      <c r="L7" s="3" t="n">
+        <v>28707</v>
+      </c>
+      <c r="M7" s="3" t="n">
+        <v>1957</v>
+      </c>
+      <c r="N7" s="3" t="n">
+        <v>556</v>
+      </c>
+      <c r="O7" s="3" t="n">
+        <v>46</v>
+      </c>
+      <c r="P7" s="3" t="n">
+        <v>30911</v>
+      </c>
+      <c r="Q7" s="3" t="n">
+        <v>4297</v>
+      </c>
+      <c r="R7" s="3" t="n">
+        <v>1617.036</v>
+      </c>
+      <c r="S7" s="3" t="n">
+        <v>16.96500000000015</v>
+      </c>
+      <c r="T7" s="3" t="n">
+        <v>20805</v>
+      </c>
+      <c r="U7" s="3" t="n">
+        <v>2615</v>
+      </c>
+      <c r="V7" s="3" t="n">
+        <v>1630.038</v>
+      </c>
+      <c r="W7" s="3" t="n">
+        <v>30.17399999999998</v>
+      </c>
+      <c r="X7" s="3" t="n">
+        <v>81914</v>
+      </c>
+      <c r="Y7" s="3" t="n">
+        <v>2638</v>
+      </c>
+      <c r="Z7" s="3" t="n">
+        <v>8338</v>
+      </c>
+      <c r="AA7" s="3" t="n">
+        <v>196</v>
+      </c>
+      <c r="AB7" s="3" t="n">
+        <v>15724</v>
+      </c>
+      <c r="AC7" s="3" t="n">
+        <v>282</v>
+      </c>
+      <c r="AD7" s="3" t="n">
+        <v>5602</v>
+      </c>
+      <c r="AE7" s="3" t="n">
+        <v>120</v>
+      </c>
+      <c r="AF7" s="3" t="n">
+        <v>6768</v>
+      </c>
+      <c r="AG7" s="3" t="n">
+        <v>247</v>
+      </c>
+      <c r="AH7" s="3" t="n">
+        <v>617.504</v>
+      </c>
+      <c r="AI7" s="3" t="n">
+        <v>57.99200000000008</v>
+      </c>
+      <c r="AJ7" s="3" t="n">
+        <v>3451</v>
+      </c>
+      <c r="AK7" s="3" t="n">
+        <v>139</v>
+      </c>
+      <c r="AL7" s="3" t="n">
+        <v>10106</v>
+      </c>
+      <c r="AM7" s="3" t="n">
+        <v>1682</v>
+      </c>
+      <c r="AN7" s="3" t="n">
+        <v>1682</v>
+      </c>
+      <c r="AO7" s="3" t="n">
+        <v>39.14358855015127</v>
+      </c>
     </row>
     <row r="8">
-      <c r="A8" t="inlineStr">
-[...17 lines deleted...]
-      <c r="E8" t="inlineStr"/>
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>01/08/2025</t>
+        </is>
+      </c>
+      <c r="B8" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C8" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D8" s="3" t="n">
+        <v>156255</v>
+      </c>
+      <c r="E8" s="3" t="n">
+        <v>-44668</v>
+      </c>
+      <c r="F8" s="3" t="n">
+        <v>72599</v>
+      </c>
+      <c r="G8" s="3" t="n">
+        <v>-11146</v>
+      </c>
+      <c r="H8" s="3" t="n">
+        <v>55735.8</v>
+      </c>
+      <c r="I8" s="3" t="n">
+        <v>51167.8</v>
+      </c>
+      <c r="J8" s="3" t="n">
+        <v>12247</v>
+      </c>
+      <c r="K8" s="3" t="n">
+        <v>-3886</v>
+      </c>
+      <c r="L8" s="3" t="n">
+        <v>18957.19</v>
+      </c>
+      <c r="M8" s="3" t="n">
+        <v>-9749.810000000001</v>
+      </c>
+      <c r="N8" s="3" t="n">
+        <v>16806</v>
+      </c>
+      <c r="O8" s="3" t="n">
+        <v>16250</v>
+      </c>
+      <c r="P8" s="3" t="inlineStr"/>
+      <c r="Q8" s="3" t="inlineStr"/>
+      <c r="R8" s="3" t="n">
+        <v>1474.426</v>
+      </c>
+      <c r="S8" s="3" t="n">
+        <v>-142.6100000000001</v>
+      </c>
+      <c r="T8" s="3" t="n">
+        <v>443</v>
+      </c>
+      <c r="U8" s="3" t="n">
+        <v>-20362</v>
+      </c>
+      <c r="V8" s="3" t="n">
+        <v>1229.413</v>
+      </c>
+      <c r="W8" s="3" t="n">
+        <v>-400.625</v>
+      </c>
+      <c r="X8" s="3" t="n">
+        <v>58483</v>
+      </c>
+      <c r="Y8" s="3" t="n">
+        <v>-23431</v>
+      </c>
+      <c r="Z8" s="3" t="n">
+        <v>5793</v>
+      </c>
+      <c r="AA8" s="3" t="n">
+        <v>-2545</v>
+      </c>
+      <c r="AB8" s="3" t="n">
+        <v>11886</v>
+      </c>
+      <c r="AC8" s="3" t="n">
+        <v>-3838</v>
+      </c>
+      <c r="AD8" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE8" s="3" t="n">
+        <v>-1812</v>
+      </c>
+      <c r="AF8" s="3" t="n">
+        <v>4947</v>
+      </c>
+      <c r="AG8" s="3" t="n">
+        <v>-1821</v>
+      </c>
+      <c r="AH8" s="3" t="n">
+        <v>25</v>
+      </c>
+      <c r="AI8" s="3" t="n">
+        <v>-592.504</v>
+      </c>
+      <c r="AJ8" s="3" t="n">
+        <v>2218</v>
+      </c>
+      <c r="AK8" s="3" t="n">
+        <v>-1233</v>
+      </c>
+      <c r="AL8" s="3" t="inlineStr"/>
+      <c r="AM8" s="3" t="inlineStr"/>
+      <c r="AN8" s="3" t="inlineStr"/>
+      <c r="AO8" s="3" t="inlineStr"/>
     </row>
     <row r="9">
-      <c r="A9" t="inlineStr">
-[...17 lines deleted...]
-      <c r="E9" t="inlineStr"/>
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="B9" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C9" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D9" s="3" t="n">
+        <v>160112</v>
+      </c>
+      <c r="E9" s="3" t="n">
+        <v>3857</v>
+      </c>
+      <c r="F9" s="3" t="n">
+        <v>73654</v>
+      </c>
+      <c r="G9" s="3" t="n">
+        <v>1055</v>
+      </c>
+      <c r="H9" s="3" t="n">
+        <v>56759.3</v>
+      </c>
+      <c r="I9" s="3" t="n">
+        <v>1023.5</v>
+      </c>
+      <c r="J9" s="3" t="n">
+        <v>13125</v>
+      </c>
+      <c r="K9" s="3" t="n">
+        <v>878</v>
+      </c>
+      <c r="L9" s="3" t="n">
+        <v>19543.37</v>
+      </c>
+      <c r="M9" s="3" t="n">
+        <v>586.1800000000003</v>
+      </c>
+      <c r="N9" s="3" t="n">
+        <v>18772</v>
+      </c>
+      <c r="O9" s="3" t="n">
+        <v>1966</v>
+      </c>
+      <c r="P9" s="3" t="inlineStr"/>
+      <c r="Q9" s="3" t="inlineStr"/>
+      <c r="R9" s="3" t="n">
+        <v>1480.588</v>
+      </c>
+      <c r="S9" s="3" t="n">
+        <v>6.162000000000035</v>
+      </c>
+      <c r="T9" s="3" t="n">
+        <v>1274</v>
+      </c>
+      <c r="U9" s="3" t="n">
+        <v>831</v>
+      </c>
+      <c r="V9" s="3" t="n">
+        <v>1257.181</v>
+      </c>
+      <c r="W9" s="3" t="n">
+        <v>27.76800000000003</v>
+      </c>
+      <c r="X9" s="3" t="n">
+        <v>59795</v>
+      </c>
+      <c r="Y9" s="3" t="n">
+        <v>1312</v>
+      </c>
+      <c r="Z9" s="3" t="n">
+        <v>6021</v>
+      </c>
+      <c r="AA9" s="3" t="n">
+        <v>228</v>
+      </c>
+      <c r="AB9" s="3" t="n">
+        <v>12233</v>
+      </c>
+      <c r="AC9" s="3" t="n">
+        <v>347</v>
+      </c>
+      <c r="AD9" s="3" t="n">
+        <v>3908</v>
+      </c>
+      <c r="AE9" s="3" t="n">
+        <v>118</v>
+      </c>
+      <c r="AF9" s="3" t="n">
+        <v>5107</v>
+      </c>
+      <c r="AG9" s="3" t="n">
+        <v>160</v>
+      </c>
+      <c r="AH9" s="3" t="n">
+        <v>105</v>
+      </c>
+      <c r="AI9" s="3" t="n">
+        <v>80</v>
+      </c>
+      <c r="AJ9" s="3" t="n">
+        <v>2275</v>
+      </c>
+      <c r="AK9" s="3" t="n">
+        <v>57</v>
+      </c>
+      <c r="AL9" s="3" t="inlineStr"/>
+      <c r="AM9" s="3" t="inlineStr"/>
+      <c r="AN9" s="3" t="inlineStr"/>
+      <c r="AO9" s="3" t="inlineStr"/>
     </row>
     <row r="10">
-      <c r="A10" t="inlineStr">
-[...17 lines deleted...]
-      <c r="E10" t="inlineStr"/>
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>01/10/2025</t>
+        </is>
+      </c>
+      <c r="B10" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C10" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D10" s="3" t="n">
+        <v>163970</v>
+      </c>
+      <c r="E10" s="3" t="n">
+        <v>3858</v>
+      </c>
+      <c r="F10" s="3" t="n">
+        <v>74631</v>
+      </c>
+      <c r="G10" s="3" t="n">
+        <v>977</v>
+      </c>
+      <c r="H10" s="3" t="n">
+        <v>57709.82</v>
+      </c>
+      <c r="I10" s="3" t="n">
+        <v>950.5199999999968</v>
+      </c>
+      <c r="J10" s="3" t="n">
+        <v>14181</v>
+      </c>
+      <c r="K10" s="3" t="n">
+        <v>1056</v>
+      </c>
+      <c r="L10" s="3" t="n">
+        <v>20215</v>
+      </c>
+      <c r="M10" s="3" t="n">
+        <v>671.630000000001</v>
+      </c>
+      <c r="N10" s="3" t="inlineStr"/>
+      <c r="O10" s="3" t="inlineStr"/>
+      <c r="P10" s="3" t="inlineStr"/>
+      <c r="Q10" s="3" t="inlineStr"/>
+      <c r="R10" s="3" t="n">
+        <v>1485.548</v>
+      </c>
+      <c r="S10" s="3" t="n">
+        <v>4.960000000000036</v>
+      </c>
+      <c r="T10" s="3" t="n">
+        <v>117</v>
+      </c>
+      <c r="U10" s="3" t="n">
+        <v>-1157</v>
+      </c>
+      <c r="V10" s="3" t="n">
+        <v>1293.888</v>
+      </c>
+      <c r="W10" s="3" t="n">
+        <v>36.70699999999988</v>
+      </c>
+      <c r="X10" s="3" t="n">
+        <v>61180</v>
+      </c>
+      <c r="Y10" s="3" t="n">
+        <v>1385</v>
+      </c>
+      <c r="Z10" s="3" t="n">
+        <v>6292</v>
+      </c>
+      <c r="AA10" s="3" t="n">
+        <v>271</v>
+      </c>
+      <c r="AB10" s="3" t="n">
+        <v>12651</v>
+      </c>
+      <c r="AC10" s="3" t="n">
+        <v>418</v>
+      </c>
+      <c r="AD10" s="3" t="n">
+        <v>4121</v>
+      </c>
+      <c r="AE10" s="3" t="n">
+        <v>213</v>
+      </c>
+      <c r="AF10" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG10" s="3" t="n">
+        <v>58</v>
+      </c>
+      <c r="AH10" s="3" t="n">
+        <v>176</v>
+      </c>
+      <c r="AI10" s="3" t="n">
+        <v>71</v>
+      </c>
+      <c r="AJ10" s="3" t="n">
+        <v>2322</v>
+      </c>
+      <c r="AK10" s="3" t="n">
+        <v>47</v>
+      </c>
+      <c r="AL10" s="3" t="inlineStr"/>
+      <c r="AM10" s="3" t="inlineStr"/>
+      <c r="AN10" s="3" t="inlineStr"/>
+      <c r="AO10" s="3" t="inlineStr"/>
     </row>
     <row r="11">
-      <c r="A11" t="inlineStr">
-[...17 lines deleted...]
-      <c r="E11" t="inlineStr"/>
+      <c r="A11" s="3" t="inlineStr">
+        <is>
+          <t>01/11/2025</t>
+        </is>
+      </c>
+      <c r="B11" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C11" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D11" s="3" t="n">
+        <v>168706</v>
+      </c>
+      <c r="E11" s="3" t="n">
+        <v>4736</v>
+      </c>
+      <c r="F11" s="3" t="n">
+        <v>75261</v>
+      </c>
+      <c r="G11" s="3" t="n">
+        <v>630</v>
+      </c>
+      <c r="H11" s="3" t="n">
+        <v>58791.17</v>
+      </c>
+      <c r="I11" s="3" t="n">
+        <v>1081.349999999999</v>
+      </c>
+      <c r="J11" s="3" t="n">
+        <v>1177</v>
+      </c>
+      <c r="K11" s="3" t="n">
+        <v>-13004</v>
+      </c>
+      <c r="L11" s="3" t="n">
+        <v>15389</v>
+      </c>
+      <c r="M11" s="3" t="n">
+        <v>-4826</v>
+      </c>
+      <c r="N11" s="3" t="n">
+        <v>52</v>
+      </c>
+      <c r="O11" s="3" t="inlineStr"/>
+      <c r="P11" s="3" t="n">
+        <v>2357</v>
+      </c>
+      <c r="Q11" s="3" t="inlineStr"/>
+      <c r="R11" s="3" t="n">
+        <v>1495.48</v>
+      </c>
+      <c r="S11" s="3" t="n">
+        <v>9.932000000000016</v>
+      </c>
+      <c r="T11" s="3" t="n">
+        <v>2325</v>
+      </c>
+      <c r="U11" s="3" t="n">
+        <v>2208</v>
+      </c>
+      <c r="V11" s="3" t="n">
+        <v>1329.59</v>
+      </c>
+      <c r="W11" s="3" t="n">
+        <v>35.702</v>
+      </c>
+      <c r="X11" s="3" t="n">
+        <v>63257</v>
+      </c>
+      <c r="Y11" s="3" t="n">
+        <v>2077</v>
+      </c>
+      <c r="Z11" s="3" t="n">
+        <v>6549</v>
+      </c>
+      <c r="AA11" s="3" t="n">
+        <v>257</v>
+      </c>
+      <c r="AB11" s="3" t="n">
+        <v>13066</v>
+      </c>
+      <c r="AC11" s="3" t="n">
+        <v>415</v>
+      </c>
+      <c r="AD11" s="3" t="n">
+        <v>4333</v>
+      </c>
+      <c r="AE11" s="3" t="n">
+        <v>212</v>
+      </c>
+      <c r="AF11" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG11" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="3" t="n">
+        <v>264</v>
+      </c>
+      <c r="AI11" s="3" t="n">
+        <v>88</v>
+      </c>
+      <c r="AJ11" s="3" t="n">
+        <v>2344</v>
+      </c>
+      <c r="AK11" s="3" t="n">
+        <v>22</v>
+      </c>
+      <c r="AL11" s="3" t="n">
+        <v>32</v>
+      </c>
+      <c r="AM11" s="3" t="inlineStr"/>
+      <c r="AN11" s="3" t="inlineStr"/>
+      <c r="AO11" s="3" t="inlineStr"/>
     </row>
     <row r="12">
-      <c r="A12" t="inlineStr">
-[...17 lines deleted...]
-      <c r="E12" t="inlineStr"/>
+      <c r="A12" s="3" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B12" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C12" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D12" s="3" t="n">
+        <v>172465</v>
+      </c>
+      <c r="E12" s="3" t="n">
+        <v>3759</v>
+      </c>
+      <c r="F12" s="3" t="n">
+        <v>76339</v>
+      </c>
+      <c r="G12" s="3" t="n">
+        <v>1078</v>
+      </c>
+      <c r="H12" s="3" t="n">
+        <v>59907.22</v>
+      </c>
+      <c r="I12" s="3" t="n">
+        <v>1116.050000000003</v>
+      </c>
+      <c r="J12" s="3" t="n">
+        <v>2829</v>
+      </c>
+      <c r="K12" s="3" t="n">
+        <v>1652</v>
+      </c>
+      <c r="L12" s="3" t="n">
+        <v>16874</v>
+      </c>
+      <c r="M12" s="3" t="n">
+        <v>1485</v>
+      </c>
+      <c r="N12" s="3" t="n">
+        <v>126</v>
+      </c>
+      <c r="O12" s="3" t="n">
+        <v>74</v>
+      </c>
+      <c r="P12" s="3" t="n">
+        <v>5483</v>
+      </c>
+      <c r="Q12" s="3" t="n">
+        <v>3126</v>
+      </c>
+      <c r="R12" s="3" t="n">
+        <v>1506.453</v>
+      </c>
+      <c r="S12" s="3" t="n">
+        <v>10.97299999999996</v>
+      </c>
+      <c r="T12" s="3" t="n">
+        <v>4550</v>
+      </c>
+      <c r="U12" s="3" t="n">
+        <v>2225</v>
+      </c>
+      <c r="V12" s="3" t="n">
+        <v>1366.45</v>
+      </c>
+      <c r="W12" s="3" t="n">
+        <v>36.86000000000013</v>
+      </c>
+      <c r="X12" s="3" t="n">
+        <v>65469</v>
+      </c>
+      <c r="Y12" s="3" t="n">
+        <v>2212</v>
+      </c>
+      <c r="Z12" s="3" t="n">
+        <v>6796</v>
+      </c>
+      <c r="AA12" s="3" t="n">
+        <v>247</v>
+      </c>
+      <c r="AB12" s="3" t="n">
+        <v>13469</v>
+      </c>
+      <c r="AC12" s="3" t="n">
+        <v>403</v>
+      </c>
+      <c r="AD12" s="3" t="n">
+        <v>4569</v>
+      </c>
+      <c r="AE12" s="3" t="n">
+        <v>236</v>
+      </c>
+      <c r="AF12" s="3" t="n">
+        <v>5316</v>
+      </c>
+      <c r="AG12" s="3" t="n">
+        <v>151</v>
+      </c>
+      <c r="AH12" s="3" t="n">
+        <v>90.004</v>
+      </c>
+      <c r="AI12" s="3" t="n">
+        <v>-173.996</v>
+      </c>
+      <c r="AJ12" s="3" t="n">
+        <v>2385</v>
+      </c>
+      <c r="AK12" s="3" t="n">
+        <v>41</v>
+      </c>
+      <c r="AL12" s="3" t="n">
+        <v>933</v>
+      </c>
+      <c r="AM12" s="3" t="n">
+        <v>901</v>
+      </c>
+      <c r="AN12" s="3" t="n">
+        <v>901</v>
+      </c>
+      <c r="AO12" s="3" t="n">
+        <v>28.82277671145233</v>
+      </c>
     </row>
     <row r="13">
-      <c r="A13" t="inlineStr">
-[...17 lines deleted...]
-      <c r="E13" t="inlineStr"/>
+      <c r="A13" s="3" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="B13" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C13" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D13" s="3" t="n">
+        <v>195425</v>
+      </c>
+      <c r="E13" s="3" t="n">
+        <v>22960</v>
+      </c>
+      <c r="F13" s="3" t="n">
+        <v>82740</v>
+      </c>
+      <c r="G13" s="3" t="n">
+        <v>6401</v>
+      </c>
+      <c r="H13" s="3" t="n">
+        <v>3730</v>
+      </c>
+      <c r="I13" s="3" t="n">
+        <v>-56177.22</v>
+      </c>
+      <c r="J13" s="3" t="n">
+        <v>13928</v>
+      </c>
+      <c r="K13" s="3" t="n">
+        <v>11099</v>
+      </c>
+      <c r="L13" s="3" t="n">
+        <v>26795</v>
+      </c>
+      <c r="M13" s="3" t="n">
+        <v>9921</v>
+      </c>
+      <c r="N13" s="3" t="n">
+        <v>512</v>
+      </c>
+      <c r="O13" s="3" t="n">
+        <v>386</v>
+      </c>
+      <c r="P13" s="3" t="n">
+        <v>26715</v>
+      </c>
+      <c r="Q13" s="3" t="n">
+        <v>21232</v>
+      </c>
+      <c r="R13" s="3" t="n">
+        <v>1600.479</v>
+      </c>
+      <c r="S13" s="3" t="n">
+        <v>94.02600000000007</v>
+      </c>
+      <c r="T13" s="3" t="n">
+        <v>18249</v>
+      </c>
+      <c r="U13" s="3" t="n">
+        <v>13699</v>
+      </c>
+      <c r="V13" s="3" t="n">
+        <v>1601.142</v>
+      </c>
+      <c r="W13" s="3" t="n">
+        <v>234.692</v>
+      </c>
+      <c r="X13" s="3" t="n">
+        <v>79344</v>
+      </c>
+      <c r="Y13" s="3" t="n">
+        <v>13875</v>
+      </c>
+      <c r="Z13" s="3" t="n">
+        <v>8153</v>
+      </c>
+      <c r="AA13" s="3" t="n">
+        <v>1357</v>
+      </c>
+      <c r="AB13" s="3" t="n">
+        <v>15451</v>
+      </c>
+      <c r="AC13" s="3" t="n">
+        <v>1982</v>
+      </c>
+      <c r="AD13" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE13" s="3" t="n">
+        <v>913</v>
+      </c>
+      <c r="AF13" s="3" t="n">
+        <v>6521</v>
+      </c>
+      <c r="AG13" s="3" t="n">
+        <v>1205</v>
+      </c>
+      <c r="AH13" s="3" t="n">
+        <v>561.486</v>
+      </c>
+      <c r="AI13" s="3" t="n">
+        <v>471.482</v>
+      </c>
+      <c r="AJ13" s="3" t="n">
+        <v>3314</v>
+      </c>
+      <c r="AK13" s="3" t="n">
+        <v>929</v>
+      </c>
+      <c r="AL13" s="3" t="n">
+        <v>8466</v>
+      </c>
+      <c r="AM13" s="3" t="n">
+        <v>7533</v>
+      </c>
+      <c r="AN13" s="3" t="n">
+        <v>7533</v>
+      </c>
+      <c r="AO13" s="3" t="n">
+        <v>35.47946495855312</v>
+      </c>
     </row>
     <row r="14">
-      <c r="A14" t="inlineStr">
-[...17 lines deleted...]
-      <c r="E14" t="inlineStr"/>
+      <c r="A14" s="3" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+      <c r="B14" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C14" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D14" s="3" t="n">
+        <v>201148</v>
+      </c>
+      <c r="E14" s="3" t="n">
+        <v>5723</v>
+      </c>
+      <c r="F14" s="3" t="n">
+        <v>83795</v>
+      </c>
+      <c r="G14" s="3" t="n">
+        <v>1055</v>
+      </c>
+      <c r="H14" s="3" t="n">
+        <v>4606</v>
+      </c>
+      <c r="I14" s="3" t="n">
+        <v>876</v>
+      </c>
+      <c r="J14" s="3" t="n">
+        <v>16218</v>
+      </c>
+      <c r="K14" s="3" t="n">
+        <v>2290</v>
+      </c>
+      <c r="L14" s="3" t="n">
+        <v>28782</v>
+      </c>
+      <c r="M14" s="3" t="n">
+        <v>1987</v>
+      </c>
+      <c r="N14" s="3" t="n">
+        <v>557</v>
+      </c>
+      <c r="O14" s="3" t="n">
+        <v>45</v>
+      </c>
+      <c r="P14" s="3" t="n">
+        <v>31078</v>
+      </c>
+      <c r="Q14" s="3" t="n">
+        <v>4363</v>
+      </c>
+      <c r="R14" s="3" t="n">
+        <v>1617.657</v>
+      </c>
+      <c r="S14" s="3" t="n">
+        <v>17.17799999999988</v>
+      </c>
+      <c r="T14" s="3" t="n">
+        <v>20906</v>
+      </c>
+      <c r="U14" s="3" t="n">
+        <v>2657</v>
+      </c>
+      <c r="V14" s="3" t="n">
+        <v>1631.14</v>
+      </c>
+      <c r="W14" s="3" t="n">
+        <v>29.99800000000005</v>
+      </c>
+      <c r="X14" s="3" t="n">
+        <v>82028</v>
+      </c>
+      <c r="Y14" s="3" t="n">
+        <v>2684</v>
+      </c>
+      <c r="Z14" s="3" t="n">
+        <v>8346</v>
+      </c>
+      <c r="AA14" s="3" t="n">
+        <v>193</v>
+      </c>
+      <c r="AB14" s="3" t="n">
+        <v>15730</v>
+      </c>
+      <c r="AC14" s="3" t="n">
+        <v>279</v>
+      </c>
+      <c r="AD14" s="3" t="n">
+        <v>5618</v>
+      </c>
+      <c r="AE14" s="3" t="n">
+        <v>136</v>
+      </c>
+      <c r="AF14" s="3" t="n">
+        <v>6775</v>
+      </c>
+      <c r="AG14" s="3" t="n">
+        <v>254</v>
+      </c>
+      <c r="AH14" s="3" t="n">
+        <v>620.664</v>
+      </c>
+      <c r="AI14" s="3" t="n">
+        <v>59.178</v>
+      </c>
+      <c r="AJ14" s="3" t="n">
+        <v>3456</v>
+      </c>
+      <c r="AK14" s="3" t="n">
+        <v>142</v>
+      </c>
+      <c r="AL14" s="3" t="n">
+        <v>10172</v>
+      </c>
+      <c r="AM14" s="3" t="n">
+        <v>1706</v>
+      </c>
+      <c r="AN14" s="3" t="n">
+        <v>1706</v>
+      </c>
+      <c r="AO14" s="3" t="n">
+        <v>39.10153564061425</v>
+      </c>
     </row>
     <row r="15">
-      <c r="A15" t="inlineStr">
-[...17 lines deleted...]
-      <c r="E15" t="inlineStr"/>
+      <c r="A15" s="3" t="inlineStr">
+        <is>
+          <t>02/08/2025</t>
+        </is>
+      </c>
+      <c r="B15" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C15" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D15" s="3" t="n">
+        <v>156418</v>
+      </c>
+      <c r="E15" s="3" t="n">
+        <v>-44730</v>
+      </c>
+      <c r="F15" s="3" t="n">
+        <v>72626</v>
+      </c>
+      <c r="G15" s="3" t="n">
+        <v>-11169</v>
+      </c>
+      <c r="H15" s="3" t="n">
+        <v>55767.26</v>
+      </c>
+      <c r="I15" s="3" t="n">
+        <v>51161.26</v>
+      </c>
+      <c r="J15" s="3" t="n">
+        <v>12292</v>
+      </c>
+      <c r="K15" s="3" t="n">
+        <v>-3926</v>
+      </c>
+      <c r="L15" s="3" t="n">
+        <v>18991.69</v>
+      </c>
+      <c r="M15" s="3" t="n">
+        <v>-9790.310000000001</v>
+      </c>
+      <c r="N15" s="3" t="n">
+        <v>16891</v>
+      </c>
+      <c r="O15" s="3" t="n">
+        <v>16334</v>
+      </c>
+      <c r="P15" s="3" t="inlineStr"/>
+      <c r="Q15" s="3" t="inlineStr"/>
+      <c r="R15" s="3" t="n">
+        <v>1474.717</v>
+      </c>
+      <c r="S15" s="3" t="n">
+        <v>-142.9399999999998</v>
+      </c>
+      <c r="T15" s="3" t="n">
+        <v>498</v>
+      </c>
+      <c r="U15" s="3" t="n">
+        <v>-20408</v>
+      </c>
+      <c r="V15" s="3" t="n">
+        <v>1230.317</v>
+      </c>
+      <c r="W15" s="3" t="n">
+        <v>-400.8230000000001</v>
+      </c>
+      <c r="X15" s="3" t="n">
+        <v>58531</v>
+      </c>
+      <c r="Y15" s="3" t="n">
+        <v>-23497</v>
+      </c>
+      <c r="Z15" s="3" t="n">
+        <v>5799</v>
+      </c>
+      <c r="AA15" s="3" t="n">
+        <v>-2547</v>
+      </c>
+      <c r="AB15" s="3" t="n">
+        <v>11900</v>
+      </c>
+      <c r="AC15" s="3" t="n">
+        <v>-3830</v>
+      </c>
+      <c r="AD15" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE15" s="3" t="n">
+        <v>-1828</v>
+      </c>
+      <c r="AF15" s="3" t="n">
+        <v>4947</v>
+      </c>
+      <c r="AG15" s="3" t="n">
+        <v>-1828</v>
+      </c>
+      <c r="AH15" s="3" t="n">
+        <v>29</v>
+      </c>
+      <c r="AI15" s="3" t="n">
+        <v>-591.664</v>
+      </c>
+      <c r="AJ15" s="3" t="n">
+        <v>2219</v>
+      </c>
+      <c r="AK15" s="3" t="n">
+        <v>-1237</v>
+      </c>
+      <c r="AL15" s="3" t="inlineStr"/>
+      <c r="AM15" s="3" t="inlineStr"/>
+      <c r="AN15" s="3" t="inlineStr"/>
+      <c r="AO15" s="3" t="inlineStr"/>
     </row>
     <row r="16">
-      <c r="A16" t="inlineStr">
-[...17 lines deleted...]
-      <c r="E16" t="inlineStr"/>
+      <c r="A16" s="3" t="inlineStr">
+        <is>
+          <t>02/09/2025</t>
+        </is>
+      </c>
+      <c r="B16" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C16" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D16" s="3" t="n">
+        <v>160258</v>
+      </c>
+      <c r="E16" s="3" t="n">
+        <v>3840</v>
+      </c>
+      <c r="F16" s="3" t="n">
+        <v>73695</v>
+      </c>
+      <c r="G16" s="3" t="n">
+        <v>1069</v>
+      </c>
+      <c r="H16" s="3" t="n">
+        <v>56803.6</v>
+      </c>
+      <c r="I16" s="3" t="n">
+        <v>1036.339999999997</v>
+      </c>
+      <c r="J16" s="3" t="n">
+        <v>13173</v>
+      </c>
+      <c r="K16" s="3" t="n">
+        <v>881</v>
+      </c>
+      <c r="L16" s="3" t="n">
+        <v>19573.86</v>
+      </c>
+      <c r="M16" s="3" t="n">
+        <v>582.1700000000019</v>
+      </c>
+      <c r="N16" s="3" t="n">
+        <v>18824</v>
+      </c>
+      <c r="O16" s="3" t="n">
+        <v>1933</v>
+      </c>
+      <c r="P16" s="3" t="inlineStr"/>
+      <c r="Q16" s="3" t="inlineStr"/>
+      <c r="R16" s="3" t="n">
+        <v>1480.928</v>
+      </c>
+      <c r="S16" s="3" t="n">
+        <v>6.211000000000013</v>
+      </c>
+      <c r="T16" s="3" t="n">
+        <v>1306</v>
+      </c>
+      <c r="U16" s="3" t="n">
+        <v>808</v>
+      </c>
+      <c r="V16" s="3" t="n">
+        <v>1259.631</v>
+      </c>
+      <c r="W16" s="3" t="n">
+        <v>29.31400000000008</v>
+      </c>
+      <c r="X16" s="3" t="n">
+        <v>59848</v>
+      </c>
+      <c r="Y16" s="3" t="n">
+        <v>1317</v>
+      </c>
+      <c r="Z16" s="3" t="n">
+        <v>6038</v>
+      </c>
+      <c r="AA16" s="3" t="n">
+        <v>239</v>
+      </c>
+      <c r="AB16" s="3" t="n">
+        <v>12251</v>
+      </c>
+      <c r="AC16" s="3" t="n">
+        <v>351</v>
+      </c>
+      <c r="AD16" s="3" t="n">
+        <v>3909</v>
+      </c>
+      <c r="AE16" s="3" t="n">
+        <v>119</v>
+      </c>
+      <c r="AF16" s="3" t="n">
+        <v>5112</v>
+      </c>
+      <c r="AG16" s="3" t="n">
+        <v>165</v>
+      </c>
+      <c r="AH16" s="3" t="n">
+        <v>108</v>
+      </c>
+      <c r="AI16" s="3" t="n">
+        <v>79</v>
+      </c>
+      <c r="AJ16" s="3" t="n">
+        <v>2278</v>
+      </c>
+      <c r="AK16" s="3" t="n">
+        <v>59</v>
+      </c>
+      <c r="AL16" s="3" t="inlineStr"/>
+      <c r="AM16" s="3" t="inlineStr"/>
+      <c r="AN16" s="3" t="inlineStr"/>
+      <c r="AO16" s="3" t="inlineStr"/>
     </row>
     <row r="17">
-      <c r="A17" t="inlineStr">
-[...17 lines deleted...]
-      <c r="E17" t="inlineStr"/>
+      <c r="A17" s="3" t="inlineStr">
+        <is>
+          <t>02/10/2025</t>
+        </is>
+      </c>
+      <c r="B17" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C17" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D17" s="3" t="n">
+        <v>164136</v>
+      </c>
+      <c r="E17" s="3" t="n">
+        <v>3878</v>
+      </c>
+      <c r="F17" s="3" t="n">
+        <v>74669</v>
+      </c>
+      <c r="G17" s="3" t="n">
+        <v>974</v>
+      </c>
+      <c r="H17" s="3" t="n">
+        <v>57744.44</v>
+      </c>
+      <c r="I17" s="3" t="n">
+        <v>940.8400000000038</v>
+      </c>
+      <c r="J17" s="3" t="n">
+        <v>14223</v>
+      </c>
+      <c r="K17" s="3" t="n">
+        <v>1050</v>
+      </c>
+      <c r="L17" s="3" t="n">
+        <v>20241</v>
+      </c>
+      <c r="M17" s="3" t="n">
+        <v>667.1399999999994</v>
+      </c>
+      <c r="N17" s="3" t="inlineStr"/>
+      <c r="O17" s="3" t="inlineStr"/>
+      <c r="P17" s="3" t="inlineStr"/>
+      <c r="Q17" s="3" t="inlineStr"/>
+      <c r="R17" s="3" t="n">
+        <v>1485.876</v>
+      </c>
+      <c r="S17" s="3" t="n">
+        <v>4.947999999999865</v>
+      </c>
+      <c r="T17" s="3" t="n">
+        <v>157</v>
+      </c>
+      <c r="U17" s="3" t="n">
+        <v>-1149</v>
+      </c>
+      <c r="V17" s="3" t="n">
+        <v>1295.264</v>
+      </c>
+      <c r="W17" s="3" t="n">
+        <v>35.63299999999981</v>
+      </c>
+      <c r="X17" s="3" t="n">
+        <v>61228</v>
+      </c>
+      <c r="Y17" s="3" t="n">
+        <v>1380</v>
+      </c>
+      <c r="Z17" s="3" t="n">
+        <v>6301</v>
+      </c>
+      <c r="AA17" s="3" t="n">
+        <v>263</v>
+      </c>
+      <c r="AB17" s="3" t="n">
+        <v>12668</v>
+      </c>
+      <c r="AC17" s="3" t="n">
+        <v>417</v>
+      </c>
+      <c r="AD17" s="3" t="n">
+        <v>4129</v>
+      </c>
+      <c r="AE17" s="3" t="n">
+        <v>220</v>
+      </c>
+      <c r="AF17" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG17" s="3" t="n">
+        <v>53</v>
+      </c>
+      <c r="AH17" s="3" t="n">
+        <v>180</v>
+      </c>
+      <c r="AI17" s="3" t="n">
+        <v>72</v>
+      </c>
+      <c r="AJ17" s="3" t="n">
+        <v>2323</v>
+      </c>
+      <c r="AK17" s="3" t="n">
+        <v>45</v>
+      </c>
+      <c r="AL17" s="3" t="inlineStr"/>
+      <c r="AM17" s="3" t="inlineStr"/>
+      <c r="AN17" s="3" t="inlineStr"/>
+      <c r="AO17" s="3" t="inlineStr"/>
     </row>
     <row r="18">
-      <c r="A18" t="inlineStr">
-[...17 lines deleted...]
-      <c r="E18" t="inlineStr"/>
+      <c r="A18" s="3" t="inlineStr">
+        <is>
+          <t>02/11/2025</t>
+        </is>
+      </c>
+      <c r="B18" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C18" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D18" s="3" t="n">
+        <v>168837</v>
+      </c>
+      <c r="E18" s="3" t="n">
+        <v>4701</v>
+      </c>
+      <c r="F18" s="3" t="n">
+        <v>75293</v>
+      </c>
+      <c r="G18" s="3" t="n">
+        <v>624</v>
+      </c>
+      <c r="H18" s="3" t="n">
+        <v>58826.43</v>
+      </c>
+      <c r="I18" s="3" t="n">
+        <v>1081.989999999998</v>
+      </c>
+      <c r="J18" s="3" t="n">
+        <v>1226</v>
+      </c>
+      <c r="K18" s="3" t="n">
+        <v>-12997</v>
+      </c>
+      <c r="L18" s="3" t="n">
+        <v>15433</v>
+      </c>
+      <c r="M18" s="3" t="n">
+        <v>-4808</v>
+      </c>
+      <c r="N18" s="3" t="n">
+        <v>54</v>
+      </c>
+      <c r="O18" s="3" t="inlineStr"/>
+      <c r="P18" s="3" t="n">
+        <v>2448</v>
+      </c>
+      <c r="Q18" s="3" t="inlineStr"/>
+      <c r="R18" s="3" t="n">
+        <v>1495.73</v>
+      </c>
+      <c r="S18" s="3" t="n">
+        <v>9.854000000000042</v>
+      </c>
+      <c r="T18" s="3" t="n">
+        <v>2389</v>
+      </c>
+      <c r="U18" s="3" t="n">
+        <v>2232</v>
+      </c>
+      <c r="V18" s="3" t="n">
+        <v>1330.523</v>
+      </c>
+      <c r="W18" s="3" t="n">
+        <v>35.25900000000001</v>
+      </c>
+      <c r="X18" s="3" t="n">
+        <v>63327</v>
+      </c>
+      <c r="Y18" s="3" t="n">
+        <v>2099</v>
+      </c>
+      <c r="Z18" s="3" t="n">
+        <v>6552</v>
+      </c>
+      <c r="AA18" s="3" t="n">
+        <v>251</v>
+      </c>
+      <c r="AB18" s="3" t="n">
+        <v>13077</v>
+      </c>
+      <c r="AC18" s="3" t="n">
+        <v>409</v>
+      </c>
+      <c r="AD18" s="3" t="n">
+        <v>4342</v>
+      </c>
+      <c r="AE18" s="3" t="n">
+        <v>213</v>
+      </c>
+      <c r="AF18" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG18" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="3" t="n">
+        <v>264</v>
+      </c>
+      <c r="AI18" s="3" t="n">
+        <v>84</v>
+      </c>
+      <c r="AJ18" s="3" t="n">
+        <v>2344</v>
+      </c>
+      <c r="AK18" s="3" t="n">
+        <v>21</v>
+      </c>
+      <c r="AL18" s="3" t="n">
+        <v>59</v>
+      </c>
+      <c r="AM18" s="3" t="inlineStr"/>
+      <c r="AN18" s="3" t="inlineStr"/>
+      <c r="AO18" s="3" t="inlineStr"/>
     </row>
     <row r="19">
-      <c r="A19" t="inlineStr">
-[...17 lines deleted...]
-      <c r="E19" t="inlineStr"/>
+      <c r="A19" s="3" t="inlineStr">
+        <is>
+          <t>02/12/2025</t>
+        </is>
+      </c>
+      <c r="B19" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C19" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D19" s="3" t="n">
+        <v>172572</v>
+      </c>
+      <c r="E19" s="3" t="n">
+        <v>3735</v>
+      </c>
+      <c r="F19" s="3" t="n">
+        <v>76369</v>
+      </c>
+      <c r="G19" s="3" t="n">
+        <v>1076</v>
+      </c>
+      <c r="H19" s="3" t="n">
+        <v>59946.2</v>
+      </c>
+      <c r="I19" s="3" t="n">
+        <v>1119.769999999997</v>
+      </c>
+      <c r="J19" s="3" t="n">
+        <v>2883</v>
+      </c>
+      <c r="K19" s="3" t="n">
+        <v>1657</v>
+      </c>
+      <c r="L19" s="3" t="n">
+        <v>16922</v>
+      </c>
+      <c r="M19" s="3" t="n">
+        <v>1489</v>
+      </c>
+      <c r="N19" s="3" t="n">
+        <v>131</v>
+      </c>
+      <c r="O19" s="3" t="n">
+        <v>77</v>
+      </c>
+      <c r="P19" s="3" t="n">
+        <v>5584</v>
+      </c>
+      <c r="Q19" s="3" t="n">
+        <v>3136</v>
+      </c>
+      <c r="R19" s="3" t="n">
+        <v>1506.965</v>
+      </c>
+      <c r="S19" s="3" t="n">
+        <v>11.2349999999999</v>
+      </c>
+      <c r="T19" s="3" t="n">
+        <v>4620</v>
+      </c>
+      <c r="U19" s="3" t="n">
+        <v>2231</v>
+      </c>
+      <c r="V19" s="3" t="n">
+        <v>1368.502</v>
+      </c>
+      <c r="W19" s="3" t="n">
+        <v>37.97900000000004</v>
+      </c>
+      <c r="X19" s="3" t="n">
+        <v>65543</v>
+      </c>
+      <c r="Y19" s="3" t="n">
+        <v>2216</v>
+      </c>
+      <c r="Z19" s="3" t="n">
+        <v>6806</v>
+      </c>
+      <c r="AA19" s="3" t="n">
+        <v>254</v>
+      </c>
+      <c r="AB19" s="3" t="n">
+        <v>13480</v>
+      </c>
+      <c r="AC19" s="3" t="n">
+        <v>403</v>
+      </c>
+      <c r="AD19" s="3" t="n">
+        <v>4575</v>
+      </c>
+      <c r="AE19" s="3" t="n">
+        <v>233</v>
+      </c>
+      <c r="AF19" s="3" t="n">
+        <v>5321</v>
+      </c>
+      <c r="AG19" s="3" t="n">
+        <v>156</v>
+      </c>
+      <c r="AH19" s="3" t="n">
+        <v>93.729</v>
+      </c>
+      <c r="AI19" s="3" t="n">
+        <v>-170.271</v>
+      </c>
+      <c r="AJ19" s="3" t="n">
+        <v>2388</v>
+      </c>
+      <c r="AK19" s="3" t="n">
+        <v>44</v>
+      </c>
+      <c r="AL19" s="3" t="n">
+        <v>964</v>
+      </c>
+      <c r="AM19" s="3" t="n">
+        <v>905</v>
+      </c>
+      <c r="AN19" s="3" t="n">
+        <v>905</v>
+      </c>
+      <c r="AO19" s="3" t="n">
+        <v>28.85841836734694</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="3" t="inlineStr">
+        <is>
+          <t>03/01/2026</t>
+        </is>
+      </c>
+      <c r="B20" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C20" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D20" s="3" t="n">
+        <v>176442</v>
+      </c>
+      <c r="E20" s="3" t="n">
+        <v>3870</v>
+      </c>
+      <c r="F20" s="3" t="n">
+        <v>77420</v>
+      </c>
+      <c r="G20" s="3" t="n">
+        <v>1051</v>
+      </c>
+      <c r="H20" s="3" t="inlineStr"/>
+      <c r="I20" s="3" t="inlineStr"/>
+      <c r="J20" s="3" t="n">
+        <v>4778</v>
+      </c>
+      <c r="K20" s="3" t="n">
+        <v>1895</v>
+      </c>
+      <c r="L20" s="3" t="n">
+        <v>18626</v>
+      </c>
+      <c r="M20" s="3" t="n">
+        <v>1704</v>
+      </c>
+      <c r="N20" s="3" t="n">
+        <v>211</v>
+      </c>
+      <c r="O20" s="3" t="n">
+        <v>80</v>
+      </c>
+      <c r="P20" s="3" t="n">
+        <v>9218</v>
+      </c>
+      <c r="Q20" s="3" t="n">
+        <v>3634</v>
+      </c>
+      <c r="R20" s="3" t="n">
+        <v>1517.571</v>
+      </c>
+      <c r="S20" s="3" t="n">
+        <v>10.60599999999999</v>
+      </c>
+      <c r="T20" s="3" t="n">
+        <v>7156</v>
+      </c>
+      <c r="U20" s="3" t="n">
+        <v>2536</v>
+      </c>
+      <c r="V20" s="3" t="n">
+        <v>1420.902</v>
+      </c>
+      <c r="W20" s="3" t="n">
+        <v>52.40000000000009</v>
+      </c>
+      <c r="X20" s="3" t="n">
+        <v>68078</v>
+      </c>
+      <c r="Y20" s="3" t="n">
+        <v>2535</v>
+      </c>
+      <c r="Z20" s="3" t="n">
+        <v>7048</v>
+      </c>
+      <c r="AA20" s="3" t="n">
+        <v>242</v>
+      </c>
+      <c r="AB20" s="3" t="n">
+        <v>13866</v>
+      </c>
+      <c r="AC20" s="3" t="n">
+        <v>386</v>
+      </c>
+      <c r="AD20" s="3" t="n">
+        <v>4768</v>
+      </c>
+      <c r="AE20" s="3" t="n">
+        <v>193</v>
+      </c>
+      <c r="AF20" s="3" t="inlineStr"/>
+      <c r="AG20" s="3" t="inlineStr"/>
+      <c r="AH20" s="3" t="n">
+        <v>169.407</v>
+      </c>
+      <c r="AI20" s="3" t="n">
+        <v>75.67800000000001</v>
+      </c>
+      <c r="AJ20" s="3" t="n">
+        <v>2478</v>
+      </c>
+      <c r="AK20" s="3" t="n">
+        <v>90</v>
+      </c>
+      <c r="AL20" s="3" t="n">
+        <v>2062</v>
+      </c>
+      <c r="AM20" s="3" t="n">
+        <v>1098</v>
+      </c>
+      <c r="AN20" s="3" t="n">
+        <v>1098</v>
+      </c>
+      <c r="AO20" s="3" t="n">
+        <v>30.21463951568519</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="3" t="inlineStr">
+        <is>
+          <t>03/02/2026</t>
+        </is>
+      </c>
+      <c r="B21" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C21" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D21" s="3" t="n">
+        <v>180770</v>
+      </c>
+      <c r="E21" s="3" t="n">
+        <v>4328</v>
+      </c>
+      <c r="F21" s="3" t="n">
+        <v>78499</v>
+      </c>
+      <c r="G21" s="3" t="n">
+        <v>1079</v>
+      </c>
+      <c r="H21" s="3" t="n">
+        <v>468</v>
+      </c>
+      <c r="I21" s="3" t="inlineStr"/>
+      <c r="J21" s="3" t="n">
+        <v>6868</v>
+      </c>
+      <c r="K21" s="3" t="n">
+        <v>2090</v>
+      </c>
+      <c r="L21" s="3" t="n">
+        <v>20503</v>
+      </c>
+      <c r="M21" s="3" t="n">
+        <v>1877</v>
+      </c>
+      <c r="N21" s="3" t="n">
+        <v>276</v>
+      </c>
+      <c r="O21" s="3" t="n">
+        <v>65</v>
+      </c>
+      <c r="P21" s="3" t="n">
+        <v>12969</v>
+      </c>
+      <c r="Q21" s="3" t="n">
+        <v>3751</v>
+      </c>
+      <c r="R21" s="3" t="n">
+        <v>1533.858</v>
+      </c>
+      <c r="S21" s="3" t="n">
+        <v>16.28700000000003</v>
+      </c>
+      <c r="T21" s="3" t="n">
+        <v>9901</v>
+      </c>
+      <c r="U21" s="3" t="n">
+        <v>2745</v>
+      </c>
+      <c r="V21" s="3" t="n">
+        <v>1465.196</v>
+      </c>
+      <c r="W21" s="3" t="n">
+        <v>44.29399999999987</v>
+      </c>
+      <c r="X21" s="3" t="n">
+        <v>70972</v>
+      </c>
+      <c r="Y21" s="3" t="n">
+        <v>2894</v>
+      </c>
+      <c r="Z21" s="3" t="n">
+        <v>7367</v>
+      </c>
+      <c r="AA21" s="3" t="n">
+        <v>319</v>
+      </c>
+      <c r="AB21" s="3" t="n">
+        <v>14268</v>
+      </c>
+      <c r="AC21" s="3" t="n">
+        <v>402</v>
+      </c>
+      <c r="AD21" s="3" t="n">
+        <v>5032</v>
+      </c>
+      <c r="AE21" s="3" t="n">
+        <v>264</v>
+      </c>
+      <c r="AF21" s="3" t="n">
+        <v>5774</v>
+      </c>
+      <c r="AG21" s="3" t="inlineStr"/>
+      <c r="AH21" s="3" t="n">
+        <v>238.719</v>
+      </c>
+      <c r="AI21" s="3" t="n">
+        <v>69.31199999999998</v>
+      </c>
+      <c r="AJ21" s="3" t="n">
+        <v>2598</v>
+      </c>
+      <c r="AK21" s="3" t="n">
+        <v>120</v>
+      </c>
+      <c r="AL21" s="3" t="n">
+        <v>3068</v>
+      </c>
+      <c r="AM21" s="3" t="n">
+        <v>1006</v>
+      </c>
+      <c r="AN21" s="3" t="n">
+        <v>1006</v>
+      </c>
+      <c r="AO21" s="3" t="n">
+        <v>26.81951479605438</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="3" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="B22" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C22" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D22" s="3" t="n">
+        <v>195602</v>
+      </c>
+      <c r="E22" s="3" t="n">
+        <v>14832</v>
+      </c>
+      <c r="F22" s="3" t="n">
+        <v>82775</v>
+      </c>
+      <c r="G22" s="3" t="n">
+        <v>4276</v>
+      </c>
+      <c r="H22" s="3" t="n">
+        <v>3756</v>
+      </c>
+      <c r="I22" s="3" t="n">
+        <v>3288</v>
+      </c>
+      <c r="J22" s="3" t="n">
+        <v>13998</v>
+      </c>
+      <c r="K22" s="3" t="n">
+        <v>7130</v>
+      </c>
+      <c r="L22" s="3" t="n">
+        <v>26856</v>
+      </c>
+      <c r="M22" s="3" t="n">
+        <v>6353</v>
+      </c>
+      <c r="N22" s="3" t="n">
+        <v>513</v>
+      </c>
+      <c r="O22" s="3" t="n">
+        <v>237</v>
+      </c>
+      <c r="P22" s="3" t="n">
+        <v>26850</v>
+      </c>
+      <c r="Q22" s="3" t="n">
+        <v>13881</v>
+      </c>
+      <c r="R22" s="3" t="n">
+        <v>1600.999</v>
+      </c>
+      <c r="S22" s="3" t="n">
+        <v>67.14100000000008</v>
+      </c>
+      <c r="T22" s="3" t="n">
+        <v>18329</v>
+      </c>
+      <c r="U22" s="3" t="n">
+        <v>8428</v>
+      </c>
+      <c r="V22" s="3" t="n">
+        <v>1601.982</v>
+      </c>
+      <c r="W22" s="3" t="n">
+        <v>136.7860000000001</v>
+      </c>
+      <c r="X22" s="3" t="n">
+        <v>79419</v>
+      </c>
+      <c r="Y22" s="3" t="n">
+        <v>8447</v>
+      </c>
+      <c r="Z22" s="3" t="n">
+        <v>8159</v>
+      </c>
+      <c r="AA22" s="3" t="n">
+        <v>792</v>
+      </c>
+      <c r="AB22" s="3" t="n">
+        <v>15462</v>
+      </c>
+      <c r="AC22" s="3" t="n">
+        <v>1194</v>
+      </c>
+      <c r="AD22" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE22" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="AF22" s="3" t="n">
+        <v>6525</v>
+      </c>
+      <c r="AG22" s="3" t="n">
+        <v>751</v>
+      </c>
+      <c r="AH22" s="3" t="n">
+        <v>564.2859999999999</v>
+      </c>
+      <c r="AI22" s="3" t="n">
+        <v>325.567</v>
+      </c>
+      <c r="AJ22" s="3" t="n">
+        <v>3317</v>
+      </c>
+      <c r="AK22" s="3" t="n">
+        <v>719</v>
+      </c>
+      <c r="AL22" s="3" t="n">
+        <v>8521</v>
+      </c>
+      <c r="AM22" s="3" t="n">
+        <v>5453</v>
+      </c>
+      <c r="AN22" s="3" t="n">
+        <v>5453</v>
+      </c>
+      <c r="AO22" s="3" t="n">
+        <v>39.28391326273324</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="3" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+      <c r="B23" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C23" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D23" s="3" t="n">
+        <v>201435</v>
+      </c>
+      <c r="E23" s="3" t="n">
+        <v>5833</v>
+      </c>
+      <c r="F23" s="3" t="n">
+        <v>83842</v>
+      </c>
+      <c r="G23" s="3" t="n">
+        <v>1067</v>
+      </c>
+      <c r="H23" s="3" t="n">
+        <v>4642</v>
+      </c>
+      <c r="I23" s="3" t="n">
+        <v>886</v>
+      </c>
+      <c r="J23" s="3" t="n">
+        <v>16335</v>
+      </c>
+      <c r="K23" s="3" t="n">
+        <v>2337</v>
+      </c>
+      <c r="L23" s="3" t="n">
+        <v>28884</v>
+      </c>
+      <c r="M23" s="3" t="n">
+        <v>2028</v>
+      </c>
+      <c r="N23" s="3" t="n">
+        <v>559</v>
+      </c>
+      <c r="O23" s="3" t="n">
+        <v>46</v>
+      </c>
+      <c r="P23" s="3" t="n">
+        <v>31316</v>
+      </c>
+      <c r="Q23" s="3" t="n">
+        <v>4466</v>
+      </c>
+      <c r="R23" s="3" t="n">
+        <v>1618.207</v>
+      </c>
+      <c r="S23" s="3" t="n">
+        <v>17.20800000000008</v>
+      </c>
+      <c r="T23" s="3" t="n">
+        <v>21046</v>
+      </c>
+      <c r="U23" s="3" t="n">
+        <v>2717</v>
+      </c>
+      <c r="V23" s="3" t="n">
+        <v>1632.139</v>
+      </c>
+      <c r="W23" s="3" t="n">
+        <v>30.15699999999993</v>
+      </c>
+      <c r="X23" s="3" t="n">
+        <v>82164</v>
+      </c>
+      <c r="Y23" s="3" t="n">
+        <v>2745</v>
+      </c>
+      <c r="Z23" s="3" t="n">
+        <v>8355</v>
+      </c>
+      <c r="AA23" s="3" t="n">
+        <v>196</v>
+      </c>
+      <c r="AB23" s="3" t="n">
+        <v>15745</v>
+      </c>
+      <c r="AC23" s="3" t="n">
+        <v>283</v>
+      </c>
+      <c r="AD23" s="3" t="n">
+        <v>5620</v>
+      </c>
+      <c r="AE23" s="3" t="n">
+        <v>138</v>
+      </c>
+      <c r="AF23" s="3" t="n">
+        <v>6781</v>
+      </c>
+      <c r="AG23" s="3" t="n">
+        <v>256</v>
+      </c>
+      <c r="AH23" s="3" t="n">
+        <v>622.612</v>
+      </c>
+      <c r="AI23" s="3" t="n">
+        <v>58.32600000000002</v>
+      </c>
+      <c r="AJ23" s="3" t="n">
+        <v>3461</v>
+      </c>
+      <c r="AK23" s="3" t="n">
+        <v>144</v>
+      </c>
+      <c r="AL23" s="3" t="n">
+        <v>10270</v>
+      </c>
+      <c r="AM23" s="3" t="n">
+        <v>1749</v>
+      </c>
+      <c r="AN23" s="3" t="n">
+        <v>1749</v>
+      </c>
+      <c r="AO23" s="3" t="n">
+        <v>39.16256157635468</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="3" t="inlineStr">
+        <is>
+          <t>03/08/2025</t>
+        </is>
+      </c>
+      <c r="B24" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C24" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D24" s="3" t="n">
+        <v>156540</v>
+      </c>
+      <c r="E24" s="3" t="n">
+        <v>-44895</v>
+      </c>
+      <c r="F24" s="3" t="n">
+        <v>72655</v>
+      </c>
+      <c r="G24" s="3" t="n">
+        <v>-11187</v>
+      </c>
+      <c r="H24" s="3" t="n">
+        <v>55793.67</v>
+      </c>
+      <c r="I24" s="3" t="n">
+        <v>51151.67</v>
+      </c>
+      <c r="J24" s="3" t="n">
+        <v>12313</v>
+      </c>
+      <c r="K24" s="3" t="n">
+        <v>-4022</v>
+      </c>
+      <c r="L24" s="3" t="n">
+        <v>19005.51</v>
+      </c>
+      <c r="M24" s="3" t="n">
+        <v>-9878.490000000002</v>
+      </c>
+      <c r="N24" s="3" t="n">
+        <v>16961</v>
+      </c>
+      <c r="O24" s="3" t="n">
+        <v>16402</v>
+      </c>
+      <c r="P24" s="3" t="inlineStr"/>
+      <c r="Q24" s="3" t="inlineStr"/>
+      <c r="R24" s="3" t="n">
+        <v>1474.867</v>
+      </c>
+      <c r="S24" s="3" t="n">
+        <v>-143.3400000000001</v>
+      </c>
+      <c r="T24" s="3" t="n">
+        <v>533</v>
+      </c>
+      <c r="U24" s="3" t="n">
+        <v>-20513</v>
+      </c>
+      <c r="V24" s="3" t="n">
+        <v>1231.14</v>
+      </c>
+      <c r="W24" s="3" t="n">
+        <v>-400.9989999999998</v>
+      </c>
+      <c r="X24" s="3" t="n">
+        <v>58587</v>
+      </c>
+      <c r="Y24" s="3" t="n">
+        <v>-23577</v>
+      </c>
+      <c r="Z24" s="3" t="n">
+        <v>5807</v>
+      </c>
+      <c r="AA24" s="3" t="n">
+        <v>-2548</v>
+      </c>
+      <c r="AB24" s="3" t="n">
+        <v>11912</v>
+      </c>
+      <c r="AC24" s="3" t="n">
+        <v>-3833</v>
+      </c>
+      <c r="AD24" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE24" s="3" t="n">
+        <v>-1830</v>
+      </c>
+      <c r="AF24" s="3" t="n">
+        <v>4951</v>
+      </c>
+      <c r="AG24" s="3" t="n">
+        <v>-1830</v>
+      </c>
+      <c r="AH24" s="3" t="n">
+        <v>30</v>
+      </c>
+      <c r="AI24" s="3" t="n">
+        <v>-592.612</v>
+      </c>
+      <c r="AJ24" s="3" t="n">
+        <v>2222</v>
+      </c>
+      <c r="AK24" s="3" t="n">
+        <v>-1239</v>
+      </c>
+      <c r="AL24" s="3" t="inlineStr"/>
+      <c r="AM24" s="3" t="inlineStr"/>
+      <c r="AN24" s="3" t="inlineStr"/>
+      <c r="AO24" s="3" t="inlineStr"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="3" t="inlineStr">
+        <is>
+          <t>03/09/2025</t>
+        </is>
+      </c>
+      <c r="B25" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C25" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D25" s="3" t="n">
+        <v>160402</v>
+      </c>
+      <c r="E25" s="3" t="n">
+        <v>3862</v>
+      </c>
+      <c r="F25" s="3" t="n">
+        <v>73716</v>
+      </c>
+      <c r="G25" s="3" t="n">
+        <v>1061</v>
+      </c>
+      <c r="H25" s="3" t="n">
+        <v>56833.58</v>
+      </c>
+      <c r="I25" s="3" t="n">
+        <v>1039.910000000003</v>
+      </c>
+      <c r="J25" s="3" t="n">
+        <v>13221</v>
+      </c>
+      <c r="K25" s="3" t="n">
+        <v>908</v>
+      </c>
+      <c r="L25" s="3" t="n">
+        <v>19605.04</v>
+      </c>
+      <c r="M25" s="3" t="n">
+        <v>599.5300000000025</v>
+      </c>
+      <c r="N25" s="3" t="n">
+        <v>18893</v>
+      </c>
+      <c r="O25" s="3" t="n">
+        <v>1932</v>
+      </c>
+      <c r="P25" s="3" t="inlineStr"/>
+      <c r="Q25" s="3" t="inlineStr"/>
+      <c r="R25" s="3" t="n">
+        <v>1481.24</v>
+      </c>
+      <c r="S25" s="3" t="n">
+        <v>6.373000000000047</v>
+      </c>
+      <c r="T25" s="3" t="n">
+        <v>1316</v>
+      </c>
+      <c r="U25" s="3" t="n">
+        <v>783</v>
+      </c>
+      <c r="V25" s="3" t="n">
+        <v>1260.632</v>
+      </c>
+      <c r="W25" s="3" t="n">
+        <v>29.49199999999996</v>
+      </c>
+      <c r="X25" s="3" t="n">
+        <v>59893</v>
+      </c>
+      <c r="Y25" s="3" t="n">
+        <v>1306</v>
+      </c>
+      <c r="Z25" s="3" t="n">
+        <v>6044</v>
+      </c>
+      <c r="AA25" s="3" t="n">
+        <v>237</v>
+      </c>
+      <c r="AB25" s="3" t="n">
+        <v>12264</v>
+      </c>
+      <c r="AC25" s="3" t="n">
+        <v>352</v>
+      </c>
+      <c r="AD25" s="3" t="n">
+        <v>3918</v>
+      </c>
+      <c r="AE25" s="3" t="n">
+        <v>128</v>
+      </c>
+      <c r="AF25" s="3" t="n">
+        <v>5115</v>
+      </c>
+      <c r="AG25" s="3" t="n">
+        <v>164</v>
+      </c>
+      <c r="AH25" s="3" t="n">
+        <v>111</v>
+      </c>
+      <c r="AI25" s="3" t="n">
+        <v>81</v>
+      </c>
+      <c r="AJ25" s="3" t="n">
+        <v>2281</v>
+      </c>
+      <c r="AK25" s="3" t="n">
+        <v>59</v>
+      </c>
+      <c r="AL25" s="3" t="inlineStr"/>
+      <c r="AM25" s="3" t="inlineStr"/>
+      <c r="AN25" s="3" t="inlineStr"/>
+      <c r="AO25" s="3" t="inlineStr"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="3" t="inlineStr">
+        <is>
+          <t>03/10/2025</t>
+        </is>
+      </c>
+      <c r="B26" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C26" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D26" s="3" t="n">
+        <v>164328</v>
+      </c>
+      <c r="E26" s="3" t="n">
+        <v>3926</v>
+      </c>
+      <c r="F26" s="3" t="n">
+        <v>74703</v>
+      </c>
+      <c r="G26" s="3" t="n">
+        <v>987</v>
+      </c>
+      <c r="H26" s="3" t="n">
+        <v>57778.33</v>
+      </c>
+      <c r="I26" s="3" t="n">
+        <v>944.75</v>
+      </c>
+      <c r="J26" s="3" t="n">
+        <v>14270</v>
+      </c>
+      <c r="K26" s="3" t="n">
+        <v>1049</v>
+      </c>
+      <c r="L26" s="3" t="n">
+        <v>20269.49</v>
+      </c>
+      <c r="M26" s="3" t="n">
+        <v>664.4500000000007</v>
+      </c>
+      <c r="N26" s="3" t="inlineStr"/>
+      <c r="O26" s="3" t="inlineStr"/>
+      <c r="P26" s="3" t="inlineStr"/>
+      <c r="Q26" s="3" t="inlineStr"/>
+      <c r="R26" s="3" t="n">
+        <v>1486.053</v>
+      </c>
+      <c r="S26" s="3" t="n">
+        <v>4.813000000000102</v>
+      </c>
+      <c r="T26" s="3" t="n">
+        <v>229</v>
+      </c>
+      <c r="U26" s="3" t="n">
+        <v>-1087</v>
+      </c>
+      <c r="V26" s="3" t="n">
+        <v>1296.706</v>
+      </c>
+      <c r="W26" s="3" t="n">
+        <v>36.07399999999984</v>
+      </c>
+      <c r="X26" s="3" t="n">
+        <v>61288</v>
+      </c>
+      <c r="Y26" s="3" t="n">
+        <v>1395</v>
+      </c>
+      <c r="Z26" s="3" t="n">
+        <v>6312</v>
+      </c>
+      <c r="AA26" s="3" t="n">
+        <v>268</v>
+      </c>
+      <c r="AB26" s="3" t="n">
+        <v>12688</v>
+      </c>
+      <c r="AC26" s="3" t="n">
+        <v>424</v>
+      </c>
+      <c r="AD26" s="3" t="n">
+        <v>4139</v>
+      </c>
+      <c r="AE26" s="3" t="n">
+        <v>221</v>
+      </c>
+      <c r="AF26" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG26" s="3" t="n">
+        <v>50</v>
+      </c>
+      <c r="AH26" s="3" t="n">
+        <v>182</v>
+      </c>
+      <c r="AI26" s="3" t="n">
+        <v>71</v>
+      </c>
+      <c r="AJ26" s="3" t="n">
+        <v>2324</v>
+      </c>
+      <c r="AK26" s="3" t="n">
+        <v>43</v>
+      </c>
+      <c r="AL26" s="3" t="inlineStr"/>
+      <c r="AM26" s="3" t="inlineStr"/>
+      <c r="AN26" s="3" t="inlineStr"/>
+      <c r="AO26" s="3" t="inlineStr"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="3" t="inlineStr">
+        <is>
+          <t>03/11/2025</t>
+        </is>
+      </c>
+      <c r="B27" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C27" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D27" s="3" t="n">
+        <v>168936</v>
+      </c>
+      <c r="E27" s="3" t="n">
+        <v>4608</v>
+      </c>
+      <c r="F27" s="3" t="n">
+        <v>75320</v>
+      </c>
+      <c r="G27" s="3" t="n">
+        <v>617</v>
+      </c>
+      <c r="H27" s="3" t="n">
+        <v>58852.61</v>
+      </c>
+      <c r="I27" s="3" t="n">
+        <v>1074.279999999999</v>
+      </c>
+      <c r="J27" s="3" t="n">
+        <v>1266</v>
+      </c>
+      <c r="K27" s="3" t="n">
+        <v>-13004</v>
+      </c>
+      <c r="L27" s="3" t="n">
+        <v>15469</v>
+      </c>
+      <c r="M27" s="3" t="n">
+        <v>-4800.490000000002</v>
+      </c>
+      <c r="N27" s="3" t="n">
+        <v>56</v>
+      </c>
+      <c r="O27" s="3" t="inlineStr"/>
+      <c r="P27" s="3" t="n">
+        <v>2523</v>
+      </c>
+      <c r="Q27" s="3" t="inlineStr"/>
+      <c r="R27" s="3" t="n">
+        <v>1496.295</v>
+      </c>
+      <c r="S27" s="3" t="n">
+        <v>10.24199999999996</v>
+      </c>
+      <c r="T27" s="3" t="n">
+        <v>2443</v>
+      </c>
+      <c r="U27" s="3" t="n">
+        <v>2214</v>
+      </c>
+      <c r="V27" s="3" t="n">
+        <v>1331.749</v>
+      </c>
+      <c r="W27" s="3" t="n">
+        <v>35.04300000000012</v>
+      </c>
+      <c r="X27" s="3" t="n">
+        <v>63380</v>
+      </c>
+      <c r="Y27" s="3" t="n">
+        <v>2092</v>
+      </c>
+      <c r="Z27" s="3" t="n">
+        <v>6560</v>
+      </c>
+      <c r="AA27" s="3" t="n">
+        <v>248</v>
+      </c>
+      <c r="AB27" s="3" t="n">
+        <v>13093</v>
+      </c>
+      <c r="AC27" s="3" t="n">
+        <v>405</v>
+      </c>
+      <c r="AD27" s="3" t="n">
+        <v>4351</v>
+      </c>
+      <c r="AE27" s="3" t="n">
+        <v>212</v>
+      </c>
+      <c r="AF27" s="3" t="n">
+        <v>5179</v>
+      </c>
+      <c r="AG27" s="3" t="n">
+        <v>14</v>
+      </c>
+      <c r="AH27" s="3" t="n">
+        <v>272</v>
+      </c>
+      <c r="AI27" s="3" t="n">
+        <v>90</v>
+      </c>
+      <c r="AJ27" s="3" t="n">
+        <v>2345</v>
+      </c>
+      <c r="AK27" s="3" t="n">
+        <v>21</v>
+      </c>
+      <c r="AL27" s="3" t="n">
+        <v>80</v>
+      </c>
+      <c r="AM27" s="3" t="inlineStr"/>
+      <c r="AN27" s="3" t="inlineStr"/>
+      <c r="AO27" s="3" t="inlineStr"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="3" t="inlineStr">
+        <is>
+          <t>03/12/2025</t>
+        </is>
+      </c>
+      <c r="B28" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C28" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D28" s="3" t="n">
+        <v>172707</v>
+      </c>
+      <c r="E28" s="3" t="n">
+        <v>3771</v>
+      </c>
+      <c r="F28" s="3" t="n">
+        <v>76406</v>
+      </c>
+      <c r="G28" s="3" t="n">
+        <v>1086</v>
+      </c>
+      <c r="H28" s="3" t="n">
+        <v>59979.13</v>
+      </c>
+      <c r="I28" s="3" t="n">
+        <v>1126.519999999997</v>
+      </c>
+      <c r="J28" s="3" t="n">
+        <v>2951</v>
+      </c>
+      <c r="K28" s="3" t="n">
+        <v>1685</v>
+      </c>
+      <c r="L28" s="3" t="n">
+        <v>16983</v>
+      </c>
+      <c r="M28" s="3" t="n">
+        <v>1514</v>
+      </c>
+      <c r="N28" s="3" t="n">
+        <v>133</v>
+      </c>
+      <c r="O28" s="3" t="n">
+        <v>77</v>
+      </c>
+      <c r="P28" s="3" t="n">
+        <v>5715</v>
+      </c>
+      <c r="Q28" s="3" t="n">
+        <v>3192</v>
+      </c>
+      <c r="R28" s="3" t="n">
+        <v>1507.627</v>
+      </c>
+      <c r="S28" s="3" t="n">
+        <v>11.33199999999988</v>
+      </c>
+      <c r="T28" s="3" t="n">
+        <v>4711</v>
+      </c>
+      <c r="U28" s="3" t="n">
+        <v>2268</v>
+      </c>
+      <c r="V28" s="3" t="n">
+        <v>1370.475</v>
+      </c>
+      <c r="W28" s="3" t="n">
+        <v>38.72599999999989</v>
+      </c>
+      <c r="X28" s="3" t="n">
+        <v>65633</v>
+      </c>
+      <c r="Y28" s="3" t="n">
+        <v>2253</v>
+      </c>
+      <c r="Z28" s="3" t="n">
+        <v>6812</v>
+      </c>
+      <c r="AA28" s="3" t="n">
+        <v>252</v>
+      </c>
+      <c r="AB28" s="3" t="n">
+        <v>13505</v>
+      </c>
+      <c r="AC28" s="3" t="n">
+        <v>412</v>
+      </c>
+      <c r="AD28" s="3" t="n">
+        <v>4580</v>
+      </c>
+      <c r="AE28" s="3" t="n">
+        <v>229</v>
+      </c>
+      <c r="AF28" s="3" t="n">
+        <v>5321</v>
+      </c>
+      <c r="AG28" s="3" t="n">
+        <v>142</v>
+      </c>
+      <c r="AH28" s="3" t="n">
+        <v>98.252</v>
+      </c>
+      <c r="AI28" s="3" t="n">
+        <v>-173.748</v>
+      </c>
+      <c r="AJ28" s="3" t="n">
+        <v>2390</v>
+      </c>
+      <c r="AK28" s="3" t="n">
+        <v>45</v>
+      </c>
+      <c r="AL28" s="3" t="n">
+        <v>1004</v>
+      </c>
+      <c r="AM28" s="3" t="n">
+        <v>924</v>
+      </c>
+      <c r="AN28" s="3" t="n">
+        <v>924</v>
+      </c>
+      <c r="AO28" s="3" t="n">
+        <v>28.94736842105263</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="3" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="B29" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C29" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D29" s="3" t="n">
+        <v>176576</v>
+      </c>
+      <c r="E29" s="3" t="n">
+        <v>3869</v>
+      </c>
+      <c r="F29" s="3" t="n">
+        <v>77454</v>
+      </c>
+      <c r="G29" s="3" t="n">
+        <v>1048</v>
+      </c>
+      <c r="H29" s="3" t="inlineStr"/>
+      <c r="I29" s="3" t="inlineStr"/>
+      <c r="J29" s="3" t="n">
+        <v>4845</v>
+      </c>
+      <c r="K29" s="3" t="n">
+        <v>1894</v>
+      </c>
+      <c r="L29" s="3" t="n">
+        <v>18686</v>
+      </c>
+      <c r="M29" s="3" t="n">
+        <v>1703</v>
+      </c>
+      <c r="N29" s="3" t="n">
+        <v>213</v>
+      </c>
+      <c r="O29" s="3" t="n">
+        <v>80</v>
+      </c>
+      <c r="P29" s="3" t="n">
+        <v>9347</v>
+      </c>
+      <c r="Q29" s="3" t="n">
+        <v>3632</v>
+      </c>
+      <c r="R29" s="3" t="n">
+        <v>1517.726</v>
+      </c>
+      <c r="S29" s="3" t="n">
+        <v>10.09900000000016</v>
+      </c>
+      <c r="T29" s="3" t="n">
+        <v>7247</v>
+      </c>
+      <c r="U29" s="3" t="n">
+        <v>2536</v>
+      </c>
+      <c r="V29" s="3" t="n">
+        <v>1422.394</v>
+      </c>
+      <c r="W29" s="3" t="n">
+        <v>51.9190000000001</v>
+      </c>
+      <c r="X29" s="3" t="n">
+        <v>68171</v>
+      </c>
+      <c r="Y29" s="3" t="n">
+        <v>2538</v>
+      </c>
+      <c r="Z29" s="3" t="n">
+        <v>7055</v>
+      </c>
+      <c r="AA29" s="3" t="n">
+        <v>243</v>
+      </c>
+      <c r="AB29" s="3" t="n">
+        <v>13878</v>
+      </c>
+      <c r="AC29" s="3" t="n">
+        <v>373</v>
+      </c>
+      <c r="AD29" s="3" t="n">
+        <v>4775</v>
+      </c>
+      <c r="AE29" s="3" t="n">
+        <v>195</v>
+      </c>
+      <c r="AF29" s="3" t="n">
+        <v>5515</v>
+      </c>
+      <c r="AG29" s="3" t="n">
+        <v>194</v>
+      </c>
+      <c r="AH29" s="3" t="n">
+        <v>170.187</v>
+      </c>
+      <c r="AI29" s="3" t="n">
+        <v>71.93500000000002</v>
+      </c>
+      <c r="AJ29" s="3" t="n">
+        <v>2485</v>
+      </c>
+      <c r="AK29" s="3" t="n">
+        <v>95</v>
+      </c>
+      <c r="AL29" s="3" t="n">
+        <v>2100</v>
+      </c>
+      <c r="AM29" s="3" t="n">
+        <v>1096</v>
+      </c>
+      <c r="AN29" s="3" t="n">
+        <v>1096</v>
+      </c>
+      <c r="AO29" s="3" t="n">
+        <v>30.17621145374449</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="3" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="B30" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C30" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D30" s="3" t="n">
+        <v>181005</v>
+      </c>
+      <c r="E30" s="3" t="n">
+        <v>4429</v>
+      </c>
+      <c r="F30" s="3" t="n">
+        <v>78558</v>
+      </c>
+      <c r="G30" s="3" t="n">
+        <v>1104</v>
+      </c>
+      <c r="H30" s="3" t="n">
+        <v>515</v>
+      </c>
+      <c r="I30" s="3" t="inlineStr"/>
+      <c r="J30" s="3" t="n">
+        <v>6985</v>
+      </c>
+      <c r="K30" s="3" t="n">
+        <v>2140</v>
+      </c>
+      <c r="L30" s="3" t="n">
+        <v>20607</v>
+      </c>
+      <c r="M30" s="3" t="n">
+        <v>1921</v>
+      </c>
+      <c r="N30" s="3" t="n">
+        <v>280</v>
+      </c>
+      <c r="O30" s="3" t="n">
+        <v>67</v>
+      </c>
+      <c r="P30" s="3" t="n">
+        <v>13195</v>
+      </c>
+      <c r="Q30" s="3" t="n">
+        <v>3848</v>
+      </c>
+      <c r="R30" s="3" t="n">
+        <v>1535.031</v>
+      </c>
+      <c r="S30" s="3" t="n">
+        <v>17.30499999999984</v>
+      </c>
+      <c r="T30" s="3" t="n">
+        <v>10037</v>
+      </c>
+      <c r="U30" s="3" t="n">
+        <v>2790</v>
+      </c>
+      <c r="V30" s="3" t="n">
+        <v>1468.815</v>
+      </c>
+      <c r="W30" s="3" t="n">
+        <v>46.42100000000005</v>
+      </c>
+      <c r="X30" s="3" t="n">
+        <v>71105</v>
+      </c>
+      <c r="Y30" s="3" t="n">
+        <v>2934</v>
+      </c>
+      <c r="Z30" s="3" t="n">
+        <v>7381</v>
+      </c>
+      <c r="AA30" s="3" t="n">
+        <v>326</v>
+      </c>
+      <c r="AB30" s="3" t="n">
+        <v>14287</v>
+      </c>
+      <c r="AC30" s="3" t="n">
+        <v>409</v>
+      </c>
+      <c r="AD30" s="3" t="n">
+        <v>5040</v>
+      </c>
+      <c r="AE30" s="3" t="n">
+        <v>265</v>
+      </c>
+      <c r="AF30" s="3" t="n">
+        <v>5787</v>
+      </c>
+      <c r="AG30" s="3" t="n">
+        <v>272</v>
+      </c>
+      <c r="AH30" s="3" t="n">
+        <v>244.44</v>
+      </c>
+      <c r="AI30" s="3" t="n">
+        <v>74.25299999999999</v>
+      </c>
+      <c r="AJ30" s="3" t="n">
+        <v>2607</v>
+      </c>
+      <c r="AK30" s="3" t="n">
+        <v>122</v>
+      </c>
+      <c r="AL30" s="3" t="n">
+        <v>3158</v>
+      </c>
+      <c r="AM30" s="3" t="n">
+        <v>1058</v>
+      </c>
+      <c r="AN30" s="3" t="n">
+        <v>1058</v>
+      </c>
+      <c r="AO30" s="3" t="n">
+        <v>27.4948024948025</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="3" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+      <c r="B31" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C31" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D31" s="3" t="n">
+        <v>195779</v>
+      </c>
+      <c r="E31" s="3" t="n">
+        <v>14774</v>
+      </c>
+      <c r="F31" s="3" t="n">
+        <v>82810</v>
+      </c>
+      <c r="G31" s="3" t="n">
+        <v>4252</v>
+      </c>
+      <c r="H31" s="3" t="n">
+        <v>3782</v>
+      </c>
+      <c r="I31" s="3" t="n">
+        <v>3267</v>
+      </c>
+      <c r="J31" s="3" t="n">
+        <v>14068</v>
+      </c>
+      <c r="K31" s="3" t="n">
+        <v>7083</v>
+      </c>
+      <c r="L31" s="3" t="n">
+        <v>26917</v>
+      </c>
+      <c r="M31" s="3" t="n">
+        <v>6310</v>
+      </c>
+      <c r="N31" s="3" t="n">
+        <v>515</v>
+      </c>
+      <c r="O31" s="3" t="n">
+        <v>235</v>
+      </c>
+      <c r="P31" s="3" t="n">
+        <v>26985</v>
+      </c>
+      <c r="Q31" s="3" t="n">
+        <v>13790</v>
+      </c>
+      <c r="R31" s="3" t="n">
+        <v>1601.519</v>
+      </c>
+      <c r="S31" s="3" t="n">
+        <v>66.48800000000006</v>
+      </c>
+      <c r="T31" s="3" t="n">
+        <v>18412</v>
+      </c>
+      <c r="U31" s="3" t="n">
+        <v>8375</v>
+      </c>
+      <c r="V31" s="3" t="n">
+        <v>1602.792</v>
+      </c>
+      <c r="W31" s="3" t="n">
+        <v>133.9769999999999</v>
+      </c>
+      <c r="X31" s="3" t="n">
+        <v>79494</v>
+      </c>
+      <c r="Y31" s="3" t="n">
+        <v>8389</v>
+      </c>
+      <c r="Z31" s="3" t="n">
+        <v>8164</v>
+      </c>
+      <c r="AA31" s="3" t="n">
+        <v>783</v>
+      </c>
+      <c r="AB31" s="3" t="n">
+        <v>15473</v>
+      </c>
+      <c r="AC31" s="3" t="n">
+        <v>1186</v>
+      </c>
+      <c r="AD31" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE31" s="3" t="n">
+        <v>442</v>
+      </c>
+      <c r="AF31" s="3" t="n">
+        <v>6527</v>
+      </c>
+      <c r="AG31" s="3" t="n">
+        <v>740</v>
+      </c>
+      <c r="AH31" s="3" t="n">
+        <v>567.0859999999999</v>
+      </c>
+      <c r="AI31" s="3" t="n">
+        <v>322.6459999999999</v>
+      </c>
+      <c r="AJ31" s="3" t="n">
+        <v>3321</v>
+      </c>
+      <c r="AK31" s="3" t="n">
+        <v>714</v>
+      </c>
+      <c r="AL31" s="3" t="n">
+        <v>8573</v>
+      </c>
+      <c r="AM31" s="3" t="n">
+        <v>5415</v>
+      </c>
+      <c r="AN31" s="3" t="n">
+        <v>5415</v>
+      </c>
+      <c r="AO31" s="3" t="n">
+        <v>39.2675852066715</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="3" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+      <c r="B32" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C32" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D32" s="3" t="n">
+        <v>201702</v>
+      </c>
+      <c r="E32" s="3" t="n">
+        <v>5923</v>
+      </c>
+      <c r="F32" s="3" t="n">
+        <v>83905</v>
+      </c>
+      <c r="G32" s="3" t="n">
+        <v>1095</v>
+      </c>
+      <c r="H32" s="3" t="n">
+        <v>4687</v>
+      </c>
+      <c r="I32" s="3" t="n">
+        <v>905</v>
+      </c>
+      <c r="J32" s="3" t="n">
+        <v>16435</v>
+      </c>
+      <c r="K32" s="3" t="n">
+        <v>2367</v>
+      </c>
+      <c r="L32" s="3" t="n">
+        <v>28972</v>
+      </c>
+      <c r="M32" s="3" t="n">
+        <v>2055</v>
+      </c>
+      <c r="N32" s="3" t="n">
+        <v>560</v>
+      </c>
+      <c r="O32" s="3" t="n">
+        <v>45</v>
+      </c>
+      <c r="P32" s="3" t="n">
+        <v>31509</v>
+      </c>
+      <c r="Q32" s="3" t="n">
+        <v>4524</v>
+      </c>
+      <c r="R32" s="3" t="n">
+        <v>1618.712</v>
+      </c>
+      <c r="S32" s="3" t="n">
+        <v>17.19299999999998</v>
+      </c>
+      <c r="T32" s="3" t="n">
+        <v>21165</v>
+      </c>
+      <c r="U32" s="3" t="n">
+        <v>2753</v>
+      </c>
+      <c r="V32" s="3" t="n">
+        <v>1632.929</v>
+      </c>
+      <c r="W32" s="3" t="n">
+        <v>30.13700000000017</v>
+      </c>
+      <c r="X32" s="3" t="n">
+        <v>82278</v>
+      </c>
+      <c r="Y32" s="3" t="n">
+        <v>2784</v>
+      </c>
+      <c r="Z32" s="3" t="n">
+        <v>8364</v>
+      </c>
+      <c r="AA32" s="3" t="n">
+        <v>200</v>
+      </c>
+      <c r="AB32" s="3" t="n">
+        <v>15764</v>
+      </c>
+      <c r="AC32" s="3" t="n">
+        <v>291</v>
+      </c>
+      <c r="AD32" s="3" t="n">
+        <v>5637</v>
+      </c>
+      <c r="AE32" s="3" t="n">
+        <v>155</v>
+      </c>
+      <c r="AF32" s="3" t="n">
+        <v>6781</v>
+      </c>
+      <c r="AG32" s="3" t="n">
+        <v>254</v>
+      </c>
+      <c r="AH32" s="3" t="n">
+        <v>624.997</v>
+      </c>
+      <c r="AI32" s="3" t="n">
+        <v>57.91100000000006</v>
+      </c>
+      <c r="AJ32" s="3" t="n">
+        <v>3468</v>
+      </c>
+      <c r="AK32" s="3" t="n">
+        <v>147</v>
+      </c>
+      <c r="AL32" s="3" t="n">
+        <v>10344</v>
+      </c>
+      <c r="AM32" s="3" t="n">
+        <v>1771</v>
+      </c>
+      <c r="AN32" s="3" t="n">
+        <v>1771</v>
+      </c>
+      <c r="AO32" s="3" t="n">
+        <v>39.14677276746242</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="3" t="inlineStr">
+        <is>
+          <t>04/08/2025</t>
+        </is>
+      </c>
+      <c r="B33" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C33" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D33" s="3" t="n">
+        <v>156617</v>
+      </c>
+      <c r="E33" s="3" t="n">
+        <v>-45085</v>
+      </c>
+      <c r="F33" s="3" t="n">
+        <v>72676</v>
+      </c>
+      <c r="G33" s="3" t="n">
+        <v>-11229</v>
+      </c>
+      <c r="H33" s="3" t="n">
+        <v>55810.89</v>
+      </c>
+      <c r="I33" s="3" t="n">
+        <v>51123.89</v>
+      </c>
+      <c r="J33" s="3" t="n">
+        <v>12319</v>
+      </c>
+      <c r="K33" s="3" t="n">
+        <v>-4116</v>
+      </c>
+      <c r="L33" s="3" t="n">
+        <v>19009.15</v>
+      </c>
+      <c r="M33" s="3" t="n">
+        <v>-9962.849999999999</v>
+      </c>
+      <c r="N33" s="3" t="n">
+        <v>17019</v>
+      </c>
+      <c r="O33" s="3" t="n">
+        <v>16459</v>
+      </c>
+      <c r="P33" s="3" t="inlineStr"/>
+      <c r="Q33" s="3" t="inlineStr"/>
+      <c r="R33" s="3" t="n">
+        <v>1475.221</v>
+      </c>
+      <c r="S33" s="3" t="n">
+        <v>-143.491</v>
+      </c>
+      <c r="T33" s="3" t="n">
+        <v>569</v>
+      </c>
+      <c r="U33" s="3" t="n">
+        <v>-20596</v>
+      </c>
+      <c r="V33" s="3" t="n">
+        <v>1231.688</v>
+      </c>
+      <c r="W33" s="3" t="n">
+        <v>-401.241</v>
+      </c>
+      <c r="X33" s="3" t="n">
+        <v>58630</v>
+      </c>
+      <c r="Y33" s="3" t="n">
+        <v>-23648</v>
+      </c>
+      <c r="Z33" s="3" t="n">
+        <v>5818</v>
+      </c>
+      <c r="AA33" s="3" t="n">
+        <v>-2546</v>
+      </c>
+      <c r="AB33" s="3" t="n">
+        <v>11924</v>
+      </c>
+      <c r="AC33" s="3" t="n">
+        <v>-3840</v>
+      </c>
+      <c r="AD33" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE33" s="3" t="n">
+        <v>-1847</v>
+      </c>
+      <c r="AF33" s="3" t="n">
+        <v>4957</v>
+      </c>
+      <c r="AG33" s="3" t="n">
+        <v>-1824</v>
+      </c>
+      <c r="AH33" s="3" t="n">
+        <v>31</v>
+      </c>
+      <c r="AI33" s="3" t="n">
+        <v>-593.997</v>
+      </c>
+      <c r="AJ33" s="3" t="n">
+        <v>2223</v>
+      </c>
+      <c r="AK33" s="3" t="n">
+        <v>-1245</v>
+      </c>
+      <c r="AL33" s="3" t="inlineStr"/>
+      <c r="AM33" s="3" t="inlineStr"/>
+      <c r="AN33" s="3" t="inlineStr"/>
+      <c r="AO33" s="3" t="inlineStr"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="3" t="inlineStr">
+        <is>
+          <t>04/09/2025</t>
+        </is>
+      </c>
+      <c r="B34" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C34" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D34" s="3" t="n">
+        <v>160564</v>
+      </c>
+      <c r="E34" s="3" t="n">
+        <v>3947</v>
+      </c>
+      <c r="F34" s="3" t="n">
+        <v>73755</v>
+      </c>
+      <c r="G34" s="3" t="n">
+        <v>1079</v>
+      </c>
+      <c r="H34" s="3" t="n">
+        <v>56870.77</v>
+      </c>
+      <c r="I34" s="3" t="n">
+        <v>1059.879999999997</v>
+      </c>
+      <c r="J34" s="3" t="n">
+        <v>13265</v>
+      </c>
+      <c r="K34" s="3" t="n">
+        <v>946</v>
+      </c>
+      <c r="L34" s="3" t="n">
+        <v>19630.65</v>
+      </c>
+      <c r="M34" s="3" t="n">
+        <v>621.5</v>
+      </c>
+      <c r="N34" s="3" t="n">
+        <v>18976</v>
+      </c>
+      <c r="O34" s="3" t="n">
+        <v>1957</v>
+      </c>
+      <c r="P34" s="3" t="inlineStr"/>
+      <c r="Q34" s="3" t="inlineStr"/>
+      <c r="R34" s="3" t="n">
+        <v>1481.473</v>
+      </c>
+      <c r="S34" s="3" t="n">
+        <v>6.251999999999953</v>
+      </c>
+      <c r="T34" s="3" t="n">
+        <v>1360</v>
+      </c>
+      <c r="U34" s="3" t="n">
+        <v>791</v>
+      </c>
+      <c r="V34" s="3" t="n">
+        <v>1262.493</v>
+      </c>
+      <c r="W34" s="3" t="n">
+        <v>30.80499999999984</v>
+      </c>
+      <c r="X34" s="3" t="n">
+        <v>59949</v>
+      </c>
+      <c r="Y34" s="3" t="n">
+        <v>1319</v>
+      </c>
+      <c r="Z34" s="3" t="n">
+        <v>6058</v>
+      </c>
+      <c r="AA34" s="3" t="n">
+        <v>240</v>
+      </c>
+      <c r="AB34" s="3" t="n">
+        <v>12287</v>
+      </c>
+      <c r="AC34" s="3" t="n">
+        <v>363</v>
+      </c>
+      <c r="AD34" s="3" t="n">
+        <v>3924</v>
+      </c>
+      <c r="AE34" s="3" t="n">
+        <v>134</v>
+      </c>
+      <c r="AF34" s="3" t="n">
+        <v>5124</v>
+      </c>
+      <c r="AG34" s="3" t="n">
+        <v>167</v>
+      </c>
+      <c r="AH34" s="3" t="n">
+        <v>113</v>
+      </c>
+      <c r="AI34" s="3" t="n">
+        <v>82</v>
+      </c>
+      <c r="AJ34" s="3" t="n">
+        <v>2283</v>
+      </c>
+      <c r="AK34" s="3" t="n">
+        <v>60</v>
+      </c>
+      <c r="AL34" s="3" t="inlineStr"/>
+      <c r="AM34" s="3" t="inlineStr"/>
+      <c r="AN34" s="3" t="inlineStr"/>
+      <c r="AO34" s="3" t="inlineStr"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="3" t="inlineStr">
+        <is>
+          <t>04/10/2025</t>
+        </is>
+      </c>
+      <c r="B35" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C35" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D35" s="3" t="n">
+        <v>164527</v>
+      </c>
+      <c r="E35" s="3" t="n">
+        <v>3963</v>
+      </c>
+      <c r="F35" s="3" t="n">
+        <v>74737</v>
+      </c>
+      <c r="G35" s="3" t="n">
+        <v>982</v>
+      </c>
+      <c r="H35" s="3" t="n">
+        <v>57819.81</v>
+      </c>
+      <c r="I35" s="3" t="n">
+        <v>949.0400000000009</v>
+      </c>
+      <c r="J35" s="3" t="n">
+        <v>14311</v>
+      </c>
+      <c r="K35" s="3" t="n">
+        <v>1046</v>
+      </c>
+      <c r="L35" s="3" t="n">
+        <v>20294.36</v>
+      </c>
+      <c r="M35" s="3" t="n">
+        <v>663.7099999999991</v>
+      </c>
+      <c r="N35" s="3" t="inlineStr"/>
+      <c r="O35" s="3" t="inlineStr"/>
+      <c r="P35" s="3" t="inlineStr"/>
+      <c r="Q35" s="3" t="inlineStr"/>
+      <c r="R35" s="3" t="n">
+        <v>1486.396</v>
+      </c>
+      <c r="S35" s="3" t="n">
+        <v>4.923000000000002</v>
+      </c>
+      <c r="T35" s="3" t="n">
+        <v>305</v>
+      </c>
+      <c r="U35" s="3" t="n">
+        <v>-1055</v>
+      </c>
+      <c r="V35" s="3" t="n">
+        <v>1298.029</v>
+      </c>
+      <c r="W35" s="3" t="n">
+        <v>35.53600000000006</v>
+      </c>
+      <c r="X35" s="3" t="n">
+        <v>61365</v>
+      </c>
+      <c r="Y35" s="3" t="n">
+        <v>1416</v>
+      </c>
+      <c r="Z35" s="3" t="n">
+        <v>6321</v>
+      </c>
+      <c r="AA35" s="3" t="n">
+        <v>263</v>
+      </c>
+      <c r="AB35" s="3" t="n">
+        <v>12712</v>
+      </c>
+      <c r="AC35" s="3" t="n">
+        <v>425</v>
+      </c>
+      <c r="AD35" s="3" t="n">
+        <v>4159</v>
+      </c>
+      <c r="AE35" s="3" t="n">
+        <v>235</v>
+      </c>
+      <c r="AF35" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG35" s="3" t="n">
+        <v>41</v>
+      </c>
+      <c r="AH35" s="3" t="n">
+        <v>184</v>
+      </c>
+      <c r="AI35" s="3" t="n">
+        <v>71</v>
+      </c>
+      <c r="AJ35" s="3" t="n">
+        <v>2325</v>
+      </c>
+      <c r="AK35" s="3" t="n">
+        <v>42</v>
+      </c>
+      <c r="AL35" s="3" t="inlineStr"/>
+      <c r="AM35" s="3" t="inlineStr"/>
+      <c r="AN35" s="3" t="inlineStr"/>
+      <c r="AO35" s="3" t="inlineStr"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="3" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="B36" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C36" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D36" s="3" t="n">
+        <v>169090</v>
+      </c>
+      <c r="E36" s="3" t="n">
+        <v>4563</v>
+      </c>
+      <c r="F36" s="3" t="n">
+        <v>75359</v>
+      </c>
+      <c r="G36" s="3" t="n">
+        <v>622</v>
+      </c>
+      <c r="H36" s="3" t="n">
+        <v>58891.62</v>
+      </c>
+      <c r="I36" s="3" t="n">
+        <v>1071.810000000005</v>
+      </c>
+      <c r="J36" s="3" t="n">
+        <v>1326</v>
+      </c>
+      <c r="K36" s="3" t="n">
+        <v>-12985</v>
+      </c>
+      <c r="L36" s="3" t="n">
+        <v>15523</v>
+      </c>
+      <c r="M36" s="3" t="n">
+        <v>-4771.360000000001</v>
+      </c>
+      <c r="N36" s="3" t="n">
+        <v>58</v>
+      </c>
+      <c r="O36" s="3" t="inlineStr"/>
+      <c r="P36" s="3" t="n">
+        <v>2637</v>
+      </c>
+      <c r="Q36" s="3" t="inlineStr"/>
+      <c r="R36" s="3" t="n">
+        <v>1496.71</v>
+      </c>
+      <c r="S36" s="3" t="n">
+        <v>10.31400000000008</v>
+      </c>
+      <c r="T36" s="3" t="n">
+        <v>2525</v>
+      </c>
+      <c r="U36" s="3" t="n">
+        <v>2220</v>
+      </c>
+      <c r="V36" s="3" t="n">
+        <v>1333.07</v>
+      </c>
+      <c r="W36" s="3" t="n">
+        <v>35.04099999999994</v>
+      </c>
+      <c r="X36" s="3" t="n">
+        <v>63458</v>
+      </c>
+      <c r="Y36" s="3" t="n">
+        <v>2093</v>
+      </c>
+      <c r="Z36" s="3" t="n">
+        <v>6570</v>
+      </c>
+      <c r="AA36" s="3" t="n">
+        <v>249</v>
+      </c>
+      <c r="AB36" s="3" t="n">
+        <v>13104</v>
+      </c>
+      <c r="AC36" s="3" t="n">
+        <v>392</v>
+      </c>
+      <c r="AD36" s="3" t="n">
+        <v>4360</v>
+      </c>
+      <c r="AE36" s="3" t="n">
+        <v>201</v>
+      </c>
+      <c r="AF36" s="3" t="n">
+        <v>5182</v>
+      </c>
+      <c r="AG36" s="3" t="n">
+        <v>17</v>
+      </c>
+      <c r="AH36" s="3" t="n">
+        <v>275</v>
+      </c>
+      <c r="AI36" s="3" t="n">
+        <v>91</v>
+      </c>
+      <c r="AJ36" s="3" t="n">
+        <v>2346</v>
+      </c>
+      <c r="AK36" s="3" t="n">
+        <v>21</v>
+      </c>
+      <c r="AL36" s="3" t="n">
+        <v>112</v>
+      </c>
+      <c r="AM36" s="3" t="inlineStr"/>
+      <c r="AN36" s="3" t="inlineStr"/>
+      <c r="AO36" s="3" t="inlineStr"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="3" t="inlineStr">
+        <is>
+          <t>04/12/2025</t>
+        </is>
+      </c>
+      <c r="B37" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C37" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D37" s="3" t="n">
+        <v>172857</v>
+      </c>
+      <c r="E37" s="3" t="n">
+        <v>3767</v>
+      </c>
+      <c r="F37" s="3" t="n">
+        <v>76449</v>
+      </c>
+      <c r="G37" s="3" t="n">
+        <v>1090</v>
+      </c>
+      <c r="H37" s="3" t="n">
+        <v>60028.89</v>
+      </c>
+      <c r="I37" s="3" t="n">
+        <v>1137.269999999997</v>
+      </c>
+      <c r="J37" s="3" t="n">
+        <v>3027</v>
+      </c>
+      <c r="K37" s="3" t="n">
+        <v>1701</v>
+      </c>
+      <c r="L37" s="3" t="n">
+        <v>17050</v>
+      </c>
+      <c r="M37" s="3" t="n">
+        <v>1527</v>
+      </c>
+      <c r="N37" s="3" t="n">
+        <v>137</v>
+      </c>
+      <c r="O37" s="3" t="n">
+        <v>79</v>
+      </c>
+      <c r="P37" s="3" t="n">
+        <v>5857</v>
+      </c>
+      <c r="Q37" s="3" t="n">
+        <v>3220</v>
+      </c>
+      <c r="R37" s="3" t="n">
+        <v>1508.292</v>
+      </c>
+      <c r="S37" s="3" t="n">
+        <v>11.58199999999988</v>
+      </c>
+      <c r="T37" s="3" t="n">
+        <v>4812</v>
+      </c>
+      <c r="U37" s="3" t="n">
+        <v>2287</v>
+      </c>
+      <c r="V37" s="3" t="n">
+        <v>1372.192</v>
+      </c>
+      <c r="W37" s="3" t="n">
+        <v>39.12200000000007</v>
+      </c>
+      <c r="X37" s="3" t="n">
+        <v>65760</v>
+      </c>
+      <c r="Y37" s="3" t="n">
+        <v>2302</v>
+      </c>
+      <c r="Z37" s="3" t="n">
+        <v>6825</v>
+      </c>
+      <c r="AA37" s="3" t="n">
+        <v>255</v>
+      </c>
+      <c r="AB37" s="3" t="n">
+        <v>13521</v>
+      </c>
+      <c r="AC37" s="3" t="n">
+        <v>417</v>
+      </c>
+      <c r="AD37" s="3" t="n">
+        <v>4596</v>
+      </c>
+      <c r="AE37" s="3" t="n">
+        <v>236</v>
+      </c>
+      <c r="AF37" s="3" t="n">
+        <v>5325</v>
+      </c>
+      <c r="AG37" s="3" t="n">
+        <v>143</v>
+      </c>
+      <c r="AH37" s="3" t="n">
+        <v>102.023</v>
+      </c>
+      <c r="AI37" s="3" t="n">
+        <v>-172.977</v>
+      </c>
+      <c r="AJ37" s="3" t="n">
+        <v>2394</v>
+      </c>
+      <c r="AK37" s="3" t="n">
+        <v>48</v>
+      </c>
+      <c r="AL37" s="3" t="n">
+        <v>1045</v>
+      </c>
+      <c r="AM37" s="3" t="n">
+        <v>933</v>
+      </c>
+      <c r="AN37" s="3" t="n">
+        <v>933</v>
+      </c>
+      <c r="AO37" s="3" t="n">
+        <v>28.97515527950311</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="3" t="inlineStr">
+        <is>
+          <t>05/01/2026</t>
+        </is>
+      </c>
+      <c r="B38" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C38" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D38" s="3" t="n">
+        <v>176680</v>
+      </c>
+      <c r="E38" s="3" t="n">
+        <v>3823</v>
+      </c>
+      <c r="F38" s="3" t="n">
+        <v>77471</v>
+      </c>
+      <c r="G38" s="3" t="n">
+        <v>1022</v>
+      </c>
+      <c r="H38" s="3" t="inlineStr"/>
+      <c r="I38" s="3" t="inlineStr"/>
+      <c r="J38" s="3" t="n">
+        <v>4897</v>
+      </c>
+      <c r="K38" s="3" t="n">
+        <v>1870</v>
+      </c>
+      <c r="L38" s="3" t="n">
+        <v>18732</v>
+      </c>
+      <c r="M38" s="3" t="n">
+        <v>1682</v>
+      </c>
+      <c r="N38" s="3" t="n">
+        <v>215</v>
+      </c>
+      <c r="O38" s="3" t="n">
+        <v>78</v>
+      </c>
+      <c r="P38" s="3" t="n">
+        <v>9444</v>
+      </c>
+      <c r="Q38" s="3" t="n">
+        <v>3587</v>
+      </c>
+      <c r="R38" s="3" t="n">
+        <v>1518.48</v>
+      </c>
+      <c r="S38" s="3" t="n">
+        <v>10.1880000000001</v>
+      </c>
+      <c r="T38" s="3" t="n">
+        <v>7316</v>
+      </c>
+      <c r="U38" s="3" t="n">
+        <v>2504</v>
+      </c>
+      <c r="V38" s="3" t="n">
+        <v>1423.228</v>
+      </c>
+      <c r="W38" s="3" t="n">
+        <v>51.03600000000006</v>
+      </c>
+      <c r="X38" s="3" t="n">
+        <v>68249</v>
+      </c>
+      <c r="Y38" s="3" t="n">
+        <v>2489</v>
+      </c>
+      <c r="Z38" s="3" t="n">
+        <v>7066</v>
+      </c>
+      <c r="AA38" s="3" t="n">
+        <v>241</v>
+      </c>
+      <c r="AB38" s="3" t="n">
+        <v>13888</v>
+      </c>
+      <c r="AC38" s="3" t="n">
+        <v>367</v>
+      </c>
+      <c r="AD38" s="3" t="n">
+        <v>4782</v>
+      </c>
+      <c r="AE38" s="3" t="n">
+        <v>186</v>
+      </c>
+      <c r="AF38" s="3" t="n">
+        <v>5531</v>
+      </c>
+      <c r="AG38" s="3" t="n">
+        <v>206</v>
+      </c>
+      <c r="AH38" s="3" t="n">
+        <v>172.511</v>
+      </c>
+      <c r="AI38" s="3" t="n">
+        <v>70.488</v>
+      </c>
+      <c r="AJ38" s="3" t="n">
+        <v>2487</v>
+      </c>
+      <c r="AK38" s="3" t="n">
+        <v>93</v>
+      </c>
+      <c r="AL38" s="3" t="n">
+        <v>2128</v>
+      </c>
+      <c r="AM38" s="3" t="n">
+        <v>1083</v>
+      </c>
+      <c r="AN38" s="3" t="n">
+        <v>1083</v>
+      </c>
+      <c r="AO38" s="3" t="n">
+        <v>30.19236130471146</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="3" t="inlineStr">
+        <is>
+          <t>05/02/2026</t>
+        </is>
+      </c>
+      <c r="B39" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C39" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D39" s="3" t="n">
+        <v>181176</v>
+      </c>
+      <c r="E39" s="3" t="n">
+        <v>4496</v>
+      </c>
+      <c r="F39" s="3" t="n">
+        <v>78587</v>
+      </c>
+      <c r="G39" s="3" t="n">
+        <v>1116</v>
+      </c>
+      <c r="H39" s="3" t="n">
+        <v>540</v>
+      </c>
+      <c r="I39" s="3" t="inlineStr"/>
+      <c r="J39" s="3" t="n">
+        <v>7069</v>
+      </c>
+      <c r="K39" s="3" t="n">
+        <v>2172</v>
+      </c>
+      <c r="L39" s="3" t="n">
+        <v>20683</v>
+      </c>
+      <c r="M39" s="3" t="n">
+        <v>1951</v>
+      </c>
+      <c r="N39" s="3" t="n">
+        <v>282</v>
+      </c>
+      <c r="O39" s="3" t="n">
+        <v>67</v>
+      </c>
+      <c r="P39" s="3" t="n">
+        <v>13359</v>
+      </c>
+      <c r="Q39" s="3" t="n">
+        <v>3915</v>
+      </c>
+      <c r="R39" s="3" t="n">
+        <v>1535.574</v>
+      </c>
+      <c r="S39" s="3" t="n">
+        <v>17.09400000000005</v>
+      </c>
+      <c r="T39" s="3" t="n">
+        <v>10138</v>
+      </c>
+      <c r="U39" s="3" t="n">
+        <v>2822</v>
+      </c>
+      <c r="V39" s="3" t="n">
+        <v>1471.478</v>
+      </c>
+      <c r="W39" s="3" t="n">
+        <v>48.25</v>
+      </c>
+      <c r="X39" s="3" t="n">
+        <v>71206</v>
+      </c>
+      <c r="Y39" s="3" t="n">
+        <v>2957</v>
+      </c>
+      <c r="Z39" s="3" t="n">
+        <v>7387</v>
+      </c>
+      <c r="AA39" s="3" t="n">
+        <v>321</v>
+      </c>
+      <c r="AB39" s="3" t="n">
+        <v>14305</v>
+      </c>
+      <c r="AC39" s="3" t="n">
+        <v>417</v>
+      </c>
+      <c r="AD39" s="3" t="n">
+        <v>5046</v>
+      </c>
+      <c r="AE39" s="3" t="n">
+        <v>264</v>
+      </c>
+      <c r="AF39" s="3" t="n">
+        <v>5799</v>
+      </c>
+      <c r="AG39" s="3" t="n">
+        <v>268</v>
+      </c>
+      <c r="AH39" s="3" t="n">
+        <v>247.669</v>
+      </c>
+      <c r="AI39" s="3" t="n">
+        <v>75.15800000000002</v>
+      </c>
+      <c r="AJ39" s="3" t="n">
+        <v>2609</v>
+      </c>
+      <c r="AK39" s="3" t="n">
+        <v>122</v>
+      </c>
+      <c r="AL39" s="3" t="n">
+        <v>3221</v>
+      </c>
+      <c r="AM39" s="3" t="n">
+        <v>1093</v>
+      </c>
+      <c r="AN39" s="3" t="n">
+        <v>1093</v>
+      </c>
+      <c r="AO39" s="3" t="n">
+        <v>27.91826309067688</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="3" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+      <c r="B40" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C40" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D40" s="3" t="n">
+        <v>195956</v>
+      </c>
+      <c r="E40" s="3" t="n">
+        <v>14780</v>
+      </c>
+      <c r="F40" s="3" t="n">
+        <v>82846</v>
+      </c>
+      <c r="G40" s="3" t="n">
+        <v>4259</v>
+      </c>
+      <c r="H40" s="3" t="n">
+        <v>3809</v>
+      </c>
+      <c r="I40" s="3" t="n">
+        <v>3269</v>
+      </c>
+      <c r="J40" s="3" t="n">
+        <v>14138</v>
+      </c>
+      <c r="K40" s="3" t="n">
+        <v>7069</v>
+      </c>
+      <c r="L40" s="3" t="n">
+        <v>26978</v>
+      </c>
+      <c r="M40" s="3" t="n">
+        <v>6295</v>
+      </c>
+      <c r="N40" s="3" t="n">
+        <v>516</v>
+      </c>
+      <c r="O40" s="3" t="n">
+        <v>234</v>
+      </c>
+      <c r="P40" s="3" t="n">
+        <v>27120</v>
+      </c>
+      <c r="Q40" s="3" t="n">
+        <v>13761</v>
+      </c>
+      <c r="R40" s="3" t="n">
+        <v>1602.189</v>
+      </c>
+      <c r="S40" s="3" t="n">
+        <v>66.61500000000001</v>
+      </c>
+      <c r="T40" s="3" t="n">
+        <v>18490</v>
+      </c>
+      <c r="U40" s="3" t="n">
+        <v>8352</v>
+      </c>
+      <c r="V40" s="3" t="n">
+        <v>1603.764</v>
+      </c>
+      <c r="W40" s="3" t="n">
+        <v>132.2859999999998</v>
+      </c>
+      <c r="X40" s="3" t="n">
+        <v>79568</v>
+      </c>
+      <c r="Y40" s="3" t="n">
+        <v>8362</v>
+      </c>
+      <c r="Z40" s="3" t="n">
+        <v>8169</v>
+      </c>
+      <c r="AA40" s="3" t="n">
+        <v>782</v>
+      </c>
+      <c r="AB40" s="3" t="n">
+        <v>15486</v>
+      </c>
+      <c r="AC40" s="3" t="n">
+        <v>1181</v>
+      </c>
+      <c r="AD40" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE40" s="3" t="n">
+        <v>436</v>
+      </c>
+      <c r="AF40" s="3" t="n">
+        <v>6532</v>
+      </c>
+      <c r="AG40" s="3" t="n">
+        <v>733</v>
+      </c>
+      <c r="AH40" s="3" t="n">
+        <v>570.075</v>
+      </c>
+      <c r="AI40" s="3" t="n">
+        <v>322.4060000000001</v>
+      </c>
+      <c r="AJ40" s="3" t="n">
+        <v>3325</v>
+      </c>
+      <c r="AK40" s="3" t="n">
+        <v>716</v>
+      </c>
+      <c r="AL40" s="3" t="n">
+        <v>8630</v>
+      </c>
+      <c r="AM40" s="3" t="n">
+        <v>5409</v>
+      </c>
+      <c r="AN40" s="3" t="n">
+        <v>5409</v>
+      </c>
+      <c r="AO40" s="3" t="n">
+        <v>39.30673642903859</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="3" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="B41" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C41" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D41" s="3" t="n">
+        <v>201847</v>
+      </c>
+      <c r="E41" s="3" t="n">
+        <v>5891</v>
+      </c>
+      <c r="F41" s="3" t="n">
+        <v>83927</v>
+      </c>
+      <c r="G41" s="3" t="n">
+        <v>1081</v>
+      </c>
+      <c r="H41" s="3" t="n">
+        <v>4705</v>
+      </c>
+      <c r="I41" s="3" t="n">
+        <v>896</v>
+      </c>
+      <c r="J41" s="3" t="n">
+        <v>16493</v>
+      </c>
+      <c r="K41" s="3" t="n">
+        <v>2355</v>
+      </c>
+      <c r="L41" s="3" t="n">
+        <v>29022</v>
+      </c>
+      <c r="M41" s="3" t="n">
+        <v>2044</v>
+      </c>
+      <c r="N41" s="3" t="n">
+        <v>562</v>
+      </c>
+      <c r="O41" s="3" t="n">
+        <v>46</v>
+      </c>
+      <c r="P41" s="3" t="n">
+        <v>31623</v>
+      </c>
+      <c r="Q41" s="3" t="n">
+        <v>4503</v>
+      </c>
+      <c r="R41" s="3" t="n">
+        <v>1618.972</v>
+      </c>
+      <c r="S41" s="3" t="n">
+        <v>16.7829999999999</v>
+      </c>
+      <c r="T41" s="3" t="n">
+        <v>21234</v>
+      </c>
+      <c r="U41" s="3" t="n">
+        <v>2744</v>
+      </c>
+      <c r="V41" s="3" t="n">
+        <v>1633.284</v>
+      </c>
+      <c r="W41" s="3" t="n">
+        <v>29.52000000000021</v>
+      </c>
+      <c r="X41" s="3" t="n">
+        <v>82353</v>
+      </c>
+      <c r="Y41" s="3" t="n">
+        <v>2785</v>
+      </c>
+      <c r="Z41" s="3" t="n">
+        <v>8365</v>
+      </c>
+      <c r="AA41" s="3" t="n">
+        <v>196</v>
+      </c>
+      <c r="AB41" s="3" t="n">
+        <v>15771</v>
+      </c>
+      <c r="AC41" s="3" t="n">
+        <v>285</v>
+      </c>
+      <c r="AD41" s="3" t="n">
+        <v>5651</v>
+      </c>
+      <c r="AE41" s="3" t="n">
+        <v>169</v>
+      </c>
+      <c r="AF41" s="3" t="n">
+        <v>6786</v>
+      </c>
+      <c r="AG41" s="3" t="n">
+        <v>254</v>
+      </c>
+      <c r="AH41" s="3" t="n">
+        <v>625.573</v>
+      </c>
+      <c r="AI41" s="3" t="n">
+        <v>55.49799999999993</v>
+      </c>
+      <c r="AJ41" s="3" t="n">
+        <v>3473</v>
+      </c>
+      <c r="AK41" s="3" t="n">
+        <v>148</v>
+      </c>
+      <c r="AL41" s="3" t="n">
+        <v>10389</v>
+      </c>
+      <c r="AM41" s="3" t="n">
+        <v>1759</v>
+      </c>
+      <c r="AN41" s="3" t="n">
+        <v>1759</v>
+      </c>
+      <c r="AO41" s="3" t="n">
+        <v>39.06284699089496</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="3" t="inlineStr">
+        <is>
+          <t>05/08/2025</t>
+        </is>
+      </c>
+      <c r="B42" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C42" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D42" s="3" t="n">
+        <v>156758</v>
+      </c>
+      <c r="E42" s="3" t="n">
+        <v>-45089</v>
+      </c>
+      <c r="F42" s="3" t="n">
+        <v>72715</v>
+      </c>
+      <c r="G42" s="3" t="n">
+        <v>-11212</v>
+      </c>
+      <c r="H42" s="3" t="n">
+        <v>55848.67</v>
+      </c>
+      <c r="I42" s="3" t="n">
+        <v>51143.67</v>
+      </c>
+      <c r="J42" s="3" t="n">
+        <v>12363</v>
+      </c>
+      <c r="K42" s="3" t="n">
+        <v>-4130</v>
+      </c>
+      <c r="L42" s="3" t="n">
+        <v>19040.71</v>
+      </c>
+      <c r="M42" s="3" t="n">
+        <v>-9981.290000000001</v>
+      </c>
+      <c r="N42" s="3" t="n">
+        <v>17077</v>
+      </c>
+      <c r="O42" s="3" t="n">
+        <v>16515</v>
+      </c>
+      <c r="P42" s="3" t="inlineStr"/>
+      <c r="Q42" s="3" t="inlineStr"/>
+      <c r="R42" s="3" t="n">
+        <v>1475.395</v>
+      </c>
+      <c r="S42" s="3" t="n">
+        <v>-143.577</v>
+      </c>
+      <c r="T42" s="3" t="n">
+        <v>607</v>
+      </c>
+      <c r="U42" s="3" t="n">
+        <v>-20627</v>
+      </c>
+      <c r="V42" s="3" t="n">
+        <v>1232.708</v>
+      </c>
+      <c r="W42" s="3" t="n">
+        <v>-400.576</v>
+      </c>
+      <c r="X42" s="3" t="n">
+        <v>58690</v>
+      </c>
+      <c r="Y42" s="3" t="n">
+        <v>-23663</v>
+      </c>
+      <c r="Z42" s="3" t="n">
+        <v>5827</v>
+      </c>
+      <c r="AA42" s="3" t="n">
+        <v>-2538</v>
+      </c>
+      <c r="AB42" s="3" t="n">
+        <v>11938</v>
+      </c>
+      <c r="AC42" s="3" t="n">
+        <v>-3833</v>
+      </c>
+      <c r="AD42" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE42" s="3" t="n">
+        <v>-1861</v>
+      </c>
+      <c r="AF42" s="3" t="n">
+        <v>4963</v>
+      </c>
+      <c r="AG42" s="3" t="n">
+        <v>-1823</v>
+      </c>
+      <c r="AH42" s="3" t="n">
+        <v>34</v>
+      </c>
+      <c r="AI42" s="3" t="n">
+        <v>-591.573</v>
+      </c>
+      <c r="AJ42" s="3" t="n">
+        <v>2225</v>
+      </c>
+      <c r="AK42" s="3" t="n">
+        <v>-1248</v>
+      </c>
+      <c r="AL42" s="3" t="inlineStr"/>
+      <c r="AM42" s="3" t="inlineStr"/>
+      <c r="AN42" s="3" t="inlineStr"/>
+      <c r="AO42" s="3" t="inlineStr"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="3" t="inlineStr">
+        <is>
+          <t>05/09/2025</t>
+        </is>
+      </c>
+      <c r="B43" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C43" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D43" s="3" t="n">
+        <v>160753</v>
+      </c>
+      <c r="E43" s="3" t="n">
+        <v>3995</v>
+      </c>
+      <c r="F43" s="3" t="n">
+        <v>73790</v>
+      </c>
+      <c r="G43" s="3" t="n">
+        <v>1075</v>
+      </c>
+      <c r="H43" s="3" t="n">
+        <v>56905.06</v>
+      </c>
+      <c r="I43" s="3" t="n">
+        <v>1056.389999999999</v>
+      </c>
+      <c r="J43" s="3" t="n">
+        <v>13319</v>
+      </c>
+      <c r="K43" s="3" t="n">
+        <v>956</v>
+      </c>
+      <c r="L43" s="3" t="n">
+        <v>19665.85</v>
+      </c>
+      <c r="M43" s="3" t="n">
+        <v>625.1399999999994</v>
+      </c>
+      <c r="N43" s="3" t="n">
+        <v>19081</v>
+      </c>
+      <c r="O43" s="3" t="n">
+        <v>2004</v>
+      </c>
+      <c r="P43" s="3" t="inlineStr"/>
+      <c r="Q43" s="3" t="inlineStr"/>
+      <c r="R43" s="3" t="n">
+        <v>1481.686</v>
+      </c>
+      <c r="S43" s="3" t="n">
+        <v>6.29099999999994</v>
+      </c>
+      <c r="T43" s="3" t="n">
+        <v>1394</v>
+      </c>
+      <c r="U43" s="3" t="n">
+        <v>787</v>
+      </c>
+      <c r="V43" s="3" t="n">
+        <v>1264.058</v>
+      </c>
+      <c r="W43" s="3" t="n">
+        <v>31.34999999999991</v>
+      </c>
+      <c r="X43" s="3" t="n">
+        <v>60015</v>
+      </c>
+      <c r="Y43" s="3" t="n">
+        <v>1325</v>
+      </c>
+      <c r="Z43" s="3" t="n">
+        <v>6072</v>
+      </c>
+      <c r="AA43" s="3" t="n">
+        <v>245</v>
+      </c>
+      <c r="AB43" s="3" t="n">
+        <v>12302</v>
+      </c>
+      <c r="AC43" s="3" t="n">
+        <v>364</v>
+      </c>
+      <c r="AD43" s="3" t="n">
+        <v>3936</v>
+      </c>
+      <c r="AE43" s="3" t="n">
+        <v>146</v>
+      </c>
+      <c r="AF43" s="3" t="n">
+        <v>5141</v>
+      </c>
+      <c r="AG43" s="3" t="n">
+        <v>178</v>
+      </c>
+      <c r="AH43" s="3" t="n">
+        <v>116</v>
+      </c>
+      <c r="AI43" s="3" t="n">
+        <v>82</v>
+      </c>
+      <c r="AJ43" s="3" t="n">
+        <v>2286</v>
+      </c>
+      <c r="AK43" s="3" t="n">
+        <v>61</v>
+      </c>
+      <c r="AL43" s="3" t="inlineStr"/>
+      <c r="AM43" s="3" t="inlineStr"/>
+      <c r="AN43" s="3" t="inlineStr"/>
+      <c r="AO43" s="3" t="inlineStr"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="3" t="inlineStr">
+        <is>
+          <t>05/10/2025</t>
+        </is>
+      </c>
+      <c r="B44" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C44" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D44" s="3" t="n">
+        <v>164554</v>
+      </c>
+      <c r="E44" s="3" t="n">
+        <v>3801</v>
+      </c>
+      <c r="F44" s="3" t="n">
+        <v>74741</v>
+      </c>
+      <c r="G44" s="3" t="n">
+        <v>951</v>
+      </c>
+      <c r="H44" s="3" t="n">
+        <v>57825.73</v>
+      </c>
+      <c r="I44" s="3" t="n">
+        <v>920.6700000000055</v>
+      </c>
+      <c r="J44" s="3" t="n">
+        <v>14321</v>
+      </c>
+      <c r="K44" s="3" t="n">
+        <v>1002</v>
+      </c>
+      <c r="L44" s="3" t="n">
+        <v>20301.09</v>
+      </c>
+      <c r="M44" s="3" t="n">
+        <v>635.2400000000016</v>
+      </c>
+      <c r="N44" s="3" t="inlineStr"/>
+      <c r="O44" s="3" t="inlineStr"/>
+      <c r="P44" s="3" t="inlineStr"/>
+      <c r="Q44" s="3" t="inlineStr"/>
+      <c r="R44" s="3" t="n">
+        <v>1486.417</v>
+      </c>
+      <c r="S44" s="3" t="n">
+        <v>4.730999999999995</v>
+      </c>
+      <c r="T44" s="3" t="n">
+        <v>310</v>
+      </c>
+      <c r="U44" s="3" t="n">
+        <v>-1084</v>
+      </c>
+      <c r="V44" s="3" t="n">
+        <v>1298.429</v>
+      </c>
+      <c r="W44" s="3" t="n">
+        <v>34.37100000000009</v>
+      </c>
+      <c r="X44" s="3" t="n">
+        <v>61368</v>
+      </c>
+      <c r="Y44" s="3" t="n">
+        <v>1353</v>
+      </c>
+      <c r="Z44" s="3" t="n">
+        <v>6321</v>
+      </c>
+      <c r="AA44" s="3" t="n">
+        <v>249</v>
+      </c>
+      <c r="AB44" s="3" t="n">
+        <v>12712</v>
+      </c>
+      <c r="AC44" s="3" t="n">
+        <v>410</v>
+      </c>
+      <c r="AD44" s="3" t="n">
+        <v>4159</v>
+      </c>
+      <c r="AE44" s="3" t="n">
+        <v>223</v>
+      </c>
+      <c r="AF44" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG44" s="3" t="n">
+        <v>24</v>
+      </c>
+      <c r="AH44" s="3" t="n">
+        <v>185</v>
+      </c>
+      <c r="AI44" s="3" t="n">
+        <v>69</v>
+      </c>
+      <c r="AJ44" s="3" t="n">
+        <v>2325</v>
+      </c>
+      <c r="AK44" s="3" t="n">
+        <v>39</v>
+      </c>
+      <c r="AL44" s="3" t="inlineStr"/>
+      <c r="AM44" s="3" t="inlineStr"/>
+      <c r="AN44" s="3" t="inlineStr"/>
+      <c r="AO44" s="3" t="inlineStr"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="3" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="B45" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C45" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D45" s="3" t="n">
+        <v>169252</v>
+      </c>
+      <c r="E45" s="3" t="n">
+        <v>4698</v>
+      </c>
+      <c r="F45" s="3" t="n">
+        <v>75407</v>
+      </c>
+      <c r="G45" s="3" t="n">
+        <v>666</v>
+      </c>
+      <c r="H45" s="3" t="n">
+        <v>58939.48</v>
+      </c>
+      <c r="I45" s="3" t="n">
+        <v>1113.75</v>
+      </c>
+      <c r="J45" s="3" t="n">
+        <v>1382</v>
+      </c>
+      <c r="K45" s="3" t="n">
+        <v>-12939</v>
+      </c>
+      <c r="L45" s="3" t="n">
+        <v>15573</v>
+      </c>
+      <c r="M45" s="3" t="n">
+        <v>-4728.09</v>
+      </c>
+      <c r="N45" s="3" t="n">
+        <v>60</v>
+      </c>
+      <c r="O45" s="3" t="inlineStr"/>
+      <c r="P45" s="3" t="n">
+        <v>2742</v>
+      </c>
+      <c r="Q45" s="3" t="inlineStr"/>
+      <c r="R45" s="3" t="n">
+        <v>1496.979</v>
+      </c>
+      <c r="S45" s="3" t="n">
+        <v>10.56200000000013</v>
+      </c>
+      <c r="T45" s="3" t="n">
+        <v>2600</v>
+      </c>
+      <c r="U45" s="3" t="n">
+        <v>2290</v>
+      </c>
+      <c r="V45" s="3" t="n">
+        <v>1334.474</v>
+      </c>
+      <c r="W45" s="3" t="n">
+        <v>36.04499999999985</v>
+      </c>
+      <c r="X45" s="3" t="n">
+        <v>63539</v>
+      </c>
+      <c r="Y45" s="3" t="n">
+        <v>2171</v>
+      </c>
+      <c r="Z45" s="3" t="n">
+        <v>6578</v>
+      </c>
+      <c r="AA45" s="3" t="n">
+        <v>257</v>
+      </c>
+      <c r="AB45" s="3" t="n">
+        <v>13119</v>
+      </c>
+      <c r="AC45" s="3" t="n">
+        <v>407</v>
+      </c>
+      <c r="AD45" s="3" t="n">
+        <v>4367</v>
+      </c>
+      <c r="AE45" s="3" t="n">
+        <v>208</v>
+      </c>
+      <c r="AF45" s="3" t="n">
+        <v>5182</v>
+      </c>
+      <c r="AG45" s="3" t="n">
+        <v>17</v>
+      </c>
+      <c r="AH45" s="3" t="n">
+        <v>279</v>
+      </c>
+      <c r="AI45" s="3" t="n">
+        <v>94</v>
+      </c>
+      <c r="AJ45" s="3" t="n">
+        <v>2347</v>
+      </c>
+      <c r="AK45" s="3" t="n">
+        <v>22</v>
+      </c>
+      <c r="AL45" s="3" t="n">
+        <v>142</v>
+      </c>
+      <c r="AM45" s="3" t="inlineStr"/>
+      <c r="AN45" s="3" t="inlineStr"/>
+      <c r="AO45" s="3" t="inlineStr"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="3" t="inlineStr">
+        <is>
+          <t>05/12/2025</t>
+        </is>
+      </c>
+      <c r="B46" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C46" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D46" s="3" t="n">
+        <v>172949</v>
+      </c>
+      <c r="E46" s="3" t="n">
+        <v>3697</v>
+      </c>
+      <c r="F46" s="3" t="n">
+        <v>76474</v>
+      </c>
+      <c r="G46" s="3" t="n">
+        <v>1067</v>
+      </c>
+      <c r="H46" s="3" t="n">
+        <v>60051.98</v>
+      </c>
+      <c r="I46" s="3" t="n">
+        <v>1112.5</v>
+      </c>
+      <c r="J46" s="3" t="n">
+        <v>3073</v>
+      </c>
+      <c r="K46" s="3" t="n">
+        <v>1691</v>
+      </c>
+      <c r="L46" s="3" t="n">
+        <v>17092</v>
+      </c>
+      <c r="M46" s="3" t="n">
+        <v>1519</v>
+      </c>
+      <c r="N46" s="3" t="n">
+        <v>138</v>
+      </c>
+      <c r="O46" s="3" t="n">
+        <v>78</v>
+      </c>
+      <c r="P46" s="3" t="n">
+        <v>5946</v>
+      </c>
+      <c r="Q46" s="3" t="n">
+        <v>3204</v>
+      </c>
+      <c r="R46" s="3" t="n">
+        <v>1508.472</v>
+      </c>
+      <c r="S46" s="3" t="n">
+        <v>11.49299999999994</v>
+      </c>
+      <c r="T46" s="3" t="n">
+        <v>4874</v>
+      </c>
+      <c r="U46" s="3" t="n">
+        <v>2274</v>
+      </c>
+      <c r="V46" s="3" t="n">
+        <v>1372.95</v>
+      </c>
+      <c r="W46" s="3" t="n">
+        <v>38.47600000000011</v>
+      </c>
+      <c r="X46" s="3" t="n">
+        <v>65798</v>
+      </c>
+      <c r="Y46" s="3" t="n">
+        <v>2259</v>
+      </c>
+      <c r="Z46" s="3" t="n">
+        <v>6830</v>
+      </c>
+      <c r="AA46" s="3" t="n">
+        <v>252</v>
+      </c>
+      <c r="AB46" s="3" t="n">
+        <v>13536</v>
+      </c>
+      <c r="AC46" s="3" t="n">
+        <v>417</v>
+      </c>
+      <c r="AD46" s="3" t="n">
+        <v>4600</v>
+      </c>
+      <c r="AE46" s="3" t="n">
+        <v>233</v>
+      </c>
+      <c r="AF46" s="3" t="n">
+        <v>5334</v>
+      </c>
+      <c r="AG46" s="3" t="n">
+        <v>152</v>
+      </c>
+      <c r="AH46" s="3" t="n">
+        <v>102.841</v>
+      </c>
+      <c r="AI46" s="3" t="n">
+        <v>-176.159</v>
+      </c>
+      <c r="AJ46" s="3" t="n">
+        <v>2395</v>
+      </c>
+      <c r="AK46" s="3" t="n">
+        <v>48</v>
+      </c>
+      <c r="AL46" s="3" t="n">
+        <v>1072</v>
+      </c>
+      <c r="AM46" s="3" t="n">
+        <v>930</v>
+      </c>
+      <c r="AN46" s="3" t="n">
+        <v>930</v>
+      </c>
+      <c r="AO46" s="3" t="n">
+        <v>29.02621722846442</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="3" t="inlineStr">
+        <is>
+          <t>06/01/2026</t>
+        </is>
+      </c>
+      <c r="B47" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C47" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D47" s="3" t="n">
+        <v>176885</v>
+      </c>
+      <c r="E47" s="3" t="n">
+        <v>3936</v>
+      </c>
+      <c r="F47" s="3" t="n">
+        <v>77512</v>
+      </c>
+      <c r="G47" s="3" t="n">
+        <v>1038</v>
+      </c>
+      <c r="H47" s="3" t="inlineStr"/>
+      <c r="I47" s="3" t="inlineStr"/>
+      <c r="J47" s="3" t="n">
+        <v>4999</v>
+      </c>
+      <c r="K47" s="3" t="n">
+        <v>1926</v>
+      </c>
+      <c r="L47" s="3" t="n">
+        <v>18824</v>
+      </c>
+      <c r="M47" s="3" t="n">
+        <v>1732</v>
+      </c>
+      <c r="N47" s="3" t="n">
+        <v>217</v>
+      </c>
+      <c r="O47" s="3" t="n">
+        <v>79</v>
+      </c>
+      <c r="P47" s="3" t="n">
+        <v>9645</v>
+      </c>
+      <c r="Q47" s="3" t="n">
+        <v>3699</v>
+      </c>
+      <c r="R47" s="3" t="n">
+        <v>1518.825</v>
+      </c>
+      <c r="S47" s="3" t="n">
+        <v>10.35300000000007</v>
+      </c>
+      <c r="T47" s="3" t="n">
+        <v>7456</v>
+      </c>
+      <c r="U47" s="3" t="n">
+        <v>2582</v>
+      </c>
+      <c r="V47" s="3" t="n">
+        <v>1424.783</v>
+      </c>
+      <c r="W47" s="3" t="n">
+        <v>51.83299999999986</v>
+      </c>
+      <c r="X47" s="3" t="n">
+        <v>68385</v>
+      </c>
+      <c r="Y47" s="3" t="n">
+        <v>2587</v>
+      </c>
+      <c r="Z47" s="3" t="n">
+        <v>7083</v>
+      </c>
+      <c r="AA47" s="3" t="n">
+        <v>253</v>
+      </c>
+      <c r="AB47" s="3" t="n">
+        <v>13899</v>
+      </c>
+      <c r="AC47" s="3" t="n">
+        <v>363</v>
+      </c>
+      <c r="AD47" s="3" t="n">
+        <v>4796</v>
+      </c>
+      <c r="AE47" s="3" t="n">
+        <v>196</v>
+      </c>
+      <c r="AF47" s="3" t="n">
+        <v>5554</v>
+      </c>
+      <c r="AG47" s="3" t="n">
+        <v>220</v>
+      </c>
+      <c r="AH47" s="3" t="n">
+        <v>174.295</v>
+      </c>
+      <c r="AI47" s="3" t="n">
+        <v>71.45399999999999</v>
+      </c>
+      <c r="AJ47" s="3" t="n">
+        <v>2494</v>
+      </c>
+      <c r="AK47" s="3" t="n">
+        <v>99</v>
+      </c>
+      <c r="AL47" s="3" t="n">
+        <v>2189</v>
+      </c>
+      <c r="AM47" s="3" t="n">
+        <v>1117</v>
+      </c>
+      <c r="AN47" s="3" t="n">
+        <v>1117</v>
+      </c>
+      <c r="AO47" s="3" t="n">
+        <v>30.19735063530684</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="3" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+      <c r="B48" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C48" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D48" s="3" t="n">
+        <v>196201</v>
+      </c>
+      <c r="E48" s="3" t="n">
+        <v>19316</v>
+      </c>
+      <c r="F48" s="3" t="n">
+        <v>82928</v>
+      </c>
+      <c r="G48" s="3" t="n">
+        <v>5416</v>
+      </c>
+      <c r="H48" s="3" t="n">
+        <v>3870</v>
+      </c>
+      <c r="I48" s="3" t="inlineStr"/>
+      <c r="J48" s="3" t="n">
+        <v>14216</v>
+      </c>
+      <c r="K48" s="3" t="n">
+        <v>9217</v>
+      </c>
+      <c r="L48" s="3" t="n">
+        <v>27047</v>
+      </c>
+      <c r="M48" s="3" t="n">
+        <v>8223</v>
+      </c>
+      <c r="N48" s="3" t="n">
+        <v>518</v>
+      </c>
+      <c r="O48" s="3" t="n">
+        <v>301</v>
+      </c>
+      <c r="P48" s="3" t="n">
+        <v>27284</v>
+      </c>
+      <c r="Q48" s="3" t="n">
+        <v>17639</v>
+      </c>
+      <c r="R48" s="3" t="n">
+        <v>1602.758</v>
+      </c>
+      <c r="S48" s="3" t="n">
+        <v>83.93299999999999</v>
+      </c>
+      <c r="T48" s="3" t="n">
+        <v>18582</v>
+      </c>
+      <c r="U48" s="3" t="n">
+        <v>11126</v>
+      </c>
+      <c r="V48" s="3" t="n">
+        <v>1604.199</v>
+      </c>
+      <c r="W48" s="3" t="n">
+        <v>179.4160000000002</v>
+      </c>
+      <c r="X48" s="3" t="n">
+        <v>79670</v>
+      </c>
+      <c r="Y48" s="3" t="n">
+        <v>11285</v>
+      </c>
+      <c r="Z48" s="3" t="n">
+        <v>8170</v>
+      </c>
+      <c r="AA48" s="3" t="n">
+        <v>1087</v>
+      </c>
+      <c r="AB48" s="3" t="n">
+        <v>15500</v>
+      </c>
+      <c r="AC48" s="3" t="n">
+        <v>1601</v>
+      </c>
+      <c r="AD48" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE48" s="3" t="n">
+        <v>686</v>
+      </c>
+      <c r="AF48" s="3" t="n">
+        <v>6544</v>
+      </c>
+      <c r="AG48" s="3" t="n">
+        <v>990</v>
+      </c>
+      <c r="AH48" s="3" t="n">
+        <v>572.054</v>
+      </c>
+      <c r="AI48" s="3" t="n">
+        <v>397.759</v>
+      </c>
+      <c r="AJ48" s="3" t="n">
+        <v>3337</v>
+      </c>
+      <c r="AK48" s="3" t="n">
+        <v>843</v>
+      </c>
+      <c r="AL48" s="3" t="n">
+        <v>8702</v>
+      </c>
+      <c r="AM48" s="3" t="n">
+        <v>6513</v>
+      </c>
+      <c r="AN48" s="3" t="n">
+        <v>6513</v>
+      </c>
+      <c r="AO48" s="3" t="n">
+        <v>36.92386189693293</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="3" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+      <c r="B49" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C49" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D49" s="3" t="n">
+        <v>201950</v>
+      </c>
+      <c r="E49" s="3" t="n">
+        <v>5749</v>
+      </c>
+      <c r="F49" s="3" t="n">
+        <v>83944</v>
+      </c>
+      <c r="G49" s="3" t="n">
+        <v>1016</v>
+      </c>
+      <c r="H49" s="3" t="n">
+        <v>4716</v>
+      </c>
+      <c r="I49" s="3" t="n">
+        <v>846</v>
+      </c>
+      <c r="J49" s="3" t="n">
+        <v>16535</v>
+      </c>
+      <c r="K49" s="3" t="n">
+        <v>2319</v>
+      </c>
+      <c r="L49" s="3" t="n">
+        <v>29059</v>
+      </c>
+      <c r="M49" s="3" t="n">
+        <v>2012</v>
+      </c>
+      <c r="N49" s="3" t="n">
+        <v>563</v>
+      </c>
+      <c r="O49" s="3" t="n">
+        <v>45</v>
+      </c>
+      <c r="P49" s="3" t="n">
+        <v>31706</v>
+      </c>
+      <c r="Q49" s="3" t="n">
+        <v>4422</v>
+      </c>
+      <c r="R49" s="3" t="n">
+        <v>1619.198</v>
+      </c>
+      <c r="S49" s="3" t="n">
+        <v>16.44000000000005</v>
+      </c>
+      <c r="T49" s="3" t="n">
+        <v>21284</v>
+      </c>
+      <c r="U49" s="3" t="n">
+        <v>2702</v>
+      </c>
+      <c r="V49" s="3" t="n">
+        <v>1636.975</v>
+      </c>
+      <c r="W49" s="3" t="n">
+        <v>32.77599999999984</v>
+      </c>
+      <c r="X49" s="3" t="n">
+        <v>82397</v>
+      </c>
+      <c r="Y49" s="3" t="n">
+        <v>2727</v>
+      </c>
+      <c r="Z49" s="3" t="n">
+        <v>8372</v>
+      </c>
+      <c r="AA49" s="3" t="n">
+        <v>202</v>
+      </c>
+      <c r="AB49" s="3" t="n">
+        <v>15777</v>
+      </c>
+      <c r="AC49" s="3" t="n">
+        <v>277</v>
+      </c>
+      <c r="AD49" s="3" t="n">
+        <v>5656</v>
+      </c>
+      <c r="AE49" s="3" t="n">
+        <v>174</v>
+      </c>
+      <c r="AF49" s="3" t="n">
+        <v>6786</v>
+      </c>
+      <c r="AG49" s="3" t="n">
+        <v>242</v>
+      </c>
+      <c r="AH49" s="3" t="n">
+        <v>626.8819999999999</v>
+      </c>
+      <c r="AI49" s="3" t="n">
+        <v>54.82799999999997</v>
+      </c>
+      <c r="AJ49" s="3" t="n">
+        <v>3474</v>
+      </c>
+      <c r="AK49" s="3" t="n">
+        <v>137</v>
+      </c>
+      <c r="AL49" s="3" t="n">
+        <v>10422</v>
+      </c>
+      <c r="AM49" s="3" t="n">
+        <v>1720</v>
+      </c>
+      <c r="AN49" s="3" t="n">
+        <v>1720</v>
+      </c>
+      <c r="AO49" s="3" t="n">
+        <v>38.89642695612845</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="3" t="inlineStr">
+        <is>
+          <t>06/08/2025</t>
+        </is>
+      </c>
+      <c r="B50" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C50" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D50" s="3" t="n">
+        <v>156938</v>
+      </c>
+      <c r="E50" s="3" t="n">
+        <v>-45012</v>
+      </c>
+      <c r="F50" s="3" t="n">
+        <v>72759</v>
+      </c>
+      <c r="G50" s="3" t="n">
+        <v>-11185</v>
+      </c>
+      <c r="H50" s="3" t="n">
+        <v>55895.3</v>
+      </c>
+      <c r="I50" s="3" t="n">
+        <v>51179.3</v>
+      </c>
+      <c r="J50" s="3" t="n">
+        <v>12407</v>
+      </c>
+      <c r="K50" s="3" t="n">
+        <v>-4128</v>
+      </c>
+      <c r="L50" s="3" t="n">
+        <v>19074.38</v>
+      </c>
+      <c r="M50" s="3" t="n">
+        <v>-9984.619999999999</v>
+      </c>
+      <c r="N50" s="3" t="n">
+        <v>17182</v>
+      </c>
+      <c r="O50" s="3" t="n">
+        <v>16619</v>
+      </c>
+      <c r="P50" s="3" t="inlineStr"/>
+      <c r="Q50" s="3" t="inlineStr"/>
+      <c r="R50" s="3" t="n">
+        <v>1475.65</v>
+      </c>
+      <c r="S50" s="3" t="n">
+        <v>-143.548</v>
+      </c>
+      <c r="T50" s="3" t="n">
+        <v>669</v>
+      </c>
+      <c r="U50" s="3" t="n">
+        <v>-20615</v>
+      </c>
+      <c r="V50" s="3" t="n">
+        <v>1234.191</v>
+      </c>
+      <c r="W50" s="3" t="n">
+        <v>-402.7839999999999</v>
+      </c>
+      <c r="X50" s="3" t="n">
+        <v>58742</v>
+      </c>
+      <c r="Y50" s="3" t="n">
+        <v>-23655</v>
+      </c>
+      <c r="Z50" s="3" t="n">
+        <v>5838</v>
+      </c>
+      <c r="AA50" s="3" t="n">
+        <v>-2534</v>
+      </c>
+      <c r="AB50" s="3" t="n">
+        <v>11947</v>
+      </c>
+      <c r="AC50" s="3" t="n">
+        <v>-3830</v>
+      </c>
+      <c r="AD50" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE50" s="3" t="n">
+        <v>-1866</v>
+      </c>
+      <c r="AF50" s="3" t="n">
+        <v>4970</v>
+      </c>
+      <c r="AG50" s="3" t="n">
+        <v>-1816</v>
+      </c>
+      <c r="AH50" s="3" t="n">
+        <v>38</v>
+      </c>
+      <c r="AI50" s="3" t="n">
+        <v>-588.8819999999999</v>
+      </c>
+      <c r="AJ50" s="3" t="n">
+        <v>2227</v>
+      </c>
+      <c r="AK50" s="3" t="n">
+        <v>-1247</v>
+      </c>
+      <c r="AL50" s="3" t="inlineStr"/>
+      <c r="AM50" s="3" t="inlineStr"/>
+      <c r="AN50" s="3" t="inlineStr"/>
+      <c r="AO50" s="3" t="inlineStr"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="3" t="inlineStr">
+        <is>
+          <t>06/09/2025</t>
+        </is>
+      </c>
+      <c r="B51" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C51" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D51" s="3" t="n">
+        <v>160886</v>
+      </c>
+      <c r="E51" s="3" t="n">
+        <v>3948</v>
+      </c>
+      <c r="F51" s="3" t="n">
+        <v>73824</v>
+      </c>
+      <c r="G51" s="3" t="n">
+        <v>1065</v>
+      </c>
+      <c r="H51" s="3" t="n">
+        <v>56948.34</v>
+      </c>
+      <c r="I51" s="3" t="n">
+        <v>1053.039999999994</v>
+      </c>
+      <c r="J51" s="3" t="n">
+        <v>13352</v>
+      </c>
+      <c r="K51" s="3" t="n">
+        <v>945</v>
+      </c>
+      <c r="L51" s="3" t="n">
+        <v>19687.84</v>
+      </c>
+      <c r="M51" s="3" t="n">
+        <v>613.4599999999991</v>
+      </c>
+      <c r="N51" s="3" t="n">
+        <v>19156</v>
+      </c>
+      <c r="O51" s="3" t="n">
+        <v>1974</v>
+      </c>
+      <c r="P51" s="3" t="inlineStr"/>
+      <c r="Q51" s="3" t="inlineStr"/>
+      <c r="R51" s="3" t="n">
+        <v>1481.714</v>
+      </c>
+      <c r="S51" s="3" t="n">
+        <v>6.063999999999851</v>
+      </c>
+      <c r="T51" s="3" t="n">
+        <v>1434</v>
+      </c>
+      <c r="U51" s="3" t="n">
+        <v>765</v>
+      </c>
+      <c r="V51" s="3" t="n">
+        <v>1265.082</v>
+      </c>
+      <c r="W51" s="3" t="n">
+        <v>30.89100000000008</v>
+      </c>
+      <c r="X51" s="3" t="n">
+        <v>60092</v>
+      </c>
+      <c r="Y51" s="3" t="n">
+        <v>1350</v>
+      </c>
+      <c r="Z51" s="3" t="n">
+        <v>6082</v>
+      </c>
+      <c r="AA51" s="3" t="n">
+        <v>244</v>
+      </c>
+      <c r="AB51" s="3" t="n">
+        <v>12326</v>
+      </c>
+      <c r="AC51" s="3" t="n">
+        <v>379</v>
+      </c>
+      <c r="AD51" s="3" t="n">
+        <v>3948</v>
+      </c>
+      <c r="AE51" s="3" t="n">
+        <v>158</v>
+      </c>
+      <c r="AF51" s="3" t="n">
+        <v>5157</v>
+      </c>
+      <c r="AG51" s="3" t="n">
+        <v>187</v>
+      </c>
+      <c r="AH51" s="3" t="n">
+        <v>119</v>
+      </c>
+      <c r="AI51" s="3" t="n">
+        <v>81</v>
+      </c>
+      <c r="AJ51" s="3" t="n">
+        <v>2288</v>
+      </c>
+      <c r="AK51" s="3" t="n">
+        <v>61</v>
+      </c>
+      <c r="AL51" s="3" t="inlineStr"/>
+      <c r="AM51" s="3" t="inlineStr"/>
+      <c r="AN51" s="3" t="inlineStr"/>
+      <c r="AO51" s="3" t="inlineStr"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="3" t="inlineStr">
+        <is>
+          <t>06/10/2025</t>
+        </is>
+      </c>
+      <c r="B52" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C52" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D52" s="3" t="n">
+        <v>164639</v>
+      </c>
+      <c r="E52" s="3" t="n">
+        <v>3753</v>
+      </c>
+      <c r="F52" s="3" t="n">
+        <v>74759</v>
+      </c>
+      <c r="G52" s="3" t="n">
+        <v>935</v>
+      </c>
+      <c r="H52" s="3" t="n">
+        <v>57842.33</v>
+      </c>
+      <c r="I52" s="3" t="n">
+        <v>893.9900000000052</v>
+      </c>
+      <c r="J52" s="3" t="n">
+        <v>14321</v>
+      </c>
+      <c r="K52" s="3" t="n">
+        <v>969</v>
+      </c>
+      <c r="L52" s="3" t="n">
+        <v>20301.09</v>
+      </c>
+      <c r="M52" s="3" t="n">
+        <v>613.25</v>
+      </c>
+      <c r="N52" s="3" t="inlineStr"/>
+      <c r="O52" s="3" t="inlineStr"/>
+      <c r="P52" s="3" t="inlineStr"/>
+      <c r="Q52" s="3" t="inlineStr"/>
+      <c r="R52" s="3" t="n">
+        <v>1486.623</v>
+      </c>
+      <c r="S52" s="3" t="n">
+        <v>4.909000000000106</v>
+      </c>
+      <c r="T52" s="3" t="n">
+        <v>354</v>
+      </c>
+      <c r="U52" s="3" t="n">
+        <v>-1080</v>
+      </c>
+      <c r="V52" s="3" t="n">
+        <v>1299.088</v>
+      </c>
+      <c r="W52" s="3" t="n">
+        <v>34.00599999999986</v>
+      </c>
+      <c r="X52" s="3" t="n">
+        <v>61410</v>
+      </c>
+      <c r="Y52" s="3" t="n">
+        <v>1318</v>
+      </c>
+      <c r="Z52" s="3" t="n">
+        <v>6330</v>
+      </c>
+      <c r="AA52" s="3" t="n">
+        <v>248</v>
+      </c>
+      <c r="AB52" s="3" t="n">
+        <v>12728</v>
+      </c>
+      <c r="AC52" s="3" t="n">
+        <v>402</v>
+      </c>
+      <c r="AD52" s="3" t="n">
+        <v>4159</v>
+      </c>
+      <c r="AE52" s="3" t="n">
+        <v>211</v>
+      </c>
+      <c r="AF52" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG52" s="3" t="n">
+        <v>8</v>
+      </c>
+      <c r="AH52" s="3" t="n">
+        <v>189</v>
+      </c>
+      <c r="AI52" s="3" t="n">
+        <v>70</v>
+      </c>
+      <c r="AJ52" s="3" t="n">
+        <v>2326</v>
+      </c>
+      <c r="AK52" s="3" t="n">
+        <v>38</v>
+      </c>
+      <c r="AL52" s="3" t="inlineStr"/>
+      <c r="AM52" s="3" t="inlineStr"/>
+      <c r="AN52" s="3" t="inlineStr"/>
+      <c r="AO52" s="3" t="inlineStr"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="3" t="inlineStr">
+        <is>
+          <t>06/11/2025</t>
+        </is>
+      </c>
+      <c r="B53" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C53" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D53" s="3" t="n">
+        <v>169445</v>
+      </c>
+      <c r="E53" s="3" t="n">
+        <v>4806</v>
+      </c>
+      <c r="F53" s="3" t="n">
+        <v>75456</v>
+      </c>
+      <c r="G53" s="3" t="n">
+        <v>697</v>
+      </c>
+      <c r="H53" s="3" t="n">
+        <v>58988.35</v>
+      </c>
+      <c r="I53" s="3" t="n">
+        <v>1146.019999999997</v>
+      </c>
+      <c r="J53" s="3" t="n">
+        <v>1452</v>
+      </c>
+      <c r="K53" s="3" t="n">
+        <v>-12869</v>
+      </c>
+      <c r="L53" s="3" t="n">
+        <v>15635</v>
+      </c>
+      <c r="M53" s="3" t="n">
+        <v>-4666.09</v>
+      </c>
+      <c r="N53" s="3" t="n">
+        <v>62</v>
+      </c>
+      <c r="O53" s="3" t="inlineStr"/>
+      <c r="P53" s="3" t="n">
+        <v>2877</v>
+      </c>
+      <c r="Q53" s="3" t="inlineStr"/>
+      <c r="R53" s="3" t="n">
+        <v>1497.663</v>
+      </c>
+      <c r="S53" s="3" t="n">
+        <v>11.03999999999996</v>
+      </c>
+      <c r="T53" s="3" t="n">
+        <v>2696</v>
+      </c>
+      <c r="U53" s="3" t="n">
+        <v>2342</v>
+      </c>
+      <c r="V53" s="3" t="n">
+        <v>1336.34</v>
+      </c>
+      <c r="W53" s="3" t="n">
+        <v>37.25199999999995</v>
+      </c>
+      <c r="X53" s="3" t="n">
+        <v>63633</v>
+      </c>
+      <c r="Y53" s="3" t="n">
+        <v>2223</v>
+      </c>
+      <c r="Z53" s="3" t="n">
+        <v>6591</v>
+      </c>
+      <c r="AA53" s="3" t="n">
+        <v>261</v>
+      </c>
+      <c r="AB53" s="3" t="n">
+        <v>13145</v>
+      </c>
+      <c r="AC53" s="3" t="n">
+        <v>417</v>
+      </c>
+      <c r="AD53" s="3" t="n">
+        <v>4385</v>
+      </c>
+      <c r="AE53" s="3" t="n">
+        <v>226</v>
+      </c>
+      <c r="AF53" s="3" t="n">
+        <v>5185</v>
+      </c>
+      <c r="AG53" s="3" t="n">
+        <v>20</v>
+      </c>
+      <c r="AH53" s="3" t="n">
+        <v>282</v>
+      </c>
+      <c r="AI53" s="3" t="n">
+        <v>93</v>
+      </c>
+      <c r="AJ53" s="3" t="n">
+        <v>2348</v>
+      </c>
+      <c r="AK53" s="3" t="n">
+        <v>22</v>
+      </c>
+      <c r="AL53" s="3" t="n">
+        <v>181</v>
+      </c>
+      <c r="AM53" s="3" t="inlineStr"/>
+      <c r="AN53" s="3" t="inlineStr"/>
+      <c r="AO53" s="3" t="inlineStr"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="3" t="inlineStr">
+        <is>
+          <t>06/12/2025</t>
+        </is>
+      </c>
+      <c r="B54" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C54" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D54" s="3" t="n">
+        <v>173146</v>
+      </c>
+      <c r="E54" s="3" t="n">
+        <v>3701</v>
+      </c>
+      <c r="F54" s="3" t="n">
+        <v>76528</v>
+      </c>
+      <c r="G54" s="3" t="n">
+        <v>1072</v>
+      </c>
+      <c r="H54" s="3" t="n">
+        <v>60094.36</v>
+      </c>
+      <c r="I54" s="3" t="n">
+        <v>1106.010000000002</v>
+      </c>
+      <c r="J54" s="3" t="n">
+        <v>3172</v>
+      </c>
+      <c r="K54" s="3" t="n">
+        <v>1720</v>
+      </c>
+      <c r="L54" s="3" t="n">
+        <v>17180</v>
+      </c>
+      <c r="M54" s="3" t="n">
+        <v>1545</v>
+      </c>
+      <c r="N54" s="3" t="n">
+        <v>142</v>
+      </c>
+      <c r="O54" s="3" t="n">
+        <v>80</v>
+      </c>
+      <c r="P54" s="3" t="n">
+        <v>6135</v>
+      </c>
+      <c r="Q54" s="3" t="n">
+        <v>3258</v>
+      </c>
+      <c r="R54" s="3" t="n">
+        <v>1508.823</v>
+      </c>
+      <c r="S54" s="3" t="n">
+        <v>11.16000000000008</v>
+      </c>
+      <c r="T54" s="3" t="n">
+        <v>5007</v>
+      </c>
+      <c r="U54" s="3" t="n">
+        <v>2311</v>
+      </c>
+      <c r="V54" s="3" t="n">
+        <v>1375.466</v>
+      </c>
+      <c r="W54" s="3" t="n">
+        <v>39.12599999999998</v>
+      </c>
+      <c r="X54" s="3" t="n">
+        <v>65936</v>
+      </c>
+      <c r="Y54" s="3" t="n">
+        <v>2303</v>
+      </c>
+      <c r="Z54" s="3" t="n">
+        <v>6853</v>
+      </c>
+      <c r="AA54" s="3" t="n">
+        <v>262</v>
+      </c>
+      <c r="AB54" s="3" t="n">
+        <v>13563</v>
+      </c>
+      <c r="AC54" s="3" t="n">
+        <v>418</v>
+      </c>
+      <c r="AD54" s="3" t="n">
+        <v>4621</v>
+      </c>
+      <c r="AE54" s="3" t="n">
+        <v>236</v>
+      </c>
+      <c r="AF54" s="3" t="n">
+        <v>5343</v>
+      </c>
+      <c r="AG54" s="3" t="n">
+        <v>158</v>
+      </c>
+      <c r="AH54" s="3" t="n">
+        <v>108.015</v>
+      </c>
+      <c r="AI54" s="3" t="n">
+        <v>-173.985</v>
+      </c>
+      <c r="AJ54" s="3" t="n">
+        <v>2399</v>
+      </c>
+      <c r="AK54" s="3" t="n">
+        <v>51</v>
+      </c>
+      <c r="AL54" s="3" t="n">
+        <v>1128</v>
+      </c>
+      <c r="AM54" s="3" t="n">
+        <v>947</v>
+      </c>
+      <c r="AN54" s="3" t="n">
+        <v>947</v>
+      </c>
+      <c r="AO54" s="3" t="n">
+        <v>29.06691221608348</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="3" t="inlineStr">
+        <is>
+          <t>07/01/2026</t>
+        </is>
+      </c>
+      <c r="B55" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C55" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D55" s="3" t="n">
+        <v>177005</v>
+      </c>
+      <c r="E55" s="3" t="n">
+        <v>3859</v>
+      </c>
+      <c r="F55" s="3" t="n">
+        <v>77534</v>
+      </c>
+      <c r="G55" s="3" t="n">
+        <v>1006</v>
+      </c>
+      <c r="H55" s="3" t="inlineStr"/>
+      <c r="I55" s="3" t="inlineStr"/>
+      <c r="J55" s="3" t="n">
+        <v>5059</v>
+      </c>
+      <c r="K55" s="3" t="n">
+        <v>1887</v>
+      </c>
+      <c r="L55" s="3" t="n">
+        <v>18878</v>
+      </c>
+      <c r="M55" s="3" t="n">
+        <v>1698</v>
+      </c>
+      <c r="N55" s="3" t="n">
+        <v>219</v>
+      </c>
+      <c r="O55" s="3" t="n">
+        <v>77</v>
+      </c>
+      <c r="P55" s="3" t="n">
+        <v>9758</v>
+      </c>
+      <c r="Q55" s="3" t="n">
+        <v>3623</v>
+      </c>
+      <c r="R55" s="3" t="n">
+        <v>1519.913</v>
+      </c>
+      <c r="S55" s="3" t="n">
+        <v>11.08999999999992</v>
+      </c>
+      <c r="T55" s="3" t="n">
+        <v>7537</v>
+      </c>
+      <c r="U55" s="3" t="n">
+        <v>2530</v>
+      </c>
+      <c r="V55" s="3" t="n">
+        <v>1426.557</v>
+      </c>
+      <c r="W55" s="3" t="n">
+        <v>51.09100000000012</v>
+      </c>
+      <c r="X55" s="3" t="n">
+        <v>68462</v>
+      </c>
+      <c r="Y55" s="3" t="n">
+        <v>2526</v>
+      </c>
+      <c r="Z55" s="3" t="n">
+        <v>7095</v>
+      </c>
+      <c r="AA55" s="3" t="n">
+        <v>242</v>
+      </c>
+      <c r="AB55" s="3" t="n">
+        <v>13907</v>
+      </c>
+      <c r="AC55" s="3" t="n">
+        <v>344</v>
+      </c>
+      <c r="AD55" s="3" t="n">
+        <v>4801</v>
+      </c>
+      <c r="AE55" s="3" t="n">
+        <v>180</v>
+      </c>
+      <c r="AF55" s="3" t="n">
+        <v>5561</v>
+      </c>
+      <c r="AG55" s="3" t="n">
+        <v>218</v>
+      </c>
+      <c r="AH55" s="3" t="n">
+        <v>178.213</v>
+      </c>
+      <c r="AI55" s="3" t="n">
+        <v>70.19799999999999</v>
+      </c>
+      <c r="AJ55" s="3" t="n">
+        <v>2497</v>
+      </c>
+      <c r="AK55" s="3" t="n">
+        <v>98</v>
+      </c>
+      <c r="AL55" s="3" t="n">
+        <v>2221</v>
+      </c>
+      <c r="AM55" s="3" t="n">
+        <v>1093</v>
+      </c>
+      <c r="AN55" s="3" t="n">
+        <v>1093</v>
+      </c>
+      <c r="AO55" s="3" t="n">
+        <v>30.16836875517527</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="3" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+      <c r="B56" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C56" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D56" s="3" t="n">
+        <v>181565</v>
+      </c>
+      <c r="E56" s="3" t="n">
+        <v>4560</v>
+      </c>
+      <c r="F56" s="3" t="n">
+        <v>78701</v>
+      </c>
+      <c r="G56" s="3" t="n">
+        <v>1167</v>
+      </c>
+      <c r="H56" s="3" t="n">
+        <v>635</v>
+      </c>
+      <c r="I56" s="3" t="inlineStr"/>
+      <c r="J56" s="3" t="n">
+        <v>7261</v>
+      </c>
+      <c r="K56" s="3" t="n">
+        <v>2202</v>
+      </c>
+      <c r="L56" s="3" t="n">
+        <v>20857</v>
+      </c>
+      <c r="M56" s="3" t="n">
+        <v>1979</v>
+      </c>
+      <c r="N56" s="3" t="n">
+        <v>286</v>
+      </c>
+      <c r="O56" s="3" t="n">
+        <v>67</v>
+      </c>
+      <c r="P56" s="3" t="n">
+        <v>13736</v>
+      </c>
+      <c r="Q56" s="3" t="n">
+        <v>3978</v>
+      </c>
+      <c r="R56" s="3" t="n">
+        <v>1538.803</v>
+      </c>
+      <c r="S56" s="3" t="n">
+        <v>18.8900000000001</v>
+      </c>
+      <c r="T56" s="3" t="n">
+        <v>10378</v>
+      </c>
+      <c r="U56" s="3" t="n">
+        <v>2841</v>
+      </c>
+      <c r="V56" s="3" t="n">
+        <v>1480.022</v>
+      </c>
+      <c r="W56" s="3" t="n">
+        <v>53.46499999999992</v>
+      </c>
+      <c r="X56" s="3" t="n">
+        <v>71458</v>
+      </c>
+      <c r="Y56" s="3" t="n">
+        <v>2996</v>
+      </c>
+      <c r="Z56" s="3" t="n">
+        <v>7412</v>
+      </c>
+      <c r="AA56" s="3" t="n">
+        <v>317</v>
+      </c>
+      <c r="AB56" s="3" t="n">
+        <v>14334</v>
+      </c>
+      <c r="AC56" s="3" t="n">
+        <v>427</v>
+      </c>
+      <c r="AD56" s="3" t="n">
+        <v>5046</v>
+      </c>
+      <c r="AE56" s="3" t="n">
+        <v>245</v>
+      </c>
+      <c r="AF56" s="3" t="n">
+        <v>5835</v>
+      </c>
+      <c r="AG56" s="3" t="n">
+        <v>274</v>
+      </c>
+      <c r="AH56" s="3" t="n">
+        <v>255.625</v>
+      </c>
+      <c r="AI56" s="3" t="n">
+        <v>77.41200000000001</v>
+      </c>
+      <c r="AJ56" s="3" t="n">
+        <v>2621</v>
+      </c>
+      <c r="AK56" s="3" t="n">
+        <v>124</v>
+      </c>
+      <c r="AL56" s="3" t="n">
+        <v>3358</v>
+      </c>
+      <c r="AM56" s="3" t="n">
+        <v>1137</v>
+      </c>
+      <c r="AN56" s="3" t="n">
+        <v>1137</v>
+      </c>
+      <c r="AO56" s="3" t="n">
+        <v>28.58220211161387</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="3" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="B57" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C57" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D57" s="3" t="n">
+        <v>196314</v>
+      </c>
+      <c r="E57" s="3" t="n">
+        <v>14749</v>
+      </c>
+      <c r="F57" s="3" t="n">
+        <v>82942</v>
+      </c>
+      <c r="G57" s="3" t="n">
+        <v>4241</v>
+      </c>
+      <c r="H57" s="3" t="n">
+        <v>3879</v>
+      </c>
+      <c r="I57" s="3" t="n">
+        <v>3244</v>
+      </c>
+      <c r="J57" s="3" t="n">
+        <v>14265</v>
+      </c>
+      <c r="K57" s="3" t="n">
+        <v>7004</v>
+      </c>
+      <c r="L57" s="3" t="n">
+        <v>27089</v>
+      </c>
+      <c r="M57" s="3" t="n">
+        <v>6232</v>
+      </c>
+      <c r="N57" s="3" t="n">
+        <v>521</v>
+      </c>
+      <c r="O57" s="3" t="n">
+        <v>235</v>
+      </c>
+      <c r="P57" s="3" t="n">
+        <v>27372</v>
+      </c>
+      <c r="Q57" s="3" t="n">
+        <v>13636</v>
+      </c>
+      <c r="R57" s="3" t="n">
+        <v>1603.454</v>
+      </c>
+      <c r="S57" s="3" t="n">
+        <v>64.65099999999984</v>
+      </c>
+      <c r="T57" s="3" t="n">
+        <v>18636</v>
+      </c>
+      <c r="U57" s="3" t="n">
+        <v>8258</v>
+      </c>
+      <c r="V57" s="3" t="n">
+        <v>1604.786</v>
+      </c>
+      <c r="W57" s="3" t="n">
+        <v>124.7640000000001</v>
+      </c>
+      <c r="X57" s="3" t="n">
+        <v>79720</v>
+      </c>
+      <c r="Y57" s="3" t="n">
+        <v>8262</v>
+      </c>
+      <c r="Z57" s="3" t="n">
+        <v>8172</v>
+      </c>
+      <c r="AA57" s="3" t="n">
+        <v>760</v>
+      </c>
+      <c r="AB57" s="3" t="n">
+        <v>15504</v>
+      </c>
+      <c r="AC57" s="3" t="n">
+        <v>1170</v>
+      </c>
+      <c r="AD57" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE57" s="3" t="n">
+        <v>436</v>
+      </c>
+      <c r="AF57" s="3" t="n">
+        <v>6550</v>
+      </c>
+      <c r="AG57" s="3" t="n">
+        <v>715</v>
+      </c>
+      <c r="AH57" s="3" t="n">
+        <v>573.4930000000001</v>
+      </c>
+      <c r="AI57" s="3" t="n">
+        <v>317.8680000000001</v>
+      </c>
+      <c r="AJ57" s="3" t="n">
+        <v>3337</v>
+      </c>
+      <c r="AK57" s="3" t="n">
+        <v>716</v>
+      </c>
+      <c r="AL57" s="3" t="n">
+        <v>8736</v>
+      </c>
+      <c r="AM57" s="3" t="n">
+        <v>5378</v>
+      </c>
+      <c r="AN57" s="3" t="n">
+        <v>5378</v>
+      </c>
+      <c r="AO57" s="3" t="n">
+        <v>39.43971839249046</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="3" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="B58" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C58" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D58" s="3" t="n">
+        <v>202126</v>
+      </c>
+      <c r="E58" s="3" t="n">
+        <v>5812</v>
+      </c>
+      <c r="F58" s="3" t="n">
+        <v>83990</v>
+      </c>
+      <c r="G58" s="3" t="n">
+        <v>1048</v>
+      </c>
+      <c r="H58" s="3" t="n">
+        <v>4749</v>
+      </c>
+      <c r="I58" s="3" t="n">
+        <v>870</v>
+      </c>
+      <c r="J58" s="3" t="n">
+        <v>16598</v>
+      </c>
+      <c r="K58" s="3" t="n">
+        <v>2333</v>
+      </c>
+      <c r="L58" s="3" t="n">
+        <v>29114</v>
+      </c>
+      <c r="M58" s="3" t="n">
+        <v>2025</v>
+      </c>
+      <c r="N58" s="3" t="n">
+        <v>565</v>
+      </c>
+      <c r="O58" s="3" t="n">
+        <v>44</v>
+      </c>
+      <c r="P58" s="3" t="n">
+        <v>31830</v>
+      </c>
+      <c r="Q58" s="3" t="n">
+        <v>4458</v>
+      </c>
+      <c r="R58" s="3" t="n">
+        <v>1619.775</v>
+      </c>
+      <c r="S58" s="3" t="n">
+        <v>16.32100000000014</v>
+      </c>
+      <c r="T58" s="3" t="n">
+        <v>21359</v>
+      </c>
+      <c r="U58" s="3" t="n">
+        <v>2723</v>
+      </c>
+      <c r="V58" s="3" t="n">
+        <v>1638.024</v>
+      </c>
+      <c r="W58" s="3" t="n">
+        <v>33.23799999999983</v>
+      </c>
+      <c r="X58" s="3" t="n">
+        <v>82474</v>
+      </c>
+      <c r="Y58" s="3" t="n">
+        <v>2754</v>
+      </c>
+      <c r="Z58" s="3" t="n">
+        <v>8378</v>
+      </c>
+      <c r="AA58" s="3" t="n">
+        <v>206</v>
+      </c>
+      <c r="AB58" s="3" t="n">
+        <v>15784</v>
+      </c>
+      <c r="AC58" s="3" t="n">
+        <v>280</v>
+      </c>
+      <c r="AD58" s="3" t="n">
+        <v>5664</v>
+      </c>
+      <c r="AE58" s="3" t="n">
+        <v>182</v>
+      </c>
+      <c r="AF58" s="3" t="n">
+        <v>6792</v>
+      </c>
+      <c r="AG58" s="3" t="n">
+        <v>242</v>
+      </c>
+      <c r="AH58" s="3" t="n">
+        <v>628.736</v>
+      </c>
+      <c r="AI58" s="3" t="n">
+        <v>55.24299999999994</v>
+      </c>
+      <c r="AJ58" s="3" t="n">
+        <v>3478</v>
+      </c>
+      <c r="AK58" s="3" t="n">
+        <v>141</v>
+      </c>
+      <c r="AL58" s="3" t="n">
+        <v>10471</v>
+      </c>
+      <c r="AM58" s="3" t="n">
+        <v>1735</v>
+      </c>
+      <c r="AN58" s="3" t="n">
+        <v>1735</v>
+      </c>
+      <c r="AO58" s="3" t="n">
+        <v>38.91879766711529</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="3" t="inlineStr">
+        <is>
+          <t>07/08/2025</t>
+        </is>
+      </c>
+      <c r="B59" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C59" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D59" s="3" t="n">
+        <v>157029</v>
+      </c>
+      <c r="E59" s="3" t="n">
+        <v>-45097</v>
+      </c>
+      <c r="F59" s="3" t="n">
+        <v>72790</v>
+      </c>
+      <c r="G59" s="3" t="n">
+        <v>-11200</v>
+      </c>
+      <c r="H59" s="3" t="n">
+        <v>55924.25</v>
+      </c>
+      <c r="I59" s="3" t="n">
+        <v>51175.25</v>
+      </c>
+      <c r="J59" s="3" t="n">
+        <v>12417</v>
+      </c>
+      <c r="K59" s="3" t="n">
+        <v>-4181</v>
+      </c>
+      <c r="L59" s="3" t="n">
+        <v>19079.28</v>
+      </c>
+      <c r="M59" s="3" t="n">
+        <v>-10034.72</v>
+      </c>
+      <c r="N59" s="3" t="n">
+        <v>17227</v>
+      </c>
+      <c r="O59" s="3" t="n">
+        <v>16662</v>
+      </c>
+      <c r="P59" s="3" t="inlineStr"/>
+      <c r="Q59" s="3" t="inlineStr"/>
+      <c r="R59" s="3" t="n">
+        <v>1476.021</v>
+      </c>
+      <c r="S59" s="3" t="n">
+        <v>-143.7540000000001</v>
+      </c>
+      <c r="T59" s="3" t="n">
+        <v>698</v>
+      </c>
+      <c r="U59" s="3" t="n">
+        <v>-20661</v>
+      </c>
+      <c r="V59" s="3" t="n">
+        <v>1234.732</v>
+      </c>
+      <c r="W59" s="3" t="n">
+        <v>-403.2919999999999</v>
+      </c>
+      <c r="X59" s="3" t="n">
+        <v>58769</v>
+      </c>
+      <c r="Y59" s="3" t="n">
+        <v>-23705</v>
+      </c>
+      <c r="Z59" s="3" t="n">
+        <v>5842</v>
+      </c>
+      <c r="AA59" s="3" t="n">
+        <v>-2536</v>
+      </c>
+      <c r="AB59" s="3" t="n">
+        <v>11952</v>
+      </c>
+      <c r="AC59" s="3" t="n">
+        <v>-3832</v>
+      </c>
+      <c r="AD59" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE59" s="3" t="n">
+        <v>-1874</v>
+      </c>
+      <c r="AF59" s="3" t="n">
+        <v>4970</v>
+      </c>
+      <c r="AG59" s="3" t="n">
+        <v>-1822</v>
+      </c>
+      <c r="AH59" s="3" t="n">
+        <v>41</v>
+      </c>
+      <c r="AI59" s="3" t="n">
+        <v>-587.736</v>
+      </c>
+      <c r="AJ59" s="3" t="n">
+        <v>2228</v>
+      </c>
+      <c r="AK59" s="3" t="n">
+        <v>-1250</v>
+      </c>
+      <c r="AL59" s="3" t="inlineStr"/>
+      <c r="AM59" s="3" t="inlineStr"/>
+      <c r="AN59" s="3" t="inlineStr"/>
+      <c r="AO59" s="3" t="inlineStr"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="3" t="inlineStr">
+        <is>
+          <t>07/09/2025</t>
+        </is>
+      </c>
+      <c r="B60" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C60" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D60" s="3" t="n">
+        <v>160913</v>
+      </c>
+      <c r="E60" s="3" t="n">
+        <v>3884</v>
+      </c>
+      <c r="F60" s="3" t="n">
+        <v>73843</v>
+      </c>
+      <c r="G60" s="3" t="n">
+        <v>1053</v>
+      </c>
+      <c r="H60" s="3" t="n">
+        <v>56953.81</v>
+      </c>
+      <c r="I60" s="3" t="n">
+        <v>1029.559999999998</v>
+      </c>
+      <c r="J60" s="3" t="n">
+        <v>13357</v>
+      </c>
+      <c r="K60" s="3" t="n">
+        <v>940</v>
+      </c>
+      <c r="L60" s="3" t="n">
+        <v>19692.04</v>
+      </c>
+      <c r="M60" s="3" t="n">
+        <v>612.760000000002</v>
+      </c>
+      <c r="N60" s="3" t="n">
+        <v>19157</v>
+      </c>
+      <c r="O60" s="3" t="n">
+        <v>1930</v>
+      </c>
+      <c r="P60" s="3" t="inlineStr"/>
+      <c r="Q60" s="3" t="inlineStr"/>
+      <c r="R60" s="3" t="n">
+        <v>1481.786</v>
+      </c>
+      <c r="S60" s="3" t="n">
+        <v>5.7650000000001</v>
+      </c>
+      <c r="T60" s="3" t="n">
+        <v>1434</v>
+      </c>
+      <c r="U60" s="3" t="n">
+        <v>736</v>
+      </c>
+      <c r="V60" s="3" t="n">
+        <v>1265.546</v>
+      </c>
+      <c r="W60" s="3" t="n">
+        <v>30.81400000000008</v>
+      </c>
+      <c r="X60" s="3" t="n">
+        <v>60100</v>
+      </c>
+      <c r="Y60" s="3" t="n">
+        <v>1331</v>
+      </c>
+      <c r="Z60" s="3" t="n">
+        <v>6082</v>
+      </c>
+      <c r="AA60" s="3" t="n">
+        <v>240</v>
+      </c>
+      <c r="AB60" s="3" t="n">
+        <v>12327</v>
+      </c>
+      <c r="AC60" s="3" t="n">
+        <v>375</v>
+      </c>
+      <c r="AD60" s="3" t="n">
+        <v>3948</v>
+      </c>
+      <c r="AE60" s="3" t="n">
+        <v>158</v>
+      </c>
+      <c r="AF60" s="3" t="n">
+        <v>5157</v>
+      </c>
+      <c r="AG60" s="3" t="n">
+        <v>187</v>
+      </c>
+      <c r="AH60" s="3" t="n">
+        <v>119</v>
+      </c>
+      <c r="AI60" s="3" t="n">
+        <v>78</v>
+      </c>
+      <c r="AJ60" s="3" t="n">
+        <v>2288</v>
+      </c>
+      <c r="AK60" s="3" t="n">
+        <v>60</v>
+      </c>
+      <c r="AL60" s="3" t="inlineStr"/>
+      <c r="AM60" s="3" t="inlineStr"/>
+      <c r="AN60" s="3" t="inlineStr"/>
+      <c r="AO60" s="3" t="inlineStr"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="3" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="B61" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C61" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D61" s="3" t="n">
+        <v>164786</v>
+      </c>
+      <c r="E61" s="3" t="n">
+        <v>3873</v>
+      </c>
+      <c r="F61" s="3" t="n">
+        <v>74794.5</v>
+      </c>
+      <c r="G61" s="3" t="n">
+        <v>951.5</v>
+      </c>
+      <c r="H61" s="3" t="n">
+        <v>57875.11500000001</v>
+      </c>
+      <c r="I61" s="3" t="n">
+        <v>921.3050000000076</v>
+      </c>
+      <c r="J61" s="3" t="inlineStr"/>
+      <c r="K61" s="3" t="inlineStr"/>
+      <c r="L61" s="3" t="inlineStr"/>
+      <c r="M61" s="3" t="inlineStr"/>
+      <c r="N61" s="3" t="inlineStr"/>
+      <c r="O61" s="3" t="inlineStr"/>
+      <c r="P61" s="3" t="inlineStr"/>
+      <c r="Q61" s="3" t="inlineStr"/>
+      <c r="R61" s="3" t="n">
+        <v>1486.967</v>
+      </c>
+      <c r="S61" s="3" t="n">
+        <v>5.18100000000004</v>
+      </c>
+      <c r="T61" s="3" t="n">
+        <v>424</v>
+      </c>
+      <c r="U61" s="3" t="n">
+        <v>-1010</v>
+      </c>
+      <c r="V61" s="3" t="n">
+        <v>1300.0255</v>
+      </c>
+      <c r="W61" s="3" t="n">
+        <v>34.47949999999992</v>
+      </c>
+      <c r="X61" s="3" t="n">
+        <v>61476</v>
+      </c>
+      <c r="Y61" s="3" t="n">
+        <v>1376</v>
+      </c>
+      <c r="Z61" s="3" t="n">
+        <v>6340</v>
+      </c>
+      <c r="AA61" s="3" t="n">
+        <v>258</v>
+      </c>
+      <c r="AB61" s="3" t="n">
+        <v>12742</v>
+      </c>
+      <c r="AC61" s="3" t="n">
+        <v>415</v>
+      </c>
+      <c r="AD61" s="3" t="n">
+        <v>4159</v>
+      </c>
+      <c r="AE61" s="3" t="n">
+        <v>211</v>
+      </c>
+      <c r="AF61" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG61" s="3" t="n">
+        <v>8</v>
+      </c>
+      <c r="AH61" s="3" t="n">
+        <v>192</v>
+      </c>
+      <c r="AI61" s="3" t="n">
+        <v>73</v>
+      </c>
+      <c r="AJ61" s="3" t="n">
+        <v>2327</v>
+      </c>
+      <c r="AK61" s="3" t="n">
+        <v>39</v>
+      </c>
+      <c r="AL61" s="3" t="inlineStr"/>
+      <c r="AM61" s="3" t="inlineStr"/>
+      <c r="AN61" s="3" t="inlineStr"/>
+      <c r="AO61" s="3" t="inlineStr"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="3" t="inlineStr">
+        <is>
+          <t>07/11/2025</t>
+        </is>
+      </c>
+      <c r="B62" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C62" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D62" s="3" t="n">
+        <v>169640</v>
+      </c>
+      <c r="E62" s="3" t="n">
+        <v>4854</v>
+      </c>
+      <c r="F62" s="3" t="n">
+        <v>75487</v>
+      </c>
+      <c r="G62" s="3" t="n">
+        <v>692.5</v>
+      </c>
+      <c r="H62" s="3" t="n">
+        <v>59023.03</v>
+      </c>
+      <c r="I62" s="3" t="n">
+        <v>1147.914999999994</v>
+      </c>
+      <c r="J62" s="3" t="n">
+        <v>1533</v>
+      </c>
+      <c r="K62" s="3" t="inlineStr"/>
+      <c r="L62" s="3" t="n">
+        <v>15709</v>
+      </c>
+      <c r="M62" s="3" t="inlineStr"/>
+      <c r="N62" s="3" t="n">
+        <v>64</v>
+      </c>
+      <c r="O62" s="3" t="inlineStr"/>
+      <c r="P62" s="3" t="n">
+        <v>3030</v>
+      </c>
+      <c r="Q62" s="3" t="inlineStr"/>
+      <c r="R62" s="3" t="n">
+        <v>1498.053</v>
+      </c>
+      <c r="S62" s="3" t="n">
+        <v>11.08600000000001</v>
+      </c>
+      <c r="T62" s="3" t="n">
+        <v>2807</v>
+      </c>
+      <c r="U62" s="3" t="n">
+        <v>2383</v>
+      </c>
+      <c r="V62" s="3" t="n">
+        <v>1337.438</v>
+      </c>
+      <c r="W62" s="3" t="n">
+        <v>37.41250000000014</v>
+      </c>
+      <c r="X62" s="3" t="n">
+        <v>63731</v>
+      </c>
+      <c r="Y62" s="3" t="n">
+        <v>2255</v>
+      </c>
+      <c r="Z62" s="3" t="n">
+        <v>6602</v>
+      </c>
+      <c r="AA62" s="3" t="n">
+        <v>262</v>
+      </c>
+      <c r="AB62" s="3" t="n">
+        <v>13164</v>
+      </c>
+      <c r="AC62" s="3" t="n">
+        <v>422</v>
+      </c>
+      <c r="AD62" s="3" t="n">
+        <v>4393</v>
+      </c>
+      <c r="AE62" s="3" t="n">
+        <v>234</v>
+      </c>
+      <c r="AF62" s="3" t="n">
+        <v>5189</v>
+      </c>
+      <c r="AG62" s="3" t="n">
+        <v>24</v>
+      </c>
+      <c r="AH62" s="3" t="n">
+        <v>286</v>
+      </c>
+      <c r="AI62" s="3" t="n">
+        <v>94</v>
+      </c>
+      <c r="AJ62" s="3" t="n">
+        <v>2349</v>
+      </c>
+      <c r="AK62" s="3" t="n">
+        <v>22</v>
+      </c>
+      <c r="AL62" s="3" t="n">
+        <v>223</v>
+      </c>
+      <c r="AM62" s="3" t="inlineStr"/>
+      <c r="AN62" s="3" t="inlineStr"/>
+      <c r="AO62" s="3" t="inlineStr"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="3" t="inlineStr">
+        <is>
+          <t>07/12/2025</t>
+        </is>
+      </c>
+      <c r="B63" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C63" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D63" s="3" t="n">
+        <v>173278</v>
+      </c>
+      <c r="E63" s="3" t="n">
+        <v>3638</v>
+      </c>
+      <c r="F63" s="3" t="n">
+        <v>76566</v>
+      </c>
+      <c r="G63" s="3" t="n">
+        <v>1079</v>
+      </c>
+      <c r="H63" s="3" t="n">
+        <v>60112.3</v>
+      </c>
+      <c r="I63" s="3" t="n">
+        <v>1089.270000000004</v>
+      </c>
+      <c r="J63" s="3" t="n">
+        <v>3231</v>
+      </c>
+      <c r="K63" s="3" t="n">
+        <v>1698</v>
+      </c>
+      <c r="L63" s="3" t="n">
+        <v>17235</v>
+      </c>
+      <c r="M63" s="3" t="n">
+        <v>1526</v>
+      </c>
+      <c r="N63" s="3" t="n">
+        <v>143</v>
+      </c>
+      <c r="O63" s="3" t="n">
+        <v>79</v>
+      </c>
+      <c r="P63" s="3" t="n">
+        <v>6250</v>
+      </c>
+      <c r="Q63" s="3" t="n">
+        <v>3220</v>
+      </c>
+      <c r="R63" s="3" t="n">
+        <v>1509.142</v>
+      </c>
+      <c r="S63" s="3" t="n">
+        <v>11.08899999999994</v>
+      </c>
+      <c r="T63" s="3" t="n">
+        <v>5089</v>
+      </c>
+      <c r="U63" s="3" t="n">
+        <v>2282</v>
+      </c>
+      <c r="V63" s="3" t="n">
+        <v>1377.019</v>
+      </c>
+      <c r="W63" s="3" t="n">
+        <v>39.5809999999999</v>
+      </c>
+      <c r="X63" s="3" t="n">
+        <v>66016</v>
+      </c>
+      <c r="Y63" s="3" t="n">
+        <v>2285</v>
+      </c>
+      <c r="Z63" s="3" t="n">
+        <v>6862</v>
+      </c>
+      <c r="AA63" s="3" t="n">
+        <v>260</v>
+      </c>
+      <c r="AB63" s="3" t="n">
+        <v>13570</v>
+      </c>
+      <c r="AC63" s="3" t="n">
+        <v>406</v>
+      </c>
+      <c r="AD63" s="3" t="n">
+        <v>4622</v>
+      </c>
+      <c r="AE63" s="3" t="n">
+        <v>229</v>
+      </c>
+      <c r="AF63" s="3" t="n">
+        <v>5356</v>
+      </c>
+      <c r="AG63" s="3" t="n">
+        <v>167</v>
+      </c>
+      <c r="AH63" s="3" t="n">
+        <v>108.78</v>
+      </c>
+      <c r="AI63" s="3" t="n">
+        <v>-177.22</v>
+      </c>
+      <c r="AJ63" s="3" t="n">
+        <v>2402</v>
+      </c>
+      <c r="AK63" s="3" t="n">
+        <v>53</v>
+      </c>
+      <c r="AL63" s="3" t="n">
+        <v>1161</v>
+      </c>
+      <c r="AM63" s="3" t="n">
+        <v>938</v>
+      </c>
+      <c r="AN63" s="3" t="n">
+        <v>938</v>
+      </c>
+      <c r="AO63" s="3" t="n">
+        <v>29.1304347826087</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="3" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="B64" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C64" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D64" s="3" t="n">
+        <v>177135</v>
+      </c>
+      <c r="E64" s="3" t="n">
+        <v>3857</v>
+      </c>
+      <c r="F64" s="3" t="n">
+        <v>77564</v>
+      </c>
+      <c r="G64" s="3" t="n">
+        <v>998</v>
+      </c>
+      <c r="H64" s="3" t="inlineStr"/>
+      <c r="I64" s="3" t="inlineStr"/>
+      <c r="J64" s="3" t="n">
+        <v>5124</v>
+      </c>
+      <c r="K64" s="3" t="n">
+        <v>1893</v>
+      </c>
+      <c r="L64" s="3" t="n">
+        <v>18937</v>
+      </c>
+      <c r="M64" s="3" t="n">
+        <v>1702</v>
+      </c>
+      <c r="N64" s="3" t="n">
+        <v>221</v>
+      </c>
+      <c r="O64" s="3" t="n">
+        <v>78</v>
+      </c>
+      <c r="P64" s="3" t="n">
+        <v>9883</v>
+      </c>
+      <c r="Q64" s="3" t="n">
+        <v>3633</v>
+      </c>
+      <c r="R64" s="3" t="n">
+        <v>1520.547</v>
+      </c>
+      <c r="S64" s="3" t="n">
+        <v>11.40499999999997</v>
+      </c>
+      <c r="T64" s="3" t="n">
+        <v>7624</v>
+      </c>
+      <c r="U64" s="3" t="n">
+        <v>2535</v>
+      </c>
+      <c r="V64" s="3" t="n">
+        <v>1428.374</v>
+      </c>
+      <c r="W64" s="3" t="n">
+        <v>51.35500000000002</v>
+      </c>
+      <c r="X64" s="3" t="n">
+        <v>68547</v>
+      </c>
+      <c r="Y64" s="3" t="n">
+        <v>2531</v>
+      </c>
+      <c r="Z64" s="3" t="n">
+        <v>7101</v>
+      </c>
+      <c r="AA64" s="3" t="n">
+        <v>239</v>
+      </c>
+      <c r="AB64" s="3" t="n">
+        <v>13917</v>
+      </c>
+      <c r="AC64" s="3" t="n">
+        <v>347</v>
+      </c>
+      <c r="AD64" s="3" t="n">
+        <v>4807</v>
+      </c>
+      <c r="AE64" s="3" t="n">
+        <v>185</v>
+      </c>
+      <c r="AF64" s="3" t="n">
+        <v>5561</v>
+      </c>
+      <c r="AG64" s="3" t="n">
+        <v>205</v>
+      </c>
+      <c r="AH64" s="3" t="n">
+        <v>180.535</v>
+      </c>
+      <c r="AI64" s="3" t="n">
+        <v>71.755</v>
+      </c>
+      <c r="AJ64" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="AK64" s="3" t="n">
+        <v>98</v>
+      </c>
+      <c r="AL64" s="3" t="n">
+        <v>2259</v>
+      </c>
+      <c r="AM64" s="3" t="n">
+        <v>1098</v>
+      </c>
+      <c r="AN64" s="3" t="n">
+        <v>1098</v>
+      </c>
+      <c r="AO64" s="3" t="n">
+        <v>30.22295623451693</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="3" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+      <c r="B65" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C65" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D65" s="3" t="n">
+        <v>181719</v>
+      </c>
+      <c r="E65" s="3" t="n">
+        <v>4584</v>
+      </c>
+      <c r="F65" s="3" t="n">
+        <v>78733</v>
+      </c>
+      <c r="G65" s="3" t="n">
+        <v>1169</v>
+      </c>
+      <c r="H65" s="3" t="n">
+        <v>663</v>
+      </c>
+      <c r="I65" s="3" t="inlineStr"/>
+      <c r="J65" s="3" t="n">
+        <v>7338</v>
+      </c>
+      <c r="K65" s="3" t="n">
+        <v>2214</v>
+      </c>
+      <c r="L65" s="3" t="n">
+        <v>20925</v>
+      </c>
+      <c r="M65" s="3" t="n">
+        <v>1988</v>
+      </c>
+      <c r="N65" s="3" t="n">
+        <v>288</v>
+      </c>
+      <c r="O65" s="3" t="n">
+        <v>67</v>
+      </c>
+      <c r="P65" s="3" t="n">
+        <v>13885</v>
+      </c>
+      <c r="Q65" s="3" t="n">
+        <v>4002</v>
+      </c>
+      <c r="R65" s="3" t="n">
+        <v>1538.962</v>
+      </c>
+      <c r="S65" s="3" t="n">
+        <v>18.41499999999996</v>
+      </c>
+      <c r="T65" s="3" t="n">
+        <v>10471</v>
+      </c>
+      <c r="U65" s="3" t="n">
+        <v>2847</v>
+      </c>
+      <c r="V65" s="3" t="n">
+        <v>1481.639</v>
+      </c>
+      <c r="W65" s="3" t="n">
+        <v>53.26499999999987</v>
+      </c>
+      <c r="X65" s="3" t="n">
+        <v>71553</v>
+      </c>
+      <c r="Y65" s="3" t="n">
+        <v>3006</v>
+      </c>
+      <c r="Z65" s="3" t="n">
+        <v>7429</v>
+      </c>
+      <c r="AA65" s="3" t="n">
+        <v>328</v>
+      </c>
+      <c r="AB65" s="3" t="n">
+        <v>14338</v>
+      </c>
+      <c r="AC65" s="3" t="n">
+        <v>421</v>
+      </c>
+      <c r="AD65" s="3" t="n">
+        <v>5046</v>
+      </c>
+      <c r="AE65" s="3" t="n">
+        <v>239</v>
+      </c>
+      <c r="AF65" s="3" t="n">
+        <v>5860</v>
+      </c>
+      <c r="AG65" s="3" t="n">
+        <v>299</v>
+      </c>
+      <c r="AH65" s="3" t="n">
+        <v>255.708</v>
+      </c>
+      <c r="AI65" s="3" t="n">
+        <v>75.173</v>
+      </c>
+      <c r="AJ65" s="3" t="n">
+        <v>2633</v>
+      </c>
+      <c r="AK65" s="3" t="n">
+        <v>133</v>
+      </c>
+      <c r="AL65" s="3" t="n">
+        <v>3414</v>
+      </c>
+      <c r="AM65" s="3" t="n">
+        <v>1155</v>
+      </c>
+      <c r="AN65" s="3" t="n">
+        <v>1155</v>
+      </c>
+      <c r="AO65" s="3" t="n">
+        <v>28.86056971514243</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="3" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+      <c r="B66" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C66" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D66" s="3" t="n">
+        <v>192747</v>
+      </c>
+      <c r="E66" s="3" t="n">
+        <v>11028</v>
+      </c>
+      <c r="F66" s="3" t="inlineStr"/>
+      <c r="G66" s="3" t="inlineStr"/>
+      <c r="H66" s="3" t="inlineStr"/>
+      <c r="I66" s="3" t="inlineStr"/>
+      <c r="J66" s="3" t="n">
+        <v>12755</v>
+      </c>
+      <c r="K66" s="3" t="n">
+        <v>5417</v>
+      </c>
+      <c r="L66" s="3" t="n">
+        <v>25761</v>
+      </c>
+      <c r="M66" s="3" t="n">
+        <v>4836</v>
+      </c>
+      <c r="N66" s="3" t="n">
+        <v>467</v>
+      </c>
+      <c r="O66" s="3" t="n">
+        <v>179</v>
+      </c>
+      <c r="P66" s="3" t="inlineStr"/>
+      <c r="Q66" s="3" t="inlineStr"/>
+      <c r="R66" s="3" t="inlineStr"/>
+      <c r="S66" s="3" t="inlineStr"/>
+      <c r="T66" s="3" t="n">
+        <v>16890</v>
+      </c>
+      <c r="U66" s="3" t="n">
+        <v>6419</v>
+      </c>
+      <c r="V66" s="3" t="inlineStr"/>
+      <c r="W66" s="3" t="inlineStr"/>
+      <c r="X66" s="3" t="n">
+        <v>77968</v>
+      </c>
+      <c r="Y66" s="3" t="n">
+        <v>6415</v>
+      </c>
+      <c r="Z66" s="3" t="inlineStr"/>
+      <c r="AA66" s="3" t="inlineStr"/>
+      <c r="AB66" s="3" t="inlineStr"/>
+      <c r="AC66" s="3" t="inlineStr"/>
+      <c r="AD66" s="3" t="inlineStr"/>
+      <c r="AE66" s="3" t="inlineStr"/>
+      <c r="AF66" s="3" t="inlineStr"/>
+      <c r="AG66" s="3" t="inlineStr"/>
+      <c r="AH66" s="3" t="n">
+        <v>505.487</v>
+      </c>
+      <c r="AI66" s="3" t="n">
+        <v>249.779</v>
+      </c>
+      <c r="AJ66" s="3" t="inlineStr"/>
+      <c r="AK66" s="3" t="inlineStr"/>
+      <c r="AL66" s="3" t="inlineStr"/>
+      <c r="AM66" s="3" t="inlineStr"/>
+      <c r="AN66" s="3" t="inlineStr"/>
+      <c r="AO66" s="3" t="inlineStr"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="3" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B67" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C67" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D67" s="3" t="n">
+        <v>196365</v>
+      </c>
+      <c r="E67" s="3" t="n">
+        <v>3618</v>
+      </c>
+      <c r="F67" s="3" t="n">
+        <v>82951</v>
+      </c>
+      <c r="G67" s="3" t="inlineStr"/>
+      <c r="H67" s="3" t="n">
+        <v>3884</v>
+      </c>
+      <c r="I67" s="3" t="inlineStr"/>
+      <c r="J67" s="3" t="n">
+        <v>14285</v>
+      </c>
+      <c r="K67" s="3" t="n">
+        <v>1530</v>
+      </c>
+      <c r="L67" s="3" t="n">
+        <v>27107</v>
+      </c>
+      <c r="M67" s="3" t="n">
+        <v>1346</v>
+      </c>
+      <c r="N67" s="3" t="n">
+        <v>521</v>
+      </c>
+      <c r="O67" s="3" t="n">
+        <v>54</v>
+      </c>
+      <c r="P67" s="3" t="n">
+        <v>27417</v>
+      </c>
+      <c r="Q67" s="3" t="inlineStr"/>
+      <c r="R67" s="3" t="n">
+        <v>1604.187</v>
+      </c>
+      <c r="S67" s="3" t="inlineStr"/>
+      <c r="T67" s="3" t="n">
+        <v>18660</v>
+      </c>
+      <c r="U67" s="3" t="n">
+        <v>1770</v>
+      </c>
+      <c r="V67" s="3" t="n">
+        <v>1605.372</v>
+      </c>
+      <c r="W67" s="3" t="inlineStr"/>
+      <c r="X67" s="3" t="n">
+        <v>79745</v>
+      </c>
+      <c r="Y67" s="3" t="n">
+        <v>1777</v>
+      </c>
+      <c r="Z67" s="3" t="n">
+        <v>8180</v>
+      </c>
+      <c r="AA67" s="3" t="inlineStr"/>
+      <c r="AB67" s="3" t="n">
+        <v>15511</v>
+      </c>
+      <c r="AC67" s="3" t="inlineStr"/>
+      <c r="AD67" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE67" s="3" t="inlineStr"/>
+      <c r="AF67" s="3" t="n">
+        <v>6550</v>
+      </c>
+      <c r="AG67" s="3" t="inlineStr"/>
+      <c r="AH67" s="3" t="n">
+        <v>575.015</v>
+      </c>
+      <c r="AI67" s="3" t="n">
+        <v>69.52799999999996</v>
+      </c>
+      <c r="AJ67" s="3" t="n">
+        <v>3338</v>
+      </c>
+      <c r="AK67" s="3" t="inlineStr"/>
+      <c r="AL67" s="3" t="n">
+        <v>8757</v>
+      </c>
+      <c r="AM67" s="3" t="inlineStr"/>
+      <c r="AN67" s="3" t="inlineStr"/>
+      <c r="AO67" s="3" t="inlineStr"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="3" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+      <c r="B68" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C68" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D68" s="3" t="n">
+        <v>202349</v>
+      </c>
+      <c r="E68" s="3" t="n">
+        <v>5984</v>
+      </c>
+      <c r="F68" s="3" t="n">
+        <v>84029</v>
+      </c>
+      <c r="G68" s="3" t="n">
+        <v>1078</v>
+      </c>
+      <c r="H68" s="3" t="n">
+        <v>4780</v>
+      </c>
+      <c r="I68" s="3" t="n">
+        <v>896</v>
+      </c>
+      <c r="J68" s="3" t="n">
+        <v>16689</v>
+      </c>
+      <c r="K68" s="3" t="n">
+        <v>2404</v>
+      </c>
+      <c r="L68" s="3" t="n">
+        <v>29193</v>
+      </c>
+      <c r="M68" s="3" t="n">
+        <v>2086</v>
+      </c>
+      <c r="N68" s="3" t="n">
+        <v>566</v>
+      </c>
+      <c r="O68" s="3" t="n">
+        <v>45</v>
+      </c>
+      <c r="P68" s="3" t="n">
+        <v>32009</v>
+      </c>
+      <c r="Q68" s="3" t="n">
+        <v>4592</v>
+      </c>
+      <c r="R68" s="3" t="n">
+        <v>1620.767</v>
+      </c>
+      <c r="S68" s="3" t="n">
+        <v>16.58000000000015</v>
+      </c>
+      <c r="T68" s="3" t="n">
+        <v>21466</v>
+      </c>
+      <c r="U68" s="3" t="n">
+        <v>2806</v>
+      </c>
+      <c r="V68" s="3" t="n">
+        <v>1639.056</v>
+      </c>
+      <c r="W68" s="3" t="n">
+        <v>33.68399999999997</v>
+      </c>
+      <c r="X68" s="3" t="n">
+        <v>82584</v>
+      </c>
+      <c r="Y68" s="3" t="n">
+        <v>2839</v>
+      </c>
+      <c r="Z68" s="3" t="n">
+        <v>8389</v>
+      </c>
+      <c r="AA68" s="3" t="n">
+        <v>209</v>
+      </c>
+      <c r="AB68" s="3" t="n">
+        <v>15790</v>
+      </c>
+      <c r="AC68" s="3" t="n">
+        <v>279</v>
+      </c>
+      <c r="AD68" s="3" t="n">
+        <v>5679</v>
+      </c>
+      <c r="AE68" s="3" t="n">
+        <v>197</v>
+      </c>
+      <c r="AF68" s="3" t="n">
+        <v>6798</v>
+      </c>
+      <c r="AG68" s="3" t="n">
+        <v>248</v>
+      </c>
+      <c r="AH68" s="3" t="n">
+        <v>632.347</v>
+      </c>
+      <c r="AI68" s="3" t="n">
+        <v>57.33199999999999</v>
+      </c>
+      <c r="AJ68" s="3" t="n">
+        <v>3482</v>
+      </c>
+      <c r="AK68" s="3" t="n">
+        <v>144</v>
+      </c>
+      <c r="AL68" s="3" t="n">
+        <v>10543</v>
+      </c>
+      <c r="AM68" s="3" t="n">
+        <v>1786</v>
+      </c>
+      <c r="AN68" s="3" t="n">
+        <v>1786</v>
+      </c>
+      <c r="AO68" s="3" t="n">
+        <v>38.89372822299651</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="3" t="inlineStr">
+        <is>
+          <t>08/09/2025</t>
+        </is>
+      </c>
+      <c r="B69" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C69" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D69" s="3" t="n">
+        <v>160994</v>
+      </c>
+      <c r="E69" s="3" t="n">
+        <v>-41355</v>
+      </c>
+      <c r="F69" s="3" t="n">
+        <v>73860</v>
+      </c>
+      <c r="G69" s="3" t="n">
+        <v>-10169</v>
+      </c>
+      <c r="H69" s="3" t="n">
+        <v>56972.56</v>
+      </c>
+      <c r="I69" s="3" t="n">
+        <v>52192.56</v>
+      </c>
+      <c r="J69" s="3" t="n">
+        <v>13386</v>
+      </c>
+      <c r="K69" s="3" t="n">
+        <v>-3303</v>
+      </c>
+      <c r="L69" s="3" t="n">
+        <v>19708.69</v>
+      </c>
+      <c r="M69" s="3" t="n">
+        <v>-9484.310000000001</v>
+      </c>
+      <c r="N69" s="3" t="n">
+        <v>19193</v>
+      </c>
+      <c r="O69" s="3" t="n">
+        <v>18627</v>
+      </c>
+      <c r="P69" s="3" t="inlineStr"/>
+      <c r="Q69" s="3" t="inlineStr"/>
+      <c r="R69" s="3" t="n">
+        <v>1481.841</v>
+      </c>
+      <c r="S69" s="3" t="n">
+        <v>-138.9260000000002</v>
+      </c>
+      <c r="T69" s="3" t="n">
+        <v>1460</v>
+      </c>
+      <c r="U69" s="3" t="n">
+        <v>-20006</v>
+      </c>
+      <c r="V69" s="3" t="n">
+        <v>1266.837</v>
+      </c>
+      <c r="W69" s="3" t="n">
+        <v>-372.2190000000001</v>
+      </c>
+      <c r="X69" s="3" t="n">
+        <v>60144</v>
+      </c>
+      <c r="Y69" s="3" t="n">
+        <v>-22440</v>
+      </c>
+      <c r="Z69" s="3" t="n">
+        <v>6098</v>
+      </c>
+      <c r="AA69" s="3" t="n">
+        <v>-2291</v>
+      </c>
+      <c r="AB69" s="3" t="n">
+        <v>12342</v>
+      </c>
+      <c r="AC69" s="3" t="n">
+        <v>-3448</v>
+      </c>
+      <c r="AD69" s="3" t="n">
+        <v>3951</v>
+      </c>
+      <c r="AE69" s="3" t="n">
+        <v>-1728</v>
+      </c>
+      <c r="AF69" s="3" t="n">
+        <v>5157</v>
+      </c>
+      <c r="AG69" s="3" t="n">
+        <v>-1641</v>
+      </c>
+      <c r="AH69" s="3" t="n">
+        <v>120</v>
+      </c>
+      <c r="AI69" s="3" t="n">
+        <v>-512.347</v>
+      </c>
+      <c r="AJ69" s="3" t="n">
+        <v>2289</v>
+      </c>
+      <c r="AK69" s="3" t="n">
+        <v>-1193</v>
+      </c>
+      <c r="AL69" s="3" t="inlineStr"/>
+      <c r="AM69" s="3" t="inlineStr"/>
+      <c r="AN69" s="3" t="inlineStr"/>
+      <c r="AO69" s="3" t="inlineStr"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="3" t="inlineStr">
+        <is>
+          <t>08/10/2025</t>
+        </is>
+      </c>
+      <c r="B70" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C70" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D70" s="3" t="n">
+        <v>164932</v>
+      </c>
+      <c r="E70" s="3" t="n">
+        <v>3938</v>
+      </c>
+      <c r="F70" s="3" t="n">
+        <v>74830</v>
+      </c>
+      <c r="G70" s="3" t="n">
+        <v>970</v>
+      </c>
+      <c r="H70" s="3" t="n">
+        <v>57907.9</v>
+      </c>
+      <c r="I70" s="3" t="n">
+        <v>935.3400000000038</v>
+      </c>
+      <c r="J70" s="3" t="inlineStr"/>
+      <c r="K70" s="3" t="inlineStr"/>
+      <c r="L70" s="3" t="inlineStr"/>
+      <c r="M70" s="3" t="inlineStr"/>
+      <c r="N70" s="3" t="inlineStr"/>
+      <c r="O70" s="3" t="inlineStr"/>
+      <c r="P70" s="3" t="inlineStr"/>
+      <c r="Q70" s="3" t="inlineStr"/>
+      <c r="R70" s="3" t="n">
+        <v>1487.311</v>
+      </c>
+      <c r="S70" s="3" t="n">
+        <v>5.470000000000027</v>
+      </c>
+      <c r="T70" s="3" t="n">
+        <v>494</v>
+      </c>
+      <c r="U70" s="3" t="n">
+        <v>-966</v>
+      </c>
+      <c r="V70" s="3" t="n">
+        <v>1300.963</v>
+      </c>
+      <c r="W70" s="3" t="n">
+        <v>34.12599999999998</v>
+      </c>
+      <c r="X70" s="3" t="n">
+        <v>61542</v>
+      </c>
+      <c r="Y70" s="3" t="n">
+        <v>1398</v>
+      </c>
+      <c r="Z70" s="3" t="n">
+        <v>6350</v>
+      </c>
+      <c r="AA70" s="3" t="n">
+        <v>252</v>
+      </c>
+      <c r="AB70" s="3" t="n">
+        <v>12758</v>
+      </c>
+      <c r="AC70" s="3" t="n">
+        <v>416</v>
+      </c>
+      <c r="AD70" s="3" t="n">
+        <v>4163</v>
+      </c>
+      <c r="AE70" s="3" t="n">
+        <v>212</v>
+      </c>
+      <c r="AF70" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG70" s="3" t="n">
+        <v>8</v>
+      </c>
+      <c r="AH70" s="3" t="n">
+        <v>194</v>
+      </c>
+      <c r="AI70" s="3" t="n">
+        <v>74</v>
+      </c>
+      <c r="AJ70" s="3" t="n">
+        <v>2328</v>
+      </c>
+      <c r="AK70" s="3" t="n">
+        <v>39</v>
+      </c>
+      <c r="AL70" s="3" t="inlineStr"/>
+      <c r="AM70" s="3" t="inlineStr"/>
+      <c r="AN70" s="3" t="inlineStr"/>
+      <c r="AO70" s="3" t="inlineStr"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="3" t="inlineStr">
+        <is>
+          <t>08/11/2025</t>
+        </is>
+      </c>
+      <c r="B71" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C71" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D71" s="3" t="n">
+        <v>169724</v>
+      </c>
+      <c r="E71" s="3" t="n">
+        <v>4792</v>
+      </c>
+      <c r="F71" s="3" t="n">
+        <v>75509</v>
+      </c>
+      <c r="G71" s="3" t="n">
+        <v>679</v>
+      </c>
+      <c r="H71" s="3" t="n">
+        <v>59047.88</v>
+      </c>
+      <c r="I71" s="3" t="n">
+        <v>1139.979999999996</v>
+      </c>
+      <c r="J71" s="3" t="n">
+        <v>1563</v>
+      </c>
+      <c r="K71" s="3" t="inlineStr"/>
+      <c r="L71" s="3" t="n">
+        <v>15736</v>
+      </c>
+      <c r="M71" s="3" t="inlineStr"/>
+      <c r="N71" s="3" t="n">
+        <v>66</v>
+      </c>
+      <c r="O71" s="3" t="inlineStr"/>
+      <c r="P71" s="3" t="n">
+        <v>3085</v>
+      </c>
+      <c r="Q71" s="3" t="inlineStr"/>
+      <c r="R71" s="3" t="n">
+        <v>1498.33</v>
+      </c>
+      <c r="S71" s="3" t="n">
+        <v>11.01900000000001</v>
+      </c>
+      <c r="T71" s="3" t="n">
+        <v>2846</v>
+      </c>
+      <c r="U71" s="3" t="n">
+        <v>2352</v>
+      </c>
+      <c r="V71" s="3" t="n">
+        <v>1338.28</v>
+      </c>
+      <c r="W71" s="3" t="n">
+        <v>37.31700000000001</v>
+      </c>
+      <c r="X71" s="3" t="n">
+        <v>63777</v>
+      </c>
+      <c r="Y71" s="3" t="n">
+        <v>2235</v>
+      </c>
+      <c r="Z71" s="3" t="n">
+        <v>6602</v>
+      </c>
+      <c r="AA71" s="3" t="n">
+        <v>252</v>
+      </c>
+      <c r="AB71" s="3" t="n">
+        <v>13177</v>
+      </c>
+      <c r="AC71" s="3" t="n">
+        <v>419</v>
+      </c>
+      <c r="AD71" s="3" t="n">
+        <v>4400</v>
+      </c>
+      <c r="AE71" s="3" t="n">
+        <v>237</v>
+      </c>
+      <c r="AF71" s="3" t="n">
+        <v>5189</v>
+      </c>
+      <c r="AG71" s="3" t="n">
+        <v>24</v>
+      </c>
+      <c r="AH71" s="3" t="n">
+        <v>289</v>
+      </c>
+      <c r="AI71" s="3" t="n">
+        <v>95</v>
+      </c>
+      <c r="AJ71" s="3" t="n">
+        <v>2349</v>
+      </c>
+      <c r="AK71" s="3" t="n">
+        <v>21</v>
+      </c>
+      <c r="AL71" s="3" t="n">
+        <v>239</v>
+      </c>
+      <c r="AM71" s="3" t="inlineStr"/>
+      <c r="AN71" s="3" t="inlineStr"/>
+      <c r="AO71" s="3" t="inlineStr"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="3" t="inlineStr">
+        <is>
+          <t>08/12/2025</t>
+        </is>
+      </c>
+      <c r="B72" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C72" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D72" s="3" t="n">
+        <v>173332</v>
+      </c>
+      <c r="E72" s="3" t="n">
+        <v>3608</v>
+      </c>
+      <c r="F72" s="3" t="n">
+        <v>76599</v>
+      </c>
+      <c r="G72" s="3" t="n">
+        <v>1090</v>
+      </c>
+      <c r="H72" s="3" t="n">
+        <v>60118.47</v>
+      </c>
+      <c r="I72" s="3" t="n">
+        <v>1070.590000000004</v>
+      </c>
+      <c r="J72" s="3" t="n">
+        <v>3246</v>
+      </c>
+      <c r="K72" s="3" t="n">
+        <v>1683</v>
+      </c>
+      <c r="L72" s="3" t="n">
+        <v>17247</v>
+      </c>
+      <c r="M72" s="3" t="n">
+        <v>1511</v>
+      </c>
+      <c r="N72" s="3" t="n">
+        <v>145</v>
+      </c>
+      <c r="O72" s="3" t="n">
+        <v>79</v>
+      </c>
+      <c r="P72" s="3" t="n">
+        <v>6276</v>
+      </c>
+      <c r="Q72" s="3" t="n">
+        <v>3191</v>
+      </c>
+      <c r="R72" s="3" t="n">
+        <v>1509.142</v>
+      </c>
+      <c r="S72" s="3" t="n">
+        <v>10.81200000000013</v>
+      </c>
+      <c r="T72" s="3" t="n">
+        <v>5106</v>
+      </c>
+      <c r="U72" s="3" t="n">
+        <v>2260</v>
+      </c>
+      <c r="V72" s="3" t="n">
+        <v>1377.773</v>
+      </c>
+      <c r="W72" s="3" t="n">
+        <v>39.49299999999994</v>
+      </c>
+      <c r="X72" s="3" t="n">
+        <v>66026</v>
+      </c>
+      <c r="Y72" s="3" t="n">
+        <v>2249</v>
+      </c>
+      <c r="Z72" s="3" t="n">
+        <v>6862</v>
+      </c>
+      <c r="AA72" s="3" t="n">
+        <v>260</v>
+      </c>
+      <c r="AB72" s="3" t="n">
+        <v>13570</v>
+      </c>
+      <c r="AC72" s="3" t="n">
+        <v>393</v>
+      </c>
+      <c r="AD72" s="3" t="n">
+        <v>4622</v>
+      </c>
+      <c r="AE72" s="3" t="n">
+        <v>222</v>
+      </c>
+      <c r="AF72" s="3" t="n">
+        <v>5356</v>
+      </c>
+      <c r="AG72" s="3" t="n">
+        <v>167</v>
+      </c>
+      <c r="AH72" s="3" t="n">
+        <v>111.15</v>
+      </c>
+      <c r="AI72" s="3" t="n">
+        <v>-177.85</v>
+      </c>
+      <c r="AJ72" s="3" t="n">
+        <v>2403</v>
+      </c>
+      <c r="AK72" s="3" t="n">
+        <v>54</v>
+      </c>
+      <c r="AL72" s="3" t="n">
+        <v>1170</v>
+      </c>
+      <c r="AM72" s="3" t="n">
+        <v>931</v>
+      </c>
+      <c r="AN72" s="3" t="n">
+        <v>931</v>
+      </c>
+      <c r="AO72" s="3" t="n">
+        <v>29.17580695706675</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="3" t="inlineStr">
+        <is>
+          <t>09/01/2026</t>
+        </is>
+      </c>
+      <c r="B73" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C73" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D73" s="3" t="n">
+        <v>177256</v>
+      </c>
+      <c r="E73" s="3" t="n">
+        <v>3924</v>
+      </c>
+      <c r="F73" s="3" t="n">
+        <v>77599</v>
+      </c>
+      <c r="G73" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="H73" s="3" t="inlineStr"/>
+      <c r="I73" s="3" t="inlineStr"/>
+      <c r="J73" s="3" t="n">
+        <v>5185</v>
+      </c>
+      <c r="K73" s="3" t="n">
+        <v>1939</v>
+      </c>
+      <c r="L73" s="3" t="n">
+        <v>18991</v>
+      </c>
+      <c r="M73" s="3" t="n">
+        <v>1744</v>
+      </c>
+      <c r="N73" s="3" t="n">
+        <v>223</v>
+      </c>
+      <c r="O73" s="3" t="n">
+        <v>78</v>
+      </c>
+      <c r="P73" s="3" t="n">
+        <v>10001</v>
+      </c>
+      <c r="Q73" s="3" t="n">
+        <v>3725</v>
+      </c>
+      <c r="R73" s="3" t="n">
+        <v>1521.361</v>
+      </c>
+      <c r="S73" s="3" t="n">
+        <v>12.21900000000005</v>
+      </c>
+      <c r="T73" s="3" t="n">
+        <v>7708</v>
+      </c>
+      <c r="U73" s="3" t="n">
+        <v>2602</v>
+      </c>
+      <c r="V73" s="3" t="n">
+        <v>1430.514</v>
+      </c>
+      <c r="W73" s="3" t="n">
+        <v>52.74099999999999</v>
+      </c>
+      <c r="X73" s="3" t="n">
+        <v>68636</v>
+      </c>
+      <c r="Y73" s="3" t="n">
+        <v>2610</v>
+      </c>
+      <c r="Z73" s="3" t="n">
+        <v>7107</v>
+      </c>
+      <c r="AA73" s="3" t="n">
+        <v>245</v>
+      </c>
+      <c r="AB73" s="3" t="n">
+        <v>13925</v>
+      </c>
+      <c r="AC73" s="3" t="n">
+        <v>355</v>
+      </c>
+      <c r="AD73" s="3" t="n">
+        <v>4813</v>
+      </c>
+      <c r="AE73" s="3" t="n">
+        <v>191</v>
+      </c>
+      <c r="AF73" s="3" t="n">
+        <v>5569</v>
+      </c>
+      <c r="AG73" s="3" t="n">
+        <v>213</v>
+      </c>
+      <c r="AH73" s="3" t="n">
+        <v>182.707</v>
+      </c>
+      <c r="AI73" s="3" t="n">
+        <v>71.55699999999999</v>
+      </c>
+      <c r="AJ73" s="3" t="n">
+        <v>2504</v>
+      </c>
+      <c r="AK73" s="3" t="n">
+        <v>101</v>
+      </c>
+      <c r="AL73" s="3" t="n">
+        <v>2293</v>
+      </c>
+      <c r="AM73" s="3" t="n">
+        <v>1123</v>
+      </c>
+      <c r="AN73" s="3" t="n">
+        <v>1123</v>
+      </c>
+      <c r="AO73" s="3" t="n">
+        <v>30.14765100671141</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="3" t="inlineStr">
+        <is>
+          <t>09/02/2026</t>
+        </is>
+      </c>
+      <c r="B74" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C74" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D74" s="3" t="n">
+        <v>181806</v>
+      </c>
+      <c r="E74" s="3" t="n">
+        <v>4550</v>
+      </c>
+      <c r="F74" s="3" t="n">
+        <v>78751</v>
+      </c>
+      <c r="G74" s="3" t="n">
+        <v>1152</v>
+      </c>
+      <c r="H74" s="3" t="n">
+        <v>677</v>
+      </c>
+      <c r="I74" s="3" t="inlineStr"/>
+      <c r="J74" s="3" t="n">
+        <v>7380</v>
+      </c>
+      <c r="K74" s="3" t="n">
+        <v>2195</v>
+      </c>
+      <c r="L74" s="3" t="n">
+        <v>20964</v>
+      </c>
+      <c r="M74" s="3" t="n">
+        <v>1973</v>
+      </c>
+      <c r="N74" s="3" t="n">
+        <v>290</v>
+      </c>
+      <c r="O74" s="3" t="n">
+        <v>67</v>
+      </c>
+      <c r="P74" s="3" t="n">
+        <v>13966</v>
+      </c>
+      <c r="Q74" s="3" t="n">
+        <v>3965</v>
+      </c>
+      <c r="R74" s="3" t="n">
+        <v>1539.232</v>
+      </c>
+      <c r="S74" s="3" t="n">
+        <v>17.87099999999987</v>
+      </c>
+      <c r="T74" s="3" t="n">
+        <v>10523</v>
+      </c>
+      <c r="U74" s="3" t="n">
+        <v>2815</v>
+      </c>
+      <c r="V74" s="3" t="n">
+        <v>1482.56</v>
+      </c>
+      <c r="W74" s="3" t="n">
+        <v>52.04600000000005</v>
+      </c>
+      <c r="X74" s="3" t="n">
+        <v>71590</v>
+      </c>
+      <c r="Y74" s="3" t="n">
+        <v>2954</v>
+      </c>
+      <c r="Z74" s="3" t="n">
+        <v>7434</v>
+      </c>
+      <c r="AA74" s="3" t="n">
+        <v>327</v>
+      </c>
+      <c r="AB74" s="3" t="n">
+        <v>14346</v>
+      </c>
+      <c r="AC74" s="3" t="n">
+        <v>421</v>
+      </c>
+      <c r="AD74" s="3" t="n">
+        <v>5046</v>
+      </c>
+      <c r="AE74" s="3" t="n">
+        <v>233</v>
+      </c>
+      <c r="AF74" s="3" t="n">
+        <v>5860</v>
+      </c>
+      <c r="AG74" s="3" t="n">
+        <v>291</v>
+      </c>
+      <c r="AH74" s="3" t="n">
+        <v>259.136</v>
+      </c>
+      <c r="AI74" s="3" t="n">
+        <v>76.42900000000003</v>
+      </c>
+      <c r="AJ74" s="3" t="n">
+        <v>2634</v>
+      </c>
+      <c r="AK74" s="3" t="n">
+        <v>130</v>
+      </c>
+      <c r="AL74" s="3" t="n">
+        <v>3443</v>
+      </c>
+      <c r="AM74" s="3" t="n">
+        <v>1150</v>
+      </c>
+      <c r="AN74" s="3" t="n">
+        <v>1150</v>
+      </c>
+      <c r="AO74" s="3" t="n">
+        <v>29.00378310214376</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="3" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+      <c r="B75" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C75" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D75" s="3" t="n">
+        <v>192889</v>
+      </c>
+      <c r="E75" s="3" t="n">
+        <v>11083</v>
+      </c>
+      <c r="F75" s="3" t="n">
+        <v>81996</v>
+      </c>
+      <c r="G75" s="3" t="n">
+        <v>3245</v>
+      </c>
+      <c r="H75" s="3" t="n">
+        <v>3094</v>
+      </c>
+      <c r="I75" s="3" t="n">
+        <v>2417</v>
+      </c>
+      <c r="J75" s="3" t="n">
+        <v>12824</v>
+      </c>
+      <c r="K75" s="3" t="n">
+        <v>5444</v>
+      </c>
+      <c r="L75" s="3" t="n">
+        <v>25823</v>
+      </c>
+      <c r="M75" s="3" t="n">
+        <v>4859</v>
+      </c>
+      <c r="N75" s="3" t="n">
+        <v>469</v>
+      </c>
+      <c r="O75" s="3" t="n">
+        <v>179</v>
+      </c>
+      <c r="P75" s="3" t="n">
+        <v>24570</v>
+      </c>
+      <c r="Q75" s="3" t="n">
+        <v>10604</v>
+      </c>
+      <c r="R75" s="3" t="n">
+        <v>1585.792</v>
+      </c>
+      <c r="S75" s="3" t="n">
+        <v>46.55999999999995</v>
+      </c>
+      <c r="T75" s="3" t="n">
+        <v>16971</v>
+      </c>
+      <c r="U75" s="3" t="n">
+        <v>6448</v>
+      </c>
+      <c r="V75" s="3" t="n">
+        <v>1581.936</v>
+      </c>
+      <c r="W75" s="3" t="n">
+        <v>99.37599999999998</v>
+      </c>
+      <c r="X75" s="3" t="n">
+        <v>78050</v>
+      </c>
+      <c r="Y75" s="3" t="n">
+        <v>6460</v>
+      </c>
+      <c r="Z75" s="3" t="n">
+        <v>8044</v>
+      </c>
+      <c r="AA75" s="3" t="n">
+        <v>610</v>
+      </c>
+      <c r="AB75" s="3" t="n">
+        <v>15255</v>
+      </c>
+      <c r="AC75" s="3" t="n">
+        <v>909</v>
+      </c>
+      <c r="AD75" s="3" t="n">
+        <v>5405</v>
+      </c>
+      <c r="AE75" s="3" t="n">
+        <v>359</v>
+      </c>
+      <c r="AF75" s="3" t="inlineStr"/>
+      <c r="AG75" s="3" t="inlineStr"/>
+      <c r="AH75" s="3" t="n">
+        <v>508.458</v>
+      </c>
+      <c r="AI75" s="3" t="n">
+        <v>249.322</v>
+      </c>
+      <c r="AJ75" s="3" t="n">
+        <v>3143</v>
+      </c>
+      <c r="AK75" s="3" t="n">
+        <v>509</v>
+      </c>
+      <c r="AL75" s="3" t="n">
+        <v>7599</v>
+      </c>
+      <c r="AM75" s="3" t="n">
+        <v>4156</v>
+      </c>
+      <c r="AN75" s="3" t="n">
+        <v>4156</v>
+      </c>
+      <c r="AO75" s="3" t="n">
+        <v>39.19275745001886</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="3" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="B76" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C76" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D76" s="3" t="n">
+        <v>196520</v>
+      </c>
+      <c r="E76" s="3" t="n">
+        <v>3631</v>
+      </c>
+      <c r="F76" s="3" t="n">
+        <v>83000</v>
+      </c>
+      <c r="G76" s="3" t="n">
+        <v>1004</v>
+      </c>
+      <c r="H76" s="3" t="n">
+        <v>3921</v>
+      </c>
+      <c r="I76" s="3" t="n">
+        <v>827</v>
+      </c>
+      <c r="J76" s="3" t="n">
+        <v>14337</v>
+      </c>
+      <c r="K76" s="3" t="n">
+        <v>1513</v>
+      </c>
+      <c r="L76" s="3" t="n">
+        <v>27152</v>
+      </c>
+      <c r="M76" s="3" t="n">
+        <v>1329</v>
+      </c>
+      <c r="N76" s="3" t="n">
+        <v>522</v>
+      </c>
+      <c r="O76" s="3" t="n">
+        <v>53</v>
+      </c>
+      <c r="P76" s="3" t="n">
+        <v>27517</v>
+      </c>
+      <c r="Q76" s="3" t="n">
+        <v>2947</v>
+      </c>
+      <c r="R76" s="3" t="n">
+        <v>1604.621</v>
+      </c>
+      <c r="S76" s="3" t="n">
+        <v>18.82900000000018</v>
+      </c>
+      <c r="T76" s="3" t="n">
+        <v>18719</v>
+      </c>
+      <c r="U76" s="3" t="n">
+        <v>1748</v>
+      </c>
+      <c r="V76" s="3" t="n">
+        <v>1606.464</v>
+      </c>
+      <c r="W76" s="3" t="n">
+        <v>24.52800000000002</v>
+      </c>
+      <c r="X76" s="3" t="n">
+        <v>79803</v>
+      </c>
+      <c r="Y76" s="3" t="n">
+        <v>1753</v>
+      </c>
+      <c r="Z76" s="3" t="n">
+        <v>8182</v>
+      </c>
+      <c r="AA76" s="3" t="n">
+        <v>138</v>
+      </c>
+      <c r="AB76" s="3" t="n">
+        <v>15517</v>
+      </c>
+      <c r="AC76" s="3" t="n">
+        <v>262</v>
+      </c>
+      <c r="AD76" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE76" s="3" t="n">
+        <v>77</v>
+      </c>
+      <c r="AF76" s="3" t="n">
+        <v>6555</v>
+      </c>
+      <c r="AG76" s="3" t="inlineStr"/>
+      <c r="AH76" s="3" t="n">
+        <v>577.602</v>
+      </c>
+      <c r="AI76" s="3" t="n">
+        <v>69.14399999999995</v>
+      </c>
+      <c r="AJ76" s="3" t="n">
+        <v>3346</v>
+      </c>
+      <c r="AK76" s="3" t="n">
+        <v>203</v>
+      </c>
+      <c r="AL76" s="3" t="n">
+        <v>8798</v>
+      </c>
+      <c r="AM76" s="3" t="n">
+        <v>1199</v>
+      </c>
+      <c r="AN76" s="3" t="n">
+        <v>1199</v>
+      </c>
+      <c r="AO76" s="3" t="n">
+        <v>40.68544282321005</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="3" t="inlineStr">
+        <is>
+          <t>09/08/2025</t>
+        </is>
+      </c>
+      <c r="B77" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C77" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D77" s="3" t="n">
+        <v>157331</v>
+      </c>
+      <c r="E77" s="3" t="n">
+        <v>-39189</v>
+      </c>
+      <c r="F77" s="3" t="n">
+        <v>72886</v>
+      </c>
+      <c r="G77" s="3" t="n">
+        <v>-10114</v>
+      </c>
+      <c r="H77" s="3" t="n">
+        <v>56017</v>
+      </c>
+      <c r="I77" s="3" t="n">
+        <v>52096</v>
+      </c>
+      <c r="J77" s="3" t="n">
+        <v>12475</v>
+      </c>
+      <c r="K77" s="3" t="n">
+        <v>-1862</v>
+      </c>
+      <c r="L77" s="3" t="n">
+        <v>19119.86</v>
+      </c>
+      <c r="M77" s="3" t="n">
+        <v>-8032.139999999999</v>
+      </c>
+      <c r="N77" s="3" t="n">
+        <v>17380</v>
+      </c>
+      <c r="O77" s="3" t="n">
+        <v>16858</v>
+      </c>
+      <c r="P77" s="3" t="inlineStr"/>
+      <c r="Q77" s="3" t="inlineStr"/>
+      <c r="R77" s="3" t="n">
+        <v>1476.496</v>
+      </c>
+      <c r="S77" s="3" t="n">
+        <v>-128.125</v>
+      </c>
+      <c r="T77" s="3" t="n">
+        <v>752</v>
+      </c>
+      <c r="U77" s="3" t="n">
+        <v>-17967</v>
+      </c>
+      <c r="V77" s="3" t="n">
+        <v>1236.593</v>
+      </c>
+      <c r="W77" s="3" t="n">
+        <v>-369.8709999999999</v>
+      </c>
+      <c r="X77" s="3" t="n">
+        <v>58864</v>
+      </c>
+      <c r="Y77" s="3" t="n">
+        <v>-20939</v>
+      </c>
+      <c r="Z77" s="3" t="n">
+        <v>5853</v>
+      </c>
+      <c r="AA77" s="3" t="n">
+        <v>-2329</v>
+      </c>
+      <c r="AB77" s="3" t="n">
+        <v>11989</v>
+      </c>
+      <c r="AC77" s="3" t="n">
+        <v>-3528</v>
+      </c>
+      <c r="AD77" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE77" s="3" t="n">
+        <v>-1692</v>
+      </c>
+      <c r="AF77" s="3" t="n">
+        <v>4976</v>
+      </c>
+      <c r="AG77" s="3" t="n">
+        <v>-1579</v>
+      </c>
+      <c r="AH77" s="3" t="n">
+        <v>48</v>
+      </c>
+      <c r="AI77" s="3" t="n">
+        <v>-529.602</v>
+      </c>
+      <c r="AJ77" s="3" t="n">
+        <v>2231</v>
+      </c>
+      <c r="AK77" s="3" t="n">
+        <v>-1115</v>
+      </c>
+      <c r="AL77" s="3" t="inlineStr"/>
+      <c r="AM77" s="3" t="inlineStr"/>
+      <c r="AN77" s="3" t="inlineStr"/>
+      <c r="AO77" s="3" t="inlineStr"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="3" t="inlineStr">
+        <is>
+          <t>09/09/2025</t>
+        </is>
+      </c>
+      <c r="B78" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C78" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D78" s="3" t="n">
+        <v>161143</v>
+      </c>
+      <c r="E78" s="3" t="n">
+        <v>3812</v>
+      </c>
+      <c r="F78" s="3" t="n">
+        <v>73897</v>
+      </c>
+      <c r="G78" s="3" t="n">
+        <v>1011</v>
+      </c>
+      <c r="H78" s="3" t="n">
+        <v>57009.18</v>
+      </c>
+      <c r="I78" s="3" t="n">
+        <v>992.1800000000003</v>
+      </c>
+      <c r="J78" s="3" t="n">
+        <v>13414</v>
+      </c>
+      <c r="K78" s="3" t="n">
+        <v>939</v>
+      </c>
+      <c r="L78" s="3" t="n">
+        <v>19727.65</v>
+      </c>
+      <c r="M78" s="3" t="n">
+        <v>607.7900000000009</v>
+      </c>
+      <c r="N78" s="3" t="n">
+        <v>19280</v>
+      </c>
+      <c r="O78" s="3" t="n">
+        <v>1900</v>
+      </c>
+      <c r="P78" s="3" t="inlineStr"/>
+      <c r="Q78" s="3" t="inlineStr"/>
+      <c r="R78" s="3" t="n">
+        <v>1481.866</v>
+      </c>
+      <c r="S78" s="3" t="n">
+        <v>5.369999999999891</v>
+      </c>
+      <c r="T78" s="3" t="n">
+        <v>1513</v>
+      </c>
+      <c r="U78" s="3" t="n">
+        <v>761</v>
+      </c>
+      <c r="V78" s="3" t="n">
+        <v>1267.871</v>
+      </c>
+      <c r="W78" s="3" t="n">
+        <v>31.27800000000002</v>
+      </c>
+      <c r="X78" s="3" t="n">
+        <v>60183</v>
+      </c>
+      <c r="Y78" s="3" t="n">
+        <v>1319</v>
+      </c>
+      <c r="Z78" s="3" t="n">
+        <v>6104</v>
+      </c>
+      <c r="AA78" s="3" t="n">
+        <v>251</v>
+      </c>
+      <c r="AB78" s="3" t="n">
+        <v>12358</v>
+      </c>
+      <c r="AC78" s="3" t="n">
+        <v>369</v>
+      </c>
+      <c r="AD78" s="3" t="n">
+        <v>3956</v>
+      </c>
+      <c r="AE78" s="3" t="n">
+        <v>166</v>
+      </c>
+      <c r="AF78" s="3" t="n">
+        <v>5162</v>
+      </c>
+      <c r="AG78" s="3" t="n">
+        <v>186</v>
+      </c>
+      <c r="AH78" s="3" t="n">
+        <v>124</v>
+      </c>
+      <c r="AI78" s="3" t="n">
+        <v>76</v>
+      </c>
+      <c r="AJ78" s="3" t="n">
+        <v>2291</v>
+      </c>
+      <c r="AK78" s="3" t="n">
+        <v>60</v>
+      </c>
+      <c r="AL78" s="3" t="inlineStr"/>
+      <c r="AM78" s="3" t="inlineStr"/>
+      <c r="AN78" s="3" t="inlineStr"/>
+      <c r="AO78" s="3" t="inlineStr"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="3" t="inlineStr">
+        <is>
+          <t>09/10/2025</t>
+        </is>
+      </c>
+      <c r="B79" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C79" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D79" s="3" t="n">
+        <v>165100.5</v>
+      </c>
+      <c r="E79" s="3" t="n">
+        <v>3957.5</v>
+      </c>
+      <c r="F79" s="3" t="n">
+        <v>74865</v>
+      </c>
+      <c r="G79" s="3" t="n">
+        <v>968</v>
+      </c>
+      <c r="H79" s="3" t="n">
+        <v>57942</v>
+      </c>
+      <c r="I79" s="3" t="n">
+        <v>932.8199999999997</v>
+      </c>
+      <c r="J79" s="3" t="inlineStr"/>
+      <c r="K79" s="3" t="inlineStr"/>
+      <c r="L79" s="3" t="inlineStr"/>
+      <c r="M79" s="3" t="inlineStr"/>
+      <c r="N79" s="3" t="inlineStr"/>
+      <c r="O79" s="3" t="inlineStr"/>
+      <c r="P79" s="3" t="inlineStr"/>
+      <c r="Q79" s="3" t="inlineStr"/>
+      <c r="R79" s="3" t="n">
+        <v>1487.578</v>
+      </c>
+      <c r="S79" s="3" t="n">
+        <v>5.711999999999989</v>
+      </c>
+      <c r="T79" s="3" t="n">
+        <v>574</v>
+      </c>
+      <c r="U79" s="3" t="n">
+        <v>-939</v>
+      </c>
+      <c r="V79" s="3" t="n">
+        <v>1302.272</v>
+      </c>
+      <c r="W79" s="3" t="n">
+        <v>34.40099999999984</v>
+      </c>
+      <c r="X79" s="3" t="n">
+        <v>61622</v>
+      </c>
+      <c r="Y79" s="3" t="n">
+        <v>1439</v>
+      </c>
+      <c r="Z79" s="3" t="n">
+        <v>6361</v>
+      </c>
+      <c r="AA79" s="3" t="n">
+        <v>257</v>
+      </c>
+      <c r="AB79" s="3" t="n">
+        <v>12771</v>
+      </c>
+      <c r="AC79" s="3" t="n">
+        <v>413</v>
+      </c>
+      <c r="AD79" s="3" t="n">
+        <v>4175</v>
+      </c>
+      <c r="AE79" s="3" t="n">
+        <v>219</v>
+      </c>
+      <c r="AF79" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG79" s="3" t="n">
+        <v>3</v>
+      </c>
+      <c r="AH79" s="3" t="n">
+        <v>197</v>
+      </c>
+      <c r="AI79" s="3" t="n">
+        <v>73</v>
+      </c>
+      <c r="AJ79" s="3" t="n">
+        <v>2328</v>
+      </c>
+      <c r="AK79" s="3" t="n">
+        <v>37</v>
+      </c>
+      <c r="AL79" s="3" t="inlineStr"/>
+      <c r="AM79" s="3" t="inlineStr"/>
+      <c r="AN79" s="3" t="inlineStr"/>
+      <c r="AO79" s="3" t="inlineStr"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="3" t="inlineStr">
+        <is>
+          <t>09/11/2025</t>
+        </is>
+      </c>
+      <c r="B80" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C80" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D80" s="3" t="n">
+        <v>169824</v>
+      </c>
+      <c r="E80" s="3" t="n">
+        <v>4723.5</v>
+      </c>
+      <c r="F80" s="3" t="n">
+        <v>75526</v>
+      </c>
+      <c r="G80" s="3" t="n">
+        <v>661</v>
+      </c>
+      <c r="H80" s="3" t="n">
+        <v>59077.5</v>
+      </c>
+      <c r="I80" s="3" t="n">
+        <v>1135.5</v>
+      </c>
+      <c r="J80" s="3" t="n">
+        <v>1604</v>
+      </c>
+      <c r="K80" s="3" t="inlineStr"/>
+      <c r="L80" s="3" t="n">
+        <v>15773</v>
+      </c>
+      <c r="M80" s="3" t="inlineStr"/>
+      <c r="N80" s="3" t="n">
+        <v>69</v>
+      </c>
+      <c r="O80" s="3" t="inlineStr"/>
+      <c r="P80" s="3" t="n">
+        <v>3162</v>
+      </c>
+      <c r="Q80" s="3" t="inlineStr"/>
+      <c r="R80" s="3" t="n">
+        <v>1498.712</v>
+      </c>
+      <c r="S80" s="3" t="n">
+        <v>11.13400000000001</v>
+      </c>
+      <c r="T80" s="3" t="n">
+        <v>2900</v>
+      </c>
+      <c r="U80" s="3" t="n">
+        <v>2326</v>
+      </c>
+      <c r="V80" s="3" t="n">
+        <v>1339.307</v>
+      </c>
+      <c r="W80" s="3" t="n">
+        <v>37.03500000000008</v>
+      </c>
+      <c r="X80" s="3" t="n">
+        <v>63828</v>
+      </c>
+      <c r="Y80" s="3" t="n">
+        <v>2206</v>
+      </c>
+      <c r="Z80" s="3" t="n">
+        <v>6607</v>
+      </c>
+      <c r="AA80" s="3" t="n">
+        <v>246</v>
+      </c>
+      <c r="AB80" s="3" t="n">
+        <v>13182</v>
+      </c>
+      <c r="AC80" s="3" t="n">
+        <v>411</v>
+      </c>
+      <c r="AD80" s="3" t="n">
+        <v>4414</v>
+      </c>
+      <c r="AE80" s="3" t="n">
+        <v>239</v>
+      </c>
+      <c r="AF80" s="3" t="n">
+        <v>5196</v>
+      </c>
+      <c r="AG80" s="3" t="n">
+        <v>31</v>
+      </c>
+      <c r="AH80" s="3" t="n">
+        <v>290</v>
+      </c>
+      <c r="AI80" s="3" t="n">
+        <v>93</v>
+      </c>
+      <c r="AJ80" s="3" t="n">
+        <v>2350</v>
+      </c>
+      <c r="AK80" s="3" t="n">
+        <v>22</v>
+      </c>
+      <c r="AL80" s="3" t="n">
+        <v>262</v>
+      </c>
+      <c r="AM80" s="3" t="inlineStr"/>
+      <c r="AN80" s="3" t="inlineStr"/>
+      <c r="AO80" s="3" t="inlineStr"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="3" t="inlineStr">
+        <is>
+          <t>09/12/2025</t>
+        </is>
+      </c>
+      <c r="B81" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C81" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D81" s="3" t="n">
+        <v>173402</v>
+      </c>
+      <c r="E81" s="3" t="n">
+        <v>3578</v>
+      </c>
+      <c r="F81" s="3" t="n">
+        <v>76614</v>
+      </c>
+      <c r="G81" s="3" t="n">
+        <v>1088</v>
+      </c>
+      <c r="H81" s="3" t="n">
+        <v>60133.38</v>
+      </c>
+      <c r="I81" s="3" t="n">
+        <v>1055.879999999997</v>
+      </c>
+      <c r="J81" s="3" t="n">
+        <v>3280</v>
+      </c>
+      <c r="K81" s="3" t="n">
+        <v>1676</v>
+      </c>
+      <c r="L81" s="3" t="n">
+        <v>17279</v>
+      </c>
+      <c r="M81" s="3" t="n">
+        <v>1506</v>
+      </c>
+      <c r="N81" s="3" t="n">
+        <v>147</v>
+      </c>
+      <c r="O81" s="3" t="n">
+        <v>78</v>
+      </c>
+      <c r="P81" s="3" t="n">
+        <v>6342</v>
+      </c>
+      <c r="Q81" s="3" t="n">
+        <v>3180</v>
+      </c>
+      <c r="R81" s="3" t="n">
+        <v>1509.401</v>
+      </c>
+      <c r="S81" s="3" t="n">
+        <v>10.68900000000008</v>
+      </c>
+      <c r="T81" s="3" t="n">
+        <v>5153</v>
+      </c>
+      <c r="U81" s="3" t="n">
+        <v>2253</v>
+      </c>
+      <c r="V81" s="3" t="n">
+        <v>1378.733</v>
+      </c>
+      <c r="W81" s="3" t="n">
+        <v>39.42599999999993</v>
+      </c>
+      <c r="X81" s="3" t="n">
+        <v>66069</v>
+      </c>
+      <c r="Y81" s="3" t="n">
+        <v>2241</v>
+      </c>
+      <c r="Z81" s="3" t="n">
+        <v>6868</v>
+      </c>
+      <c r="AA81" s="3" t="n">
+        <v>261</v>
+      </c>
+      <c r="AB81" s="3" t="n">
+        <v>13578</v>
+      </c>
+      <c r="AC81" s="3" t="n">
+        <v>396</v>
+      </c>
+      <c r="AD81" s="3" t="n">
+        <v>4628</v>
+      </c>
+      <c r="AE81" s="3" t="n">
+        <v>214</v>
+      </c>
+      <c r="AF81" s="3" t="n">
+        <v>5358</v>
+      </c>
+      <c r="AG81" s="3" t="n">
+        <v>162</v>
+      </c>
+      <c r="AH81" s="3" t="n">
+        <v>113.013</v>
+      </c>
+      <c r="AI81" s="3" t="n">
+        <v>-176.987</v>
+      </c>
+      <c r="AJ81" s="3" t="n">
+        <v>2405</v>
+      </c>
+      <c r="AK81" s="3" t="n">
+        <v>55</v>
+      </c>
+      <c r="AL81" s="3" t="n">
+        <v>1189</v>
+      </c>
+      <c r="AM81" s="3" t="n">
+        <v>927</v>
+      </c>
+      <c r="AN81" s="3" t="n">
+        <v>927</v>
+      </c>
+      <c r="AO81" s="3" t="n">
+        <v>29.15094339622641</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="3" t="inlineStr">
+        <is>
+          <t>10/01/2026</t>
+        </is>
+      </c>
+      <c r="B82" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C82" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D82" s="3" t="n">
+        <v>177387</v>
+      </c>
+      <c r="E82" s="3" t="n">
+        <v>3985</v>
+      </c>
+      <c r="F82" s="3" t="n">
+        <v>77630</v>
+      </c>
+      <c r="G82" s="3" t="n">
+        <v>1016</v>
+      </c>
+      <c r="H82" s="3" t="inlineStr"/>
+      <c r="I82" s="3" t="inlineStr"/>
+      <c r="J82" s="3" t="n">
+        <v>5251</v>
+      </c>
+      <c r="K82" s="3" t="n">
+        <v>1971</v>
+      </c>
+      <c r="L82" s="3" t="n">
+        <v>19050</v>
+      </c>
+      <c r="M82" s="3" t="n">
+        <v>1771</v>
+      </c>
+      <c r="N82" s="3" t="n">
+        <v>225</v>
+      </c>
+      <c r="O82" s="3" t="n">
+        <v>78</v>
+      </c>
+      <c r="P82" s="3" t="n">
+        <v>10128</v>
+      </c>
+      <c r="Q82" s="3" t="n">
+        <v>3786</v>
+      </c>
+      <c r="R82" s="3" t="n">
+        <v>1521.744</v>
+      </c>
+      <c r="S82" s="3" t="n">
+        <v>12.34299999999985</v>
+      </c>
+      <c r="T82" s="3" t="n">
+        <v>7798</v>
+      </c>
+      <c r="U82" s="3" t="n">
+        <v>2645</v>
+      </c>
+      <c r="V82" s="3" t="n">
+        <v>1432.188</v>
+      </c>
+      <c r="W82" s="3" t="n">
+        <v>53.45500000000015</v>
+      </c>
+      <c r="X82" s="3" t="n">
+        <v>68731</v>
+      </c>
+      <c r="Y82" s="3" t="n">
+        <v>2662</v>
+      </c>
+      <c r="Z82" s="3" t="n">
+        <v>7118</v>
+      </c>
+      <c r="AA82" s="3" t="n">
+        <v>250</v>
+      </c>
+      <c r="AB82" s="3" t="n">
+        <v>13937</v>
+      </c>
+      <c r="AC82" s="3" t="n">
+        <v>359</v>
+      </c>
+      <c r="AD82" s="3" t="n">
+        <v>4823</v>
+      </c>
+      <c r="AE82" s="3" t="n">
+        <v>195</v>
+      </c>
+      <c r="AF82" s="3" t="n">
+        <v>5573</v>
+      </c>
+      <c r="AG82" s="3" t="n">
+        <v>215</v>
+      </c>
+      <c r="AH82" s="3" t="n">
+        <v>186.264</v>
+      </c>
+      <c r="AI82" s="3" t="n">
+        <v>73.251</v>
+      </c>
+      <c r="AJ82" s="3" t="n">
+        <v>2506</v>
+      </c>
+      <c r="AK82" s="3" t="n">
+        <v>101</v>
+      </c>
+      <c r="AL82" s="3" t="n">
+        <v>2330</v>
+      </c>
+      <c r="AM82" s="3" t="n">
+        <v>1141</v>
+      </c>
+      <c r="AN82" s="3" t="n">
+        <v>1141</v>
+      </c>
+      <c r="AO82" s="3" t="n">
+        <v>30.13734812466984</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="3" t="inlineStr">
+        <is>
+          <t>10/02/2026</t>
+        </is>
+      </c>
+      <c r="B83" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C83" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D83" s="3" t="n">
+        <v>181911</v>
+      </c>
+      <c r="E83" s="3" t="n">
+        <v>4524</v>
+      </c>
+      <c r="F83" s="3" t="n">
+        <v>78787</v>
+      </c>
+      <c r="G83" s="3" t="n">
+        <v>1157</v>
+      </c>
+      <c r="H83" s="3" t="n">
+        <v>708</v>
+      </c>
+      <c r="I83" s="3" t="inlineStr"/>
+      <c r="J83" s="3" t="n">
+        <v>7432</v>
+      </c>
+      <c r="K83" s="3" t="n">
+        <v>2181</v>
+      </c>
+      <c r="L83" s="3" t="n">
+        <v>21011</v>
+      </c>
+      <c r="M83" s="3" t="n">
+        <v>1961</v>
+      </c>
+      <c r="N83" s="3" t="n">
+        <v>291</v>
+      </c>
+      <c r="O83" s="3" t="n">
+        <v>66</v>
+      </c>
+      <c r="P83" s="3" t="n">
+        <v>14068</v>
+      </c>
+      <c r="Q83" s="3" t="n">
+        <v>3940</v>
+      </c>
+      <c r="R83" s="3" t="n">
+        <v>1539.651</v>
+      </c>
+      <c r="S83" s="3" t="n">
+        <v>17.90700000000015</v>
+      </c>
+      <c r="T83" s="3" t="n">
+        <v>10588</v>
+      </c>
+      <c r="U83" s="3" t="n">
+        <v>2790</v>
+      </c>
+      <c r="V83" s="3" t="n">
+        <v>1484.031</v>
+      </c>
+      <c r="W83" s="3" t="n">
+        <v>51.84299999999985</v>
+      </c>
+      <c r="X83" s="3" t="n">
+        <v>71662</v>
+      </c>
+      <c r="Y83" s="3" t="n">
+        <v>2931</v>
+      </c>
+      <c r="Z83" s="3" t="n">
+        <v>7443</v>
+      </c>
+      <c r="AA83" s="3" t="n">
+        <v>325</v>
+      </c>
+      <c r="AB83" s="3" t="n">
+        <v>14358</v>
+      </c>
+      <c r="AC83" s="3" t="n">
+        <v>421</v>
+      </c>
+      <c r="AD83" s="3" t="n">
+        <v>5047</v>
+      </c>
+      <c r="AE83" s="3" t="n">
+        <v>224</v>
+      </c>
+      <c r="AF83" s="3" t="n">
+        <v>5860</v>
+      </c>
+      <c r="AG83" s="3" t="n">
+        <v>287</v>
+      </c>
+      <c r="AH83" s="3" t="n">
+        <v>263.087</v>
+      </c>
+      <c r="AI83" s="3" t="n">
+        <v>76.82299999999998</v>
+      </c>
+      <c r="AJ83" s="3" t="n">
+        <v>2637</v>
+      </c>
+      <c r="AK83" s="3" t="n">
+        <v>131</v>
+      </c>
+      <c r="AL83" s="3" t="n">
+        <v>3480</v>
+      </c>
+      <c r="AM83" s="3" t="n">
+        <v>1150</v>
+      </c>
+      <c r="AN83" s="3" t="n">
+        <v>1150</v>
+      </c>
+      <c r="AO83" s="3" t="n">
+        <v>29.18781725888325</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="3" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+      <c r="B84" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C84" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D84" s="3" t="n">
+        <v>196780</v>
+      </c>
+      <c r="E84" s="3" t="n">
+        <v>14869</v>
+      </c>
+      <c r="F84" s="3" t="n">
+        <v>83057</v>
+      </c>
+      <c r="G84" s="3" t="n">
+        <v>4270</v>
+      </c>
+      <c r="H84" s="3" t="n">
+        <v>3961</v>
+      </c>
+      <c r="I84" s="3" t="n">
+        <v>3253</v>
+      </c>
+      <c r="J84" s="3" t="n">
+        <v>14436</v>
+      </c>
+      <c r="K84" s="3" t="n">
+        <v>7004</v>
+      </c>
+      <c r="L84" s="3" t="n">
+        <v>27238</v>
+      </c>
+      <c r="M84" s="3" t="n">
+        <v>6227</v>
+      </c>
+      <c r="N84" s="3" t="n">
+        <v>524</v>
+      </c>
+      <c r="O84" s="3" t="n">
+        <v>233</v>
+      </c>
+      <c r="P84" s="3" t="n">
+        <v>27714</v>
+      </c>
+      <c r="Q84" s="3" t="n">
+        <v>13646</v>
+      </c>
+      <c r="R84" s="3" t="n">
+        <v>1605.15</v>
+      </c>
+      <c r="S84" s="3" t="n">
+        <v>65.49900000000002</v>
+      </c>
+      <c r="T84" s="3" t="n">
+        <v>18834</v>
+      </c>
+      <c r="U84" s="3" t="n">
+        <v>8246</v>
+      </c>
+      <c r="V84" s="3" t="n">
+        <v>1607.985</v>
+      </c>
+      <c r="W84" s="3" t="n">
+        <v>123.954</v>
+      </c>
+      <c r="X84" s="3" t="n">
+        <v>79920</v>
+      </c>
+      <c r="Y84" s="3" t="n">
+        <v>8258</v>
+      </c>
+      <c r="Z84" s="3" t="n">
+        <v>8192</v>
+      </c>
+      <c r="AA84" s="3" t="n">
+        <v>749</v>
+      </c>
+      <c r="AB84" s="3" t="n">
+        <v>15533</v>
+      </c>
+      <c r="AC84" s="3" t="n">
+        <v>1175</v>
+      </c>
+      <c r="AD84" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE84" s="3" t="n">
+        <v>435</v>
+      </c>
+      <c r="AF84" s="3" t="n">
+        <v>6567</v>
+      </c>
+      <c r="AG84" s="3" t="n">
+        <v>707</v>
+      </c>
+      <c r="AH84" s="3" t="n">
+        <v>579.3099999999999</v>
+      </c>
+      <c r="AI84" s="3" t="n">
+        <v>316.223</v>
+      </c>
+      <c r="AJ84" s="3" t="n">
+        <v>3352</v>
+      </c>
+      <c r="AK84" s="3" t="n">
+        <v>715</v>
+      </c>
+      <c r="AL84" s="3" t="n">
+        <v>8880</v>
+      </c>
+      <c r="AM84" s="3" t="n">
+        <v>5400</v>
+      </c>
+      <c r="AN84" s="3" t="n">
+        <v>5400</v>
+      </c>
+      <c r="AO84" s="3" t="n">
+        <v>39.57203576139528</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="3" t="inlineStr">
+        <is>
+          <t>10/08/2025</t>
+        </is>
+      </c>
+      <c r="B85" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C85" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D85" s="3" t="n">
+        <v>157464</v>
+      </c>
+      <c r="E85" s="3" t="n">
+        <v>-39316</v>
+      </c>
+      <c r="F85" s="3" t="n">
+        <v>72920</v>
+      </c>
+      <c r="G85" s="3" t="n">
+        <v>-10137</v>
+      </c>
+      <c r="H85" s="3" t="n">
+        <v>56048.08</v>
+      </c>
+      <c r="I85" s="3" t="n">
+        <v>52087.08</v>
+      </c>
+      <c r="J85" s="3" t="n">
+        <v>12499</v>
+      </c>
+      <c r="K85" s="3" t="n">
+        <v>-1937</v>
+      </c>
+      <c r="L85" s="3" t="n">
+        <v>19138.89</v>
+      </c>
+      <c r="M85" s="3" t="n">
+        <v>-8099.110000000001</v>
+      </c>
+      <c r="N85" s="3" t="n">
+        <v>17456</v>
+      </c>
+      <c r="O85" s="3" t="n">
+        <v>16932</v>
+      </c>
+      <c r="P85" s="3" t="inlineStr"/>
+      <c r="Q85" s="3" t="inlineStr"/>
+      <c r="R85" s="3" t="n">
+        <v>1476.6</v>
+      </c>
+      <c r="S85" s="3" t="n">
+        <v>-128.5500000000002</v>
+      </c>
+      <c r="T85" s="3" t="n">
+        <v>759</v>
+      </c>
+      <c r="U85" s="3" t="n">
+        <v>-18075</v>
+      </c>
+      <c r="V85" s="3" t="n">
+        <v>1237.52</v>
+      </c>
+      <c r="W85" s="3" t="n">
+        <v>-370.4649999999999</v>
+      </c>
+      <c r="X85" s="3" t="n">
+        <v>58914</v>
+      </c>
+      <c r="Y85" s="3" t="n">
+        <v>-21006</v>
+      </c>
+      <c r="Z85" s="3" t="n">
+        <v>5857</v>
+      </c>
+      <c r="AA85" s="3" t="n">
+        <v>-2335</v>
+      </c>
+      <c r="AB85" s="3" t="n">
+        <v>11997</v>
+      </c>
+      <c r="AC85" s="3" t="n">
+        <v>-3536</v>
+      </c>
+      <c r="AD85" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE85" s="3" t="n">
+        <v>-1692</v>
+      </c>
+      <c r="AF85" s="3" t="n">
+        <v>4989</v>
+      </c>
+      <c r="AG85" s="3" t="n">
+        <v>-1578</v>
+      </c>
+      <c r="AH85" s="3" t="n">
+        <v>49</v>
+      </c>
+      <c r="AI85" s="3" t="n">
+        <v>-530.3099999999999</v>
+      </c>
+      <c r="AJ85" s="3" t="n">
+        <v>2232</v>
+      </c>
+      <c r="AK85" s="3" t="n">
+        <v>-1120</v>
+      </c>
+      <c r="AL85" s="3" t="inlineStr"/>
+      <c r="AM85" s="3" t="inlineStr"/>
+      <c r="AN85" s="3" t="inlineStr"/>
+      <c r="AO85" s="3" t="inlineStr"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="3" t="inlineStr">
+        <is>
+          <t>10/09/2025</t>
+        </is>
+      </c>
+      <c r="B86" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C86" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D86" s="3" t="n">
+        <v>161313</v>
+      </c>
+      <c r="E86" s="3" t="n">
+        <v>3849</v>
+      </c>
+      <c r="F86" s="3" t="n">
+        <v>73941</v>
+      </c>
+      <c r="G86" s="3" t="n">
+        <v>1021</v>
+      </c>
+      <c r="H86" s="3" t="n">
+        <v>57047.11</v>
+      </c>
+      <c r="I86" s="3" t="n">
+        <v>999.0299999999988</v>
+      </c>
+      <c r="J86" s="3" t="n">
+        <v>13476</v>
+      </c>
+      <c r="K86" s="3" t="n">
+        <v>977</v>
+      </c>
+      <c r="L86" s="3" t="n">
+        <v>19768.15</v>
+      </c>
+      <c r="M86" s="3" t="n">
+        <v>629.260000000002</v>
+      </c>
+      <c r="N86" s="3" t="n">
+        <v>19349</v>
+      </c>
+      <c r="O86" s="3" t="n">
+        <v>1893</v>
+      </c>
+      <c r="P86" s="3" t="inlineStr"/>
+      <c r="Q86" s="3" t="inlineStr"/>
+      <c r="R86" s="3" t="n">
+        <v>1482.032</v>
+      </c>
+      <c r="S86" s="3" t="n">
+        <v>5.432000000000016</v>
+      </c>
+      <c r="T86" s="3" t="n">
+        <v>1554</v>
+      </c>
+      <c r="U86" s="3" t="n">
+        <v>795</v>
+      </c>
+      <c r="V86" s="3" t="n">
+        <v>1269.254</v>
+      </c>
+      <c r="W86" s="3" t="n">
+        <v>31.73399999999992</v>
+      </c>
+      <c r="X86" s="3" t="n">
+        <v>60239</v>
+      </c>
+      <c r="Y86" s="3" t="n">
+        <v>1325</v>
+      </c>
+      <c r="Z86" s="3" t="n">
+        <v>6113</v>
+      </c>
+      <c r="AA86" s="3" t="n">
+        <v>256</v>
+      </c>
+      <c r="AB86" s="3" t="n">
+        <v>12374</v>
+      </c>
+      <c r="AC86" s="3" t="n">
+        <v>377</v>
+      </c>
+      <c r="AD86" s="3" t="n">
+        <v>3966</v>
+      </c>
+      <c r="AE86" s="3" t="n">
+        <v>176</v>
+      </c>
+      <c r="AF86" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG86" s="3" t="n">
+        <v>176</v>
+      </c>
+      <c r="AH86" s="3" t="n">
+        <v>126</v>
+      </c>
+      <c r="AI86" s="3" t="n">
+        <v>77</v>
+      </c>
+      <c r="AJ86" s="3" t="n">
+        <v>2293</v>
+      </c>
+      <c r="AK86" s="3" t="n">
+        <v>61</v>
+      </c>
+      <c r="AL86" s="3" t="inlineStr"/>
+      <c r="AM86" s="3" t="inlineStr"/>
+      <c r="AN86" s="3" t="inlineStr"/>
+      <c r="AO86" s="3" t="inlineStr"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="3" t="inlineStr">
+        <is>
+          <t>10/10/2025</t>
+        </is>
+      </c>
+      <c r="B87" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C87" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D87" s="3" t="n">
+        <v>165269</v>
+      </c>
+      <c r="E87" s="3" t="n">
+        <v>3956</v>
+      </c>
+      <c r="F87" s="3" t="n">
+        <v>74900</v>
+      </c>
+      <c r="G87" s="3" t="n">
+        <v>959</v>
+      </c>
+      <c r="H87" s="3" t="n">
+        <v>57975.08</v>
+      </c>
+      <c r="I87" s="3" t="n">
+        <v>927.9700000000012</v>
+      </c>
+      <c r="J87" s="3" t="inlineStr"/>
+      <c r="K87" s="3" t="inlineStr"/>
+      <c r="L87" s="3" t="inlineStr"/>
+      <c r="M87" s="3" t="inlineStr"/>
+      <c r="N87" s="3" t="inlineStr"/>
+      <c r="O87" s="3" t="inlineStr"/>
+      <c r="P87" s="3" t="inlineStr"/>
+      <c r="Q87" s="3" t="inlineStr"/>
+      <c r="R87" s="3" t="n">
+        <v>1487.834</v>
+      </c>
+      <c r="S87" s="3" t="n">
+        <v>5.802000000000135</v>
+      </c>
+      <c r="T87" s="3" t="n">
+        <v>654</v>
+      </c>
+      <c r="U87" s="3" t="n">
+        <v>-900</v>
+      </c>
+      <c r="V87" s="3" t="n">
+        <v>1303.689</v>
+      </c>
+      <c r="W87" s="3" t="n">
+        <v>34.43500000000017</v>
+      </c>
+      <c r="X87" s="3" t="n">
+        <v>61703</v>
+      </c>
+      <c r="Y87" s="3" t="n">
+        <v>1464</v>
+      </c>
+      <c r="Z87" s="3" t="n">
+        <v>6372</v>
+      </c>
+      <c r="AA87" s="3" t="n">
+        <v>259</v>
+      </c>
+      <c r="AB87" s="3" t="n">
+        <v>12784</v>
+      </c>
+      <c r="AC87" s="3" t="n">
+        <v>410</v>
+      </c>
+      <c r="AD87" s="3" t="n">
+        <v>4185</v>
+      </c>
+      <c r="AE87" s="3" t="n">
+        <v>219</v>
+      </c>
+      <c r="AF87" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG87" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH87" s="3" t="n">
+        <v>200</v>
+      </c>
+      <c r="AI87" s="3" t="n">
+        <v>74</v>
+      </c>
+      <c r="AJ87" s="3" t="n">
+        <v>2329</v>
+      </c>
+      <c r="AK87" s="3" t="n">
+        <v>36</v>
+      </c>
+      <c r="AL87" s="3" t="inlineStr"/>
+      <c r="AM87" s="3" t="inlineStr"/>
+      <c r="AN87" s="3" t="inlineStr"/>
+      <c r="AO87" s="3" t="inlineStr"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="3" t="inlineStr">
+        <is>
+          <t>10/11/2025</t>
+        </is>
+      </c>
+      <c r="B88" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C88" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D88" s="3" t="n">
+        <v>169895</v>
+      </c>
+      <c r="E88" s="3" t="n">
+        <v>4626</v>
+      </c>
+      <c r="F88" s="3" t="n">
+        <v>75552</v>
+      </c>
+      <c r="G88" s="3" t="n">
+        <v>652</v>
+      </c>
+      <c r="H88" s="3" t="n">
+        <v>59087.86</v>
+      </c>
+      <c r="I88" s="3" t="n">
+        <v>1112.779999999999</v>
+      </c>
+      <c r="J88" s="3" t="n">
+        <v>1633</v>
+      </c>
+      <c r="K88" s="3" t="inlineStr"/>
+      <c r="L88" s="3" t="n">
+        <v>15800</v>
+      </c>
+      <c r="M88" s="3" t="inlineStr"/>
+      <c r="N88" s="3" t="n">
+        <v>74</v>
+      </c>
+      <c r="O88" s="3" t="inlineStr"/>
+      <c r="P88" s="3" t="n">
+        <v>3213</v>
+      </c>
+      <c r="Q88" s="3" t="inlineStr"/>
+      <c r="R88" s="3" t="n">
+        <v>1498.984</v>
+      </c>
+      <c r="S88" s="3" t="n">
+        <v>11.14999999999986</v>
+      </c>
+      <c r="T88" s="3" t="n">
+        <v>2937</v>
+      </c>
+      <c r="U88" s="3" t="n">
+        <v>2283</v>
+      </c>
+      <c r="V88" s="3" t="n">
+        <v>1340.379</v>
+      </c>
+      <c r="W88" s="3" t="n">
+        <v>36.68999999999983</v>
+      </c>
+      <c r="X88" s="3" t="n">
+        <v>63860</v>
+      </c>
+      <c r="Y88" s="3" t="n">
+        <v>2157</v>
+      </c>
+      <c r="Z88" s="3" t="n">
+        <v>6614</v>
+      </c>
+      <c r="AA88" s="3" t="n">
+        <v>242</v>
+      </c>
+      <c r="AB88" s="3" t="n">
+        <v>13189</v>
+      </c>
+      <c r="AC88" s="3" t="n">
+        <v>405</v>
+      </c>
+      <c r="AD88" s="3" t="n">
+        <v>4417</v>
+      </c>
+      <c r="AE88" s="3" t="n">
+        <v>232</v>
+      </c>
+      <c r="AF88" s="3" t="n">
+        <v>5196</v>
+      </c>
+      <c r="AG88" s="3" t="n">
+        <v>31</v>
+      </c>
+      <c r="AH88" s="3" t="n">
+        <v>25.697</v>
+      </c>
+      <c r="AI88" s="3" t="n">
+        <v>-174.303</v>
+      </c>
+      <c r="AJ88" s="3" t="n">
+        <v>2350</v>
+      </c>
+      <c r="AK88" s="3" t="n">
+        <v>21</v>
+      </c>
+      <c r="AL88" s="3" t="n">
+        <v>276</v>
+      </c>
+      <c r="AM88" s="3" t="inlineStr"/>
+      <c r="AN88" s="3" t="inlineStr"/>
+      <c r="AO88" s="3" t="inlineStr"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="3" t="inlineStr">
+        <is>
+          <t>10/12/2025</t>
+        </is>
+      </c>
+      <c r="B89" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C89" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D89" s="3" t="n">
+        <v>173522</v>
+      </c>
+      <c r="E89" s="3" t="n">
+        <v>3627</v>
+      </c>
+      <c r="F89" s="3" t="n">
+        <v>76645</v>
+      </c>
+      <c r="G89" s="3" t="n">
+        <v>1093</v>
+      </c>
+      <c r="H89" s="3" t="n">
+        <v>60165.99</v>
+      </c>
+      <c r="I89" s="3" t="n">
+        <v>1078.129999999997</v>
+      </c>
+      <c r="J89" s="3" t="n">
+        <v>3340</v>
+      </c>
+      <c r="K89" s="3" t="n">
+        <v>1707</v>
+      </c>
+      <c r="L89" s="3" t="n">
+        <v>17333</v>
+      </c>
+      <c r="M89" s="3" t="n">
+        <v>1533</v>
+      </c>
+      <c r="N89" s="3" t="n">
+        <v>149</v>
+      </c>
+      <c r="O89" s="3" t="n">
+        <v>75</v>
+      </c>
+      <c r="P89" s="3" t="n">
+        <v>6457</v>
+      </c>
+      <c r="Q89" s="3" t="n">
+        <v>3244</v>
+      </c>
+      <c r="R89" s="3" t="n">
+        <v>1509.592</v>
+      </c>
+      <c r="S89" s="3" t="n">
+        <v>10.60800000000017</v>
+      </c>
+      <c r="T89" s="3" t="n">
+        <v>5233</v>
+      </c>
+      <c r="U89" s="3" t="n">
+        <v>2296</v>
+      </c>
+      <c r="V89" s="3" t="n">
+        <v>1380.084</v>
+      </c>
+      <c r="W89" s="3" t="n">
+        <v>39.70500000000015</v>
+      </c>
+      <c r="X89" s="3" t="n">
+        <v>66155</v>
+      </c>
+      <c r="Y89" s="3" t="n">
+        <v>2295</v>
+      </c>
+      <c r="Z89" s="3" t="n">
+        <v>6877</v>
+      </c>
+      <c r="AA89" s="3" t="n">
+        <v>263</v>
+      </c>
+      <c r="AB89" s="3" t="n">
+        <v>13594</v>
+      </c>
+      <c r="AC89" s="3" t="n">
+        <v>405</v>
+      </c>
+      <c r="AD89" s="3" t="n">
+        <v>4633</v>
+      </c>
+      <c r="AE89" s="3" t="n">
+        <v>216</v>
+      </c>
+      <c r="AF89" s="3" t="n">
+        <v>5358</v>
+      </c>
+      <c r="AG89" s="3" t="n">
+        <v>162</v>
+      </c>
+      <c r="AH89" s="3" t="n">
+        <v>119.952</v>
+      </c>
+      <c r="AI89" s="3" t="n">
+        <v>94.255</v>
+      </c>
+      <c r="AJ89" s="3" t="n">
+        <v>2407</v>
+      </c>
+      <c r="AK89" s="3" t="n">
+        <v>57</v>
+      </c>
+      <c r="AL89" s="3" t="n">
+        <v>1224</v>
+      </c>
+      <c r="AM89" s="3" t="n">
+        <v>948</v>
+      </c>
+      <c r="AN89" s="3" t="n">
+        <v>948</v>
+      </c>
+      <c r="AO89" s="3" t="n">
+        <v>29.22318125770654</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="3" t="inlineStr">
+        <is>
+          <t>11/01/2026</t>
+        </is>
+      </c>
+      <c r="B90" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C90" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D90" s="3" t="n">
+        <v>177525</v>
+      </c>
+      <c r="E90" s="3" t="n">
+        <v>4003</v>
+      </c>
+      <c r="F90" s="3" t="n">
+        <v>77662</v>
+      </c>
+      <c r="G90" s="3" t="n">
+        <v>1017</v>
+      </c>
+      <c r="H90" s="3" t="inlineStr"/>
+      <c r="I90" s="3" t="inlineStr"/>
+      <c r="J90" s="3" t="n">
+        <v>5320</v>
+      </c>
+      <c r="K90" s="3" t="n">
+        <v>1980</v>
+      </c>
+      <c r="L90" s="3" t="n">
+        <v>19111</v>
+      </c>
+      <c r="M90" s="3" t="n">
+        <v>1778</v>
+      </c>
+      <c r="N90" s="3" t="n">
+        <v>227</v>
+      </c>
+      <c r="O90" s="3" t="n">
+        <v>78</v>
+      </c>
+      <c r="P90" s="3" t="n">
+        <v>10260</v>
+      </c>
+      <c r="Q90" s="3" t="n">
+        <v>3803</v>
+      </c>
+      <c r="R90" s="3" t="n">
+        <v>1521.822</v>
+      </c>
+      <c r="S90" s="3" t="n">
+        <v>12.22999999999979</v>
+      </c>
+      <c r="T90" s="3" t="n">
+        <v>7892</v>
+      </c>
+      <c r="U90" s="3" t="n">
+        <v>2659</v>
+      </c>
+      <c r="V90" s="3" t="n">
+        <v>1433.476</v>
+      </c>
+      <c r="W90" s="3" t="n">
+        <v>53.39200000000005</v>
+      </c>
+      <c r="X90" s="3" t="n">
+        <v>68821</v>
+      </c>
+      <c r="Y90" s="3" t="n">
+        <v>2666</v>
+      </c>
+      <c r="Z90" s="3" t="n">
+        <v>7125</v>
+      </c>
+      <c r="AA90" s="3" t="n">
+        <v>248</v>
+      </c>
+      <c r="AB90" s="3" t="n">
+        <v>13949</v>
+      </c>
+      <c r="AC90" s="3" t="n">
+        <v>355</v>
+      </c>
+      <c r="AD90" s="3" t="n">
+        <v>4834</v>
+      </c>
+      <c r="AE90" s="3" t="n">
+        <v>201</v>
+      </c>
+      <c r="AF90" s="3" t="n">
+        <v>5583</v>
+      </c>
+      <c r="AG90" s="3" t="n">
+        <v>225</v>
+      </c>
+      <c r="AH90" s="3" t="n">
+        <v>186.906</v>
+      </c>
+      <c r="AI90" s="3" t="n">
+        <v>66.95400000000001</v>
+      </c>
+      <c r="AJ90" s="3" t="n">
+        <v>2508</v>
+      </c>
+      <c r="AK90" s="3" t="n">
+        <v>101</v>
+      </c>
+      <c r="AL90" s="3" t="n">
+        <v>2368</v>
+      </c>
+      <c r="AM90" s="3" t="n">
+        <v>1144</v>
+      </c>
+      <c r="AN90" s="3" t="n">
+        <v>1144</v>
+      </c>
+      <c r="AO90" s="3" t="n">
+        <v>30.08151459374178</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="3" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="B91" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C91" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D91" s="3" t="n">
+        <v>182107</v>
+      </c>
+      <c r="E91" s="3" t="n">
+        <v>4582</v>
+      </c>
+      <c r="F91" s="3" t="n">
+        <v>78834</v>
+      </c>
+      <c r="G91" s="3" t="n">
+        <v>1172</v>
+      </c>
+      <c r="H91" s="3" t="n">
+        <v>747</v>
+      </c>
+      <c r="I91" s="3" t="inlineStr"/>
+      <c r="J91" s="3" t="n">
+        <v>7528</v>
+      </c>
+      <c r="K91" s="3" t="n">
+        <v>2208</v>
+      </c>
+      <c r="L91" s="3" t="n">
+        <v>21098</v>
+      </c>
+      <c r="M91" s="3" t="n">
+        <v>1987</v>
+      </c>
+      <c r="N91" s="3" t="n">
+        <v>293</v>
+      </c>
+      <c r="O91" s="3" t="n">
+        <v>66</v>
+      </c>
+      <c r="P91" s="3" t="n">
+        <v>14257</v>
+      </c>
+      <c r="Q91" s="3" t="n">
+        <v>3997</v>
+      </c>
+      <c r="R91" s="3" t="n">
+        <v>1540.691</v>
+      </c>
+      <c r="S91" s="3" t="n">
+        <v>18.86900000000014</v>
+      </c>
+      <c r="T91" s="3" t="n">
+        <v>10711</v>
+      </c>
+      <c r="U91" s="3" t="n">
+        <v>2819</v>
+      </c>
+      <c r="V91" s="3" t="n">
+        <v>1485.568</v>
+      </c>
+      <c r="W91" s="3" t="n">
+        <v>52.09199999999987</v>
+      </c>
+      <c r="X91" s="3" t="n">
+        <v>71789</v>
+      </c>
+      <c r="Y91" s="3" t="n">
+        <v>2968</v>
+      </c>
+      <c r="Z91" s="3" t="n">
+        <v>7461</v>
+      </c>
+      <c r="AA91" s="3" t="n">
+        <v>336</v>
+      </c>
+      <c r="AB91" s="3" t="n">
+        <v>14373</v>
+      </c>
+      <c r="AC91" s="3" t="n">
+        <v>424</v>
+      </c>
+      <c r="AD91" s="3" t="n">
+        <v>5047</v>
+      </c>
+      <c r="AE91" s="3" t="n">
+        <v>213</v>
+      </c>
+      <c r="AF91" s="3" t="n">
+        <v>5865</v>
+      </c>
+      <c r="AG91" s="3" t="n">
+        <v>282</v>
+      </c>
+      <c r="AH91" s="3" t="n">
+        <v>267.278</v>
+      </c>
+      <c r="AI91" s="3" t="n">
+        <v>80.37200000000001</v>
+      </c>
+      <c r="AJ91" s="3" t="n">
+        <v>2644</v>
+      </c>
+      <c r="AK91" s="3" t="n">
+        <v>136</v>
+      </c>
+      <c r="AL91" s="3" t="n">
+        <v>3546</v>
+      </c>
+      <c r="AM91" s="3" t="n">
+        <v>1178</v>
+      </c>
+      <c r="AN91" s="3" t="n">
+        <v>1178</v>
+      </c>
+      <c r="AO91" s="3" t="n">
+        <v>29.47210407805854</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="3" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+      <c r="B92" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C92" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D92" s="3" t="n">
+        <v>192979</v>
+      </c>
+      <c r="E92" s="3" t="n">
+        <v>10872</v>
+      </c>
+      <c r="F92" s="3" t="n">
+        <v>82022</v>
+      </c>
+      <c r="G92" s="3" t="n">
+        <v>3188</v>
+      </c>
+      <c r="H92" s="3" t="n">
+        <v>3107</v>
+      </c>
+      <c r="I92" s="3" t="n">
+        <v>2360</v>
+      </c>
+      <c r="J92" s="3" t="n">
+        <v>12858</v>
+      </c>
+      <c r="K92" s="3" t="n">
+        <v>5330</v>
+      </c>
+      <c r="L92" s="3" t="n">
+        <v>25861</v>
+      </c>
+      <c r="M92" s="3" t="n">
+        <v>4763</v>
+      </c>
+      <c r="N92" s="3" t="n">
+        <v>473</v>
+      </c>
+      <c r="O92" s="3" t="n">
+        <v>180</v>
+      </c>
+      <c r="P92" s="3" t="n">
+        <v>24655</v>
+      </c>
+      <c r="Q92" s="3" t="n">
+        <v>10398</v>
+      </c>
+      <c r="R92" s="3" t="n">
+        <v>1586.186</v>
+      </c>
+      <c r="S92" s="3" t="n">
+        <v>45.49499999999989</v>
+      </c>
+      <c r="T92" s="3" t="n">
+        <v>17021</v>
+      </c>
+      <c r="U92" s="3" t="n">
+        <v>6310</v>
+      </c>
+      <c r="V92" s="3" t="n">
+        <v>1583.512</v>
+      </c>
+      <c r="W92" s="3" t="n">
+        <v>97.94399999999996</v>
+      </c>
+      <c r="X92" s="3" t="n">
+        <v>78101</v>
+      </c>
+      <c r="Y92" s="3" t="n">
+        <v>6312</v>
+      </c>
+      <c r="Z92" s="3" t="n">
+        <v>8051</v>
+      </c>
+      <c r="AA92" s="3" t="n">
+        <v>590</v>
+      </c>
+      <c r="AB92" s="3" t="n">
+        <v>15261</v>
+      </c>
+      <c r="AC92" s="3" t="n">
+        <v>888</v>
+      </c>
+      <c r="AD92" s="3" t="n">
+        <v>5412</v>
+      </c>
+      <c r="AE92" s="3" t="n">
+        <v>365</v>
+      </c>
+      <c r="AF92" s="3" t="inlineStr"/>
+      <c r="AG92" s="3" t="inlineStr"/>
+      <c r="AH92" s="3" t="n">
+        <v>511.413</v>
+      </c>
+      <c r="AI92" s="3" t="n">
+        <v>244.135</v>
+      </c>
+      <c r="AJ92" s="3" t="n">
+        <v>3144</v>
+      </c>
+      <c r="AK92" s="3" t="n">
+        <v>500</v>
+      </c>
+      <c r="AL92" s="3" t="n">
+        <v>7634</v>
+      </c>
+      <c r="AM92" s="3" t="n">
+        <v>4088</v>
+      </c>
+      <c r="AN92" s="3" t="n">
+        <v>4088</v>
+      </c>
+      <c r="AO92" s="3" t="n">
+        <v>39.3152529332564</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="3" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+      <c r="B93" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C93" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D93" s="3" t="n">
+        <v>196976</v>
+      </c>
+      <c r="E93" s="3" t="n">
+        <v>3997</v>
+      </c>
+      <c r="F93" s="3" t="n">
+        <v>83105</v>
+      </c>
+      <c r="G93" s="3" t="n">
+        <v>1083</v>
+      </c>
+      <c r="H93" s="3" t="n">
+        <v>3995</v>
+      </c>
+      <c r="I93" s="3" t="n">
+        <v>888</v>
+      </c>
+      <c r="J93" s="3" t="n">
+        <v>14509</v>
+      </c>
+      <c r="K93" s="3" t="n">
+        <v>1651</v>
+      </c>
+      <c r="L93" s="3" t="n">
+        <v>27301</v>
+      </c>
+      <c r="M93" s="3" t="n">
+        <v>1440</v>
+      </c>
+      <c r="N93" s="3" t="n">
+        <v>525</v>
+      </c>
+      <c r="O93" s="3" t="n">
+        <v>52</v>
+      </c>
+      <c r="P93" s="3" t="n">
+        <v>27859</v>
+      </c>
+      <c r="Q93" s="3" t="n">
+        <v>3204</v>
+      </c>
+      <c r="R93" s="3" t="n">
+        <v>1605.763</v>
+      </c>
+      <c r="S93" s="3" t="n">
+        <v>19.577</v>
+      </c>
+      <c r="T93" s="3" t="n">
+        <v>18917</v>
+      </c>
+      <c r="U93" s="3" t="n">
+        <v>1896</v>
+      </c>
+      <c r="V93" s="3" t="n">
+        <v>1609.839</v>
+      </c>
+      <c r="W93" s="3" t="n">
+        <v>26.327</v>
+      </c>
+      <c r="X93" s="3" t="n">
+        <v>80009</v>
+      </c>
+      <c r="Y93" s="3" t="n">
+        <v>1908</v>
+      </c>
+      <c r="Z93" s="3" t="n">
+        <v>8202</v>
+      </c>
+      <c r="AA93" s="3" t="n">
+        <v>151</v>
+      </c>
+      <c r="AB93" s="3" t="n">
+        <v>15542</v>
+      </c>
+      <c r="AC93" s="3" t="n">
+        <v>281</v>
+      </c>
+      <c r="AD93" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE93" s="3" t="n">
+        <v>70</v>
+      </c>
+      <c r="AF93" s="3" t="n">
+        <v>6580</v>
+      </c>
+      <c r="AG93" s="3" t="inlineStr"/>
+      <c r="AH93" s="3" t="n">
+        <v>581.749</v>
+      </c>
+      <c r="AI93" s="3" t="n">
+        <v>70.33600000000001</v>
+      </c>
+      <c r="AJ93" s="3" t="n">
+        <v>3356</v>
+      </c>
+      <c r="AK93" s="3" t="n">
+        <v>212</v>
+      </c>
+      <c r="AL93" s="3" t="n">
+        <v>8942</v>
+      </c>
+      <c r="AM93" s="3" t="n">
+        <v>1308</v>
+      </c>
+      <c r="AN93" s="3" t="n">
+        <v>1308</v>
+      </c>
+      <c r="AO93" s="3" t="n">
+        <v>40.82397003745319</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="3" t="inlineStr">
+        <is>
+          <t>11/08/2025</t>
+        </is>
+      </c>
+      <c r="B94" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C94" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D94" s="3" t="n">
+        <v>157515</v>
+      </c>
+      <c r="E94" s="3" t="n">
+        <v>-39461</v>
+      </c>
+      <c r="F94" s="3" t="n">
+        <v>72942</v>
+      </c>
+      <c r="G94" s="3" t="n">
+        <v>-10163</v>
+      </c>
+      <c r="H94" s="3" t="n">
+        <v>56069.02</v>
+      </c>
+      <c r="I94" s="3" t="n">
+        <v>52074.02</v>
+      </c>
+      <c r="J94" s="3" t="n">
+        <v>12508</v>
+      </c>
+      <c r="K94" s="3" t="n">
+        <v>-2001</v>
+      </c>
+      <c r="L94" s="3" t="n">
+        <v>19144.97</v>
+      </c>
+      <c r="M94" s="3" t="n">
+        <v>-8156.029999999999</v>
+      </c>
+      <c r="N94" s="3" t="n">
+        <v>17476</v>
+      </c>
+      <c r="O94" s="3" t="n">
+        <v>16951</v>
+      </c>
+      <c r="P94" s="3" t="inlineStr"/>
+      <c r="Q94" s="3" t="inlineStr"/>
+      <c r="R94" s="3" t="n">
+        <v>1476.852</v>
+      </c>
+      <c r="S94" s="3" t="n">
+        <v>-128.9109999999998</v>
+      </c>
+      <c r="T94" s="3" t="n">
+        <v>760</v>
+      </c>
+      <c r="U94" s="3" t="n">
+        <v>-18157</v>
+      </c>
+      <c r="V94" s="3" t="n">
+        <v>1237.971</v>
+      </c>
+      <c r="W94" s="3" t="n">
+        <v>-371.8679999999999</v>
+      </c>
+      <c r="X94" s="3" t="n">
+        <v>58928</v>
+      </c>
+      <c r="Y94" s="3" t="n">
+        <v>-21081</v>
+      </c>
+      <c r="Z94" s="3" t="n">
+        <v>5863</v>
+      </c>
+      <c r="AA94" s="3" t="n">
+        <v>-2339</v>
+      </c>
+      <c r="AB94" s="3" t="n">
+        <v>12003</v>
+      </c>
+      <c r="AC94" s="3" t="n">
+        <v>-3539</v>
+      </c>
+      <c r="AD94" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE94" s="3" t="n">
+        <v>-1692</v>
+      </c>
+      <c r="AF94" s="3" t="n">
+        <v>4989</v>
+      </c>
+      <c r="AG94" s="3" t="n">
+        <v>-1591</v>
+      </c>
+      <c r="AH94" s="3" t="n">
+        <v>51</v>
+      </c>
+      <c r="AI94" s="3" t="n">
+        <v>-530.749</v>
+      </c>
+      <c r="AJ94" s="3" t="n">
+        <v>2233</v>
+      </c>
+      <c r="AK94" s="3" t="n">
+        <v>-1123</v>
+      </c>
+      <c r="AL94" s="3" t="inlineStr"/>
+      <c r="AM94" s="3" t="inlineStr"/>
+      <c r="AN94" s="3" t="inlineStr"/>
+      <c r="AO94" s="3" t="inlineStr"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="3" t="inlineStr">
+        <is>
+          <t>11/09/2025</t>
+        </is>
+      </c>
+      <c r="B95" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C95" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D95" s="3" t="n">
+        <v>161476</v>
+      </c>
+      <c r="E95" s="3" t="n">
+        <v>3961</v>
+      </c>
+      <c r="F95" s="3" t="n">
+        <v>73977</v>
+      </c>
+      <c r="G95" s="3" t="n">
+        <v>1035</v>
+      </c>
+      <c r="H95" s="3" t="n">
+        <v>57083.47</v>
+      </c>
+      <c r="I95" s="3" t="n">
+        <v>1014.450000000004</v>
+      </c>
+      <c r="J95" s="3" t="n">
+        <v>13523</v>
+      </c>
+      <c r="K95" s="3" t="n">
+        <v>1015</v>
+      </c>
+      <c r="L95" s="3" t="n">
+        <v>19798.91</v>
+      </c>
+      <c r="M95" s="3" t="n">
+        <v>653.9399999999987</v>
+      </c>
+      <c r="N95" s="3" t="n">
+        <v>19435</v>
+      </c>
+      <c r="O95" s="3" t="n">
+        <v>1959</v>
+      </c>
+      <c r="P95" s="3" t="inlineStr"/>
+      <c r="Q95" s="3" t="inlineStr"/>
+      <c r="R95" s="3" t="n">
+        <v>1482.179</v>
+      </c>
+      <c r="S95" s="3" t="n">
+        <v>5.326999999999998</v>
+      </c>
+      <c r="T95" s="3" t="n">
+        <v>1600</v>
+      </c>
+      <c r="U95" s="3" t="n">
+        <v>840</v>
+      </c>
+      <c r="V95" s="3" t="n">
+        <v>1270.364</v>
+      </c>
+      <c r="W95" s="3" t="n">
+        <v>32.39300000000003</v>
+      </c>
+      <c r="X95" s="3" t="n">
+        <v>60290</v>
+      </c>
+      <c r="Y95" s="3" t="n">
+        <v>1362</v>
+      </c>
+      <c r="Z95" s="3" t="n">
+        <v>6124</v>
+      </c>
+      <c r="AA95" s="3" t="n">
+        <v>261</v>
+      </c>
+      <c r="AB95" s="3" t="n">
+        <v>12393</v>
+      </c>
+      <c r="AC95" s="3" t="n">
+        <v>390</v>
+      </c>
+      <c r="AD95" s="3" t="n">
+        <v>3977</v>
+      </c>
+      <c r="AE95" s="3" t="n">
+        <v>187</v>
+      </c>
+      <c r="AF95" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG95" s="3" t="n">
+        <v>176</v>
+      </c>
+      <c r="AH95" s="3" t="n">
+        <v>130</v>
+      </c>
+      <c r="AI95" s="3" t="n">
+        <v>79</v>
+      </c>
+      <c r="AJ95" s="3" t="n">
+        <v>2294</v>
+      </c>
+      <c r="AK95" s="3" t="n">
+        <v>61</v>
+      </c>
+      <c r="AL95" s="3" t="inlineStr"/>
+      <c r="AM95" s="3" t="inlineStr"/>
+      <c r="AN95" s="3" t="inlineStr"/>
+      <c r="AO95" s="3" t="inlineStr"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="3" t="inlineStr">
+        <is>
+          <t>11/10/2025</t>
+        </is>
+      </c>
+      <c r="B96" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C96" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D96" s="3" t="n">
+        <v>165429</v>
+      </c>
+      <c r="E96" s="3" t="n">
+        <v>3953</v>
+      </c>
+      <c r="F96" s="3" t="n">
+        <v>74925</v>
+      </c>
+      <c r="G96" s="3" t="n">
+        <v>948</v>
+      </c>
+      <c r="H96" s="3" t="n">
+        <v>58006.99</v>
+      </c>
+      <c r="I96" s="3" t="n">
+        <v>923.5199999999968</v>
+      </c>
+      <c r="J96" s="3" t="inlineStr"/>
+      <c r="K96" s="3" t="inlineStr"/>
+      <c r="L96" s="3" t="inlineStr"/>
+      <c r="M96" s="3" t="inlineStr"/>
+      <c r="N96" s="3" t="inlineStr"/>
+      <c r="O96" s="3" t="inlineStr"/>
+      <c r="P96" s="3" t="inlineStr"/>
+      <c r="Q96" s="3" t="inlineStr"/>
+      <c r="R96" s="3" t="n">
+        <v>1487.993</v>
+      </c>
+      <c r="S96" s="3" t="n">
+        <v>5.813999999999851</v>
+      </c>
+      <c r="T96" s="3" t="n">
+        <v>734</v>
+      </c>
+      <c r="U96" s="3" t="n">
+        <v>-866</v>
+      </c>
+      <c r="V96" s="3" t="n">
+        <v>1304.542</v>
+      </c>
+      <c r="W96" s="3" t="n">
+        <v>34.17799999999988</v>
+      </c>
+      <c r="X96" s="3" t="n">
+        <v>61785</v>
+      </c>
+      <c r="Y96" s="3" t="n">
+        <v>1495</v>
+      </c>
+      <c r="Z96" s="3" t="n">
+        <v>6384</v>
+      </c>
+      <c r="AA96" s="3" t="n">
+        <v>260</v>
+      </c>
+      <c r="AB96" s="3" t="n">
+        <v>12798</v>
+      </c>
+      <c r="AC96" s="3" t="n">
+        <v>405</v>
+      </c>
+      <c r="AD96" s="3" t="n">
+        <v>4189</v>
+      </c>
+      <c r="AE96" s="3" t="n">
+        <v>212</v>
+      </c>
+      <c r="AF96" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG96" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH96" s="3" t="n">
+        <v>201</v>
+      </c>
+      <c r="AI96" s="3" t="n">
+        <v>71</v>
+      </c>
+      <c r="AJ96" s="3" t="n">
+        <v>2330</v>
+      </c>
+      <c r="AK96" s="3" t="n">
+        <v>36</v>
+      </c>
+      <c r="AL96" s="3" t="inlineStr"/>
+      <c r="AM96" s="3" t="inlineStr"/>
+      <c r="AN96" s="3" t="inlineStr"/>
+      <c r="AO96" s="3" t="inlineStr"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="3" t="inlineStr">
+        <is>
+          <t>11/11/2025</t>
+        </is>
+      </c>
+      <c r="B97" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C97" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D97" s="3" t="n">
+        <v>170024</v>
+      </c>
+      <c r="E97" s="3" t="n">
+        <v>4595</v>
+      </c>
+      <c r="F97" s="3" t="n">
+        <v>75590</v>
+      </c>
+      <c r="G97" s="3" t="n">
+        <v>665</v>
+      </c>
+      <c r="H97" s="3" t="n">
+        <v>59134.37</v>
+      </c>
+      <c r="I97" s="3" t="n">
+        <v>1127.380000000005</v>
+      </c>
+      <c r="J97" s="3" t="n">
+        <v>1697</v>
+      </c>
+      <c r="K97" s="3" t="inlineStr"/>
+      <c r="L97" s="3" t="n">
+        <v>15859</v>
+      </c>
+      <c r="M97" s="3" t="inlineStr"/>
+      <c r="N97" s="3" t="n">
+        <v>79</v>
+      </c>
+      <c r="O97" s="3" t="inlineStr"/>
+      <c r="P97" s="3" t="n">
+        <v>3334</v>
+      </c>
+      <c r="Q97" s="3" t="inlineStr"/>
+      <c r="R97" s="3" t="n">
+        <v>1499.483</v>
+      </c>
+      <c r="S97" s="3" t="n">
+        <v>11.49000000000001</v>
+      </c>
+      <c r="T97" s="3" t="n">
+        <v>3022</v>
+      </c>
+      <c r="U97" s="3" t="n">
+        <v>2288</v>
+      </c>
+      <c r="V97" s="3" t="n">
+        <v>1341.974</v>
+      </c>
+      <c r="W97" s="3" t="n">
+        <v>37.43200000000002</v>
+      </c>
+      <c r="X97" s="3" t="n">
+        <v>63954</v>
+      </c>
+      <c r="Y97" s="3" t="n">
+        <v>2169</v>
+      </c>
+      <c r="Z97" s="3" t="n">
+        <v>6623</v>
+      </c>
+      <c r="AA97" s="3" t="n">
+        <v>239</v>
+      </c>
+      <c r="AB97" s="3" t="n">
+        <v>13204</v>
+      </c>
+      <c r="AC97" s="3" t="n">
+        <v>406</v>
+      </c>
+      <c r="AD97" s="3" t="n">
+        <v>4420</v>
+      </c>
+      <c r="AE97" s="3" t="n">
+        <v>231</v>
+      </c>
+      <c r="AF97" s="3" t="n">
+        <v>5200</v>
+      </c>
+      <c r="AG97" s="3" t="n">
+        <v>35</v>
+      </c>
+      <c r="AH97" s="3" t="n">
+        <v>30.161</v>
+      </c>
+      <c r="AI97" s="3" t="n">
+        <v>-170.839</v>
+      </c>
+      <c r="AJ97" s="3" t="n">
+        <v>2351</v>
+      </c>
+      <c r="AK97" s="3" t="n">
+        <v>21</v>
+      </c>
+      <c r="AL97" s="3" t="n">
+        <v>312</v>
+      </c>
+      <c r="AM97" s="3" t="inlineStr"/>
+      <c r="AN97" s="3" t="inlineStr"/>
+      <c r="AO97" s="3" t="inlineStr"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="3" t="inlineStr">
+        <is>
+          <t>11/12/2025</t>
+        </is>
+      </c>
+      <c r="B98" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C98" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D98" s="3" t="n">
+        <v>173662</v>
+      </c>
+      <c r="E98" s="3" t="n">
+        <v>3638</v>
+      </c>
+      <c r="F98" s="3" t="n">
+        <v>76683</v>
+      </c>
+      <c r="G98" s="3" t="n">
+        <v>1093</v>
+      </c>
+      <c r="H98" s="3" t="n">
+        <v>60190.89</v>
+      </c>
+      <c r="I98" s="3" t="n">
+        <v>1056.519999999997</v>
+      </c>
+      <c r="J98" s="3" t="n">
+        <v>3409</v>
+      </c>
+      <c r="K98" s="3" t="n">
+        <v>1712</v>
+      </c>
+      <c r="L98" s="3" t="n">
+        <v>17396</v>
+      </c>
+      <c r="M98" s="3" t="n">
+        <v>1537</v>
+      </c>
+      <c r="N98" s="3" t="n">
+        <v>152</v>
+      </c>
+      <c r="O98" s="3" t="n">
+        <v>73</v>
+      </c>
+      <c r="P98" s="3" t="n">
+        <v>6591</v>
+      </c>
+      <c r="Q98" s="3" t="n">
+        <v>3257</v>
+      </c>
+      <c r="R98" s="3" t="n">
+        <v>1509.742</v>
+      </c>
+      <c r="S98" s="3" t="n">
+        <v>10.25900000000001</v>
+      </c>
+      <c r="T98" s="3" t="n">
+        <v>5328</v>
+      </c>
+      <c r="U98" s="3" t="n">
+        <v>2306</v>
+      </c>
+      <c r="V98" s="3" t="n">
+        <v>1381.745</v>
+      </c>
+      <c r="W98" s="3" t="n">
+        <v>39.77099999999996</v>
+      </c>
+      <c r="X98" s="3" t="n">
+        <v>66249</v>
+      </c>
+      <c r="Y98" s="3" t="n">
+        <v>2295</v>
+      </c>
+      <c r="Z98" s="3" t="n">
+        <v>6888</v>
+      </c>
+      <c r="AA98" s="3" t="n">
+        <v>265</v>
+      </c>
+      <c r="AB98" s="3" t="n">
+        <v>13606</v>
+      </c>
+      <c r="AC98" s="3" t="n">
+        <v>402</v>
+      </c>
+      <c r="AD98" s="3" t="n">
+        <v>4640</v>
+      </c>
+      <c r="AE98" s="3" t="n">
+        <v>220</v>
+      </c>
+      <c r="AF98" s="3" t="n">
+        <v>5361</v>
+      </c>
+      <c r="AG98" s="3" t="n">
+        <v>161</v>
+      </c>
+      <c r="AH98" s="3" t="n">
+        <v>123.461</v>
+      </c>
+      <c r="AI98" s="3" t="n">
+        <v>93.3</v>
+      </c>
+      <c r="AJ98" s="3" t="n">
+        <v>2410</v>
+      </c>
+      <c r="AK98" s="3" t="n">
+        <v>59</v>
+      </c>
+      <c r="AL98" s="3" t="n">
+        <v>1263</v>
+      </c>
+      <c r="AM98" s="3" t="n">
+        <v>951</v>
+      </c>
+      <c r="AN98" s="3" t="n">
+        <v>951</v>
+      </c>
+      <c r="AO98" s="3" t="n">
+        <v>29.19864906355542</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="3" t="inlineStr">
+        <is>
+          <t>12/01/2026</t>
+        </is>
+      </c>
+      <c r="B99" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C99" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D99" s="3" t="n">
+        <v>177713</v>
+      </c>
+      <c r="E99" s="3" t="n">
+        <v>4051</v>
+      </c>
+      <c r="F99" s="3" t="n">
+        <v>77715</v>
+      </c>
+      <c r="G99" s="3" t="n">
+        <v>1032</v>
+      </c>
+      <c r="H99" s="3" t="inlineStr"/>
+      <c r="I99" s="3" t="inlineStr"/>
+      <c r="J99" s="3" t="n">
+        <v>5414</v>
+      </c>
+      <c r="K99" s="3" t="n">
+        <v>2005</v>
+      </c>
+      <c r="L99" s="3" t="n">
+        <v>19195</v>
+      </c>
+      <c r="M99" s="3" t="n">
+        <v>1799</v>
+      </c>
+      <c r="N99" s="3" t="n">
+        <v>228</v>
+      </c>
+      <c r="O99" s="3" t="n">
+        <v>76</v>
+      </c>
+      <c r="P99" s="3" t="n">
+        <v>10442</v>
+      </c>
+      <c r="Q99" s="3" t="n">
+        <v>3851</v>
+      </c>
+      <c r="R99" s="3" t="n">
+        <v>1522.144</v>
+      </c>
+      <c r="S99" s="3" t="n">
+        <v>12.40200000000004</v>
+      </c>
+      <c r="T99" s="3" t="n">
+        <v>8020</v>
+      </c>
+      <c r="U99" s="3" t="n">
+        <v>2692</v>
+      </c>
+      <c r="V99" s="3" t="n">
+        <v>1435.027</v>
+      </c>
+      <c r="W99" s="3" t="n">
+        <v>53.28200000000015</v>
+      </c>
+      <c r="X99" s="3" t="n">
+        <v>68946</v>
+      </c>
+      <c r="Y99" s="3" t="n">
+        <v>2697</v>
+      </c>
+      <c r="Z99" s="3" t="n">
+        <v>7136</v>
+      </c>
+      <c r="AA99" s="3" t="n">
+        <v>248</v>
+      </c>
+      <c r="AB99" s="3" t="n">
+        <v>13962</v>
+      </c>
+      <c r="AC99" s="3" t="n">
+        <v>356</v>
+      </c>
+      <c r="AD99" s="3" t="n">
+        <v>4852</v>
+      </c>
+      <c r="AE99" s="3" t="n">
+        <v>212</v>
+      </c>
+      <c r="AF99" s="3" t="n">
+        <v>5607</v>
+      </c>
+      <c r="AG99" s="3" t="n">
+        <v>246</v>
+      </c>
+      <c r="AH99" s="3" t="n">
+        <v>190.174</v>
+      </c>
+      <c r="AI99" s="3" t="n">
+        <v>66.71300000000001</v>
+      </c>
+      <c r="AJ99" s="3" t="n">
+        <v>2518</v>
+      </c>
+      <c r="AK99" s="3" t="n">
+        <v>108</v>
+      </c>
+      <c r="AL99" s="3" t="n">
+        <v>2422</v>
+      </c>
+      <c r="AM99" s="3" t="n">
+        <v>1159</v>
+      </c>
+      <c r="AN99" s="3" t="n">
+        <v>1159</v>
+      </c>
+      <c r="AO99" s="3" t="n">
+        <v>30.09607894053493</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="3" t="inlineStr">
+        <is>
+          <t>12/02/2026</t>
+        </is>
+      </c>
+      <c r="B100" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C100" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D100" s="3" t="n">
+        <v>182241</v>
+      </c>
+      <c r="E100" s="3" t="n">
+        <v>4528</v>
+      </c>
+      <c r="F100" s="3" t="n">
+        <v>78866</v>
+      </c>
+      <c r="G100" s="3" t="n">
+        <v>1151</v>
+      </c>
+      <c r="H100" s="3" t="n">
+        <v>772</v>
+      </c>
+      <c r="I100" s="3" t="inlineStr"/>
+      <c r="J100" s="3" t="n">
+        <v>7595</v>
+      </c>
+      <c r="K100" s="3" t="n">
+        <v>2181</v>
+      </c>
+      <c r="L100" s="3" t="n">
+        <v>21158</v>
+      </c>
+      <c r="M100" s="3" t="n">
+        <v>1963</v>
+      </c>
+      <c r="N100" s="3" t="n">
+        <v>296</v>
+      </c>
+      <c r="O100" s="3" t="n">
+        <v>68</v>
+      </c>
+      <c r="P100" s="3" t="n">
+        <v>14387</v>
+      </c>
+      <c r="Q100" s="3" t="n">
+        <v>3945</v>
+      </c>
+      <c r="R100" s="3" t="n">
+        <v>1541.201</v>
+      </c>
+      <c r="S100" s="3" t="n">
+        <v>19.05700000000002</v>
+      </c>
+      <c r="T100" s="3" t="n">
+        <v>10794</v>
+      </c>
+      <c r="U100" s="3" t="n">
+        <v>2774</v>
+      </c>
+      <c r="V100" s="3" t="n">
+        <v>1488.083</v>
+      </c>
+      <c r="W100" s="3" t="n">
+        <v>53.05600000000004</v>
+      </c>
+      <c r="X100" s="3" t="n">
+        <v>71872</v>
+      </c>
+      <c r="Y100" s="3" t="n">
+        <v>2926</v>
+      </c>
+      <c r="Z100" s="3" t="n">
+        <v>7469</v>
+      </c>
+      <c r="AA100" s="3" t="n">
+        <v>333</v>
+      </c>
+      <c r="AB100" s="3" t="n">
+        <v>14383</v>
+      </c>
+      <c r="AC100" s="3" t="n">
+        <v>421</v>
+      </c>
+      <c r="AD100" s="3" t="n">
+        <v>5047</v>
+      </c>
+      <c r="AE100" s="3" t="n">
+        <v>195</v>
+      </c>
+      <c r="AF100" s="3" t="n">
+        <v>5875</v>
+      </c>
+      <c r="AG100" s="3" t="n">
+        <v>268</v>
+      </c>
+      <c r="AH100" s="3" t="n">
+        <v>270.543</v>
+      </c>
+      <c r="AI100" s="3" t="n">
+        <v>80.369</v>
+      </c>
+      <c r="AJ100" s="3" t="n">
+        <v>2647</v>
+      </c>
+      <c r="AK100" s="3" t="n">
+        <v>129</v>
+      </c>
+      <c r="AL100" s="3" t="n">
+        <v>3593</v>
+      </c>
+      <c r="AM100" s="3" t="n">
+        <v>1171</v>
+      </c>
+      <c r="AN100" s="3" t="n">
+        <v>1171</v>
+      </c>
+      <c r="AO100" s="3" t="n">
+        <v>29.68314321926489</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="3" t="inlineStr">
+        <is>
+          <t>12/04/2025</t>
+        </is>
+      </c>
+      <c r="B101" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C101" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D101" s="3" t="n">
+        <v>151331</v>
+      </c>
+      <c r="E101" s="3" t="n">
+        <v>-30910</v>
+      </c>
+      <c r="F101" s="3" t="n">
+        <v>66776</v>
+      </c>
+      <c r="G101" s="3" t="n">
+        <v>-12090</v>
+      </c>
+      <c r="H101" s="3" t="n">
+        <v>50341.94</v>
+      </c>
+      <c r="I101" s="3" t="n">
+        <v>49569.94</v>
+      </c>
+      <c r="J101" s="3" t="n">
+        <v>9603</v>
+      </c>
+      <c r="K101" s="3" t="n">
+        <v>2008</v>
+      </c>
+      <c r="L101" s="3" t="n">
+        <v>17187.82</v>
+      </c>
+      <c r="M101" s="3" t="n">
+        <v>-3970.18</v>
+      </c>
+      <c r="N101" s="3" t="n">
+        <v>9446</v>
+      </c>
+      <c r="O101" s="3" t="n">
+        <v>9150</v>
+      </c>
+      <c r="P101" s="3" t="inlineStr"/>
+      <c r="Q101" s="3" t="inlineStr"/>
+      <c r="R101" s="3" t="n">
+        <v>1402295</v>
+      </c>
+      <c r="S101" s="3" t="n">
+        <v>1400753.799</v>
+      </c>
+      <c r="T101" s="3" t="inlineStr"/>
+      <c r="U101" s="3" t="inlineStr"/>
+      <c r="V101" s="3" t="n">
+        <v>1124848</v>
+      </c>
+      <c r="W101" s="3" t="n">
+        <v>1123359.917</v>
+      </c>
+      <c r="X101" s="3" t="n">
+        <v>53264</v>
+      </c>
+      <c r="Y101" s="3" t="n">
+        <v>-18608</v>
+      </c>
+      <c r="Z101" s="3" t="n">
+        <v>5115</v>
+      </c>
+      <c r="AA101" s="3" t="n">
+        <v>-2354</v>
+      </c>
+      <c r="AB101" s="3" t="n">
+        <v>10523</v>
+      </c>
+      <c r="AC101" s="3" t="n">
+        <v>-3860</v>
+      </c>
+      <c r="AD101" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE101" s="3" t="n">
+        <v>-1257</v>
+      </c>
+      <c r="AF101" s="3" t="inlineStr"/>
+      <c r="AG101" s="3" t="inlineStr"/>
+      <c r="AH101" s="3" t="inlineStr"/>
+      <c r="AI101" s="3" t="inlineStr"/>
+      <c r="AJ101" s="3" t="inlineStr"/>
+      <c r="AK101" s="3" t="inlineStr"/>
+      <c r="AL101" s="3" t="inlineStr"/>
+      <c r="AM101" s="3" t="inlineStr"/>
+      <c r="AN101" s="3" t="inlineStr"/>
+      <c r="AO101" s="3" t="inlineStr"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="3" t="inlineStr">
+        <is>
+          <t>12/05/2026</t>
+        </is>
+      </c>
+      <c r="B102" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C102" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D102" s="3" t="n">
+        <v>193093</v>
+      </c>
+      <c r="E102" s="3" t="n">
+        <v>41762</v>
+      </c>
+      <c r="F102" s="3" t="n">
+        <v>82059</v>
+      </c>
+      <c r="G102" s="3" t="n">
+        <v>15283</v>
+      </c>
+      <c r="H102" s="3" t="n">
+        <v>3147</v>
+      </c>
+      <c r="I102" s="3" t="n">
+        <v>-47194.94</v>
+      </c>
+      <c r="J102" s="3" t="n">
+        <v>12924</v>
+      </c>
+      <c r="K102" s="3" t="n">
+        <v>3321</v>
+      </c>
+      <c r="L102" s="3" t="n">
+        <v>25912</v>
+      </c>
+      <c r="M102" s="3" t="n">
+        <v>8724.18</v>
+      </c>
+      <c r="N102" s="3" t="n">
+        <v>475</v>
+      </c>
+      <c r="O102" s="3" t="n">
+        <v>-8971</v>
+      </c>
+      <c r="P102" s="3" t="n">
+        <v>24764</v>
+      </c>
+      <c r="Q102" s="3" t="inlineStr"/>
+      <c r="R102" s="3" t="n">
+        <v>1587.354</v>
+      </c>
+      <c r="S102" s="3" t="n">
+        <v>-1400707.646</v>
+      </c>
+      <c r="T102" s="3" t="n">
+        <v>17087</v>
+      </c>
+      <c r="U102" s="3" t="inlineStr"/>
+      <c r="V102" s="3" t="n">
+        <v>1584.74</v>
+      </c>
+      <c r="W102" s="3" t="n">
+        <v>-1123263.26</v>
+      </c>
+      <c r="X102" s="3" t="n">
+        <v>78171</v>
+      </c>
+      <c r="Y102" s="3" t="n">
+        <v>24907</v>
+      </c>
+      <c r="Z102" s="3" t="n">
+        <v>8057</v>
+      </c>
+      <c r="AA102" s="3" t="n">
+        <v>2942</v>
+      </c>
+      <c r="AB102" s="3" t="n">
+        <v>15276</v>
+      </c>
+      <c r="AC102" s="3" t="n">
+        <v>4753</v>
+      </c>
+      <c r="AD102" s="3" t="n">
+        <v>5420</v>
+      </c>
+      <c r="AE102" s="3" t="n">
+        <v>1630</v>
+      </c>
+      <c r="AF102" s="3" t="inlineStr"/>
+      <c r="AG102" s="3" t="inlineStr"/>
+      <c r="AH102" s="3" t="n">
+        <v>515.056</v>
+      </c>
+      <c r="AI102" s="3" t="inlineStr"/>
+      <c r="AJ102" s="3" t="n">
+        <v>3152</v>
+      </c>
+      <c r="AK102" s="3" t="inlineStr"/>
+      <c r="AL102" s="3" t="n">
+        <v>7677</v>
+      </c>
+      <c r="AM102" s="3" t="inlineStr"/>
+      <c r="AN102" s="3" t="inlineStr"/>
+      <c r="AO102" s="3" t="inlineStr"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="3" t="inlineStr">
+        <is>
+          <t>12/06/2026</t>
+        </is>
+      </c>
+      <c r="B103" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C103" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D103" s="3" t="n">
+        <v>197240</v>
+      </c>
+      <c r="E103" s="3" t="n">
+        <v>4147</v>
+      </c>
+      <c r="F103" s="3" t="n">
+        <v>83149</v>
+      </c>
+      <c r="G103" s="3" t="n">
+        <v>1090</v>
+      </c>
+      <c r="H103" s="3" t="n">
+        <v>4037</v>
+      </c>
+      <c r="I103" s="3" t="n">
+        <v>890</v>
+      </c>
+      <c r="J103" s="3" t="n">
+        <v>14616</v>
+      </c>
+      <c r="K103" s="3" t="n">
+        <v>1692</v>
+      </c>
+      <c r="L103" s="3" t="n">
+        <v>27394</v>
+      </c>
+      <c r="M103" s="3" t="n">
+        <v>1482</v>
+      </c>
+      <c r="N103" s="3" t="n">
+        <v>527</v>
+      </c>
+      <c r="O103" s="3" t="n">
+        <v>52</v>
+      </c>
+      <c r="P103" s="3" t="n">
+        <v>28070</v>
+      </c>
+      <c r="Q103" s="3" t="n">
+        <v>3306</v>
+      </c>
+      <c r="R103" s="3" t="n">
+        <v>1606.52</v>
+      </c>
+      <c r="S103" s="3" t="n">
+        <v>19.16599999999994</v>
+      </c>
+      <c r="T103" s="3" t="n">
+        <v>19039</v>
+      </c>
+      <c r="U103" s="3" t="n">
+        <v>1952</v>
+      </c>
+      <c r="V103" s="3" t="n">
+        <v>1611.46</v>
+      </c>
+      <c r="W103" s="3" t="n">
+        <v>26.72000000000003</v>
+      </c>
+      <c r="X103" s="3" t="n">
+        <v>80132</v>
+      </c>
+      <c r="Y103" s="3" t="n">
+        <v>1961</v>
+      </c>
+      <c r="Z103" s="3" t="n">
+        <v>8210</v>
+      </c>
+      <c r="AA103" s="3" t="n">
+        <v>153</v>
+      </c>
+      <c r="AB103" s="3" t="n">
+        <v>15555</v>
+      </c>
+      <c r="AC103" s="3" t="n">
+        <v>279</v>
+      </c>
+      <c r="AD103" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE103" s="3" t="n">
+        <v>62</v>
+      </c>
+      <c r="AF103" s="3" t="n">
+        <v>6599</v>
+      </c>
+      <c r="AG103" s="3" t="inlineStr"/>
+      <c r="AH103" s="3" t="n">
+        <v>584.498</v>
+      </c>
+      <c r="AI103" s="3" t="n">
+        <v>69.44200000000001</v>
+      </c>
+      <c r="AJ103" s="3" t="n">
+        <v>3363</v>
+      </c>
+      <c r="AK103" s="3" t="n">
+        <v>211</v>
+      </c>
+      <c r="AL103" s="3" t="n">
+        <v>9031</v>
+      </c>
+      <c r="AM103" s="3" t="n">
+        <v>1354</v>
+      </c>
+      <c r="AN103" s="3" t="n">
+        <v>1354</v>
+      </c>
+      <c r="AO103" s="3" t="n">
+        <v>40.95583787053842</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="3" t="inlineStr">
+        <is>
+          <t>12/08/2025</t>
+        </is>
+      </c>
+      <c r="B104" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C104" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D104" s="3" t="n">
+        <v>157640</v>
+      </c>
+      <c r="E104" s="3" t="n">
+        <v>-39600</v>
+      </c>
+      <c r="F104" s="3" t="n">
+        <v>72994</v>
+      </c>
+      <c r="G104" s="3" t="n">
+        <v>-10155</v>
+      </c>
+      <c r="H104" s="3" t="n">
+        <v>56120.8</v>
+      </c>
+      <c r="I104" s="3" t="n">
+        <v>52083.8</v>
+      </c>
+      <c r="J104" s="3" t="n">
+        <v>12529</v>
+      </c>
+      <c r="K104" s="3" t="n">
+        <v>-2087</v>
+      </c>
+      <c r="L104" s="3" t="n">
+        <v>19157.84</v>
+      </c>
+      <c r="M104" s="3" t="n">
+        <v>-8236.16</v>
+      </c>
+      <c r="N104" s="3" t="n">
+        <v>17529</v>
+      </c>
+      <c r="O104" s="3" t="n">
+        <v>17002</v>
+      </c>
+      <c r="P104" s="3" t="inlineStr"/>
+      <c r="Q104" s="3" t="inlineStr"/>
+      <c r="R104" s="3" t="n">
+        <v>1477.196</v>
+      </c>
+      <c r="S104" s="3" t="n">
+        <v>-129.3240000000001</v>
+      </c>
+      <c r="T104" s="3" t="n">
+        <v>761</v>
+      </c>
+      <c r="U104" s="3" t="n">
+        <v>-18278</v>
+      </c>
+      <c r="V104" s="3" t="n">
+        <v>1238.776</v>
+      </c>
+      <c r="W104" s="3" t="n">
+        <v>-372.684</v>
+      </c>
+      <c r="X104" s="3" t="n">
+        <v>58969</v>
+      </c>
+      <c r="Y104" s="3" t="n">
+        <v>-21163</v>
+      </c>
+      <c r="Z104" s="3" t="n">
+        <v>5869</v>
+      </c>
+      <c r="AA104" s="3" t="n">
+        <v>-2341</v>
+      </c>
+      <c r="AB104" s="3" t="n">
+        <v>12018</v>
+      </c>
+      <c r="AC104" s="3" t="n">
+        <v>-3537</v>
+      </c>
+      <c r="AD104" s="3" t="n">
+        <v>3793</v>
+      </c>
+      <c r="AE104" s="3" t="n">
+        <v>-1689</v>
+      </c>
+      <c r="AF104" s="3" t="n">
+        <v>4995</v>
+      </c>
+      <c r="AG104" s="3" t="n">
+        <v>-1604</v>
+      </c>
+      <c r="AH104" s="3" t="n">
+        <v>56</v>
+      </c>
+      <c r="AI104" s="3" t="n">
+        <v>-528.498</v>
+      </c>
+      <c r="AJ104" s="3" t="n">
+        <v>2235</v>
+      </c>
+      <c r="AK104" s="3" t="n">
+        <v>-1128</v>
+      </c>
+      <c r="AL104" s="3" t="inlineStr"/>
+      <c r="AM104" s="3" t="inlineStr"/>
+      <c r="AN104" s="3" t="inlineStr"/>
+      <c r="AO104" s="3" t="inlineStr"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="3" t="inlineStr">
+        <is>
+          <t>12/09/2025</t>
+        </is>
+      </c>
+      <c r="B105" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C105" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D105" s="3" t="n">
+        <v>161605</v>
+      </c>
+      <c r="E105" s="3" t="n">
+        <v>3965</v>
+      </c>
+      <c r="F105" s="3" t="n">
+        <v>74010</v>
+      </c>
+      <c r="G105" s="3" t="n">
+        <v>1016</v>
+      </c>
+      <c r="H105" s="3" t="n">
+        <v>57114.52</v>
+      </c>
+      <c r="I105" s="3" t="n">
+        <v>993.7199999999939</v>
+      </c>
+      <c r="J105" s="3" t="n">
+        <v>13558</v>
+      </c>
+      <c r="K105" s="3" t="n">
+        <v>1029</v>
+      </c>
+      <c r="L105" s="3" t="n">
+        <v>19821.84</v>
+      </c>
+      <c r="M105" s="3" t="n">
+        <v>664</v>
+      </c>
+      <c r="N105" s="3" t="n">
+        <v>19485</v>
+      </c>
+      <c r="O105" s="3" t="n">
+        <v>1956</v>
+      </c>
+      <c r="P105" s="3" t="inlineStr"/>
+      <c r="Q105" s="3" t="inlineStr"/>
+      <c r="R105" s="3" t="n">
+        <v>1482.357</v>
+      </c>
+      <c r="S105" s="3" t="n">
+        <v>5.161000000000058</v>
+      </c>
+      <c r="T105" s="3" t="n">
+        <v>1631</v>
+      </c>
+      <c r="U105" s="3" t="n">
+        <v>870</v>
+      </c>
+      <c r="V105" s="3" t="n">
+        <v>1272.111</v>
+      </c>
+      <c r="W105" s="3" t="n">
+        <v>33.33500000000004</v>
+      </c>
+      <c r="X105" s="3" t="n">
+        <v>60341</v>
+      </c>
+      <c r="Y105" s="3" t="n">
+        <v>1372</v>
+      </c>
+      <c r="Z105" s="3" t="n">
+        <v>6136</v>
+      </c>
+      <c r="AA105" s="3" t="n">
+        <v>267</v>
+      </c>
+      <c r="AB105" s="3" t="n">
+        <v>12416</v>
+      </c>
+      <c r="AC105" s="3" t="n">
+        <v>398</v>
+      </c>
+      <c r="AD105" s="3" t="n">
+        <v>3987</v>
+      </c>
+      <c r="AE105" s="3" t="n">
+        <v>194</v>
+      </c>
+      <c r="AF105" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG105" s="3" t="n">
+        <v>170</v>
+      </c>
+      <c r="AH105" s="3" t="n">
+        <v>131</v>
+      </c>
+      <c r="AI105" s="3" t="n">
+        <v>75</v>
+      </c>
+      <c r="AJ105" s="3" t="n">
+        <v>2296</v>
+      </c>
+      <c r="AK105" s="3" t="n">
+        <v>61</v>
+      </c>
+      <c r="AL105" s="3" t="inlineStr"/>
+      <c r="AM105" s="3" t="inlineStr"/>
+      <c r="AN105" s="3" t="inlineStr"/>
+      <c r="AO105" s="3" t="inlineStr"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="3" t="inlineStr">
+        <is>
+          <t>12/10/2025</t>
+        </is>
+      </c>
+      <c r="B106" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C106" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D106" s="3" t="n">
+        <v>165530</v>
+      </c>
+      <c r="E106" s="3" t="n">
+        <v>3925</v>
+      </c>
+      <c r="F106" s="3" t="n">
+        <v>74958</v>
+      </c>
+      <c r="G106" s="3" t="n">
+        <v>948</v>
+      </c>
+      <c r="H106" s="3" t="n">
+        <v>58038.47</v>
+      </c>
+      <c r="I106" s="3" t="n">
+        <v>923.9500000000044</v>
+      </c>
+      <c r="J106" s="3" t="inlineStr"/>
+      <c r="K106" s="3" t="inlineStr"/>
+      <c r="L106" s="3" t="inlineStr"/>
+      <c r="M106" s="3" t="inlineStr"/>
+      <c r="N106" s="3" t="inlineStr"/>
+      <c r="O106" s="3" t="inlineStr"/>
+      <c r="P106" s="3" t="inlineStr"/>
+      <c r="Q106" s="3" t="inlineStr"/>
+      <c r="R106" s="3" t="n">
+        <v>1488.123</v>
+      </c>
+      <c r="S106" s="3" t="n">
+        <v>5.766000000000076</v>
+      </c>
+      <c r="T106" s="3" t="n">
+        <v>800</v>
+      </c>
+      <c r="U106" s="3" t="n">
+        <v>-831</v>
+      </c>
+      <c r="V106" s="3" t="n">
+        <v>1305.123</v>
+      </c>
+      <c r="W106" s="3" t="n">
+        <v>33.01199999999994</v>
+      </c>
+      <c r="X106" s="3" t="n">
+        <v>61835</v>
+      </c>
+      <c r="Y106" s="3" t="n">
+        <v>1494</v>
+      </c>
+      <c r="Z106" s="3" t="n">
+        <v>6389</v>
+      </c>
+      <c r="AA106" s="3" t="n">
+        <v>253</v>
+      </c>
+      <c r="AB106" s="3" t="n">
+        <v>12800</v>
+      </c>
+      <c r="AC106" s="3" t="n">
+        <v>384</v>
+      </c>
+      <c r="AD106" s="3" t="n">
+        <v>4195</v>
+      </c>
+      <c r="AE106" s="3" t="n">
+        <v>208</v>
+      </c>
+      <c r="AF106" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG106" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH106" s="3" t="n">
+        <v>203</v>
+      </c>
+      <c r="AI106" s="3" t="n">
+        <v>72</v>
+      </c>
+      <c r="AJ106" s="3" t="n">
+        <v>2330</v>
+      </c>
+      <c r="AK106" s="3" t="n">
+        <v>34</v>
+      </c>
+      <c r="AL106" s="3" t="inlineStr"/>
+      <c r="AM106" s="3" t="inlineStr"/>
+      <c r="AN106" s="3" t="inlineStr"/>
+      <c r="AO106" s="3" t="inlineStr"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="3" t="inlineStr">
+        <is>
+          <t>12/11/2025</t>
+        </is>
+      </c>
+      <c r="B107" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C107" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D107" s="3" t="n">
+        <v>170134</v>
+      </c>
+      <c r="E107" s="3" t="n">
+        <v>4604</v>
+      </c>
+      <c r="F107" s="3" t="n">
+        <v>75626</v>
+      </c>
+      <c r="G107" s="3" t="n">
+        <v>668</v>
+      </c>
+      <c r="H107" s="3" t="n">
+        <v>59178.67</v>
+      </c>
+      <c r="I107" s="3" t="n">
+        <v>1140.199999999997</v>
+      </c>
+      <c r="J107" s="3" t="n">
+        <v>1748</v>
+      </c>
+      <c r="K107" s="3" t="inlineStr"/>
+      <c r="L107" s="3" t="n">
+        <v>15904</v>
+      </c>
+      <c r="M107" s="3" t="inlineStr"/>
+      <c r="N107" s="3" t="n">
+        <v>80</v>
+      </c>
+      <c r="O107" s="3" t="inlineStr"/>
+      <c r="P107" s="3" t="n">
+        <v>3435</v>
+      </c>
+      <c r="Q107" s="3" t="inlineStr"/>
+      <c r="R107" s="3" t="n">
+        <v>1499.964</v>
+      </c>
+      <c r="S107" s="3" t="n">
+        <v>11.84099999999989</v>
+      </c>
+      <c r="T107" s="3" t="n">
+        <v>3093</v>
+      </c>
+      <c r="U107" s="3" t="n">
+        <v>2293</v>
+      </c>
+      <c r="V107" s="3" t="n">
+        <v>1343.192</v>
+      </c>
+      <c r="W107" s="3" t="n">
+        <v>38.06899999999996</v>
+      </c>
+      <c r="X107" s="3" t="n">
+        <v>64025</v>
+      </c>
+      <c r="Y107" s="3" t="n">
+        <v>2190</v>
+      </c>
+      <c r="Z107" s="3" t="n">
+        <v>6633</v>
+      </c>
+      <c r="AA107" s="3" t="n">
+        <v>244</v>
+      </c>
+      <c r="AB107" s="3" t="n">
+        <v>13223</v>
+      </c>
+      <c r="AC107" s="3" t="n">
+        <v>423</v>
+      </c>
+      <c r="AD107" s="3" t="n">
+        <v>4422</v>
+      </c>
+      <c r="AE107" s="3" t="n">
+        <v>227</v>
+      </c>
+      <c r="AF107" s="3" t="n">
+        <v>5205</v>
+      </c>
+      <c r="AG107" s="3" t="n">
+        <v>40</v>
+      </c>
+      <c r="AH107" s="3" t="n">
+        <v>32.399</v>
+      </c>
+      <c r="AI107" s="3" t="n">
+        <v>-170.601</v>
+      </c>
+      <c r="AJ107" s="3" t="n">
+        <v>2352</v>
+      </c>
+      <c r="AK107" s="3" t="n">
+        <v>22</v>
+      </c>
+      <c r="AL107" s="3" t="n">
+        <v>342</v>
+      </c>
+      <c r="AM107" s="3" t="inlineStr"/>
+      <c r="AN107" s="3" t="inlineStr"/>
+      <c r="AO107" s="3" t="inlineStr"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="3" t="inlineStr">
+        <is>
+          <t>12/12/2025</t>
+        </is>
+      </c>
+      <c r="B108" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C108" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D108" s="3" t="n">
+        <v>173806</v>
+      </c>
+      <c r="E108" s="3" t="n">
+        <v>3672</v>
+      </c>
+      <c r="F108" s="3" t="n">
+        <v>76710</v>
+      </c>
+      <c r="G108" s="3" t="n">
+        <v>1084</v>
+      </c>
+      <c r="H108" s="3" t="n">
+        <v>60212.92</v>
+      </c>
+      <c r="I108" s="3" t="n">
+        <v>1034.25</v>
+      </c>
+      <c r="J108" s="3" t="n">
+        <v>3481</v>
+      </c>
+      <c r="K108" s="3" t="n">
+        <v>1733</v>
+      </c>
+      <c r="L108" s="3" t="n">
+        <v>17462</v>
+      </c>
+      <c r="M108" s="3" t="n">
+        <v>1558</v>
+      </c>
+      <c r="N108" s="3" t="n">
+        <v>156</v>
+      </c>
+      <c r="O108" s="3" t="n">
+        <v>76</v>
+      </c>
+      <c r="P108" s="3" t="n">
+        <v>6729</v>
+      </c>
+      <c r="Q108" s="3" t="n">
+        <v>3294</v>
+      </c>
+      <c r="R108" s="3" t="n">
+        <v>1509.933</v>
+      </c>
+      <c r="S108" s="3" t="n">
+        <v>9.969000000000051</v>
+      </c>
+      <c r="T108" s="3" t="n">
+        <v>5430</v>
+      </c>
+      <c r="U108" s="3" t="n">
+        <v>2337</v>
+      </c>
+      <c r="V108" s="3" t="n">
+        <v>1383.611</v>
+      </c>
+      <c r="W108" s="3" t="n">
+        <v>40.4190000000001</v>
+      </c>
+      <c r="X108" s="3" t="n">
+        <v>66339</v>
+      </c>
+      <c r="Y108" s="3" t="n">
+        <v>2314</v>
+      </c>
+      <c r="Z108" s="3" t="n">
+        <v>6895</v>
+      </c>
+      <c r="AA108" s="3" t="n">
+        <v>262</v>
+      </c>
+      <c r="AB108" s="3" t="n">
+        <v>13625</v>
+      </c>
+      <c r="AC108" s="3" t="n">
+        <v>402</v>
+      </c>
+      <c r="AD108" s="3" t="n">
+        <v>4650</v>
+      </c>
+      <c r="AE108" s="3" t="n">
+        <v>228</v>
+      </c>
+      <c r="AF108" s="3" t="n">
+        <v>5361</v>
+      </c>
+      <c r="AG108" s="3" t="n">
+        <v>156</v>
+      </c>
+      <c r="AH108" s="3" t="n">
+        <v>126.482</v>
+      </c>
+      <c r="AI108" s="3" t="n">
+        <v>94.083</v>
+      </c>
+      <c r="AJ108" s="3" t="n">
+        <v>2413</v>
+      </c>
+      <c r="AK108" s="3" t="n">
+        <v>61</v>
+      </c>
+      <c r="AL108" s="3" t="n">
+        <v>1299</v>
+      </c>
+      <c r="AM108" s="3" t="n">
+        <v>957</v>
+      </c>
+      <c r="AN108" s="3" t="n">
+        <v>957</v>
+      </c>
+      <c r="AO108" s="3" t="n">
+        <v>29.0528233151184</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="3" t="inlineStr">
+        <is>
+          <t>13/01/2026</t>
+        </is>
+      </c>
+      <c r="B109" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C109" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D109" s="3" t="n">
+        <v>177837</v>
+      </c>
+      <c r="E109" s="3" t="n">
+        <v>4031</v>
+      </c>
+      <c r="F109" s="3" t="n">
+        <v>77748</v>
+      </c>
+      <c r="G109" s="3" t="n">
+        <v>1038</v>
+      </c>
+      <c r="H109" s="3" t="inlineStr"/>
+      <c r="I109" s="3" t="inlineStr"/>
+      <c r="J109" s="3" t="n">
+        <v>5473</v>
+      </c>
+      <c r="K109" s="3" t="n">
+        <v>1992</v>
+      </c>
+      <c r="L109" s="3" t="n">
+        <v>19250</v>
+      </c>
+      <c r="M109" s="3" t="n">
+        <v>1788</v>
+      </c>
+      <c r="N109" s="3" t="n">
+        <v>231</v>
+      </c>
+      <c r="O109" s="3" t="n">
+        <v>75</v>
+      </c>
+      <c r="P109" s="3" t="n">
+        <v>10556</v>
+      </c>
+      <c r="Q109" s="3" t="n">
+        <v>3827</v>
+      </c>
+      <c r="R109" s="3" t="n">
+        <v>1522.417</v>
+      </c>
+      <c r="S109" s="3" t="n">
+        <v>12.48399999999992</v>
+      </c>
+      <c r="T109" s="3" t="n">
+        <v>8101</v>
+      </c>
+      <c r="U109" s="3" t="n">
+        <v>2671</v>
+      </c>
+      <c r="V109" s="3" t="n">
+        <v>1436.768</v>
+      </c>
+      <c r="W109" s="3" t="n">
+        <v>53.15699999999993</v>
+      </c>
+      <c r="X109" s="3" t="n">
+        <v>69026</v>
+      </c>
+      <c r="Y109" s="3" t="n">
+        <v>2687</v>
+      </c>
+      <c r="Z109" s="3" t="n">
+        <v>7151</v>
+      </c>
+      <c r="AA109" s="3" t="n">
+        <v>256</v>
+      </c>
+      <c r="AB109" s="3" t="n">
+        <v>13970</v>
+      </c>
+      <c r="AC109" s="3" t="n">
+        <v>345</v>
+      </c>
+      <c r="AD109" s="3" t="n">
+        <v>4861</v>
+      </c>
+      <c r="AE109" s="3" t="n">
+        <v>211</v>
+      </c>
+      <c r="AF109" s="3" t="n">
+        <v>5616</v>
+      </c>
+      <c r="AG109" s="3" t="n">
+        <v>255</v>
+      </c>
+      <c r="AH109" s="3" t="n">
+        <v>193.646</v>
+      </c>
+      <c r="AI109" s="3" t="n">
+        <v>67.16399999999999</v>
+      </c>
+      <c r="AJ109" s="3" t="n">
+        <v>2521</v>
+      </c>
+      <c r="AK109" s="3" t="n">
+        <v>108</v>
+      </c>
+      <c r="AL109" s="3" t="n">
+        <v>2455</v>
+      </c>
+      <c r="AM109" s="3" t="n">
+        <v>1156</v>
+      </c>
+      <c r="AN109" s="3" t="n">
+        <v>1156</v>
+      </c>
+      <c r="AO109" s="3" t="n">
+        <v>30.20642801149726</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="3" t="inlineStr">
+        <is>
+          <t>13/04/2025</t>
+        </is>
+      </c>
+      <c r="B110" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C110" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D110" s="3" t="n">
+        <v>151554</v>
+      </c>
+      <c r="E110" s="3" t="n">
+        <v>-26283</v>
+      </c>
+      <c r="F110" s="3" t="n">
+        <v>66815</v>
+      </c>
+      <c r="G110" s="3" t="n">
+        <v>-10933</v>
+      </c>
+      <c r="H110" s="3" t="n">
+        <v>50316.83</v>
+      </c>
+      <c r="I110" s="3" t="inlineStr"/>
+      <c r="J110" s="3" t="n">
+        <v>9656</v>
+      </c>
+      <c r="K110" s="3" t="n">
+        <v>4183</v>
+      </c>
+      <c r="L110" s="3" t="n">
+        <v>17218.94</v>
+      </c>
+      <c r="M110" s="3" t="n">
+        <v>-2031.060000000001</v>
+      </c>
+      <c r="N110" s="3" t="n">
+        <v>9560</v>
+      </c>
+      <c r="O110" s="3" t="n">
+        <v>9329</v>
+      </c>
+      <c r="P110" s="3" t="inlineStr"/>
+      <c r="Q110" s="3" t="inlineStr"/>
+      <c r="R110" s="3" t="n">
+        <v>1402678</v>
+      </c>
+      <c r="S110" s="3" t="n">
+        <v>1401155.583</v>
+      </c>
+      <c r="T110" s="3" t="n">
+        <v>22574</v>
+      </c>
+      <c r="U110" s="3" t="n">
+        <v>14473</v>
+      </c>
+      <c r="V110" s="3" t="n">
+        <v>1125929</v>
+      </c>
+      <c r="W110" s="3" t="n">
+        <v>1124492.232</v>
+      </c>
+      <c r="X110" s="3" t="n">
+        <v>53308</v>
+      </c>
+      <c r="Y110" s="3" t="n">
+        <v>-15718</v>
+      </c>
+      <c r="Z110" s="3" t="n">
+        <v>5126</v>
+      </c>
+      <c r="AA110" s="3" t="n">
+        <v>-2025</v>
+      </c>
+      <c r="AB110" s="3" t="n">
+        <v>10528</v>
+      </c>
+      <c r="AC110" s="3" t="n">
+        <v>-3442</v>
+      </c>
+      <c r="AD110" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE110" s="3" t="n">
+        <v>-1071</v>
+      </c>
+      <c r="AF110" s="3" t="inlineStr"/>
+      <c r="AG110" s="3" t="inlineStr"/>
+      <c r="AH110" s="3" t="inlineStr"/>
+      <c r="AI110" s="3" t="inlineStr"/>
+      <c r="AJ110" s="3" t="inlineStr"/>
+      <c r="AK110" s="3" t="inlineStr"/>
+      <c r="AL110" s="3" t="inlineStr"/>
+      <c r="AM110" s="3" t="inlineStr"/>
+      <c r="AN110" s="3" t="inlineStr"/>
+      <c r="AO110" s="3" t="inlineStr"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="3" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="B111" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C111" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D111" s="3" t="n">
+        <v>193228</v>
+      </c>
+      <c r="E111" s="3" t="n">
+        <v>41674</v>
+      </c>
+      <c r="F111" s="3" t="n">
+        <v>82120</v>
+      </c>
+      <c r="G111" s="3" t="n">
+        <v>15305</v>
+      </c>
+      <c r="H111" s="3" t="n">
+        <v>3195</v>
+      </c>
+      <c r="I111" s="3" t="n">
+        <v>-47121.83</v>
+      </c>
+      <c r="J111" s="3" t="n">
+        <v>12985</v>
+      </c>
+      <c r="K111" s="3" t="n">
+        <v>3329</v>
+      </c>
+      <c r="L111" s="3" t="n">
+        <v>25966</v>
+      </c>
+      <c r="M111" s="3" t="n">
+        <v>8747.060000000001</v>
+      </c>
+      <c r="N111" s="3" t="n">
+        <v>477</v>
+      </c>
+      <c r="O111" s="3" t="n">
+        <v>-9083</v>
+      </c>
+      <c r="P111" s="3" t="n">
+        <v>24883</v>
+      </c>
+      <c r="Q111" s="3" t="inlineStr"/>
+      <c r="R111" s="3" t="n">
+        <v>1587.706</v>
+      </c>
+      <c r="S111" s="3" t="n">
+        <v>-1401090.294</v>
+      </c>
+      <c r="T111" s="3" t="n">
+        <v>17157</v>
+      </c>
+      <c r="U111" s="3" t="n">
+        <v>-5417</v>
+      </c>
+      <c r="V111" s="3" t="n">
+        <v>1585.797</v>
+      </c>
+      <c r="W111" s="3" t="n">
+        <v>-1124343.203</v>
+      </c>
+      <c r="X111" s="3" t="n">
+        <v>78241</v>
+      </c>
+      <c r="Y111" s="3" t="n">
+        <v>24933</v>
+      </c>
+      <c r="Z111" s="3" t="n">
+        <v>8063</v>
+      </c>
+      <c r="AA111" s="3" t="n">
+        <v>2937</v>
+      </c>
+      <c r="AB111" s="3" t="n">
+        <v>15290</v>
+      </c>
+      <c r="AC111" s="3" t="n">
+        <v>4762</v>
+      </c>
+      <c r="AD111" s="3" t="n">
+        <v>5422</v>
+      </c>
+      <c r="AE111" s="3" t="n">
+        <v>1632</v>
+      </c>
+      <c r="AF111" s="3" t="n">
+        <v>6437</v>
+      </c>
+      <c r="AG111" s="3" t="inlineStr"/>
+      <c r="AH111" s="3" t="n">
+        <v>518.335</v>
+      </c>
+      <c r="AI111" s="3" t="inlineStr"/>
+      <c r="AJ111" s="3" t="n">
+        <v>3163</v>
+      </c>
+      <c r="AK111" s="3" t="inlineStr"/>
+      <c r="AL111" s="3" t="n">
+        <v>7726</v>
+      </c>
+      <c r="AM111" s="3" t="inlineStr"/>
+      <c r="AN111" s="3" t="inlineStr"/>
+      <c r="AO111" s="3" t="inlineStr"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="3" t="inlineStr">
+        <is>
+          <t>13/06/2026</t>
+        </is>
+      </c>
+      <c r="B112" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C112" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D112" s="3" t="n">
+        <v>197442</v>
+      </c>
+      <c r="E112" s="3" t="n">
+        <v>4214</v>
+      </c>
+      <c r="F112" s="3" t="n">
+        <v>83179</v>
+      </c>
+      <c r="G112" s="3" t="n">
+        <v>1059</v>
+      </c>
+      <c r="H112" s="3" t="n">
+        <v>4094</v>
+      </c>
+      <c r="I112" s="3" t="n">
+        <v>899</v>
+      </c>
+      <c r="J112" s="3" t="n">
+        <v>14711</v>
+      </c>
+      <c r="K112" s="3" t="n">
+        <v>1726</v>
+      </c>
+      <c r="L112" s="3" t="n">
+        <v>27475</v>
+      </c>
+      <c r="M112" s="3" t="n">
+        <v>1509</v>
+      </c>
+      <c r="N112" s="3" t="n">
+        <v>528</v>
+      </c>
+      <c r="O112" s="3" t="n">
+        <v>51</v>
+      </c>
+      <c r="P112" s="3" t="n">
+        <v>28255</v>
+      </c>
+      <c r="Q112" s="3" t="n">
+        <v>3372</v>
+      </c>
+      <c r="R112" s="3" t="n">
+        <v>1607.808</v>
+      </c>
+      <c r="S112" s="3" t="n">
+        <v>20.10200000000009</v>
+      </c>
+      <c r="T112" s="3" t="n">
+        <v>19146</v>
+      </c>
+      <c r="U112" s="3" t="n">
+        <v>1989</v>
+      </c>
+      <c r="V112" s="3" t="n">
+        <v>1612.947</v>
+      </c>
+      <c r="W112" s="3" t="n">
+        <v>27.14999999999986</v>
+      </c>
+      <c r="X112" s="3" t="n">
+        <v>80246</v>
+      </c>
+      <c r="Y112" s="3" t="n">
+        <v>2005</v>
+      </c>
+      <c r="Z112" s="3" t="n">
+        <v>8215</v>
+      </c>
+      <c r="AA112" s="3" t="n">
+        <v>152</v>
+      </c>
+      <c r="AB112" s="3" t="n">
+        <v>15567</v>
+      </c>
+      <c r="AC112" s="3" t="n">
+        <v>277</v>
+      </c>
+      <c r="AD112" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE112" s="3" t="n">
+        <v>60</v>
+      </c>
+      <c r="AF112" s="3" t="n">
+        <v>6624</v>
+      </c>
+      <c r="AG112" s="3" t="n">
+        <v>187</v>
+      </c>
+      <c r="AH112" s="3" t="n">
+        <v>586.1369999999999</v>
+      </c>
+      <c r="AI112" s="3" t="n">
+        <v>67.80199999999991</v>
+      </c>
+      <c r="AJ112" s="3" t="n">
+        <v>3376</v>
+      </c>
+      <c r="AK112" s="3" t="n">
+        <v>213</v>
+      </c>
+      <c r="AL112" s="3" t="n">
+        <v>9109</v>
+      </c>
+      <c r="AM112" s="3" t="n">
+        <v>1383</v>
+      </c>
+      <c r="AN112" s="3" t="n">
+        <v>1383</v>
+      </c>
+      <c r="AO112" s="3" t="n">
+        <v>41.01423487544483</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="3" t="inlineStr">
+        <is>
+          <t>13/08/2025</t>
+        </is>
+      </c>
+      <c r="B113" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C113" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D113" s="3" t="n">
+        <v>157817</v>
+      </c>
+      <c r="E113" s="3" t="n">
+        <v>-39625</v>
+      </c>
+      <c r="F113" s="3" t="n">
+        <v>73042</v>
+      </c>
+      <c r="G113" s="3" t="n">
+        <v>-10137</v>
+      </c>
+      <c r="H113" s="3" t="n">
+        <v>56165.92</v>
+      </c>
+      <c r="I113" s="3" t="n">
+        <v>52071.92</v>
+      </c>
+      <c r="J113" s="3" t="n">
+        <v>12565</v>
+      </c>
+      <c r="K113" s="3" t="n">
+        <v>-2146</v>
+      </c>
+      <c r="L113" s="3" t="n">
+        <v>19183.52</v>
+      </c>
+      <c r="M113" s="3" t="n">
+        <v>-8291.48</v>
+      </c>
+      <c r="N113" s="3" t="n">
+        <v>17625</v>
+      </c>
+      <c r="O113" s="3" t="n">
+        <v>17097</v>
+      </c>
+      <c r="P113" s="3" t="inlineStr"/>
+      <c r="Q113" s="3" t="inlineStr"/>
+      <c r="R113" s="3" t="n">
+        <v>1477.36</v>
+      </c>
+      <c r="S113" s="3" t="n">
+        <v>-130.4480000000001</v>
+      </c>
+      <c r="T113" s="3" t="n">
+        <v>783</v>
+      </c>
+      <c r="U113" s="3" t="n">
+        <v>-18363</v>
+      </c>
+      <c r="V113" s="3" t="n">
+        <v>1239.334</v>
+      </c>
+      <c r="W113" s="3" t="n">
+        <v>-373.6129999999998</v>
+      </c>
+      <c r="X113" s="3" t="n">
+        <v>59024</v>
+      </c>
+      <c r="Y113" s="3" t="n">
+        <v>-21222</v>
+      </c>
+      <c r="Z113" s="3" t="n">
+        <v>5876</v>
+      </c>
+      <c r="AA113" s="3" t="n">
+        <v>-2339</v>
+      </c>
+      <c r="AB113" s="3" t="n">
+        <v>12034</v>
+      </c>
+      <c r="AC113" s="3" t="n">
+        <v>-3533</v>
+      </c>
+      <c r="AD113" s="3" t="n">
+        <v>3796</v>
+      </c>
+      <c r="AE113" s="3" t="n">
+        <v>-1686</v>
+      </c>
+      <c r="AF113" s="3" t="n">
+        <v>5002</v>
+      </c>
+      <c r="AG113" s="3" t="n">
+        <v>-1622</v>
+      </c>
+      <c r="AH113" s="3" t="n">
+        <v>61</v>
+      </c>
+      <c r="AI113" s="3" t="n">
+        <v>-525.1369999999999</v>
+      </c>
+      <c r="AJ113" s="3" t="n">
+        <v>2238</v>
+      </c>
+      <c r="AK113" s="3" t="n">
+        <v>-1138</v>
+      </c>
+      <c r="AL113" s="3" t="inlineStr"/>
+      <c r="AM113" s="3" t="inlineStr"/>
+      <c r="AN113" s="3" t="inlineStr"/>
+      <c r="AO113" s="3" t="inlineStr"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="3" t="inlineStr">
+        <is>
+          <t>13/09/2025</t>
+        </is>
+      </c>
+      <c r="B114" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C114" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D114" s="3" t="n">
+        <v>161796</v>
+      </c>
+      <c r="E114" s="3" t="n">
+        <v>3979</v>
+      </c>
+      <c r="F114" s="3" t="n">
+        <v>74061</v>
+      </c>
+      <c r="G114" s="3" t="n">
+        <v>1019</v>
+      </c>
+      <c r="H114" s="3" t="n">
+        <v>57162.93</v>
+      </c>
+      <c r="I114" s="3" t="n">
+        <v>997.010000000002</v>
+      </c>
+      <c r="J114" s="3" t="n">
+        <v>13611</v>
+      </c>
+      <c r="K114" s="3" t="n">
+        <v>1046</v>
+      </c>
+      <c r="L114" s="3" t="n">
+        <v>19853.18</v>
+      </c>
+      <c r="M114" s="3" t="n">
+        <v>669.6599999999999</v>
+      </c>
+      <c r="N114" s="3" t="n">
+        <v>19574</v>
+      </c>
+      <c r="O114" s="3" t="n">
+        <v>1949</v>
+      </c>
+      <c r="P114" s="3" t="inlineStr"/>
+      <c r="Q114" s="3" t="inlineStr"/>
+      <c r="R114" s="3" t="n">
+        <v>1482.478</v>
+      </c>
+      <c r="S114" s="3" t="n">
+        <v>5.118000000000166</v>
+      </c>
+      <c r="T114" s="3" t="n">
+        <v>1670</v>
+      </c>
+      <c r="U114" s="3" t="n">
+        <v>887</v>
+      </c>
+      <c r="V114" s="3" t="n">
+        <v>1273.544</v>
+      </c>
+      <c r="W114" s="3" t="n">
+        <v>34.21000000000004</v>
+      </c>
+      <c r="X114" s="3" t="n">
+        <v>60406</v>
+      </c>
+      <c r="Y114" s="3" t="n">
+        <v>1382</v>
+      </c>
+      <c r="Z114" s="3" t="n">
+        <v>6147</v>
+      </c>
+      <c r="AA114" s="3" t="n">
+        <v>271</v>
+      </c>
+      <c r="AB114" s="3" t="n">
+        <v>12433</v>
+      </c>
+      <c r="AC114" s="3" t="n">
+        <v>399</v>
+      </c>
+      <c r="AD114" s="3" t="n">
+        <v>3993</v>
+      </c>
+      <c r="AE114" s="3" t="n">
+        <v>197</v>
+      </c>
+      <c r="AF114" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG114" s="3" t="n">
+        <v>163</v>
+      </c>
+      <c r="AH114" s="3" t="n">
+        <v>135</v>
+      </c>
+      <c r="AI114" s="3" t="n">
+        <v>74</v>
+      </c>
+      <c r="AJ114" s="3" t="n">
+        <v>2301</v>
+      </c>
+      <c r="AK114" s="3" t="n">
+        <v>63</v>
+      </c>
+      <c r="AL114" s="3" t="inlineStr"/>
+      <c r="AM114" s="3" t="inlineStr"/>
+      <c r="AN114" s="3" t="inlineStr"/>
+      <c r="AO114" s="3" t="inlineStr"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="3" t="inlineStr">
+        <is>
+          <t>13/10/2025</t>
+        </is>
+      </c>
+      <c r="B115" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C115" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D115" s="3" t="n">
+        <v>165631</v>
+      </c>
+      <c r="E115" s="3" t="n">
+        <v>3835</v>
+      </c>
+      <c r="F115" s="3" t="n">
+        <v>20429</v>
+      </c>
+      <c r="G115" s="3" t="n">
+        <v>-53632</v>
+      </c>
+      <c r="H115" s="3" t="n">
+        <v>58069.95</v>
+      </c>
+      <c r="I115" s="3" t="n">
+        <v>907.0199999999968</v>
+      </c>
+      <c r="J115" s="3" t="n">
+        <v>3</v>
+      </c>
+      <c r="K115" s="3" t="n">
+        <v>-13608</v>
+      </c>
+      <c r="L115" s="3" t="n">
+        <v>14324</v>
+      </c>
+      <c r="M115" s="3" t="n">
+        <v>-5529.18</v>
+      </c>
+      <c r="N115" s="3" t="n">
+        <v>5</v>
+      </c>
+      <c r="O115" s="3" t="n">
+        <v>-19569</v>
+      </c>
+      <c r="P115" s="3" t="n">
+        <v>153</v>
+      </c>
+      <c r="Q115" s="3" t="inlineStr"/>
+      <c r="R115" s="3" t="n">
+        <v>1488.342</v>
+      </c>
+      <c r="S115" s="3" t="n">
+        <v>5.864000000000033</v>
+      </c>
+      <c r="T115" s="3" t="n">
+        <v>866</v>
+      </c>
+      <c r="U115" s="3" t="n">
+        <v>-804</v>
+      </c>
+      <c r="V115" s="3" t="n">
+        <v>1305.777</v>
+      </c>
+      <c r="W115" s="3" t="n">
+        <v>32.23299999999995</v>
+      </c>
+      <c r="X115" s="3" t="n">
+        <v>61882</v>
+      </c>
+      <c r="Y115" s="3" t="n">
+        <v>1476</v>
+      </c>
+      <c r="Z115" s="3" t="n">
+        <v>6393</v>
+      </c>
+      <c r="AA115" s="3" t="n">
+        <v>246</v>
+      </c>
+      <c r="AB115" s="3" t="n">
+        <v>12807</v>
+      </c>
+      <c r="AC115" s="3" t="n">
+        <v>374</v>
+      </c>
+      <c r="AD115" s="3" t="n">
+        <v>4203</v>
+      </c>
+      <c r="AE115" s="3" t="n">
+        <v>210</v>
+      </c>
+      <c r="AF115" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG115" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH115" s="3" t="n">
+        <v>206</v>
+      </c>
+      <c r="AI115" s="3" t="n">
+        <v>71</v>
+      </c>
+      <c r="AJ115" s="3" t="n">
+        <v>2331</v>
+      </c>
+      <c r="AK115" s="3" t="n">
+        <v>30</v>
+      </c>
+      <c r="AL115" s="3" t="n">
+        <v>-713</v>
+      </c>
+      <c r="AM115" s="3" t="inlineStr"/>
+      <c r="AN115" s="3" t="inlineStr"/>
+      <c r="AO115" s="3" t="inlineStr"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="3" t="inlineStr">
+        <is>
+          <t>13/11/2025</t>
+        </is>
+      </c>
+      <c r="B116" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C116" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D116" s="3" t="n">
+        <v>170314</v>
+      </c>
+      <c r="E116" s="3" t="n">
+        <v>4683</v>
+      </c>
+      <c r="F116" s="3" t="n">
+        <v>75682</v>
+      </c>
+      <c r="G116" s="3" t="n">
+        <v>55253</v>
+      </c>
+      <c r="H116" s="3" t="n">
+        <v>59218.66</v>
+      </c>
+      <c r="I116" s="3" t="n">
+        <v>1148.710000000006</v>
+      </c>
+      <c r="J116" s="3" t="n">
+        <v>1822</v>
+      </c>
+      <c r="K116" s="3" t="n">
+        <v>1819</v>
+      </c>
+      <c r="L116" s="3" t="n">
+        <v>15971</v>
+      </c>
+      <c r="M116" s="3" t="n">
+        <v>1647</v>
+      </c>
+      <c r="N116" s="3" t="n">
+        <v>83</v>
+      </c>
+      <c r="O116" s="3" t="n">
+        <v>78</v>
+      </c>
+      <c r="P116" s="3" t="n">
+        <v>3573</v>
+      </c>
+      <c r="Q116" s="3" t="n">
+        <v>3420</v>
+      </c>
+      <c r="R116" s="3" t="n">
+        <v>1500.2</v>
+      </c>
+      <c r="S116" s="3" t="n">
+        <v>11.85799999999995</v>
+      </c>
+      <c r="T116" s="3" t="n">
+        <v>3194</v>
+      </c>
+      <c r="U116" s="3" t="n">
+        <v>2328</v>
+      </c>
+      <c r="V116" s="3" t="n">
+        <v>1344.696</v>
+      </c>
+      <c r="W116" s="3" t="n">
+        <v>38.91899999999987</v>
+      </c>
+      <c r="X116" s="3" t="n">
+        <v>64124</v>
+      </c>
+      <c r="Y116" s="3" t="n">
+        <v>2242</v>
+      </c>
+      <c r="Z116" s="3" t="n">
+        <v>6646</v>
+      </c>
+      <c r="AA116" s="3" t="n">
+        <v>253</v>
+      </c>
+      <c r="AB116" s="3" t="n">
+        <v>13240</v>
+      </c>
+      <c r="AC116" s="3" t="n">
+        <v>433</v>
+      </c>
+      <c r="AD116" s="3" t="n">
+        <v>4433</v>
+      </c>
+      <c r="AE116" s="3" t="n">
+        <v>230</v>
+      </c>
+      <c r="AF116" s="3" t="n">
+        <v>5205</v>
+      </c>
+      <c r="AG116" s="3" t="n">
+        <v>40</v>
+      </c>
+      <c r="AH116" s="3" t="n">
+        <v>35.605</v>
+      </c>
+      <c r="AI116" s="3" t="n">
+        <v>-170.395</v>
+      </c>
+      <c r="AJ116" s="3" t="n">
+        <v>2353</v>
+      </c>
+      <c r="AK116" s="3" t="n">
+        <v>22</v>
+      </c>
+      <c r="AL116" s="3" t="n">
+        <v>379</v>
+      </c>
+      <c r="AM116" s="3" t="n">
+        <v>1092</v>
+      </c>
+      <c r="AN116" s="3" t="n">
+        <v>1092</v>
+      </c>
+      <c r="AO116" s="3" t="n">
+        <v>31.92982456140351</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="3" t="inlineStr">
+        <is>
+          <t>13/12/2025</t>
+        </is>
+      </c>
+      <c r="B117" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C117" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D117" s="3" t="n">
+        <v>173873</v>
+      </c>
+      <c r="E117" s="3" t="n">
+        <v>3559</v>
+      </c>
+      <c r="F117" s="3" t="n">
+        <v>76731</v>
+      </c>
+      <c r="G117" s="3" t="n">
+        <v>1049</v>
+      </c>
+      <c r="H117" s="3" t="n">
+        <v>60235.88</v>
+      </c>
+      <c r="I117" s="3" t="n">
+        <v>1017.219999999994</v>
+      </c>
+      <c r="J117" s="3" t="n">
+        <v>3514</v>
+      </c>
+      <c r="K117" s="3" t="n">
+        <v>1692</v>
+      </c>
+      <c r="L117" s="3" t="n">
+        <v>17492</v>
+      </c>
+      <c r="M117" s="3" t="n">
+        <v>1521</v>
+      </c>
+      <c r="N117" s="3" t="n">
+        <v>157</v>
+      </c>
+      <c r="O117" s="3" t="n">
+        <v>74</v>
+      </c>
+      <c r="P117" s="3" t="n">
+        <v>6792</v>
+      </c>
+      <c r="Q117" s="3" t="n">
+        <v>3219</v>
+      </c>
+      <c r="R117" s="3" t="n">
+        <v>1510.002</v>
+      </c>
+      <c r="S117" s="3" t="n">
+        <v>9.801999999999907</v>
+      </c>
+      <c r="T117" s="3" t="n">
+        <v>5471</v>
+      </c>
+      <c r="U117" s="3" t="n">
+        <v>2277</v>
+      </c>
+      <c r="V117" s="3" t="n">
+        <v>1384.873</v>
+      </c>
+      <c r="W117" s="3" t="n">
+        <v>40.17700000000013</v>
+      </c>
+      <c r="X117" s="3" t="n">
+        <v>66389</v>
+      </c>
+      <c r="Y117" s="3" t="n">
+        <v>2265</v>
+      </c>
+      <c r="Z117" s="3" t="n">
+        <v>6898</v>
+      </c>
+      <c r="AA117" s="3" t="n">
+        <v>252</v>
+      </c>
+      <c r="AB117" s="3" t="n">
+        <v>13632</v>
+      </c>
+      <c r="AC117" s="3" t="n">
+        <v>392</v>
+      </c>
+      <c r="AD117" s="3" t="n">
+        <v>4650</v>
+      </c>
+      <c r="AE117" s="3" t="n">
+        <v>217</v>
+      </c>
+      <c r="AF117" s="3" t="n">
+        <v>5366</v>
+      </c>
+      <c r="AG117" s="3" t="n">
+        <v>161</v>
+      </c>
+      <c r="AH117" s="3" t="n">
+        <v>127.527</v>
+      </c>
+      <c r="AI117" s="3" t="n">
+        <v>91.922</v>
+      </c>
+      <c r="AJ117" s="3" t="n">
+        <v>2416</v>
+      </c>
+      <c r="AK117" s="3" t="n">
+        <v>63</v>
+      </c>
+      <c r="AL117" s="3" t="n">
+        <v>1321</v>
+      </c>
+      <c r="AM117" s="3" t="n">
+        <v>942</v>
+      </c>
+      <c r="AN117" s="3" t="n">
+        <v>942</v>
+      </c>
+      <c r="AO117" s="3" t="n">
+        <v>29.26374650512582</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="3" t="inlineStr">
+        <is>
+          <t>14/01/2026</t>
+        </is>
+      </c>
+      <c r="B118" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C118" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D118" s="3" t="n">
+        <v>177957</v>
+      </c>
+      <c r="E118" s="3" t="n">
+        <v>4084</v>
+      </c>
+      <c r="F118" s="3" t="n">
+        <v>77780</v>
+      </c>
+      <c r="G118" s="3" t="n">
+        <v>1049</v>
+      </c>
+      <c r="H118" s="3" t="inlineStr"/>
+      <c r="I118" s="3" t="inlineStr"/>
+      <c r="J118" s="3" t="n">
+        <v>5533</v>
+      </c>
+      <c r="K118" s="3" t="n">
+        <v>2019</v>
+      </c>
+      <c r="L118" s="3" t="n">
+        <v>19304</v>
+      </c>
+      <c r="M118" s="3" t="n">
+        <v>1812</v>
+      </c>
+      <c r="N118" s="3" t="n">
+        <v>232</v>
+      </c>
+      <c r="O118" s="3" t="n">
+        <v>75</v>
+      </c>
+      <c r="P118" s="3" t="n">
+        <v>10672</v>
+      </c>
+      <c r="Q118" s="3" t="n">
+        <v>3880</v>
+      </c>
+      <c r="R118" s="3" t="n">
+        <v>1522.935</v>
+      </c>
+      <c r="S118" s="3" t="n">
+        <v>12.93299999999999</v>
+      </c>
+      <c r="T118" s="3" t="n">
+        <v>8183</v>
+      </c>
+      <c r="U118" s="3" t="n">
+        <v>2712</v>
+      </c>
+      <c r="V118" s="3" t="n">
+        <v>1438.3</v>
+      </c>
+      <c r="W118" s="3" t="n">
+        <v>53.42699999999991</v>
+      </c>
+      <c r="X118" s="3" t="n">
+        <v>69109</v>
+      </c>
+      <c r="Y118" s="3" t="n">
+        <v>2720</v>
+      </c>
+      <c r="Z118" s="3" t="n">
+        <v>7161</v>
+      </c>
+      <c r="AA118" s="3" t="n">
+        <v>263</v>
+      </c>
+      <c r="AB118" s="3" t="n">
+        <v>13982</v>
+      </c>
+      <c r="AC118" s="3" t="n">
+        <v>350</v>
+      </c>
+      <c r="AD118" s="3" t="n">
+        <v>4863</v>
+      </c>
+      <c r="AE118" s="3" t="n">
+        <v>213</v>
+      </c>
+      <c r="AF118" s="3" t="n">
+        <v>5616</v>
+      </c>
+      <c r="AG118" s="3" t="n">
+        <v>250</v>
+      </c>
+      <c r="AH118" s="3" t="n">
+        <v>197.945</v>
+      </c>
+      <c r="AI118" s="3" t="n">
+        <v>70.41799999999999</v>
+      </c>
+      <c r="AJ118" s="3" t="n">
+        <v>2523</v>
+      </c>
+      <c r="AK118" s="3" t="n">
+        <v>107</v>
+      </c>
+      <c r="AL118" s="3" t="n">
+        <v>2489</v>
+      </c>
+      <c r="AM118" s="3" t="n">
+        <v>1168</v>
+      </c>
+      <c r="AN118" s="3" t="n">
+        <v>1168</v>
+      </c>
+      <c r="AO118" s="3" t="n">
+        <v>30.10309278350515</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="3" t="inlineStr">
+        <is>
+          <t>14/02/2026</t>
+        </is>
+      </c>
+      <c r="B119" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C119" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D119" s="3" t="n">
+        <v>182639</v>
+      </c>
+      <c r="E119" s="3" t="n">
+        <v>4682</v>
+      </c>
+      <c r="F119" s="3" t="n">
+        <v>78945</v>
+      </c>
+      <c r="G119" s="3" t="n">
+        <v>1165</v>
+      </c>
+      <c r="H119" s="3" t="n">
+        <v>844</v>
+      </c>
+      <c r="I119" s="3" t="inlineStr"/>
+      <c r="J119" s="3" t="n">
+        <v>7792</v>
+      </c>
+      <c r="K119" s="3" t="n">
+        <v>2259</v>
+      </c>
+      <c r="L119" s="3" t="n">
+        <v>21335</v>
+      </c>
+      <c r="M119" s="3" t="n">
+        <v>2031</v>
+      </c>
+      <c r="N119" s="3" t="n">
+        <v>299</v>
+      </c>
+      <c r="O119" s="3" t="n">
+        <v>67</v>
+      </c>
+      <c r="P119" s="3" t="n">
+        <v>14771</v>
+      </c>
+      <c r="Q119" s="3" t="n">
+        <v>4099</v>
+      </c>
+      <c r="R119" s="3" t="n">
+        <v>1542.259</v>
+      </c>
+      <c r="S119" s="3" t="n">
+        <v>19.32400000000007</v>
+      </c>
+      <c r="T119" s="3" t="n">
+        <v>11029</v>
+      </c>
+      <c r="U119" s="3" t="n">
+        <v>2846</v>
+      </c>
+      <c r="V119" s="3" t="n">
+        <v>1491.033</v>
+      </c>
+      <c r="W119" s="3" t="n">
+        <v>52.73299999999995</v>
+      </c>
+      <c r="X119" s="3" t="n">
+        <v>72104</v>
+      </c>
+      <c r="Y119" s="3" t="n">
+        <v>2995</v>
+      </c>
+      <c r="Z119" s="3" t="n">
+        <v>7499</v>
+      </c>
+      <c r="AA119" s="3" t="n">
+        <v>338</v>
+      </c>
+      <c r="AB119" s="3" t="n">
+        <v>14415</v>
+      </c>
+      <c r="AC119" s="3" t="n">
+        <v>433</v>
+      </c>
+      <c r="AD119" s="3" t="n">
+        <v>5047</v>
+      </c>
+      <c r="AE119" s="3" t="n">
+        <v>184</v>
+      </c>
+      <c r="AF119" s="3" t="n">
+        <v>5918</v>
+      </c>
+      <c r="AG119" s="3" t="n">
+        <v>302</v>
+      </c>
+      <c r="AH119" s="3" t="n">
+        <v>277.774</v>
+      </c>
+      <c r="AI119" s="3" t="n">
+        <v>79.82900000000001</v>
+      </c>
+      <c r="AJ119" s="3" t="n">
+        <v>2654</v>
+      </c>
+      <c r="AK119" s="3" t="n">
+        <v>131</v>
+      </c>
+      <c r="AL119" s="3" t="n">
+        <v>3742</v>
+      </c>
+      <c r="AM119" s="3" t="n">
+        <v>1253</v>
+      </c>
+      <c r="AN119" s="3" t="n">
+        <v>1253</v>
+      </c>
+      <c r="AO119" s="3" t="n">
+        <v>30.56843132471335</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="3" t="inlineStr">
+        <is>
+          <t>14/04/2025</t>
+        </is>
+      </c>
+      <c r="B120" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C120" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D120" s="3" t="n">
+        <v>151735</v>
+      </c>
+      <c r="E120" s="3" t="n">
+        <v>-30904</v>
+      </c>
+      <c r="F120" s="3" t="inlineStr"/>
+      <c r="G120" s="3" t="inlineStr"/>
+      <c r="H120" s="3" t="inlineStr"/>
+      <c r="I120" s="3" t="inlineStr"/>
+      <c r="J120" s="3" t="inlineStr"/>
+      <c r="K120" s="3" t="inlineStr"/>
+      <c r="L120" s="3" t="inlineStr"/>
+      <c r="M120" s="3" t="inlineStr"/>
+      <c r="N120" s="3" t="inlineStr"/>
+      <c r="O120" s="3" t="inlineStr"/>
+      <c r="P120" s="3" t="inlineStr"/>
+      <c r="Q120" s="3" t="inlineStr"/>
+      <c r="R120" s="3" t="inlineStr"/>
+      <c r="S120" s="3" t="inlineStr"/>
+      <c r="T120" s="3" t="inlineStr"/>
+      <c r="U120" s="3" t="inlineStr"/>
+      <c r="V120" s="3" t="inlineStr"/>
+      <c r="W120" s="3" t="inlineStr"/>
+      <c r="X120" s="3" t="inlineStr"/>
+      <c r="Y120" s="3" t="inlineStr"/>
+      <c r="Z120" s="3" t="inlineStr"/>
+      <c r="AA120" s="3" t="inlineStr"/>
+      <c r="AB120" s="3" t="inlineStr"/>
+      <c r="AC120" s="3" t="inlineStr"/>
+      <c r="AD120" s="3" t="inlineStr"/>
+      <c r="AE120" s="3" t="inlineStr"/>
+      <c r="AF120" s="3" t="inlineStr"/>
+      <c r="AG120" s="3" t="inlineStr"/>
+      <c r="AH120" s="3" t="inlineStr"/>
+      <c r="AI120" s="3" t="inlineStr"/>
+      <c r="AJ120" s="3" t="inlineStr"/>
+      <c r="AK120" s="3" t="inlineStr"/>
+      <c r="AL120" s="3" t="inlineStr"/>
+      <c r="AM120" s="3" t="inlineStr"/>
+      <c r="AN120" s="3" t="inlineStr"/>
+      <c r="AO120" s="3" t="inlineStr"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="3" t="inlineStr">
+        <is>
+          <t>14/05/2026</t>
+        </is>
+      </c>
+      <c r="B121" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C121" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D121" s="3" t="n">
+        <v>193306</v>
+      </c>
+      <c r="E121" s="3" t="n">
+        <v>41571</v>
+      </c>
+      <c r="F121" s="3" t="n">
+        <v>82149</v>
+      </c>
+      <c r="G121" s="3" t="inlineStr"/>
+      <c r="H121" s="3" t="n">
+        <v>3212</v>
+      </c>
+      <c r="I121" s="3" t="inlineStr"/>
+      <c r="J121" s="3" t="n">
+        <v>13023</v>
+      </c>
+      <c r="K121" s="3" t="inlineStr"/>
+      <c r="L121" s="3" t="n">
+        <v>25999</v>
+      </c>
+      <c r="M121" s="3" t="inlineStr"/>
+      <c r="N121" s="3" t="n">
+        <v>479</v>
+      </c>
+      <c r="O121" s="3" t="inlineStr"/>
+      <c r="P121" s="3" t="n">
+        <v>24955</v>
+      </c>
+      <c r="Q121" s="3" t="inlineStr"/>
+      <c r="R121" s="3" t="n">
+        <v>1588.35</v>
+      </c>
+      <c r="S121" s="3" t="inlineStr"/>
+      <c r="T121" s="3" t="n">
+        <v>17201</v>
+      </c>
+      <c r="U121" s="3" t="inlineStr"/>
+      <c r="V121" s="3" t="n">
+        <v>1586.71</v>
+      </c>
+      <c r="W121" s="3" t="inlineStr"/>
+      <c r="X121" s="3" t="n">
+        <v>78277</v>
+      </c>
+      <c r="Y121" s="3" t="inlineStr"/>
+      <c r="Z121" s="3" t="n">
+        <v>8065</v>
+      </c>
+      <c r="AA121" s="3" t="inlineStr"/>
+      <c r="AB121" s="3" t="n">
+        <v>15296</v>
+      </c>
+      <c r="AC121" s="3" t="inlineStr"/>
+      <c r="AD121" s="3" t="n">
+        <v>5424</v>
+      </c>
+      <c r="AE121" s="3" t="inlineStr"/>
+      <c r="AF121" s="3" t="n">
+        <v>6437</v>
+      </c>
+      <c r="AG121" s="3" t="inlineStr"/>
+      <c r="AH121" s="3" t="n">
+        <v>520.97</v>
+      </c>
+      <c r="AI121" s="3" t="inlineStr"/>
+      <c r="AJ121" s="3" t="n">
+        <v>3163</v>
+      </c>
+      <c r="AK121" s="3" t="inlineStr"/>
+      <c r="AL121" s="3" t="n">
+        <v>7754</v>
+      </c>
+      <c r="AM121" s="3" t="inlineStr"/>
+      <c r="AN121" s="3" t="inlineStr"/>
+      <c r="AO121" s="3" t="inlineStr"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="3" t="inlineStr">
+        <is>
+          <t>14/06/2026</t>
+        </is>
+      </c>
+      <c r="B122" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C122" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D122" s="3" t="n">
+        <v>197652</v>
+      </c>
+      <c r="E122" s="3" t="n">
+        <v>4346</v>
+      </c>
+      <c r="F122" s="3" t="n">
+        <v>83218</v>
+      </c>
+      <c r="G122" s="3" t="n">
+        <v>1069</v>
+      </c>
+      <c r="H122" s="3" t="n">
+        <v>4099</v>
+      </c>
+      <c r="I122" s="3" t="n">
+        <v>887</v>
+      </c>
+      <c r="J122" s="3" t="n">
+        <v>14796</v>
+      </c>
+      <c r="K122" s="3" t="n">
+        <v>1773</v>
+      </c>
+      <c r="L122" s="3" t="n">
+        <v>27548</v>
+      </c>
+      <c r="M122" s="3" t="n">
+        <v>1549</v>
+      </c>
+      <c r="N122" s="3" t="n">
+        <v>530</v>
+      </c>
+      <c r="O122" s="3" t="n">
+        <v>51</v>
+      </c>
+      <c r="P122" s="3" t="n">
+        <v>28420</v>
+      </c>
+      <c r="Q122" s="3" t="n">
+        <v>3465</v>
+      </c>
+      <c r="R122" s="3" t="n">
+        <v>1608.179</v>
+      </c>
+      <c r="S122" s="3" t="n">
+        <v>19.82900000000018</v>
+      </c>
+      <c r="T122" s="3" t="n">
+        <v>19241</v>
+      </c>
+      <c r="U122" s="3" t="n">
+        <v>2040</v>
+      </c>
+      <c r="V122" s="3" t="n">
+        <v>1613.6</v>
+      </c>
+      <c r="W122" s="3" t="n">
+        <v>26.88999999999987</v>
+      </c>
+      <c r="X122" s="3" t="n">
+        <v>80330</v>
+      </c>
+      <c r="Y122" s="3" t="n">
+        <v>2053</v>
+      </c>
+      <c r="Z122" s="3" t="n">
+        <v>8216</v>
+      </c>
+      <c r="AA122" s="3" t="n">
+        <v>151</v>
+      </c>
+      <c r="AB122" s="3" t="n">
+        <v>15567</v>
+      </c>
+      <c r="AC122" s="3" t="n">
+        <v>271</v>
+      </c>
+      <c r="AD122" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE122" s="3" t="n">
+        <v>58</v>
+      </c>
+      <c r="AF122" s="3" t="n">
+        <v>6626</v>
+      </c>
+      <c r="AG122" s="3" t="n">
+        <v>189</v>
+      </c>
+      <c r="AH122" s="3" t="n">
+        <v>586.854</v>
+      </c>
+      <c r="AI122" s="3" t="n">
+        <v>65.88400000000001</v>
+      </c>
+      <c r="AJ122" s="3" t="n">
+        <v>3376</v>
+      </c>
+      <c r="AK122" s="3" t="n">
+        <v>213</v>
+      </c>
+      <c r="AL122" s="3" t="n">
+        <v>9179</v>
+      </c>
+      <c r="AM122" s="3" t="n">
+        <v>1425</v>
+      </c>
+      <c r="AN122" s="3" t="n">
+        <v>1425</v>
+      </c>
+      <c r="AO122" s="3" t="n">
+        <v>41.12554112554113</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="3" t="inlineStr">
+        <is>
+          <t>14/07/2025</t>
+        </is>
+      </c>
+      <c r="B123" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C123" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D123" s="3" t="n">
+        <v>154500</v>
+      </c>
+      <c r="E123" s="3" t="n">
+        <v>-43152</v>
+      </c>
+      <c r="F123" s="3" t="n">
+        <v>71791</v>
+      </c>
+      <c r="G123" s="3" t="n">
+        <v>-11427</v>
+      </c>
+      <c r="H123" s="3" t="n">
+        <v>54985.16</v>
+      </c>
+      <c r="I123" s="3" t="n">
+        <v>50886.16</v>
+      </c>
+      <c r="J123" s="3" t="n">
+        <v>11878</v>
+      </c>
+      <c r="K123" s="3" t="n">
+        <v>-2918</v>
+      </c>
+      <c r="L123" s="3" t="n">
+        <v>18666.45</v>
+      </c>
+      <c r="M123" s="3" t="n">
+        <v>-8881.549999999999</v>
+      </c>
+      <c r="N123" s="3" t="n">
+        <v>15813</v>
+      </c>
+      <c r="O123" s="3" t="n">
+        <v>15283</v>
+      </c>
+      <c r="P123" s="3" t="inlineStr"/>
+      <c r="Q123" s="3" t="inlineStr"/>
+      <c r="R123" s="3" t="n">
+        <v>1465.439</v>
+      </c>
+      <c r="S123" s="3" t="n">
+        <v>-142.74</v>
+      </c>
+      <c r="T123" s="3" t="inlineStr"/>
+      <c r="U123" s="3" t="inlineStr"/>
+      <c r="V123" s="3" t="n">
+        <v>1211.543</v>
+      </c>
+      <c r="W123" s="3" t="n">
+        <v>-402.057</v>
+      </c>
+      <c r="X123" s="3" t="n">
+        <v>57719</v>
+      </c>
+      <c r="Y123" s="3" t="n">
+        <v>-22611</v>
+      </c>
+      <c r="Z123" s="3" t="inlineStr"/>
+      <c r="AA123" s="3" t="inlineStr"/>
+      <c r="AB123" s="3" t="n">
+        <v>11661</v>
+      </c>
+      <c r="AC123" s="3" t="n">
+        <v>-3906</v>
+      </c>
+      <c r="AD123" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE123" s="3" t="n">
+        <v>-1692</v>
+      </c>
+      <c r="AF123" s="3" t="inlineStr"/>
+      <c r="AG123" s="3" t="inlineStr"/>
+      <c r="AH123" s="3" t="inlineStr"/>
+      <c r="AI123" s="3" t="inlineStr"/>
+      <c r="AJ123" s="3" t="inlineStr"/>
+      <c r="AK123" s="3" t="inlineStr"/>
+      <c r="AL123" s="3" t="inlineStr"/>
+      <c r="AM123" s="3" t="inlineStr"/>
+      <c r="AN123" s="3" t="inlineStr"/>
+      <c r="AO123" s="3" t="inlineStr"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="3" t="inlineStr">
+        <is>
+          <t>14/08/2025</t>
+        </is>
+      </c>
+      <c r="B124" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C124" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D124" s="3" t="n">
+        <v>157956</v>
+      </c>
+      <c r="E124" s="3" t="n">
+        <v>3456</v>
+      </c>
+      <c r="F124" s="3" t="n">
+        <v>73078</v>
+      </c>
+      <c r="G124" s="3" t="n">
+        <v>1287</v>
+      </c>
+      <c r="H124" s="3" t="n">
+        <v>56199.98</v>
+      </c>
+      <c r="I124" s="3" t="n">
+        <v>1214.82</v>
+      </c>
+      <c r="J124" s="3" t="n">
+        <v>12601</v>
+      </c>
+      <c r="K124" s="3" t="n">
+        <v>723</v>
+      </c>
+      <c r="L124" s="3" t="n">
+        <v>19207.9</v>
+      </c>
+      <c r="M124" s="3" t="n">
+        <v>541.4500000000007</v>
+      </c>
+      <c r="N124" s="3" t="n">
+        <v>17689</v>
+      </c>
+      <c r="O124" s="3" t="n">
+        <v>1876</v>
+      </c>
+      <c r="P124" s="3" t="inlineStr"/>
+      <c r="Q124" s="3" t="inlineStr"/>
+      <c r="R124" s="3" t="n">
+        <v>1477.646</v>
+      </c>
+      <c r="S124" s="3" t="n">
+        <v>12.20699999999988</v>
+      </c>
+      <c r="T124" s="3" t="n">
+        <v>787</v>
+      </c>
+      <c r="U124" s="3" t="inlineStr"/>
+      <c r="V124" s="3" t="n">
+        <v>1240.592</v>
+      </c>
+      <c r="W124" s="3" t="n">
+        <v>29.04900000000021</v>
+      </c>
+      <c r="X124" s="3" t="n">
+        <v>59073</v>
+      </c>
+      <c r="Y124" s="3" t="n">
+        <v>1354</v>
+      </c>
+      <c r="Z124" s="3" t="n">
+        <v>5883</v>
+      </c>
+      <c r="AA124" s="3" t="inlineStr"/>
+      <c r="AB124" s="3" t="n">
+        <v>12053</v>
+      </c>
+      <c r="AC124" s="3" t="n">
+        <v>392</v>
+      </c>
+      <c r="AD124" s="3" t="n">
+        <v>3804</v>
+      </c>
+      <c r="AE124" s="3" t="n">
+        <v>14</v>
+      </c>
+      <c r="AF124" s="3" t="n">
+        <v>5005</v>
+      </c>
+      <c r="AG124" s="3" t="inlineStr"/>
+      <c r="AH124" s="3" t="n">
+        <v>61</v>
+      </c>
+      <c r="AI124" s="3" t="inlineStr"/>
+      <c r="AJ124" s="3" t="n">
+        <v>2241</v>
+      </c>
+      <c r="AK124" s="3" t="inlineStr"/>
+      <c r="AL124" s="3" t="inlineStr"/>
+      <c r="AM124" s="3" t="inlineStr"/>
+      <c r="AN124" s="3" t="inlineStr"/>
+      <c r="AO124" s="3" t="inlineStr"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="3" t="inlineStr">
+        <is>
+          <t>14/09/2025</t>
+        </is>
+      </c>
+      <c r="B125" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C125" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D125" s="3" t="n">
+        <v>161839</v>
+      </c>
+      <c r="E125" s="3" t="n">
+        <v>3883</v>
+      </c>
+      <c r="F125" s="3" t="n">
+        <v>74069</v>
+      </c>
+      <c r="G125" s="3" t="n">
+        <v>991</v>
+      </c>
+      <c r="H125" s="3" t="n">
+        <v>57169.29</v>
+      </c>
+      <c r="I125" s="3" t="n">
+        <v>969.3099999999977</v>
+      </c>
+      <c r="J125" s="3" t="n">
+        <v>13627</v>
+      </c>
+      <c r="K125" s="3" t="n">
+        <v>1026</v>
+      </c>
+      <c r="L125" s="3" t="n">
+        <v>19863.5</v>
+      </c>
+      <c r="M125" s="3" t="n">
+        <v>655.5999999999985</v>
+      </c>
+      <c r="N125" s="3" t="n">
+        <v>19594</v>
+      </c>
+      <c r="O125" s="3" t="n">
+        <v>1905</v>
+      </c>
+      <c r="P125" s="3" t="inlineStr"/>
+      <c r="Q125" s="3" t="inlineStr"/>
+      <c r="R125" s="3" t="n">
+        <v>1482.487</v>
+      </c>
+      <c r="S125" s="3" t="n">
+        <v>4.841000000000122</v>
+      </c>
+      <c r="T125" s="3" t="n">
+        <v>1682</v>
+      </c>
+      <c r="U125" s="3" t="n">
+        <v>895</v>
+      </c>
+      <c r="V125" s="3" t="n">
+        <v>1274.83</v>
+      </c>
+      <c r="W125" s="3" t="n">
+        <v>34.23799999999983</v>
+      </c>
+      <c r="X125" s="3" t="n">
+        <v>60417</v>
+      </c>
+      <c r="Y125" s="3" t="n">
+        <v>1344</v>
+      </c>
+      <c r="Z125" s="3" t="n">
+        <v>6147</v>
+      </c>
+      <c r="AA125" s="3" t="n">
+        <v>264</v>
+      </c>
+      <c r="AB125" s="3" t="n">
+        <v>12433</v>
+      </c>
+      <c r="AC125" s="3" t="n">
+        <v>380</v>
+      </c>
+      <c r="AD125" s="3" t="n">
+        <v>3994</v>
+      </c>
+      <c r="AE125" s="3" t="n">
+        <v>190</v>
+      </c>
+      <c r="AF125" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG125" s="3" t="n">
+        <v>160</v>
+      </c>
+      <c r="AH125" s="3" t="n">
+        <v>135</v>
+      </c>
+      <c r="AI125" s="3" t="n">
+        <v>74</v>
+      </c>
+      <c r="AJ125" s="3" t="n">
+        <v>2301</v>
+      </c>
+      <c r="AK125" s="3" t="n">
+        <v>60</v>
+      </c>
+      <c r="AL125" s="3" t="inlineStr"/>
+      <c r="AM125" s="3" t="inlineStr"/>
+      <c r="AN125" s="3" t="inlineStr"/>
+      <c r="AO125" s="3" t="inlineStr"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="3" t="inlineStr">
+        <is>
+          <t>14/10/2025</t>
+        </is>
+      </c>
+      <c r="B126" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C126" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D126" s="3" t="n">
+        <v>165787</v>
+      </c>
+      <c r="E126" s="3" t="n">
+        <v>3948</v>
+      </c>
+      <c r="F126" s="3" t="n">
+        <v>20444</v>
+      </c>
+      <c r="G126" s="3" t="n">
+        <v>-53625</v>
+      </c>
+      <c r="H126" s="3" t="n">
+        <v>58103.99</v>
+      </c>
+      <c r="I126" s="3" t="n">
+        <v>934.6999999999971</v>
+      </c>
+      <c r="J126" s="3" t="n">
+        <v>63</v>
+      </c>
+      <c r="K126" s="3" t="n">
+        <v>-13564</v>
+      </c>
+      <c r="L126" s="3" t="n">
+        <v>14378</v>
+      </c>
+      <c r="M126" s="3" t="n">
+        <v>-5485.5</v>
+      </c>
+      <c r="N126" s="3" t="n">
+        <v>7</v>
+      </c>
+      <c r="O126" s="3" t="n">
+        <v>-19587</v>
+      </c>
+      <c r="P126" s="3" t="n">
+        <v>267</v>
+      </c>
+      <c r="Q126" s="3" t="inlineStr"/>
+      <c r="R126" s="3" t="n">
+        <v>1488.59</v>
+      </c>
+      <c r="S126" s="3" t="n">
+        <v>6.102999999999838</v>
+      </c>
+      <c r="T126" s="3" t="n">
+        <v>922</v>
+      </c>
+      <c r="U126" s="3" t="n">
+        <v>-760</v>
+      </c>
+      <c r="V126" s="3" t="n">
+        <v>1307.213</v>
+      </c>
+      <c r="W126" s="3" t="n">
+        <v>32.38300000000004</v>
+      </c>
+      <c r="X126" s="3" t="n">
+        <v>61948</v>
+      </c>
+      <c r="Y126" s="3" t="n">
+        <v>1531</v>
+      </c>
+      <c r="Z126" s="3" t="n">
+        <v>6404</v>
+      </c>
+      <c r="AA126" s="3" t="n">
+        <v>257</v>
+      </c>
+      <c r="AB126" s="3" t="n">
+        <v>12818</v>
+      </c>
+      <c r="AC126" s="3" t="n">
+        <v>385</v>
+      </c>
+      <c r="AD126" s="3" t="n">
+        <v>4205</v>
+      </c>
+      <c r="AE126" s="3" t="n">
+        <v>211</v>
+      </c>
+      <c r="AF126" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG126" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH126" s="3" t="n">
+        <v>211</v>
+      </c>
+      <c r="AI126" s="3" t="n">
+        <v>76</v>
+      </c>
+      <c r="AJ126" s="3" t="n">
+        <v>2332</v>
+      </c>
+      <c r="AK126" s="3" t="n">
+        <v>31</v>
+      </c>
+      <c r="AL126" s="3" t="n">
+        <v>-655</v>
+      </c>
+      <c r="AM126" s="3" t="inlineStr"/>
+      <c r="AN126" s="3" t="inlineStr"/>
+      <c r="AO126" s="3" t="inlineStr"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="3" t="inlineStr">
+        <is>
+          <t>14/11/2025</t>
+        </is>
+      </c>
+      <c r="B127" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C127" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D127" s="3" t="n">
+        <v>170472</v>
+      </c>
+      <c r="E127" s="3" t="n">
+        <v>4685</v>
+      </c>
+      <c r="F127" s="3" t="n">
+        <v>75734</v>
+      </c>
+      <c r="G127" s="3" t="n">
+        <v>55290</v>
+      </c>
+      <c r="H127" s="3" t="n">
+        <v>59279.81</v>
+      </c>
+      <c r="I127" s="3" t="n">
+        <v>1175.82</v>
+      </c>
+      <c r="J127" s="3" t="n">
+        <v>1882</v>
+      </c>
+      <c r="K127" s="3" t="n">
+        <v>1819</v>
+      </c>
+      <c r="L127" s="3" t="n">
+        <v>16025</v>
+      </c>
+      <c r="M127" s="3" t="n">
+        <v>1647</v>
+      </c>
+      <c r="N127" s="3" t="n">
+        <v>85</v>
+      </c>
+      <c r="O127" s="3" t="n">
+        <v>78</v>
+      </c>
+      <c r="P127" s="3" t="n">
+        <v>3687</v>
+      </c>
+      <c r="Q127" s="3" t="n">
+        <v>3420</v>
+      </c>
+      <c r="R127" s="3" t="n">
+        <v>1500.621</v>
+      </c>
+      <c r="S127" s="3" t="n">
+        <v>12.03100000000018</v>
+      </c>
+      <c r="T127" s="3" t="n">
+        <v>3276</v>
+      </c>
+      <c r="U127" s="3" t="n">
+        <v>2354</v>
+      </c>
+      <c r="V127" s="3" t="n">
+        <v>1345.568</v>
+      </c>
+      <c r="W127" s="3" t="n">
+        <v>38.35500000000002</v>
+      </c>
+      <c r="X127" s="3" t="n">
+        <v>64207</v>
+      </c>
+      <c r="Y127" s="3" t="n">
+        <v>2259</v>
+      </c>
+      <c r="Z127" s="3" t="n">
+        <v>6657</v>
+      </c>
+      <c r="AA127" s="3" t="n">
+        <v>253</v>
+      </c>
+      <c r="AB127" s="3" t="n">
+        <v>13249</v>
+      </c>
+      <c r="AC127" s="3" t="n">
+        <v>431</v>
+      </c>
+      <c r="AD127" s="3" t="n">
+        <v>4446</v>
+      </c>
+      <c r="AE127" s="3" t="n">
+        <v>241</v>
+      </c>
+      <c r="AF127" s="3" t="n">
+        <v>5209</v>
+      </c>
+      <c r="AG127" s="3" t="n">
+        <v>44</v>
+      </c>
+      <c r="AH127" s="3" t="n">
+        <v>38.614</v>
+      </c>
+      <c r="AI127" s="3" t="n">
+        <v>-172.386</v>
+      </c>
+      <c r="AJ127" s="3" t="n">
+        <v>2355</v>
+      </c>
+      <c r="AK127" s="3" t="n">
+        <v>23</v>
+      </c>
+      <c r="AL127" s="3" t="n">
+        <v>411</v>
+      </c>
+      <c r="AM127" s="3" t="n">
+        <v>1066</v>
+      </c>
+      <c r="AN127" s="3" t="n">
+        <v>1066</v>
+      </c>
+      <c r="AO127" s="3" t="n">
+        <v>31.16959064327485</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="3" t="inlineStr">
+        <is>
+          <t>14/12/2025</t>
+        </is>
+      </c>
+      <c r="B128" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C128" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D128" s="3" t="n">
+        <v>174018</v>
+      </c>
+      <c r="E128" s="3" t="n">
+        <v>3546</v>
+      </c>
+      <c r="F128" s="3" t="n">
+        <v>76765</v>
+      </c>
+      <c r="G128" s="3" t="n">
+        <v>1031</v>
+      </c>
+      <c r="H128" s="3" t="n">
+        <v>60257.15</v>
+      </c>
+      <c r="I128" s="3" t="n">
+        <v>977.3400000000038</v>
+      </c>
+      <c r="J128" s="3" t="n">
+        <v>3587</v>
+      </c>
+      <c r="K128" s="3" t="n">
+        <v>1705</v>
+      </c>
+      <c r="L128" s="3" t="n">
+        <v>17557</v>
+      </c>
+      <c r="M128" s="3" t="n">
+        <v>1532</v>
+      </c>
+      <c r="N128" s="3" t="n">
+        <v>161</v>
+      </c>
+      <c r="O128" s="3" t="n">
+        <v>76</v>
+      </c>
+      <c r="P128" s="3" t="n">
+        <v>6932</v>
+      </c>
+      <c r="Q128" s="3" t="n">
+        <v>3245</v>
+      </c>
+      <c r="R128" s="3" t="n">
+        <v>1510.267</v>
+      </c>
+      <c r="S128" s="3" t="n">
+        <v>9.645999999999958</v>
+      </c>
+      <c r="T128" s="3" t="n">
+        <v>5568</v>
+      </c>
+      <c r="U128" s="3" t="n">
+        <v>2292</v>
+      </c>
+      <c r="V128" s="3" t="n">
+        <v>1387.16</v>
+      </c>
+      <c r="W128" s="3" t="n">
+        <v>41.5920000000001</v>
+      </c>
+      <c r="X128" s="3" t="n">
+        <v>66495</v>
+      </c>
+      <c r="Y128" s="3" t="n">
+        <v>2288</v>
+      </c>
+      <c r="Z128" s="3" t="n">
+        <v>6909</v>
+      </c>
+      <c r="AA128" s="3" t="n">
+        <v>252</v>
+      </c>
+      <c r="AB128" s="3" t="n">
+        <v>13646</v>
+      </c>
+      <c r="AC128" s="3" t="n">
+        <v>397</v>
+      </c>
+      <c r="AD128" s="3" t="n">
+        <v>4661</v>
+      </c>
+      <c r="AE128" s="3" t="n">
+        <v>215</v>
+      </c>
+      <c r="AF128" s="3" t="n">
+        <v>5372</v>
+      </c>
+      <c r="AG128" s="3" t="n">
+        <v>163</v>
+      </c>
+      <c r="AH128" s="3" t="n">
+        <v>129.44</v>
+      </c>
+      <c r="AI128" s="3" t="n">
+        <v>90.82599999999999</v>
+      </c>
+      <c r="AJ128" s="3" t="n">
+        <v>2416</v>
+      </c>
+      <c r="AK128" s="3" t="n">
+        <v>61</v>
+      </c>
+      <c r="AL128" s="3" t="n">
+        <v>1364</v>
+      </c>
+      <c r="AM128" s="3" t="n">
+        <v>953</v>
+      </c>
+      <c r="AN128" s="3" t="n">
+        <v>953</v>
+      </c>
+      <c r="AO128" s="3" t="n">
+        <v>29.36825885978428</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="3" t="inlineStr">
+        <is>
+          <t>14/05/2026</t>
+        </is>
+      </c>
+      <c r="B129" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C129" s="3" t="inlineStr">
+        <is>
+          <t>JULIO VILLANUEVA</t>
+        </is>
+      </c>
+      <c r="D129" s="3" t="n">
+        <v>193306</v>
+      </c>
+      <c r="E129" s="3" t="n">
+        <v>19288</v>
+      </c>
+      <c r="F129" s="3" t="n">
+        <v>82149</v>
+      </c>
+      <c r="G129" s="3" t="n">
+        <v>5384</v>
+      </c>
+      <c r="H129" s="3" t="n">
+        <v>3212</v>
+      </c>
+      <c r="I129" s="3" t="n">
+        <v>-57045.15</v>
+      </c>
+      <c r="J129" s="3" t="n">
+        <v>13023</v>
+      </c>
+      <c r="K129" s="3" t="n">
+        <v>9436</v>
+      </c>
+      <c r="L129" s="3" t="n">
+        <v>25999</v>
+      </c>
+      <c r="M129" s="3" t="n">
+        <v>8442</v>
+      </c>
+      <c r="N129" s="3" t="n">
+        <v>479</v>
+      </c>
+      <c r="O129" s="3" t="n">
+        <v>318</v>
+      </c>
+      <c r="P129" s="3" t="n">
+        <v>24955</v>
+      </c>
+      <c r="Q129" s="3" t="n">
+        <v>18023</v>
+      </c>
+      <c r="R129" s="3" t="n">
+        <v>1588.35</v>
+      </c>
+      <c r="S129" s="3" t="n">
+        <v>78.08299999999986</v>
+      </c>
+      <c r="T129" s="3" t="n">
+        <v>17201</v>
+      </c>
+      <c r="U129" s="3" t="n">
+        <v>11633</v>
+      </c>
+      <c r="V129" s="3" t="n">
+        <v>1586.71</v>
+      </c>
+      <c r="W129" s="3" t="n">
+        <v>199.55</v>
+      </c>
+      <c r="X129" s="3" t="n">
+        <v>78277</v>
+      </c>
+      <c r="Y129" s="3" t="n">
+        <v>11782</v>
+      </c>
+      <c r="Z129" s="3" t="n">
+        <v>8065</v>
+      </c>
+      <c r="AA129" s="3" t="n">
+        <v>1156</v>
+      </c>
+      <c r="AB129" s="3" t="n">
+        <v>15296</v>
+      </c>
+      <c r="AC129" s="3" t="n">
+        <v>1650</v>
+      </c>
+      <c r="AD129" s="3" t="n">
+        <v>5424</v>
+      </c>
+      <c r="AE129" s="3" t="n">
+        <v>763</v>
+      </c>
+      <c r="AF129" s="3" t="n">
+        <v>6437</v>
+      </c>
+      <c r="AG129" s="3" t="n">
+        <v>1065</v>
+      </c>
+      <c r="AH129" s="3" t="n">
+        <v>520.97</v>
+      </c>
+      <c r="AI129" s="3" t="n">
+        <v>391.53</v>
+      </c>
+      <c r="AJ129" s="3" t="n">
+        <v>3163</v>
+      </c>
+      <c r="AK129" s="3" t="n">
+        <v>747</v>
+      </c>
+      <c r="AL129" s="3" t="n">
+        <v>7754</v>
+      </c>
+      <c r="AM129" s="3" t="n">
+        <v>6390</v>
+      </c>
+      <c r="AN129" s="3" t="n">
+        <v>6390</v>
+      </c>
+      <c r="AO129" s="3" t="n">
+        <v>35.45469677634134</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="3" t="inlineStr">
+        <is>
+          <t>15/01/2026</t>
+        </is>
+      </c>
+      <c r="B130" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C130" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D130" s="3" t="n">
+        <v>178070</v>
+      </c>
+      <c r="E130" s="3" t="n">
+        <v>-15236</v>
+      </c>
+      <c r="F130" s="3" t="n">
+        <v>77812</v>
+      </c>
+      <c r="G130" s="3" t="n">
+        <v>-4337</v>
+      </c>
+      <c r="H130" s="3" t="inlineStr"/>
+      <c r="I130" s="3" t="inlineStr"/>
+      <c r="J130" s="3" t="n">
+        <v>5587</v>
+      </c>
+      <c r="K130" s="3" t="n">
+        <v>-7436</v>
+      </c>
+      <c r="L130" s="3" t="n">
+        <v>19352</v>
+      </c>
+      <c r="M130" s="3" t="n">
+        <v>-6647</v>
+      </c>
+      <c r="N130" s="3" t="n">
+        <v>235</v>
+      </c>
+      <c r="O130" s="3" t="n">
+        <v>-244</v>
+      </c>
+      <c r="P130" s="3" t="n">
+        <v>10775</v>
+      </c>
+      <c r="Q130" s="3" t="n">
+        <v>-14180</v>
+      </c>
+      <c r="R130" s="3" t="n">
+        <v>1523.48</v>
+      </c>
+      <c r="S130" s="3" t="n">
+        <v>-64.86999999999989</v>
+      </c>
+      <c r="T130" s="3" t="n">
+        <v>8256</v>
+      </c>
+      <c r="U130" s="3" t="n">
+        <v>-8945</v>
+      </c>
+      <c r="V130" s="3" t="n">
+        <v>1440.031</v>
+      </c>
+      <c r="W130" s="3" t="n">
+        <v>-146.6790000000001</v>
+      </c>
+      <c r="X130" s="3" t="n">
+        <v>69189</v>
+      </c>
+      <c r="Y130" s="3" t="n">
+        <v>-9088</v>
+      </c>
+      <c r="Z130" s="3" t="n">
+        <v>7167</v>
+      </c>
+      <c r="AA130" s="3" t="n">
+        <v>-898</v>
+      </c>
+      <c r="AB130" s="3" t="n">
+        <v>13988</v>
+      </c>
+      <c r="AC130" s="3" t="n">
+        <v>-1308</v>
+      </c>
+      <c r="AD130" s="3" t="n">
+        <v>4868</v>
+      </c>
+      <c r="AE130" s="3" t="n">
+        <v>-556</v>
+      </c>
+      <c r="AF130" s="3" t="n">
+        <v>5623</v>
+      </c>
+      <c r="AG130" s="3" t="n">
+        <v>-814</v>
+      </c>
+      <c r="AH130" s="3" t="n">
+        <v>202.695</v>
+      </c>
+      <c r="AI130" s="3" t="n">
+        <v>-318.275</v>
+      </c>
+      <c r="AJ130" s="3" t="n">
+        <v>2534</v>
+      </c>
+      <c r="AK130" s="3" t="n">
+        <v>-629</v>
+      </c>
+      <c r="AL130" s="3" t="n">
+        <v>2519</v>
+      </c>
+      <c r="AM130" s="3" t="n">
+        <v>-5235</v>
+      </c>
+      <c r="AN130" s="3" t="n">
+        <v>-5235</v>
+      </c>
+      <c r="AO130" s="3" t="n">
+        <v>36.91819464033851</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="3" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="B131" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C131" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D131" s="3" t="n">
+        <v>151889</v>
+      </c>
+      <c r="E131" s="3" t="n">
+        <v>-26181</v>
+      </c>
+      <c r="F131" s="3" t="n">
+        <v>66931</v>
+      </c>
+      <c r="G131" s="3" t="n">
+        <v>-10881</v>
+      </c>
+      <c r="H131" s="3" t="n">
+        <v>50484.01</v>
+      </c>
+      <c r="I131" s="3" t="inlineStr"/>
+      <c r="J131" s="3" t="n">
+        <v>9674</v>
+      </c>
+      <c r="K131" s="3" t="n">
+        <v>4087</v>
+      </c>
+      <c r="L131" s="3" t="n">
+        <v>17229.91</v>
+      </c>
+      <c r="M131" s="3" t="n">
+        <v>-2122.09</v>
+      </c>
+      <c r="N131" s="3" t="n">
+        <v>9747</v>
+      </c>
+      <c r="O131" s="3" t="n">
+        <v>9512</v>
+      </c>
+      <c r="P131" s="3" t="inlineStr"/>
+      <c r="Q131" s="3" t="inlineStr"/>
+      <c r="R131" s="3" t="n">
+        <v>1403734</v>
+      </c>
+      <c r="S131" s="3" t="n">
+        <v>1402210.52</v>
+      </c>
+      <c r="T131" s="3" t="n">
+        <v>22575</v>
+      </c>
+      <c r="U131" s="3" t="n">
+        <v>14319</v>
+      </c>
+      <c r="V131" s="3" t="n">
+        <v>1127597</v>
+      </c>
+      <c r="W131" s="3" t="n">
+        <v>1126156.969</v>
+      </c>
+      <c r="X131" s="3" t="n">
+        <v>53383</v>
+      </c>
+      <c r="Y131" s="3" t="n">
+        <v>-15806</v>
+      </c>
+      <c r="Z131" s="3" t="n">
+        <v>5134</v>
+      </c>
+      <c r="AA131" s="3" t="n">
+        <v>-2033</v>
+      </c>
+      <c r="AB131" s="3" t="n">
+        <v>10545</v>
+      </c>
+      <c r="AC131" s="3" t="n">
+        <v>-3443</v>
+      </c>
+      <c r="AD131" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE131" s="3" t="n">
+        <v>-1078</v>
+      </c>
+      <c r="AF131" s="3" t="inlineStr"/>
+      <c r="AG131" s="3" t="inlineStr"/>
+      <c r="AH131" s="3" t="inlineStr"/>
+      <c r="AI131" s="3" t="inlineStr"/>
+      <c r="AJ131" s="3" t="inlineStr"/>
+      <c r="AK131" s="3" t="inlineStr"/>
+      <c r="AL131" s="3" t="inlineStr"/>
+      <c r="AM131" s="3" t="inlineStr"/>
+      <c r="AN131" s="3" t="inlineStr"/>
+      <c r="AO131" s="3" t="inlineStr"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="3" t="inlineStr">
+        <is>
+          <t>15/05/2026</t>
+        </is>
+      </c>
+      <c r="B132" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C132" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D132" s="3" t="n">
+        <v>193432</v>
+      </c>
+      <c r="E132" s="3" t="n">
+        <v>41543</v>
+      </c>
+      <c r="F132" s="3" t="n">
+        <v>82215</v>
+      </c>
+      <c r="G132" s="3" t="n">
+        <v>15284</v>
+      </c>
+      <c r="H132" s="3" t="n">
+        <v>3253</v>
+      </c>
+      <c r="I132" s="3" t="n">
+        <v>-47231.01</v>
+      </c>
+      <c r="J132" s="3" t="n">
+        <v>13072</v>
+      </c>
+      <c r="K132" s="3" t="n">
+        <v>3398</v>
+      </c>
+      <c r="L132" s="3" t="n">
+        <v>26042</v>
+      </c>
+      <c r="M132" s="3" t="n">
+        <v>8812.09</v>
+      </c>
+      <c r="N132" s="3" t="n">
+        <v>480</v>
+      </c>
+      <c r="O132" s="3" t="n">
+        <v>-9267</v>
+      </c>
+      <c r="P132" s="3" t="n">
+        <v>25051</v>
+      </c>
+      <c r="Q132" s="3" t="inlineStr"/>
+      <c r="R132" s="3" t="n">
+        <v>1588.84</v>
+      </c>
+      <c r="S132" s="3" t="n">
+        <v>-1402145.16</v>
+      </c>
+      <c r="T132" s="3" t="n">
+        <v>17258</v>
+      </c>
+      <c r="U132" s="3" t="n">
+        <v>-5317</v>
+      </c>
+      <c r="V132" s="3" t="n">
+        <v>1587.44</v>
+      </c>
+      <c r="W132" s="3" t="n">
+        <v>-1126009.56</v>
+      </c>
+      <c r="X132" s="3" t="n">
+        <v>78337</v>
+      </c>
+      <c r="Y132" s="3" t="n">
+        <v>24954</v>
+      </c>
+      <c r="Z132" s="3" t="n">
+        <v>8073</v>
+      </c>
+      <c r="AA132" s="3" t="n">
+        <v>2939</v>
+      </c>
+      <c r="AB132" s="3" t="n">
+        <v>15310</v>
+      </c>
+      <c r="AC132" s="3" t="n">
+        <v>4765</v>
+      </c>
+      <c r="AD132" s="3" t="n">
+        <v>5425</v>
+      </c>
+      <c r="AE132" s="3" t="n">
+        <v>1635</v>
+      </c>
+      <c r="AF132" s="3" t="n">
+        <v>6440</v>
+      </c>
+      <c r="AG132" s="3" t="inlineStr"/>
+      <c r="AH132" s="3" t="n">
+        <v>524.02</v>
+      </c>
+      <c r="AI132" s="3" t="inlineStr"/>
+      <c r="AJ132" s="3" t="n">
+        <v>3174</v>
+      </c>
+      <c r="AK132" s="3" t="inlineStr"/>
+      <c r="AL132" s="3" t="n">
+        <v>7793</v>
+      </c>
+      <c r="AM132" s="3" t="inlineStr"/>
+      <c r="AN132" s="3" t="inlineStr"/>
+      <c r="AO132" s="3" t="inlineStr"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="3" t="inlineStr">
+        <is>
+          <t>15/06/2026</t>
+        </is>
+      </c>
+      <c r="B133" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C133" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D133" s="3" t="n">
+        <v>197711</v>
+      </c>
+      <c r="E133" s="3" t="n">
+        <v>4279</v>
+      </c>
+      <c r="F133" s="3" t="n">
+        <v>83218</v>
+      </c>
+      <c r="G133" s="3" t="n">
+        <v>1003</v>
+      </c>
+      <c r="H133" s="3" t="n">
+        <v>4107</v>
+      </c>
+      <c r="I133" s="3" t="n">
+        <v>854</v>
+      </c>
+      <c r="J133" s="3" t="n">
+        <v>14825</v>
+      </c>
+      <c r="K133" s="3" t="n">
+        <v>1753</v>
+      </c>
+      <c r="L133" s="3" t="n">
+        <v>27572</v>
+      </c>
+      <c r="M133" s="3" t="n">
+        <v>1530</v>
+      </c>
+      <c r="N133" s="3" t="n">
+        <v>532</v>
+      </c>
+      <c r="O133" s="3" t="n">
+        <v>52</v>
+      </c>
+      <c r="P133" s="3" t="n">
+        <v>28476</v>
+      </c>
+      <c r="Q133" s="3" t="n">
+        <v>3425</v>
+      </c>
+      <c r="R133" s="3" t="n">
+        <v>1608.486</v>
+      </c>
+      <c r="S133" s="3" t="n">
+        <v>19.64600000000019</v>
+      </c>
+      <c r="T133" s="3" t="n">
+        <v>19273</v>
+      </c>
+      <c r="U133" s="3" t="n">
+        <v>2015</v>
+      </c>
+      <c r="V133" s="3" t="n">
+        <v>1614.14</v>
+      </c>
+      <c r="W133" s="3" t="n">
+        <v>26.70000000000005</v>
+      </c>
+      <c r="X133" s="3" t="n">
+        <v>80359</v>
+      </c>
+      <c r="Y133" s="3" t="n">
+        <v>2022</v>
+      </c>
+      <c r="Z133" s="3" t="n">
+        <v>8222</v>
+      </c>
+      <c r="AA133" s="3" t="n">
+        <v>149</v>
+      </c>
+      <c r="AB133" s="3" t="n">
+        <v>15573</v>
+      </c>
+      <c r="AC133" s="3" t="n">
+        <v>263</v>
+      </c>
+      <c r="AD133" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE133" s="3" t="n">
+        <v>57</v>
+      </c>
+      <c r="AF133" s="3" t="n">
+        <v>6626</v>
+      </c>
+      <c r="AG133" s="3" t="n">
+        <v>186</v>
+      </c>
+      <c r="AH133" s="3" t="n">
+        <v>588.124</v>
+      </c>
+      <c r="AI133" s="3" t="n">
+        <v>64.10400000000004</v>
+      </c>
+      <c r="AJ133" s="3" t="n">
+        <v>3378</v>
+      </c>
+      <c r="AK133" s="3" t="n">
+        <v>204</v>
+      </c>
+      <c r="AL133" s="3" t="n">
+        <v>9203</v>
+      </c>
+      <c r="AM133" s="3" t="n">
+        <v>1410</v>
+      </c>
+      <c r="AN133" s="3" t="n">
+        <v>1410</v>
+      </c>
+      <c r="AO133" s="3" t="n">
+        <v>41.16788321167883</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="3" t="inlineStr">
+        <is>
+          <t>15/07/2025</t>
+        </is>
+      </c>
+      <c r="B134" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C134" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D134" s="3" t="n">
+        <v>154500</v>
+      </c>
+      <c r="E134" s="3" t="n">
+        <v>-43211</v>
+      </c>
+      <c r="F134" s="3" t="n">
+        <v>71915</v>
+      </c>
+      <c r="G134" s="3" t="n">
+        <v>-11303</v>
+      </c>
+      <c r="H134" s="3" t="n">
+        <v>55063.37</v>
+      </c>
+      <c r="I134" s="3" t="n">
+        <v>50956.37</v>
+      </c>
+      <c r="J134" s="3" t="n">
+        <v>11895</v>
+      </c>
+      <c r="K134" s="3" t="n">
+        <v>-2930</v>
+      </c>
+      <c r="L134" s="3" t="n">
+        <v>18678.54</v>
+      </c>
+      <c r="M134" s="3" t="n">
+        <v>-8893.459999999999</v>
+      </c>
+      <c r="N134" s="3" t="n">
+        <v>15916</v>
+      </c>
+      <c r="O134" s="3" t="n">
+        <v>15384</v>
+      </c>
+      <c r="P134" s="3" t="inlineStr"/>
+      <c r="Q134" s="3" t="inlineStr"/>
+      <c r="R134" s="3" t="n">
+        <v>1466.232</v>
+      </c>
+      <c r="S134" s="3" t="n">
+        <v>-142.2540000000001</v>
+      </c>
+      <c r="T134" s="3" t="inlineStr"/>
+      <c r="U134" s="3" t="inlineStr"/>
+      <c r="V134" s="3" t="n">
+        <v>1213.132</v>
+      </c>
+      <c r="W134" s="3" t="n">
+        <v>-401.008</v>
+      </c>
+      <c r="X134" s="3" t="n">
+        <v>57773</v>
+      </c>
+      <c r="Y134" s="3" t="n">
+        <v>-22586</v>
+      </c>
+      <c r="Z134" s="3" t="n">
+        <v>5671</v>
+      </c>
+      <c r="AA134" s="3" t="n">
+        <v>-2551</v>
+      </c>
+      <c r="AB134" s="3" t="n">
+        <v>11677</v>
+      </c>
+      <c r="AC134" s="3" t="n">
+        <v>-3896</v>
+      </c>
+      <c r="AD134" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE134" s="3" t="n">
+        <v>-1692</v>
+      </c>
+      <c r="AF134" s="3" t="inlineStr"/>
+      <c r="AG134" s="3" t="inlineStr"/>
+      <c r="AH134" s="3" t="inlineStr"/>
+      <c r="AI134" s="3" t="inlineStr"/>
+      <c r="AJ134" s="3" t="inlineStr"/>
+      <c r="AK134" s="3" t="inlineStr"/>
+      <c r="AL134" s="3" t="inlineStr"/>
+      <c r="AM134" s="3" t="inlineStr"/>
+      <c r="AN134" s="3" t="inlineStr"/>
+      <c r="AO134" s="3" t="inlineStr"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="3" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="B135" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C135" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D135" s="3" t="n">
+        <v>158119</v>
+      </c>
+      <c r="E135" s="3" t="n">
+        <v>3619</v>
+      </c>
+      <c r="F135" s="3" t="n">
+        <v>73117</v>
+      </c>
+      <c r="G135" s="3" t="n">
+        <v>1202</v>
+      </c>
+      <c r="H135" s="3" t="n">
+        <v>56239.29</v>
+      </c>
+      <c r="I135" s="3" t="n">
+        <v>1175.919999999998</v>
+      </c>
+      <c r="J135" s="3" t="n">
+        <v>12631</v>
+      </c>
+      <c r="K135" s="3" t="n">
+        <v>736</v>
+      </c>
+      <c r="L135" s="3" t="n">
+        <v>19224.72</v>
+      </c>
+      <c r="M135" s="3" t="n">
+        <v>546.1800000000003</v>
+      </c>
+      <c r="N135" s="3" t="n">
+        <v>17791</v>
+      </c>
+      <c r="O135" s="3" t="n">
+        <v>1875</v>
+      </c>
+      <c r="P135" s="3" t="inlineStr"/>
+      <c r="Q135" s="3" t="inlineStr"/>
+      <c r="R135" s="3" t="n">
+        <v>1478.042</v>
+      </c>
+      <c r="S135" s="3" t="n">
+        <v>11.80999999999995</v>
+      </c>
+      <c r="T135" s="3" t="n">
+        <v>794</v>
+      </c>
+      <c r="U135" s="3" t="inlineStr"/>
+      <c r="V135" s="3" t="n">
+        <v>1241.869</v>
+      </c>
+      <c r="W135" s="3" t="n">
+        <v>28.73699999999985</v>
+      </c>
+      <c r="X135" s="3" t="n">
+        <v>59129</v>
+      </c>
+      <c r="Y135" s="3" t="n">
+        <v>1356</v>
+      </c>
+      <c r="Z135" s="3" t="n">
+        <v>5895</v>
+      </c>
+      <c r="AA135" s="3" t="n">
+        <v>224</v>
+      </c>
+      <c r="AB135" s="3" t="n">
+        <v>12066</v>
+      </c>
+      <c r="AC135" s="3" t="n">
+        <v>389</v>
+      </c>
+      <c r="AD135" s="3" t="n">
+        <v>3815</v>
+      </c>
+      <c r="AE135" s="3" t="n">
+        <v>25</v>
+      </c>
+      <c r="AF135" s="3" t="n">
+        <v>5010</v>
+      </c>
+      <c r="AG135" s="3" t="inlineStr"/>
+      <c r="AH135" s="3" t="n">
+        <v>66</v>
+      </c>
+      <c r="AI135" s="3" t="inlineStr"/>
+      <c r="AJ135" s="3" t="n">
+        <v>2243</v>
+      </c>
+      <c r="AK135" s="3" t="inlineStr"/>
+      <c r="AL135" s="3" t="inlineStr"/>
+      <c r="AM135" s="3" t="inlineStr"/>
+      <c r="AN135" s="3" t="inlineStr"/>
+      <c r="AO135" s="3" t="inlineStr"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="3" t="inlineStr">
+        <is>
+          <t>15/09/2025</t>
+        </is>
+      </c>
+      <c r="B136" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C136" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D136" s="3" t="n">
+        <v>161882</v>
+      </c>
+      <c r="E136" s="3" t="n">
+        <v>3763</v>
+      </c>
+      <c r="F136" s="3" t="n">
+        <v>74077</v>
+      </c>
+      <c r="G136" s="3" t="n">
+        <v>960</v>
+      </c>
+      <c r="H136" s="3" t="n">
+        <v>57178.78</v>
+      </c>
+      <c r="I136" s="3" t="n">
+        <v>939.489999999998</v>
+      </c>
+      <c r="J136" s="3" t="n">
+        <v>13645</v>
+      </c>
+      <c r="K136" s="3" t="n">
+        <v>1014</v>
+      </c>
+      <c r="L136" s="3" t="n">
+        <v>19875.89</v>
+      </c>
+      <c r="M136" s="3" t="n">
+        <v>651.1699999999983</v>
+      </c>
+      <c r="N136" s="3" t="n">
+        <v>19612</v>
+      </c>
+      <c r="O136" s="3" t="n">
+        <v>1821</v>
+      </c>
+      <c r="P136" s="3" t="inlineStr"/>
+      <c r="Q136" s="3" t="inlineStr"/>
+      <c r="R136" s="3" t="n">
+        <v>1482.528</v>
+      </c>
+      <c r="S136" s="3" t="n">
+        <v>4.486000000000104</v>
+      </c>
+      <c r="T136" s="3" t="n">
+        <v>1691</v>
+      </c>
+      <c r="U136" s="3" t="n">
+        <v>897</v>
+      </c>
+      <c r="V136" s="3" t="n">
+        <v>1275.121</v>
+      </c>
+      <c r="W136" s="3" t="n">
+        <v>33.25200000000018</v>
+      </c>
+      <c r="X136" s="3" t="n">
+        <v>60433</v>
+      </c>
+      <c r="Y136" s="3" t="n">
+        <v>1304</v>
+      </c>
+      <c r="Z136" s="3" t="n">
+        <v>6154</v>
+      </c>
+      <c r="AA136" s="3" t="n">
+        <v>259</v>
+      </c>
+      <c r="AB136" s="3" t="n">
+        <v>12438</v>
+      </c>
+      <c r="AC136" s="3" t="n">
+        <v>372</v>
+      </c>
+      <c r="AD136" s="3" t="n">
+        <v>3994</v>
+      </c>
+      <c r="AE136" s="3" t="n">
+        <v>179</v>
+      </c>
+      <c r="AF136" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG136" s="3" t="n">
+        <v>155</v>
+      </c>
+      <c r="AH136" s="3" t="n">
+        <v>138</v>
+      </c>
+      <c r="AI136" s="3" t="n">
+        <v>72</v>
+      </c>
+      <c r="AJ136" s="3" t="n">
+        <v>2302</v>
+      </c>
+      <c r="AK136" s="3" t="n">
+        <v>59</v>
+      </c>
+      <c r="AL136" s="3" t="inlineStr"/>
+      <c r="AM136" s="3" t="inlineStr"/>
+      <c r="AN136" s="3" t="inlineStr"/>
+      <c r="AO136" s="3" t="inlineStr"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="3" t="inlineStr">
+        <is>
+          <t>15/10/2025</t>
+        </is>
+      </c>
+      <c r="B137" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C137" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D137" s="3" t="n">
+        <v>166025</v>
+      </c>
+      <c r="E137" s="3" t="n">
+        <v>4143</v>
+      </c>
+      <c r="F137" s="3" t="n">
+        <v>20467</v>
+      </c>
+      <c r="G137" s="3" t="n">
+        <v>-53610</v>
+      </c>
+      <c r="H137" s="3" t="n">
+        <v>58152.93</v>
+      </c>
+      <c r="I137" s="3" t="n">
+        <v>974.1500000000015</v>
+      </c>
+      <c r="J137" s="3" t="n">
+        <v>157</v>
+      </c>
+      <c r="K137" s="3" t="n">
+        <v>-13488</v>
+      </c>
+      <c r="L137" s="3" t="n">
+        <v>14464</v>
+      </c>
+      <c r="M137" s="3" t="n">
+        <v>-5411.889999999999</v>
+      </c>
+      <c r="N137" s="3" t="n">
+        <v>11</v>
+      </c>
+      <c r="O137" s="3" t="n">
+        <v>-19601</v>
+      </c>
+      <c r="P137" s="3" t="n">
+        <v>441</v>
+      </c>
+      <c r="Q137" s="3" t="inlineStr"/>
+      <c r="R137" s="3" t="n">
+        <v>1489.235</v>
+      </c>
+      <c r="S137" s="3" t="n">
+        <v>6.70699999999988</v>
+      </c>
+      <c r="T137" s="3" t="n">
+        <v>1022</v>
+      </c>
+      <c r="U137" s="3" t="n">
+        <v>-669</v>
+      </c>
+      <c r="V137" s="3" t="n">
+        <v>1309.38</v>
+      </c>
+      <c r="W137" s="3" t="n">
+        <v>34.25900000000001</v>
+      </c>
+      <c r="X137" s="3" t="n">
+        <v>62033</v>
+      </c>
+      <c r="Y137" s="3" t="n">
+        <v>1600</v>
+      </c>
+      <c r="Z137" s="3" t="n">
+        <v>6414</v>
+      </c>
+      <c r="AA137" s="3" t="n">
+        <v>260</v>
+      </c>
+      <c r="AB137" s="3" t="n">
+        <v>12835</v>
+      </c>
+      <c r="AC137" s="3" t="n">
+        <v>397</v>
+      </c>
+      <c r="AD137" s="3" t="n">
+        <v>4217</v>
+      </c>
+      <c r="AE137" s="3" t="n">
+        <v>223</v>
+      </c>
+      <c r="AF137" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG137" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH137" s="3" t="n">
+        <v>214</v>
+      </c>
+      <c r="AI137" s="3" t="n">
+        <v>76</v>
+      </c>
+      <c r="AJ137" s="3" t="n">
+        <v>2333</v>
+      </c>
+      <c r="AK137" s="3" t="n">
+        <v>31</v>
+      </c>
+      <c r="AL137" s="3" t="n">
+        <v>-581</v>
+      </c>
+      <c r="AM137" s="3" t="inlineStr"/>
+      <c r="AN137" s="3" t="inlineStr"/>
+      <c r="AO137" s="3" t="inlineStr"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="3" t="inlineStr">
+        <is>
+          <t>15/11/2025</t>
+        </is>
+      </c>
+      <c r="B138" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C138" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D138" s="3" t="n">
+        <v>170686</v>
+      </c>
+      <c r="E138" s="3" t="n">
+        <v>4661</v>
+      </c>
+      <c r="F138" s="3" t="n">
+        <v>75824</v>
+      </c>
+      <c r="G138" s="3" t="n">
+        <v>55357</v>
+      </c>
+      <c r="H138" s="3" t="n">
+        <v>59366.52</v>
+      </c>
+      <c r="I138" s="3" t="n">
+        <v>1213.589999999997</v>
+      </c>
+      <c r="J138" s="3" t="n">
+        <v>1968</v>
+      </c>
+      <c r="K138" s="3" t="n">
+        <v>1811</v>
+      </c>
+      <c r="L138" s="3" t="n">
+        <v>16102</v>
+      </c>
+      <c r="M138" s="3" t="n">
+        <v>1638</v>
+      </c>
+      <c r="N138" s="3" t="n">
+        <v>88</v>
+      </c>
+      <c r="O138" s="3" t="n">
+        <v>77</v>
+      </c>
+      <c r="P138" s="3" t="n">
+        <v>3850</v>
+      </c>
+      <c r="Q138" s="3" t="n">
+        <v>3409</v>
+      </c>
+      <c r="R138" s="3" t="n">
+        <v>1501.102</v>
+      </c>
+      <c r="S138" s="3" t="n">
+        <v>11.86700000000019</v>
+      </c>
+      <c r="T138" s="3" t="n">
+        <v>3391</v>
+      </c>
+      <c r="U138" s="3" t="n">
+        <v>2369</v>
+      </c>
+      <c r="V138" s="3" t="n">
+        <v>1346.882</v>
+      </c>
+      <c r="W138" s="3" t="n">
+        <v>37.50199999999995</v>
+      </c>
+      <c r="X138" s="3" t="n">
+        <v>64314</v>
+      </c>
+      <c r="Y138" s="3" t="n">
+        <v>2281</v>
+      </c>
+      <c r="Z138" s="3" t="n">
+        <v>6666</v>
+      </c>
+      <c r="AA138" s="3" t="n">
+        <v>252</v>
+      </c>
+      <c r="AB138" s="3" t="n">
+        <v>13269</v>
+      </c>
+      <c r="AC138" s="3" t="n">
+        <v>434</v>
+      </c>
+      <c r="AD138" s="3" t="n">
+        <v>4461</v>
+      </c>
+      <c r="AE138" s="3" t="n">
+        <v>244</v>
+      </c>
+      <c r="AF138" s="3" t="n">
+        <v>5225</v>
+      </c>
+      <c r="AG138" s="3" t="n">
+        <v>60</v>
+      </c>
+      <c r="AH138" s="3" t="n">
+        <v>44.022</v>
+      </c>
+      <c r="AI138" s="3" t="n">
+        <v>-169.978</v>
+      </c>
+      <c r="AJ138" s="3" t="n">
+        <v>2357</v>
+      </c>
+      <c r="AK138" s="3" t="n">
+        <v>24</v>
+      </c>
+      <c r="AL138" s="3" t="n">
+        <v>459</v>
+      </c>
+      <c r="AM138" s="3" t="n">
+        <v>1040</v>
+      </c>
+      <c r="AN138" s="3" t="n">
+        <v>1040</v>
+      </c>
+      <c r="AO138" s="3" t="n">
+        <v>30.50748019947199</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="3" t="inlineStr">
+        <is>
+          <t>15/12/2025</t>
+        </is>
+      </c>
+      <c r="B139" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C139" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D139" s="3" t="n">
+        <v>174158</v>
+      </c>
+      <c r="E139" s="3" t="n">
+        <v>3472</v>
+      </c>
+      <c r="F139" s="3" t="n">
+        <v>76801</v>
+      </c>
+      <c r="G139" s="3" t="n">
+        <v>977</v>
+      </c>
+      <c r="H139" s="3" t="n">
+        <v>60292.29</v>
+      </c>
+      <c r="I139" s="3" t="n">
+        <v>925.7700000000041</v>
+      </c>
+      <c r="J139" s="3" t="n">
+        <v>3657</v>
+      </c>
+      <c r="K139" s="3" t="n">
+        <v>1689</v>
+      </c>
+      <c r="L139" s="3" t="n">
+        <v>17620</v>
+      </c>
+      <c r="M139" s="3" t="n">
+        <v>1518</v>
+      </c>
+      <c r="N139" s="3" t="n">
+        <v>164</v>
+      </c>
+      <c r="O139" s="3" t="n">
+        <v>76</v>
+      </c>
+      <c r="P139" s="3" t="n">
+        <v>7064</v>
+      </c>
+      <c r="Q139" s="3" t="n">
+        <v>3214</v>
+      </c>
+      <c r="R139" s="3" t="n">
+        <v>1510.841</v>
+      </c>
+      <c r="S139" s="3" t="n">
+        <v>9.738999999999805</v>
+      </c>
+      <c r="T139" s="3" t="n">
+        <v>5662</v>
+      </c>
+      <c r="U139" s="3" t="n">
+        <v>2271</v>
+      </c>
+      <c r="V139" s="3" t="n">
+        <v>1388.567</v>
+      </c>
+      <c r="W139" s="3" t="n">
+        <v>41.68499999999995</v>
+      </c>
+      <c r="X139" s="3" t="n">
+        <v>66584</v>
+      </c>
+      <c r="Y139" s="3" t="n">
+        <v>2270</v>
+      </c>
+      <c r="Z139" s="3" t="n">
+        <v>6921</v>
+      </c>
+      <c r="AA139" s="3" t="n">
+        <v>255</v>
+      </c>
+      <c r="AB139" s="3" t="n">
+        <v>13662</v>
+      </c>
+      <c r="AC139" s="3" t="n">
+        <v>393</v>
+      </c>
+      <c r="AD139" s="3" t="n">
+        <v>4661</v>
+      </c>
+      <c r="AE139" s="3" t="n">
+        <v>200</v>
+      </c>
+      <c r="AF139" s="3" t="n">
+        <v>5385</v>
+      </c>
+      <c r="AG139" s="3" t="n">
+        <v>160</v>
+      </c>
+      <c r="AH139" s="3" t="n">
+        <v>133.38</v>
+      </c>
+      <c r="AI139" s="3" t="n">
+        <v>89.358</v>
+      </c>
+      <c r="AJ139" s="3" t="n">
+        <v>2420</v>
+      </c>
+      <c r="AK139" s="3" t="n">
+        <v>63</v>
+      </c>
+      <c r="AL139" s="3" t="n">
+        <v>1402</v>
+      </c>
+      <c r="AM139" s="3" t="n">
+        <v>943</v>
+      </c>
+      <c r="AN139" s="3" t="n">
+        <v>943</v>
+      </c>
+      <c r="AO139" s="3" t="n">
+        <v>29.34038581207218</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="3" t="inlineStr">
+        <is>
+          <t>15/05/2026</t>
+        </is>
+      </c>
+      <c r="B140" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C140" s="3" t="inlineStr">
+        <is>
+          <t>JULIO VILLANUEVA</t>
+        </is>
+      </c>
+      <c r="D140" s="3" t="n">
+        <v>193432</v>
+      </c>
+      <c r="E140" s="3" t="n">
+        <v>19274</v>
+      </c>
+      <c r="F140" s="3" t="n">
+        <v>82215</v>
+      </c>
+      <c r="G140" s="3" t="n">
+        <v>5414</v>
+      </c>
+      <c r="H140" s="3" t="n">
+        <v>3253</v>
+      </c>
+      <c r="I140" s="3" t="n">
+        <v>-57039.29</v>
+      </c>
+      <c r="J140" s="3" t="n">
+        <v>13072</v>
+      </c>
+      <c r="K140" s="3" t="n">
+        <v>9415</v>
+      </c>
+      <c r="L140" s="3" t="n">
+        <v>26042</v>
+      </c>
+      <c r="M140" s="3" t="n">
+        <v>8422</v>
+      </c>
+      <c r="N140" s="3" t="n">
+        <v>480</v>
+      </c>
+      <c r="O140" s="3" t="n">
+        <v>316</v>
+      </c>
+      <c r="P140" s="3" t="n">
+        <v>25051</v>
+      </c>
+      <c r="Q140" s="3" t="n">
+        <v>17987</v>
+      </c>
+      <c r="R140" s="3" t="n">
+        <v>1588.84</v>
+      </c>
+      <c r="S140" s="3" t="n">
+        <v>77.99900000000002</v>
+      </c>
+      <c r="T140" s="3" t="n">
+        <v>17258</v>
+      </c>
+      <c r="U140" s="3" t="n">
+        <v>11596</v>
+      </c>
+      <c r="V140" s="3" t="n">
+        <v>1587.44</v>
+      </c>
+      <c r="W140" s="3" t="n">
+        <v>198.873</v>
+      </c>
+      <c r="X140" s="3" t="n">
+        <v>78337</v>
+      </c>
+      <c r="Y140" s="3" t="n">
+        <v>11753</v>
+      </c>
+      <c r="Z140" s="3" t="n">
+        <v>8073</v>
+      </c>
+      <c r="AA140" s="3" t="n">
+        <v>1152</v>
+      </c>
+      <c r="AB140" s="3" t="n">
+        <v>15310</v>
+      </c>
+      <c r="AC140" s="3" t="n">
+        <v>1648</v>
+      </c>
+      <c r="AD140" s="3" t="n">
+        <v>5425</v>
+      </c>
+      <c r="AE140" s="3" t="n">
+        <v>764</v>
+      </c>
+      <c r="AF140" s="3" t="n">
+        <v>6440</v>
+      </c>
+      <c r="AG140" s="3" t="n">
+        <v>1055</v>
+      </c>
+      <c r="AH140" s="3" t="n">
+        <v>524.02</v>
+      </c>
+      <c r="AI140" s="3" t="n">
+        <v>390.64</v>
+      </c>
+      <c r="AJ140" s="3" t="n">
+        <v>3174</v>
+      </c>
+      <c r="AK140" s="3" t="n">
+        <v>754</v>
+      </c>
+      <c r="AL140" s="3" t="n">
+        <v>7793</v>
+      </c>
+      <c r="AM140" s="3" t="n">
+        <v>6391</v>
+      </c>
+      <c r="AN140" s="3" t="n">
+        <v>6391</v>
+      </c>
+      <c r="AO140" s="3" t="n">
+        <v>35.53121699004837</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="3" t="inlineStr">
+        <is>
+          <t>16/01/2026</t>
+        </is>
+      </c>
+      <c r="B141" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C141" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D141" s="3" t="n">
+        <v>178223</v>
+      </c>
+      <c r="E141" s="3" t="n">
+        <v>-15209</v>
+      </c>
+      <c r="F141" s="3" t="n">
+        <v>77870</v>
+      </c>
+      <c r="G141" s="3" t="n">
+        <v>-4345</v>
+      </c>
+      <c r="H141" s="3" t="inlineStr"/>
+      <c r="I141" s="3" t="inlineStr"/>
+      <c r="J141" s="3" t="n">
+        <v>5651</v>
+      </c>
+      <c r="K141" s="3" t="n">
+        <v>-7421</v>
+      </c>
+      <c r="L141" s="3" t="n">
+        <v>19408</v>
+      </c>
+      <c r="M141" s="3" t="n">
+        <v>-6634</v>
+      </c>
+      <c r="N141" s="3" t="n">
+        <v>236</v>
+      </c>
+      <c r="O141" s="3" t="n">
+        <v>-244</v>
+      </c>
+      <c r="P141" s="3" t="n">
+        <v>10898</v>
+      </c>
+      <c r="Q141" s="3" t="n">
+        <v>-14153</v>
+      </c>
+      <c r="R141" s="3" t="n">
+        <v>1523.657</v>
+      </c>
+      <c r="S141" s="3" t="n">
+        <v>-65.18299999999999</v>
+      </c>
+      <c r="T141" s="3" t="n">
+        <v>8342</v>
+      </c>
+      <c r="U141" s="3" t="n">
+        <v>-8916</v>
+      </c>
+      <c r="V141" s="3" t="n">
+        <v>1441.548</v>
+      </c>
+      <c r="W141" s="3" t="n">
+        <v>-145.8920000000001</v>
+      </c>
+      <c r="X141" s="3" t="n">
+        <v>69273</v>
+      </c>
+      <c r="Y141" s="3" t="n">
+        <v>-9064</v>
+      </c>
+      <c r="Z141" s="3" t="n">
+        <v>7175</v>
+      </c>
+      <c r="AA141" s="3" t="n">
+        <v>-898</v>
+      </c>
+      <c r="AB141" s="3" t="n">
+        <v>14009</v>
+      </c>
+      <c r="AC141" s="3" t="n">
+        <v>-1301</v>
+      </c>
+      <c r="AD141" s="3" t="n">
+        <v>4874</v>
+      </c>
+      <c r="AE141" s="3" t="n">
+        <v>-551</v>
+      </c>
+      <c r="AF141" s="3" t="n">
+        <v>5627</v>
+      </c>
+      <c r="AG141" s="3" t="n">
+        <v>-813</v>
+      </c>
+      <c r="AH141" s="3" t="n">
+        <v>205.22</v>
+      </c>
+      <c r="AI141" s="3" t="n">
+        <v>-318.8</v>
+      </c>
+      <c r="AJ141" s="3" t="n">
+        <v>2539</v>
+      </c>
+      <c r="AK141" s="3" t="n">
+        <v>-635</v>
+      </c>
+      <c r="AL141" s="3" t="n">
+        <v>2556</v>
+      </c>
+      <c r="AM141" s="3" t="n">
+        <v>-5237</v>
+      </c>
+      <c r="AN141" s="3" t="n">
+        <v>-5237</v>
+      </c>
+      <c r="AO141" s="3" t="n">
+        <v>37.00275559951954</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="3" t="inlineStr">
+        <is>
+          <t>16/02/2026</t>
+        </is>
+      </c>
+      <c r="B142" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C142" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D142" s="3" t="n">
+        <v>182851</v>
+      </c>
+      <c r="E142" s="3" t="n">
+        <v>4628</v>
+      </c>
+      <c r="F142" s="3" t="n">
+        <v>79002</v>
+      </c>
+      <c r="G142" s="3" t="n">
+        <v>1132</v>
+      </c>
+      <c r="H142" s="3" t="n">
+        <v>882</v>
+      </c>
+      <c r="I142" s="3" t="inlineStr"/>
+      <c r="J142" s="3" t="n">
+        <v>7897</v>
+      </c>
+      <c r="K142" s="3" t="n">
+        <v>2246</v>
+      </c>
+      <c r="L142" s="3" t="n">
+        <v>21430</v>
+      </c>
+      <c r="M142" s="3" t="n">
+        <v>2022</v>
+      </c>
+      <c r="N142" s="3" t="n">
+        <v>303</v>
+      </c>
+      <c r="O142" s="3" t="n">
+        <v>67</v>
+      </c>
+      <c r="P142" s="3" t="n">
+        <v>14977</v>
+      </c>
+      <c r="Q142" s="3" t="n">
+        <v>4079</v>
+      </c>
+      <c r="R142" s="3" t="n">
+        <v>1542.984</v>
+      </c>
+      <c r="S142" s="3" t="n">
+        <v>19.327</v>
+      </c>
+      <c r="T142" s="3" t="n">
+        <v>11156</v>
+      </c>
+      <c r="U142" s="3" t="n">
+        <v>2814</v>
+      </c>
+      <c r="V142" s="3" t="n">
+        <v>1492.154</v>
+      </c>
+      <c r="W142" s="3" t="n">
+        <v>50.60599999999999</v>
+      </c>
+      <c r="X142" s="3" t="n">
+        <v>72232</v>
+      </c>
+      <c r="Y142" s="3" t="n">
+        <v>2959</v>
+      </c>
+      <c r="Z142" s="3" t="n">
+        <v>7510</v>
+      </c>
+      <c r="AA142" s="3" t="n">
+        <v>335</v>
+      </c>
+      <c r="AB142" s="3" t="n">
+        <v>14436</v>
+      </c>
+      <c r="AC142" s="3" t="n">
+        <v>427</v>
+      </c>
+      <c r="AD142" s="3" t="n">
+        <v>5047</v>
+      </c>
+      <c r="AE142" s="3" t="n">
+        <v>173</v>
+      </c>
+      <c r="AF142" s="3" t="n">
+        <v>5923</v>
+      </c>
+      <c r="AG142" s="3" t="n">
+        <v>296</v>
+      </c>
+      <c r="AH142" s="3" t="n">
+        <v>280.102</v>
+      </c>
+      <c r="AI142" s="3" t="n">
+        <v>74.88199999999998</v>
+      </c>
+      <c r="AJ142" s="3" t="n">
+        <v>2660</v>
+      </c>
+      <c r="AK142" s="3" t="n">
+        <v>121</v>
+      </c>
+      <c r="AL142" s="3" t="n">
+        <v>3821</v>
+      </c>
+      <c r="AM142" s="3" t="n">
+        <v>1265</v>
+      </c>
+      <c r="AN142" s="3" t="n">
+        <v>1265</v>
+      </c>
+      <c r="AO142" s="3" t="n">
+        <v>31.01250306447659</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="3" t="inlineStr">
+        <is>
+          <t>16/04/2025</t>
+        </is>
+      </c>
+      <c r="B143" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C143" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D143" s="3" t="n">
+        <v>152090</v>
+      </c>
+      <c r="E143" s="3" t="n">
+        <v>-30761</v>
+      </c>
+      <c r="F143" s="3" t="n">
+        <v>66994</v>
+      </c>
+      <c r="G143" s="3" t="n">
+        <v>-12008</v>
+      </c>
+      <c r="H143" s="3" t="n">
+        <v>50541.45</v>
+      </c>
+      <c r="I143" s="3" t="n">
+        <v>49659.45</v>
+      </c>
+      <c r="J143" s="3" t="n">
+        <v>9707</v>
+      </c>
+      <c r="K143" s="3" t="n">
+        <v>1810</v>
+      </c>
+      <c r="L143" s="3" t="n">
+        <v>17247.85</v>
+      </c>
+      <c r="M143" s="3" t="n">
+        <v>-4182.150000000001</v>
+      </c>
+      <c r="N143" s="3" t="n">
+        <v>9839</v>
+      </c>
+      <c r="O143" s="3" t="n">
+        <v>9536</v>
+      </c>
+      <c r="P143" s="3" t="inlineStr"/>
+      <c r="Q143" s="3" t="inlineStr"/>
+      <c r="R143" s="3" t="n">
+        <v>1404627</v>
+      </c>
+      <c r="S143" s="3" t="n">
+        <v>1403084.016</v>
+      </c>
+      <c r="T143" s="3" t="n">
+        <v>22574</v>
+      </c>
+      <c r="U143" s="3" t="n">
+        <v>11418</v>
+      </c>
+      <c r="V143" s="3" t="n">
+        <v>1129008</v>
+      </c>
+      <c r="W143" s="3" t="n">
+        <v>1127515.846</v>
+      </c>
+      <c r="X143" s="3" t="n">
+        <v>53421</v>
+      </c>
+      <c r="Y143" s="3" t="n">
+        <v>-18811</v>
+      </c>
+      <c r="Z143" s="3" t="n">
+        <v>5135</v>
+      </c>
+      <c r="AA143" s="3" t="n">
+        <v>-2375</v>
+      </c>
+      <c r="AB143" s="3" t="n">
+        <v>10554</v>
+      </c>
+      <c r="AC143" s="3" t="n">
+        <v>-3882</v>
+      </c>
+      <c r="AD143" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE143" s="3" t="n">
+        <v>-1257</v>
+      </c>
+      <c r="AF143" s="3" t="inlineStr"/>
+      <c r="AG143" s="3" t="inlineStr"/>
+      <c r="AH143" s="3" t="inlineStr"/>
+      <c r="AI143" s="3" t="inlineStr"/>
+      <c r="AJ143" s="3" t="inlineStr"/>
+      <c r="AK143" s="3" t="inlineStr"/>
+      <c r="AL143" s="3" t="inlineStr"/>
+      <c r="AM143" s="3" t="inlineStr"/>
+      <c r="AN143" s="3" t="inlineStr"/>
+      <c r="AO143" s="3" t="inlineStr"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="3" t="inlineStr">
+        <is>
+          <t>16/05/2026</t>
+        </is>
+      </c>
+      <c r="B144" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C144" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D144" s="3" t="n">
+        <v>193559</v>
+      </c>
+      <c r="E144" s="3" t="n">
+        <v>41469</v>
+      </c>
+      <c r="F144" s="3" t="n">
+        <v>82270</v>
+      </c>
+      <c r="G144" s="3" t="n">
+        <v>15276</v>
+      </c>
+      <c r="H144" s="3" t="n">
+        <v>3292</v>
+      </c>
+      <c r="I144" s="3" t="n">
+        <v>-47249.45</v>
+      </c>
+      <c r="J144" s="3" t="n">
+        <v>13129</v>
+      </c>
+      <c r="K144" s="3" t="n">
+        <v>3422</v>
+      </c>
+      <c r="L144" s="3" t="n">
+        <v>26094</v>
+      </c>
+      <c r="M144" s="3" t="n">
+        <v>8846.150000000001</v>
+      </c>
+      <c r="N144" s="3" t="n">
+        <v>482</v>
+      </c>
+      <c r="O144" s="3" t="n">
+        <v>-9357</v>
+      </c>
+      <c r="P144" s="3" t="n">
+        <v>25164</v>
+      </c>
+      <c r="Q144" s="3" t="inlineStr"/>
+      <c r="R144" s="3" t="n">
+        <v>1589.37</v>
+      </c>
+      <c r="S144" s="3" t="n">
+        <v>-1403037.63</v>
+      </c>
+      <c r="T144" s="3" t="n">
+        <v>17325</v>
+      </c>
+      <c r="U144" s="3" t="n">
+        <v>-5249</v>
+      </c>
+      <c r="V144" s="3" t="n">
+        <v>1587.85</v>
+      </c>
+      <c r="W144" s="3" t="n">
+        <v>-1127420.15</v>
+      </c>
+      <c r="X144" s="3" t="n">
+        <v>78415</v>
+      </c>
+      <c r="Y144" s="3" t="n">
+        <v>24994</v>
+      </c>
+      <c r="Z144" s="3" t="n">
+        <v>8076</v>
+      </c>
+      <c r="AA144" s="3" t="n">
+        <v>2941</v>
+      </c>
+      <c r="AB144" s="3" t="n">
+        <v>15319</v>
+      </c>
+      <c r="AC144" s="3" t="n">
+        <v>4765</v>
+      </c>
+      <c r="AD144" s="3" t="n">
+        <v>5442</v>
+      </c>
+      <c r="AE144" s="3" t="n">
+        <v>1652</v>
+      </c>
+      <c r="AF144" s="3" t="n">
+        <v>6458</v>
+      </c>
+      <c r="AG144" s="3" t="inlineStr"/>
+      <c r="AH144" s="3" t="n">
+        <v>527.1900000000001</v>
+      </c>
+      <c r="AI144" s="3" t="inlineStr"/>
+      <c r="AJ144" s="3" t="n">
+        <v>3189</v>
+      </c>
+      <c r="AK144" s="3" t="inlineStr"/>
+      <c r="AL144" s="3" t="n">
+        <v>7839</v>
+      </c>
+      <c r="AM144" s="3" t="inlineStr"/>
+      <c r="AN144" s="3" t="inlineStr"/>
+      <c r="AO144" s="3" t="inlineStr"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="3" t="inlineStr">
+        <is>
+          <t>16/06/2026</t>
+        </is>
+      </c>
+      <c r="B145" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C145" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D145" s="3" t="n">
+        <v>197871</v>
+      </c>
+      <c r="E145" s="3" t="n">
+        <v>4312</v>
+      </c>
+      <c r="F145" s="3" t="n">
+        <v>83258</v>
+      </c>
+      <c r="G145" s="3" t="n">
+        <v>988</v>
+      </c>
+      <c r="H145" s="3" t="n">
+        <v>4150</v>
+      </c>
+      <c r="I145" s="3" t="n">
+        <v>858</v>
+      </c>
+      <c r="J145" s="3" t="n">
+        <v>14885</v>
+      </c>
+      <c r="K145" s="3" t="n">
+        <v>1756</v>
+      </c>
+      <c r="L145" s="3" t="n">
+        <v>27624</v>
+      </c>
+      <c r="M145" s="3" t="n">
+        <v>1530</v>
+      </c>
+      <c r="N145" s="3" t="n">
+        <v>533</v>
+      </c>
+      <c r="O145" s="3" t="n">
+        <v>51</v>
+      </c>
+      <c r="P145" s="3" t="n">
+        <v>28595</v>
+      </c>
+      <c r="Q145" s="3" t="n">
+        <v>3431</v>
+      </c>
+      <c r="R145" s="3" t="n">
+        <v>1609.264</v>
+      </c>
+      <c r="S145" s="3" t="n">
+        <v>19.89400000000001</v>
+      </c>
+      <c r="T145" s="3" t="n">
+        <v>19341</v>
+      </c>
+      <c r="U145" s="3" t="n">
+        <v>2016</v>
+      </c>
+      <c r="V145" s="3" t="n">
+        <v>1614.982</v>
+      </c>
+      <c r="W145" s="3" t="n">
+        <v>27.13200000000006</v>
+      </c>
+      <c r="X145" s="3" t="n">
+        <v>80440</v>
+      </c>
+      <c r="Y145" s="3" t="n">
+        <v>2025</v>
+      </c>
+      <c r="Z145" s="3" t="n">
+        <v>8228</v>
+      </c>
+      <c r="AA145" s="3" t="n">
+        <v>152</v>
+      </c>
+      <c r="AB145" s="3" t="n">
+        <v>15584</v>
+      </c>
+      <c r="AC145" s="3" t="n">
+        <v>265</v>
+      </c>
+      <c r="AD145" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE145" s="3" t="n">
+        <v>40</v>
+      </c>
+      <c r="AF145" s="3" t="n">
+        <v>6626</v>
+      </c>
+      <c r="AG145" s="3" t="n">
+        <v>168</v>
+      </c>
+      <c r="AH145" s="3" t="n">
+        <v>590.054</v>
+      </c>
+      <c r="AI145" s="3" t="n">
+        <v>62.86399999999992</v>
+      </c>
+      <c r="AJ145" s="3" t="n">
+        <v>3383</v>
+      </c>
+      <c r="AK145" s="3" t="n">
+        <v>194</v>
+      </c>
+      <c r="AL145" s="3" t="n">
+        <v>9254</v>
+      </c>
+      <c r="AM145" s="3" t="n">
+        <v>1415</v>
+      </c>
+      <c r="AN145" s="3" t="n">
+        <v>1415</v>
+      </c>
+      <c r="AO145" s="3" t="n">
+        <v>41.24162051879918</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="3" t="inlineStr">
+        <is>
+          <t>16/07/2025</t>
+        </is>
+      </c>
+      <c r="B146" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C146" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D146" s="3" t="n">
+        <v>154500</v>
+      </c>
+      <c r="E146" s="3" t="n">
+        <v>-43371</v>
+      </c>
+      <c r="F146" s="3" t="n">
+        <v>71983</v>
+      </c>
+      <c r="G146" s="3" t="n">
+        <v>-11275</v>
+      </c>
+      <c r="H146" s="3" t="n">
+        <v>55127.85</v>
+      </c>
+      <c r="I146" s="3" t="n">
+        <v>50977.85</v>
+      </c>
+      <c r="J146" s="3" t="n">
+        <v>11924</v>
+      </c>
+      <c r="K146" s="3" t="n">
+        <v>-2961</v>
+      </c>
+      <c r="L146" s="3" t="n">
+        <v>18699.73</v>
+      </c>
+      <c r="M146" s="3" t="n">
+        <v>-8924.27</v>
+      </c>
+      <c r="N146" s="3" t="n">
+        <v>15970</v>
+      </c>
+      <c r="O146" s="3" t="n">
+        <v>15437</v>
+      </c>
+      <c r="P146" s="3" t="inlineStr"/>
+      <c r="Q146" s="3" t="inlineStr"/>
+      <c r="R146" s="3" t="n">
+        <v>1466.89</v>
+      </c>
+      <c r="S146" s="3" t="n">
+        <v>-142.3739999999998</v>
+      </c>
+      <c r="T146" s="3" t="inlineStr"/>
+      <c r="U146" s="3" t="inlineStr"/>
+      <c r="V146" s="3" t="n">
+        <v>1214.307</v>
+      </c>
+      <c r="W146" s="3" t="n">
+        <v>-400.675</v>
+      </c>
+      <c r="X146" s="3" t="n">
+        <v>57812</v>
+      </c>
+      <c r="Y146" s="3" t="n">
+        <v>-22628</v>
+      </c>
+      <c r="Z146" s="3" t="n">
+        <v>5679</v>
+      </c>
+      <c r="AA146" s="3" t="n">
+        <v>-2549</v>
+      </c>
+      <c r="AB146" s="3" t="n">
+        <v>11691</v>
+      </c>
+      <c r="AC146" s="3" t="n">
+        <v>-3893</v>
+      </c>
+      <c r="AD146" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE146" s="3" t="n">
+        <v>-1692</v>
+      </c>
+      <c r="AF146" s="3" t="n">
+        <v>4869</v>
+      </c>
+      <c r="AG146" s="3" t="n">
+        <v>-1757</v>
+      </c>
+      <c r="AH146" s="3" t="inlineStr"/>
+      <c r="AI146" s="3" t="inlineStr"/>
+      <c r="AJ146" s="3" t="inlineStr"/>
+      <c r="AK146" s="3" t="inlineStr"/>
+      <c r="AL146" s="3" t="inlineStr"/>
+      <c r="AM146" s="3" t="inlineStr"/>
+      <c r="AN146" s="3" t="inlineStr"/>
+      <c r="AO146" s="3" t="inlineStr"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="3" t="inlineStr">
+        <is>
+          <t>16/08/2025</t>
+        </is>
+      </c>
+      <c r="B147" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C147" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D147" s="3" t="n">
+        <v>158287</v>
+      </c>
+      <c r="E147" s="3" t="n">
+        <v>3787</v>
+      </c>
+      <c r="F147" s="3" t="n">
+        <v>73165</v>
+      </c>
+      <c r="G147" s="3" t="n">
+        <v>1182</v>
+      </c>
+      <c r="H147" s="3" t="n">
+        <v>56287.98</v>
+      </c>
+      <c r="I147" s="3" t="n">
+        <v>1160.130000000005</v>
+      </c>
+      <c r="J147" s="3" t="n">
+        <v>12668</v>
+      </c>
+      <c r="K147" s="3" t="n">
+        <v>744</v>
+      </c>
+      <c r="L147" s="3" t="n">
+        <v>19249.25</v>
+      </c>
+      <c r="M147" s="3" t="n">
+        <v>549.5200000000004</v>
+      </c>
+      <c r="N147" s="3" t="n">
+        <v>17876</v>
+      </c>
+      <c r="O147" s="3" t="n">
+        <v>1906</v>
+      </c>
+      <c r="P147" s="3" t="inlineStr"/>
+      <c r="Q147" s="3" t="inlineStr"/>
+      <c r="R147" s="3" t="n">
+        <v>1478.213</v>
+      </c>
+      <c r="S147" s="3" t="n">
+        <v>11.32299999999987</v>
+      </c>
+      <c r="T147" s="3" t="n">
+        <v>808</v>
+      </c>
+      <c r="U147" s="3" t="inlineStr"/>
+      <c r="V147" s="3" t="n">
+        <v>1243.286</v>
+      </c>
+      <c r="W147" s="3" t="n">
+        <v>28.97900000000004</v>
+      </c>
+      <c r="X147" s="3" t="n">
+        <v>59195</v>
+      </c>
+      <c r="Y147" s="3" t="n">
+        <v>1383</v>
+      </c>
+      <c r="Z147" s="3" t="n">
+        <v>5907</v>
+      </c>
+      <c r="AA147" s="3" t="n">
+        <v>228</v>
+      </c>
+      <c r="AB147" s="3" t="n">
+        <v>12085</v>
+      </c>
+      <c r="AC147" s="3" t="n">
+        <v>394</v>
+      </c>
+      <c r="AD147" s="3" t="n">
+        <v>3836</v>
+      </c>
+      <c r="AE147" s="3" t="n">
+        <v>46</v>
+      </c>
+      <c r="AF147" s="3" t="n">
+        <v>5023</v>
+      </c>
+      <c r="AG147" s="3" t="n">
+        <v>154</v>
+      </c>
+      <c r="AH147" s="3" t="n">
+        <v>70</v>
+      </c>
+      <c r="AI147" s="3" t="inlineStr"/>
+      <c r="AJ147" s="3" t="n">
+        <v>2247</v>
+      </c>
+      <c r="AK147" s="3" t="inlineStr"/>
+      <c r="AL147" s="3" t="inlineStr"/>
+      <c r="AM147" s="3" t="inlineStr"/>
+      <c r="AN147" s="3" t="inlineStr"/>
+      <c r="AO147" s="3" t="inlineStr"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="3" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="B148" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C148" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D148" s="3" t="n">
+        <v>161980</v>
+      </c>
+      <c r="E148" s="3" t="n">
+        <v>3693</v>
+      </c>
+      <c r="F148" s="3" t="n">
+        <v>74101</v>
+      </c>
+      <c r="G148" s="3" t="n">
+        <v>936</v>
+      </c>
+      <c r="H148" s="3" t="n">
+        <v>57200.34</v>
+      </c>
+      <c r="I148" s="3" t="n">
+        <v>912.3599999999933</v>
+      </c>
+      <c r="J148" s="3" t="n">
+        <v>13674</v>
+      </c>
+      <c r="K148" s="3" t="n">
+        <v>1006</v>
+      </c>
+      <c r="L148" s="3" t="n">
+        <v>19889.91</v>
+      </c>
+      <c r="M148" s="3" t="n">
+        <v>640.6599999999999</v>
+      </c>
+      <c r="N148" s="3" t="n">
+        <v>19658</v>
+      </c>
+      <c r="O148" s="3" t="n">
+        <v>1782</v>
+      </c>
+      <c r="P148" s="3" t="inlineStr"/>
+      <c r="Q148" s="3" t="inlineStr"/>
+      <c r="R148" s="3" t="n">
+        <v>1482.644</v>
+      </c>
+      <c r="S148" s="3" t="n">
+        <v>4.43100000000004</v>
+      </c>
+      <c r="T148" s="3" t="n">
+        <v>1711</v>
+      </c>
+      <c r="U148" s="3" t="n">
+        <v>903</v>
+      </c>
+      <c r="V148" s="3" t="n">
+        <v>1276.257</v>
+      </c>
+      <c r="W148" s="3" t="n">
+        <v>32.971</v>
+      </c>
+      <c r="X148" s="3" t="n">
+        <v>60470</v>
+      </c>
+      <c r="Y148" s="3" t="n">
+        <v>1275</v>
+      </c>
+      <c r="Z148" s="3" t="n">
+        <v>6163</v>
+      </c>
+      <c r="AA148" s="3" t="n">
+        <v>256</v>
+      </c>
+      <c r="AB148" s="3" t="n">
+        <v>12448</v>
+      </c>
+      <c r="AC148" s="3" t="n">
+        <v>363</v>
+      </c>
+      <c r="AD148" s="3" t="n">
+        <v>4008</v>
+      </c>
+      <c r="AE148" s="3" t="n">
+        <v>172</v>
+      </c>
+      <c r="AF148" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG148" s="3" t="n">
+        <v>142</v>
+      </c>
+      <c r="AH148" s="3" t="n">
+        <v>140</v>
+      </c>
+      <c r="AI148" s="3" t="n">
+        <v>70</v>
+      </c>
+      <c r="AJ148" s="3" t="n">
+        <v>2302</v>
+      </c>
+      <c r="AK148" s="3" t="n">
+        <v>55</v>
+      </c>
+      <c r="AL148" s="3" t="inlineStr"/>
+      <c r="AM148" s="3" t="inlineStr"/>
+      <c r="AN148" s="3" t="inlineStr"/>
+      <c r="AO148" s="3" t="inlineStr"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="3" t="inlineStr">
+        <is>
+          <t>16/10/2025</t>
+        </is>
+      </c>
+      <c r="B149" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C149" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D149" s="3" t="n">
+        <v>166221</v>
+      </c>
+      <c r="E149" s="3" t="n">
+        <v>4241</v>
+      </c>
+      <c r="F149" s="3" t="n">
+        <v>20477</v>
+      </c>
+      <c r="G149" s="3" t="n">
+        <v>-53624</v>
+      </c>
+      <c r="H149" s="3" t="n">
+        <v>58180.43</v>
+      </c>
+      <c r="I149" s="3" t="n">
+        <v>980.0900000000038</v>
+      </c>
+      <c r="J149" s="3" t="n">
+        <v>244</v>
+      </c>
+      <c r="K149" s="3" t="n">
+        <v>-13430</v>
+      </c>
+      <c r="L149" s="3" t="n">
+        <v>14548</v>
+      </c>
+      <c r="M149" s="3" t="n">
+        <v>-5341.91</v>
+      </c>
+      <c r="N149" s="3" t="n">
+        <v>13</v>
+      </c>
+      <c r="O149" s="3" t="n">
+        <v>-19645</v>
+      </c>
+      <c r="P149" s="3" t="n">
+        <v>606</v>
+      </c>
+      <c r="Q149" s="3" t="inlineStr"/>
+      <c r="R149" s="3" t="n">
+        <v>1489.549</v>
+      </c>
+      <c r="S149" s="3" t="n">
+        <v>6.904999999999973</v>
+      </c>
+      <c r="T149" s="3" t="n">
+        <v>1118</v>
+      </c>
+      <c r="U149" s="3" t="n">
+        <v>-593</v>
+      </c>
+      <c r="V149" s="3" t="n">
+        <v>1310.622</v>
+      </c>
+      <c r="W149" s="3" t="n">
+        <v>34.36500000000001</v>
+      </c>
+      <c r="X149" s="3" t="n">
+        <v>62119</v>
+      </c>
+      <c r="Y149" s="3" t="n">
+        <v>1649</v>
+      </c>
+      <c r="Z149" s="3" t="n">
+        <v>6427</v>
+      </c>
+      <c r="AA149" s="3" t="n">
+        <v>264</v>
+      </c>
+      <c r="AB149" s="3" t="n">
+        <v>12850</v>
+      </c>
+      <c r="AC149" s="3" t="n">
+        <v>402</v>
+      </c>
+      <c r="AD149" s="3" t="n">
+        <v>4229</v>
+      </c>
+      <c r="AE149" s="3" t="n">
+        <v>221</v>
+      </c>
+      <c r="AF149" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG149" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH149" s="3" t="n">
+        <v>216</v>
+      </c>
+      <c r="AI149" s="3" t="n">
+        <v>76</v>
+      </c>
+      <c r="AJ149" s="3" t="n">
+        <v>2333</v>
+      </c>
+      <c r="AK149" s="3" t="n">
+        <v>31</v>
+      </c>
+      <c r="AL149" s="3" t="n">
+        <v>-512</v>
+      </c>
+      <c r="AM149" s="3" t="inlineStr"/>
+      <c r="AN149" s="3" t="inlineStr"/>
+      <c r="AO149" s="3" t="inlineStr"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="3" t="inlineStr">
+        <is>
+          <t>16/11/2025</t>
+        </is>
+      </c>
+      <c r="B150" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C150" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D150" s="3" t="n">
+        <v>170757</v>
+      </c>
+      <c r="E150" s="3" t="n">
+        <v>4536</v>
+      </c>
+      <c r="F150" s="3" t="n">
+        <v>75837</v>
+      </c>
+      <c r="G150" s="3" t="n">
+        <v>55360</v>
+      </c>
+      <c r="H150" s="3" t="n">
+        <v>59391.58</v>
+      </c>
+      <c r="I150" s="3" t="n">
+        <v>1211.150000000001</v>
+      </c>
+      <c r="J150" s="3" t="n">
+        <v>2004</v>
+      </c>
+      <c r="K150" s="3" t="n">
+        <v>1760</v>
+      </c>
+      <c r="L150" s="3" t="n">
+        <v>16134</v>
+      </c>
+      <c r="M150" s="3" t="n">
+        <v>1586</v>
+      </c>
+      <c r="N150" s="3" t="n">
+        <v>89</v>
+      </c>
+      <c r="O150" s="3" t="n">
+        <v>76</v>
+      </c>
+      <c r="P150" s="3" t="n">
+        <v>3917</v>
+      </c>
+      <c r="Q150" s="3" t="n">
+        <v>3311</v>
+      </c>
+      <c r="R150" s="3" t="n">
+        <v>1501.358</v>
+      </c>
+      <c r="S150" s="3" t="n">
+        <v>11.80899999999997</v>
+      </c>
+      <c r="T150" s="3" t="n">
+        <v>3440</v>
+      </c>
+      <c r="U150" s="3" t="n">
+        <v>2322</v>
+      </c>
+      <c r="V150" s="3" t="n">
+        <v>1347.745</v>
+      </c>
+      <c r="W150" s="3" t="n">
+        <v>37.12299999999982</v>
+      </c>
+      <c r="X150" s="3" t="n">
+        <v>64361</v>
+      </c>
+      <c r="Y150" s="3" t="n">
+        <v>2242</v>
+      </c>
+      <c r="Z150" s="3" t="n">
+        <v>6669</v>
+      </c>
+      <c r="AA150" s="3" t="n">
+        <v>242</v>
+      </c>
+      <c r="AB150" s="3" t="n">
+        <v>13272</v>
+      </c>
+      <c r="AC150" s="3" t="n">
+        <v>422</v>
+      </c>
+      <c r="AD150" s="3" t="n">
+        <v>4465</v>
+      </c>
+      <c r="AE150" s="3" t="n">
+        <v>236</v>
+      </c>
+      <c r="AF150" s="3" t="n">
+        <v>5237</v>
+      </c>
+      <c r="AG150" s="3" t="n">
+        <v>72</v>
+      </c>
+      <c r="AH150" s="3" t="n">
+        <v>45.179</v>
+      </c>
+      <c r="AI150" s="3" t="n">
+        <v>-170.821</v>
+      </c>
+      <c r="AJ150" s="3" t="n">
+        <v>2358</v>
+      </c>
+      <c r="AK150" s="3" t="n">
+        <v>25</v>
+      </c>
+      <c r="AL150" s="3" t="n">
+        <v>477</v>
+      </c>
+      <c r="AM150" s="3" t="n">
+        <v>989</v>
+      </c>
+      <c r="AN150" s="3" t="n">
+        <v>989</v>
+      </c>
+      <c r="AO150" s="3" t="n">
+        <v>29.87012987012987</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="3" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="B151" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C151" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D151" s="3" t="n">
+        <v>174273</v>
+      </c>
+      <c r="E151" s="3" t="n">
+        <v>3516</v>
+      </c>
+      <c r="F151" s="3" t="n">
+        <v>76832</v>
+      </c>
+      <c r="G151" s="3" t="n">
+        <v>995</v>
+      </c>
+      <c r="H151" s="3" t="n">
+        <v>60318.83</v>
+      </c>
+      <c r="I151" s="3" t="n">
+        <v>927.25</v>
+      </c>
+      <c r="J151" s="3" t="n">
+        <v>3714</v>
+      </c>
+      <c r="K151" s="3" t="n">
+        <v>1710</v>
+      </c>
+      <c r="L151" s="3" t="n">
+        <v>17672</v>
+      </c>
+      <c r="M151" s="3" t="n">
+        <v>1538</v>
+      </c>
+      <c r="N151" s="3" t="n">
+        <v>165</v>
+      </c>
+      <c r="O151" s="3" t="n">
+        <v>76</v>
+      </c>
+      <c r="P151" s="3" t="n">
+        <v>7174</v>
+      </c>
+      <c r="Q151" s="3" t="n">
+        <v>3257</v>
+      </c>
+      <c r="R151" s="3" t="n">
+        <v>1511.415</v>
+      </c>
+      <c r="S151" s="3" t="n">
+        <v>10.05700000000002</v>
+      </c>
+      <c r="T151" s="3" t="n">
+        <v>5739</v>
+      </c>
+      <c r="U151" s="3" t="n">
+        <v>2299</v>
+      </c>
+      <c r="V151" s="3" t="n">
+        <v>1389.851</v>
+      </c>
+      <c r="W151" s="3" t="n">
+        <v>42.10600000000022</v>
+      </c>
+      <c r="X151" s="3" t="n">
+        <v>66658</v>
+      </c>
+      <c r="Y151" s="3" t="n">
+        <v>2297</v>
+      </c>
+      <c r="Z151" s="3" t="n">
+        <v>6930</v>
+      </c>
+      <c r="AA151" s="3" t="n">
+        <v>261</v>
+      </c>
+      <c r="AB151" s="3" t="n">
+        <v>13674</v>
+      </c>
+      <c r="AC151" s="3" t="n">
+        <v>402</v>
+      </c>
+      <c r="AD151" s="3" t="n">
+        <v>4663</v>
+      </c>
+      <c r="AE151" s="3" t="n">
+        <v>198</v>
+      </c>
+      <c r="AF151" s="3" t="n">
+        <v>5385</v>
+      </c>
+      <c r="AG151" s="3" t="n">
+        <v>148</v>
+      </c>
+      <c r="AH151" s="3" t="n">
+        <v>137.465</v>
+      </c>
+      <c r="AI151" s="3" t="n">
+        <v>92.286</v>
+      </c>
+      <c r="AJ151" s="3" t="n">
+        <v>2423</v>
+      </c>
+      <c r="AK151" s="3" t="n">
+        <v>65</v>
+      </c>
+      <c r="AL151" s="3" t="n">
+        <v>1435</v>
+      </c>
+      <c r="AM151" s="3" t="n">
+        <v>958</v>
+      </c>
+      <c r="AN151" s="3" t="n">
+        <v>958</v>
+      </c>
+      <c r="AO151" s="3" t="n">
+        <v>29.41357077064783</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="3" t="inlineStr">
+        <is>
+          <t>16/05/2026</t>
+        </is>
+      </c>
+      <c r="B152" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C152" s="3" t="inlineStr">
+        <is>
+          <t>JULIO VILLANUEVA</t>
+        </is>
+      </c>
+      <c r="D152" s="3" t="n">
+        <v>193559</v>
+      </c>
+      <c r="E152" s="3" t="n">
+        <v>19286</v>
+      </c>
+      <c r="F152" s="3" t="n">
+        <v>82270</v>
+      </c>
+      <c r="G152" s="3" t="n">
+        <v>5438</v>
+      </c>
+      <c r="H152" s="3" t="n">
+        <v>3292</v>
+      </c>
+      <c r="I152" s="3" t="n">
+        <v>-57026.83</v>
+      </c>
+      <c r="J152" s="3" t="n">
+        <v>13129</v>
+      </c>
+      <c r="K152" s="3" t="n">
+        <v>9415</v>
+      </c>
+      <c r="L152" s="3" t="n">
+        <v>26094</v>
+      </c>
+      <c r="M152" s="3" t="n">
+        <v>8422</v>
+      </c>
+      <c r="N152" s="3" t="n">
+        <v>482</v>
+      </c>
+      <c r="O152" s="3" t="n">
+        <v>317</v>
+      </c>
+      <c r="P152" s="3" t="n">
+        <v>25164</v>
+      </c>
+      <c r="Q152" s="3" t="n">
+        <v>17990</v>
+      </c>
+      <c r="R152" s="3" t="n">
+        <v>1589.37</v>
+      </c>
+      <c r="S152" s="3" t="n">
+        <v>77.95499999999993</v>
+      </c>
+      <c r="T152" s="3" t="n">
+        <v>17325</v>
+      </c>
+      <c r="U152" s="3" t="n">
+        <v>11586</v>
+      </c>
+      <c r="V152" s="3" t="n">
+        <v>1587.85</v>
+      </c>
+      <c r="W152" s="3" t="n">
+        <v>197.9989999999998</v>
+      </c>
+      <c r="X152" s="3" t="n">
+        <v>78415</v>
+      </c>
+      <c r="Y152" s="3" t="n">
+        <v>11757</v>
+      </c>
+      <c r="Z152" s="3" t="n">
+        <v>8076</v>
+      </c>
+      <c r="AA152" s="3" t="n">
+        <v>1146</v>
+      </c>
+      <c r="AB152" s="3" t="n">
+        <v>15319</v>
+      </c>
+      <c r="AC152" s="3" t="n">
+        <v>1645</v>
+      </c>
+      <c r="AD152" s="3" t="n">
+        <v>5442</v>
+      </c>
+      <c r="AE152" s="3" t="n">
+        <v>779</v>
+      </c>
+      <c r="AF152" s="3" t="n">
+        <v>6458.01</v>
+      </c>
+      <c r="AG152" s="3" t="n">
+        <v>1073.01</v>
+      </c>
+      <c r="AH152" s="3" t="n">
+        <v>527.1900000000001</v>
+      </c>
+      <c r="AI152" s="3" t="n">
+        <v>389.725</v>
+      </c>
+      <c r="AJ152" s="3" t="n">
+        <v>3189</v>
+      </c>
+      <c r="AK152" s="3" t="n">
+        <v>766</v>
+      </c>
+      <c r="AL152" s="3" t="n">
+        <v>7839</v>
+      </c>
+      <c r="AM152" s="3" t="n">
+        <v>6404</v>
+      </c>
+      <c r="AN152" s="3" t="n">
+        <v>6404</v>
+      </c>
+      <c r="AO152" s="3" t="n">
+        <v>35.59755419677599</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="3" t="inlineStr">
+        <is>
+          <t>17/01/2026</t>
+        </is>
+      </c>
+      <c r="B153" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C153" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D153" s="3" t="n">
+        <v>178384</v>
+      </c>
+      <c r="E153" s="3" t="n">
+        <v>-15175</v>
+      </c>
+      <c r="F153" s="3" t="n">
+        <v>77911</v>
+      </c>
+      <c r="G153" s="3" t="n">
+        <v>-4359</v>
+      </c>
+      <c r="H153" s="3" t="inlineStr"/>
+      <c r="I153" s="3" t="inlineStr"/>
+      <c r="J153" s="3" t="n">
+        <v>5731</v>
+      </c>
+      <c r="K153" s="3" t="n">
+        <v>-7398</v>
+      </c>
+      <c r="L153" s="3" t="n">
+        <v>19481</v>
+      </c>
+      <c r="M153" s="3" t="n">
+        <v>-6613</v>
+      </c>
+      <c r="N153" s="3" t="n">
+        <v>238</v>
+      </c>
+      <c r="O153" s="3" t="n">
+        <v>-244</v>
+      </c>
+      <c r="P153" s="3" t="n">
+        <v>11054</v>
+      </c>
+      <c r="Q153" s="3" t="n">
+        <v>-14110</v>
+      </c>
+      <c r="R153" s="3" t="n">
+        <v>1524.035</v>
+      </c>
+      <c r="S153" s="3" t="n">
+        <v>-65.33499999999981</v>
+      </c>
+      <c r="T153" s="3" t="n">
+        <v>8452</v>
+      </c>
+      <c r="U153" s="3" t="n">
+        <v>-8873</v>
+      </c>
+      <c r="V153" s="3" t="n">
+        <v>1442.735</v>
+      </c>
+      <c r="W153" s="3" t="n">
+        <v>-145.115</v>
+      </c>
+      <c r="X153" s="3" t="n">
+        <v>69375</v>
+      </c>
+      <c r="Y153" s="3" t="n">
+        <v>-9040</v>
+      </c>
+      <c r="Z153" s="3" t="n">
+        <v>7188</v>
+      </c>
+      <c r="AA153" s="3" t="n">
+        <v>-888</v>
+      </c>
+      <c r="AB153" s="3" t="n">
+        <v>14023</v>
+      </c>
+      <c r="AC153" s="3" t="n">
+        <v>-1296</v>
+      </c>
+      <c r="AD153" s="3" t="n">
+        <v>4886</v>
+      </c>
+      <c r="AE153" s="3" t="n">
+        <v>-556</v>
+      </c>
+      <c r="AF153" s="3" t="n">
+        <v>5642</v>
+      </c>
+      <c r="AG153" s="3" t="n">
+        <v>-816.0100000000002</v>
+      </c>
+      <c r="AH153" s="3" t="n">
+        <v>209.355</v>
+      </c>
+      <c r="AI153" s="3" t="n">
+        <v>-317.835</v>
+      </c>
+      <c r="AJ153" s="3" t="n">
+        <v>2542</v>
+      </c>
+      <c r="AK153" s="3" t="n">
+        <v>-647</v>
+      </c>
+      <c r="AL153" s="3" t="n">
+        <v>2602</v>
+      </c>
+      <c r="AM153" s="3" t="n">
+        <v>-5237</v>
+      </c>
+      <c r="AN153" s="3" t="n">
+        <v>-5237</v>
+      </c>
+      <c r="AO153" s="3" t="n">
+        <v>37.11552090715804</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="3" t="inlineStr">
+        <is>
+          <t>17/02/2026</t>
+        </is>
+      </c>
+      <c r="B154" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C154" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D154" s="3" t="n">
+        <v>182979</v>
+      </c>
+      <c r="E154" s="3" t="n">
+        <v>4595</v>
+      </c>
+      <c r="F154" s="3" t="n">
+        <v>79046</v>
+      </c>
+      <c r="G154" s="3" t="n">
+        <v>1135</v>
+      </c>
+      <c r="H154" s="3" t="n">
+        <v>921</v>
+      </c>
+      <c r="I154" s="3" t="inlineStr"/>
+      <c r="J154" s="3" t="n">
+        <v>7960</v>
+      </c>
+      <c r="K154" s="3" t="n">
+        <v>2229</v>
+      </c>
+      <c r="L154" s="3" t="n">
+        <v>21487</v>
+      </c>
+      <c r="M154" s="3" t="n">
+        <v>2006</v>
+      </c>
+      <c r="N154" s="3" t="n">
+        <v>306</v>
+      </c>
+      <c r="O154" s="3" t="n">
+        <v>68</v>
+      </c>
+      <c r="P154" s="3" t="n">
+        <v>15100</v>
+      </c>
+      <c r="Q154" s="3" t="n">
+        <v>4046</v>
+      </c>
+      <c r="R154" s="3" t="n">
+        <v>1543.402</v>
+      </c>
+      <c r="S154" s="3" t="n">
+        <v>19.36699999999996</v>
+      </c>
+      <c r="T154" s="3" t="n">
+        <v>11232</v>
+      </c>
+      <c r="U154" s="3" t="n">
+        <v>2780</v>
+      </c>
+      <c r="V154" s="3" t="n">
+        <v>1493.78</v>
+      </c>
+      <c r="W154" s="3" t="n">
+        <v>51.04500000000007</v>
+      </c>
+      <c r="X154" s="3" t="n">
+        <v>72311</v>
+      </c>
+      <c r="Y154" s="3" t="n">
+        <v>2936</v>
+      </c>
+      <c r="Z154" s="3" t="n">
+        <v>7515</v>
+      </c>
+      <c r="AA154" s="3" t="n">
+        <v>327</v>
+      </c>
+      <c r="AB154" s="3" t="n">
+        <v>14447</v>
+      </c>
+      <c r="AC154" s="3" t="n">
+        <v>424</v>
+      </c>
+      <c r="AD154" s="3" t="n">
+        <v>5047</v>
+      </c>
+      <c r="AE154" s="3" t="n">
+        <v>161</v>
+      </c>
+      <c r="AF154" s="3" t="n">
+        <v>5923</v>
+      </c>
+      <c r="AG154" s="3" t="n">
+        <v>281</v>
+      </c>
+      <c r="AH154" s="3" t="n">
+        <v>284.404</v>
+      </c>
+      <c r="AI154" s="3" t="n">
+        <v>75.04900000000001</v>
+      </c>
+      <c r="AJ154" s="3" t="n">
+        <v>2663</v>
+      </c>
+      <c r="AK154" s="3" t="n">
+        <v>121</v>
+      </c>
+      <c r="AL154" s="3" t="n">
+        <v>3868</v>
+      </c>
+      <c r="AM154" s="3" t="n">
+        <v>1266</v>
+      </c>
+      <c r="AN154" s="3" t="n">
+        <v>1266</v>
+      </c>
+      <c r="AO154" s="3" t="n">
+        <v>31.29016312407316</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="3" t="inlineStr">
+        <is>
+          <t>17/04/2025</t>
+        </is>
+      </c>
+      <c r="B155" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C155" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D155" s="3" t="n">
+        <v>152211</v>
+      </c>
+      <c r="E155" s="3" t="n">
+        <v>-30768</v>
+      </c>
+      <c r="F155" s="3" t="inlineStr"/>
+      <c r="G155" s="3" t="inlineStr"/>
+      <c r="H155" s="3" t="inlineStr"/>
+      <c r="I155" s="3" t="inlineStr"/>
+      <c r="J155" s="3" t="inlineStr"/>
+      <c r="K155" s="3" t="inlineStr"/>
+      <c r="L155" s="3" t="inlineStr"/>
+      <c r="M155" s="3" t="inlineStr"/>
+      <c r="N155" s="3" t="inlineStr"/>
+      <c r="O155" s="3" t="inlineStr"/>
+      <c r="P155" s="3" t="inlineStr"/>
+      <c r="Q155" s="3" t="inlineStr"/>
+      <c r="R155" s="3" t="inlineStr"/>
+      <c r="S155" s="3" t="inlineStr"/>
+      <c r="T155" s="3" t="inlineStr"/>
+      <c r="U155" s="3" t="inlineStr"/>
+      <c r="V155" s="3" t="inlineStr"/>
+      <c r="W155" s="3" t="inlineStr"/>
+      <c r="X155" s="3" t="inlineStr"/>
+      <c r="Y155" s="3" t="inlineStr"/>
+      <c r="Z155" s="3" t="inlineStr"/>
+      <c r="AA155" s="3" t="inlineStr"/>
+      <c r="AB155" s="3" t="inlineStr"/>
+      <c r="AC155" s="3" t="inlineStr"/>
+      <c r="AD155" s="3" t="inlineStr"/>
+      <c r="AE155" s="3" t="inlineStr"/>
+      <c r="AF155" s="3" t="inlineStr"/>
+      <c r="AG155" s="3" t="inlineStr"/>
+      <c r="AH155" s="3" t="inlineStr"/>
+      <c r="AI155" s="3" t="inlineStr"/>
+      <c r="AJ155" s="3" t="inlineStr"/>
+      <c r="AK155" s="3" t="inlineStr"/>
+      <c r="AL155" s="3" t="inlineStr"/>
+      <c r="AM155" s="3" t="inlineStr"/>
+      <c r="AN155" s="3" t="inlineStr"/>
+      <c r="AO155" s="3" t="inlineStr"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="3" t="inlineStr">
+        <is>
+          <t>17/05/2026</t>
+        </is>
+      </c>
+      <c r="B156" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C156" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D156" s="3" t="n">
+        <v>193586</v>
+      </c>
+      <c r="E156" s="3" t="n">
+        <v>41375</v>
+      </c>
+      <c r="F156" s="3" t="n">
+        <v>82277</v>
+      </c>
+      <c r="G156" s="3" t="inlineStr"/>
+      <c r="H156" s="3" t="n">
+        <v>3294</v>
+      </c>
+      <c r="I156" s="3" t="inlineStr"/>
+      <c r="J156" s="3" t="n">
+        <v>13142</v>
+      </c>
+      <c r="K156" s="3" t="inlineStr"/>
+      <c r="L156" s="3" t="n">
+        <v>26105</v>
+      </c>
+      <c r="M156" s="3" t="inlineStr"/>
+      <c r="N156" s="3" t="n">
+        <v>484</v>
+      </c>
+      <c r="O156" s="3" t="inlineStr"/>
+      <c r="P156" s="3" t="n">
+        <v>25188</v>
+      </c>
+      <c r="Q156" s="3" t="inlineStr"/>
+      <c r="R156" s="3" t="n">
+        <v>1589.47</v>
+      </c>
+      <c r="S156" s="3" t="inlineStr"/>
+      <c r="T156" s="3" t="n">
+        <v>17340</v>
+      </c>
+      <c r="U156" s="3" t="inlineStr"/>
+      <c r="V156" s="3" t="n">
+        <v>1588.03</v>
+      </c>
+      <c r="W156" s="3" t="inlineStr"/>
+      <c r="X156" s="3" t="n">
+        <v>78428</v>
+      </c>
+      <c r="Y156" s="3" t="inlineStr"/>
+      <c r="Z156" s="3" t="n">
+        <v>8076</v>
+      </c>
+      <c r="AA156" s="3" t="inlineStr"/>
+      <c r="AB156" s="3" t="n">
+        <v>15319</v>
+      </c>
+      <c r="AC156" s="3" t="inlineStr"/>
+      <c r="AD156" s="3" t="n">
+        <v>5442</v>
+      </c>
+      <c r="AE156" s="3" t="inlineStr"/>
+      <c r="AF156" s="3" t="n">
+        <v>6458</v>
+      </c>
+      <c r="AG156" s="3" t="inlineStr"/>
+      <c r="AH156" s="3" t="n">
+        <v>528.0599999999999</v>
+      </c>
+      <c r="AI156" s="3" t="inlineStr"/>
+      <c r="AJ156" s="3" t="n">
+        <v>3189</v>
+      </c>
+      <c r="AK156" s="3" t="inlineStr"/>
+      <c r="AL156" s="3" t="n">
+        <v>7848</v>
+      </c>
+      <c r="AM156" s="3" t="inlineStr"/>
+      <c r="AN156" s="3" t="inlineStr"/>
+      <c r="AO156" s="3" t="inlineStr"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="3" t="inlineStr">
+        <is>
+          <t>17/05/2026</t>
+        </is>
+      </c>
+      <c r="B157" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C157" s="3" t="inlineStr">
+        <is>
+          <t>JULIO VILLANUEVA</t>
+        </is>
+      </c>
+      <c r="D157" s="3" t="n">
+        <v>193586</v>
+      </c>
+      <c r="E157" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F157" s="3" t="n">
+        <v>82277</v>
+      </c>
+      <c r="G157" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H157" s="3" t="n">
+        <v>3294</v>
+      </c>
+      <c r="I157" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J157" s="3" t="n">
+        <v>13142</v>
+      </c>
+      <c r="K157" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="L157" s="3" t="n">
+        <v>26105</v>
+      </c>
+      <c r="M157" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N157" s="3" t="n">
+        <v>484</v>
+      </c>
+      <c r="O157" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P157" s="3" t="n">
+        <v>25188</v>
+      </c>
+      <c r="Q157" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="R157" s="3" t="n">
+        <v>1589.47</v>
+      </c>
+      <c r="S157" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="T157" s="3" t="n">
+        <v>17340</v>
+      </c>
+      <c r="U157" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="V157" s="3" t="n">
+        <v>1588.03</v>
+      </c>
+      <c r="W157" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="X157" s="3" t="n">
+        <v>78428</v>
+      </c>
+      <c r="Y157" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z157" s="3" t="n">
+        <v>8076</v>
+      </c>
+      <c r="AA157" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB157" s="3" t="n">
+        <v>15319</v>
+      </c>
+      <c r="AC157" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD157" s="3" t="n">
+        <v>5442</v>
+      </c>
+      <c r="AE157" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF157" s="3" t="n">
+        <v>6458</v>
+      </c>
+      <c r="AG157" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH157" s="3" t="n">
+        <v>528.0599999999999</v>
+      </c>
+      <c r="AI157" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ157" s="3" t="n">
+        <v>3189</v>
+      </c>
+      <c r="AK157" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL157" s="3" t="n">
+        <v>7848</v>
+      </c>
+      <c r="AM157" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN157" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO157" s="3" t="inlineStr"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="3" t="inlineStr">
+        <is>
+          <t>17/06/2026</t>
+        </is>
+      </c>
+      <c r="B158" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C158" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D158" s="3" t="n">
+        <v>198094</v>
+      </c>
+      <c r="E158" s="3" t="n">
+        <v>4508</v>
+      </c>
+      <c r="F158" s="3" t="n">
+        <v>83304</v>
+      </c>
+      <c r="G158" s="3" t="n">
+        <v>1027</v>
+      </c>
+      <c r="H158" s="3" t="n">
+        <v>4192</v>
+      </c>
+      <c r="I158" s="3" t="n">
+        <v>898</v>
+      </c>
+      <c r="J158" s="3" t="n">
+        <v>14971</v>
+      </c>
+      <c r="K158" s="3" t="n">
+        <v>1829</v>
+      </c>
+      <c r="L158" s="3" t="n">
+        <v>27698</v>
+      </c>
+      <c r="M158" s="3" t="n">
+        <v>1593</v>
+      </c>
+      <c r="N158" s="3" t="n">
+        <v>534</v>
+      </c>
+      <c r="O158" s="3" t="n">
+        <v>50</v>
+      </c>
+      <c r="P158" s="3" t="n">
+        <v>28764</v>
+      </c>
+      <c r="Q158" s="3" t="n">
+        <v>3576</v>
+      </c>
+      <c r="R158" s="3" t="n">
+        <v>1610.332</v>
+      </c>
+      <c r="S158" s="3" t="n">
+        <v>20.86200000000008</v>
+      </c>
+      <c r="T158" s="3" t="n">
+        <v>19437</v>
+      </c>
+      <c r="U158" s="3" t="n">
+        <v>2097</v>
+      </c>
+      <c r="V158" s="3" t="n">
+        <v>1615.808</v>
+      </c>
+      <c r="W158" s="3" t="n">
+        <v>27.77800000000002</v>
+      </c>
+      <c r="X158" s="3" t="n">
+        <v>80532</v>
+      </c>
+      <c r="Y158" s="3" t="n">
+        <v>2104</v>
+      </c>
+      <c r="Z158" s="3" t="n">
+        <v>8236</v>
+      </c>
+      <c r="AA158" s="3" t="n">
+        <v>160</v>
+      </c>
+      <c r="AB158" s="3" t="n">
+        <v>15592</v>
+      </c>
+      <c r="AC158" s="3" t="n">
+        <v>273</v>
+      </c>
+      <c r="AD158" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE158" s="3" t="n">
+        <v>40</v>
+      </c>
+      <c r="AF158" s="3" t="n">
+        <v>6633</v>
+      </c>
+      <c r="AG158" s="3" t="n">
+        <v>175</v>
+      </c>
+      <c r="AH158" s="3" t="n">
+        <v>592.258</v>
+      </c>
+      <c r="AI158" s="3" t="n">
+        <v>64.19800000000009</v>
+      </c>
+      <c r="AJ158" s="3" t="n">
+        <v>3387</v>
+      </c>
+      <c r="AK158" s="3" t="n">
+        <v>198</v>
+      </c>
+      <c r="AL158" s="3" t="n">
+        <v>9327</v>
+      </c>
+      <c r="AM158" s="3" t="n">
+        <v>1479</v>
+      </c>
+      <c r="AN158" s="3" t="n">
+        <v>1479</v>
+      </c>
+      <c r="AO158" s="3" t="n">
+        <v>41.35906040268457</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="3" t="inlineStr">
+        <is>
+          <t>17/07/2025</t>
+        </is>
+      </c>
+      <c r="B159" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C159" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D159" s="3" t="n">
+        <v>154669</v>
+      </c>
+      <c r="E159" s="3" t="n">
+        <v>-43425</v>
+      </c>
+      <c r="F159" s="3" t="n">
+        <v>72068</v>
+      </c>
+      <c r="G159" s="3" t="n">
+        <v>-11236</v>
+      </c>
+      <c r="H159" s="3" t="n">
+        <v>55203.52</v>
+      </c>
+      <c r="I159" s="3" t="n">
+        <v>51011.52</v>
+      </c>
+      <c r="J159" s="3" t="n">
+        <v>11952</v>
+      </c>
+      <c r="K159" s="3" t="n">
+        <v>-3019</v>
+      </c>
+      <c r="L159" s="3" t="n">
+        <v>18719.82</v>
+      </c>
+      <c r="M159" s="3" t="n">
+        <v>-8978.18</v>
+      </c>
+      <c r="N159" s="3" t="n">
+        <v>16034</v>
+      </c>
+      <c r="O159" s="3" t="n">
+        <v>15500</v>
+      </c>
+      <c r="P159" s="3" t="inlineStr"/>
+      <c r="Q159" s="3" t="inlineStr"/>
+      <c r="R159" s="3" t="n">
+        <v>1467.74</v>
+      </c>
+      <c r="S159" s="3" t="n">
+        <v>-142.5920000000001</v>
+      </c>
+      <c r="T159" s="3" t="n">
+        <v>3</v>
+      </c>
+      <c r="U159" s="3" t="n">
+        <v>-19434</v>
+      </c>
+      <c r="V159" s="3" t="n">
+        <v>1215.686</v>
+      </c>
+      <c r="W159" s="3" t="n">
+        <v>-400.1220000000001</v>
+      </c>
+      <c r="X159" s="3" t="n">
+        <v>57859</v>
+      </c>
+      <c r="Y159" s="3" t="n">
+        <v>-22673</v>
+      </c>
+      <c r="Z159" s="3" t="n">
+        <v>5686</v>
+      </c>
+      <c r="AA159" s="3" t="n">
+        <v>-2550</v>
+      </c>
+      <c r="AB159" s="3" t="n">
+        <v>11709</v>
+      </c>
+      <c r="AC159" s="3" t="n">
+        <v>-3883</v>
+      </c>
+      <c r="AD159" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE159" s="3" t="n">
+        <v>-1692</v>
+      </c>
+      <c r="AF159" s="3" t="n">
+        <v>4877</v>
+      </c>
+      <c r="AG159" s="3" t="n">
+        <v>-1756</v>
+      </c>
+      <c r="AH159" s="3" t="inlineStr"/>
+      <c r="AI159" s="3" t="inlineStr"/>
+      <c r="AJ159" s="3" t="inlineStr"/>
+      <c r="AK159" s="3" t="inlineStr"/>
+      <c r="AL159" s="3" t="inlineStr"/>
+      <c r="AM159" s="3" t="inlineStr"/>
+      <c r="AN159" s="3" t="inlineStr"/>
+      <c r="AO159" s="3" t="inlineStr"/>
+    </row>
+    <row r="160">
+      <c r="A160" s="3" t="inlineStr">
+        <is>
+          <t>17/08/2025</t>
+        </is>
+      </c>
+      <c r="B160" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C160" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D160" s="3" t="n">
+        <v>158442</v>
+      </c>
+      <c r="E160" s="3" t="n">
+        <v>3773</v>
+      </c>
+      <c r="F160" s="3" t="n">
+        <v>73222</v>
+      </c>
+      <c r="G160" s="3" t="n">
+        <v>1154</v>
+      </c>
+      <c r="H160" s="3" t="n">
+        <v>56341.48</v>
+      </c>
+      <c r="I160" s="3" t="n">
+        <v>1137.960000000006</v>
+      </c>
+      <c r="J160" s="3" t="n">
+        <v>12688</v>
+      </c>
+      <c r="K160" s="3" t="n">
+        <v>736</v>
+      </c>
+      <c r="L160" s="3" t="n">
+        <v>19260.07</v>
+      </c>
+      <c r="M160" s="3" t="n">
+        <v>540.25</v>
+      </c>
+      <c r="N160" s="3" t="n">
+        <v>17957</v>
+      </c>
+      <c r="O160" s="3" t="n">
+        <v>1923</v>
+      </c>
+      <c r="P160" s="3" t="inlineStr"/>
+      <c r="Q160" s="3" t="inlineStr"/>
+      <c r="R160" s="3" t="n">
+        <v>1478.233</v>
+      </c>
+      <c r="S160" s="3" t="n">
+        <v>10.49299999999994</v>
+      </c>
+      <c r="T160" s="3" t="n">
+        <v>845</v>
+      </c>
+      <c r="U160" s="3" t="n">
+        <v>842</v>
+      </c>
+      <c r="V160" s="3" t="n">
+        <v>1243.868</v>
+      </c>
+      <c r="W160" s="3" t="n">
+        <v>28.18200000000002</v>
+      </c>
+      <c r="X160" s="3" t="n">
+        <v>59234</v>
+      </c>
+      <c r="Y160" s="3" t="n">
+        <v>1375</v>
+      </c>
+      <c r="Z160" s="3" t="n">
+        <v>5907</v>
+      </c>
+      <c r="AA160" s="3" t="n">
+        <v>221</v>
+      </c>
+      <c r="AB160" s="3" t="n">
+        <v>12085</v>
+      </c>
+      <c r="AC160" s="3" t="n">
+        <v>376</v>
+      </c>
+      <c r="AD160" s="3" t="n">
+        <v>3845</v>
+      </c>
+      <c r="AE160" s="3" t="n">
+        <v>55</v>
+      </c>
+      <c r="AF160" s="3" t="n">
+        <v>5031</v>
+      </c>
+      <c r="AG160" s="3" t="n">
+        <v>154</v>
+      </c>
+      <c r="AH160" s="3" t="n">
+        <v>71</v>
+      </c>
+      <c r="AI160" s="3" t="inlineStr"/>
+      <c r="AJ160" s="3" t="n">
+        <v>2247</v>
+      </c>
+      <c r="AK160" s="3" t="inlineStr"/>
+      <c r="AL160" s="3" t="inlineStr"/>
+      <c r="AM160" s="3" t="inlineStr"/>
+      <c r="AN160" s="3" t="inlineStr"/>
+      <c r="AO160" s="3" t="inlineStr"/>
+    </row>
+    <row r="161">
+      <c r="A161" s="3" t="inlineStr">
+        <is>
+          <t>17/09/2025</t>
+        </is>
+      </c>
+      <c r="B161" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C161" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D161" s="3" t="n">
+        <v>162118</v>
+      </c>
+      <c r="E161" s="3" t="n">
+        <v>3676</v>
+      </c>
+      <c r="F161" s="3" t="n">
+        <v>74142</v>
+      </c>
+      <c r="G161" s="3" t="n">
+        <v>920</v>
+      </c>
+      <c r="H161" s="3" t="n">
+        <v>57238.79</v>
+      </c>
+      <c r="I161" s="3" t="n">
+        <v>897.3099999999977</v>
+      </c>
+      <c r="J161" s="3" t="n">
+        <v>13727</v>
+      </c>
+      <c r="K161" s="3" t="n">
+        <v>1039</v>
+      </c>
+      <c r="L161" s="3" t="n">
+        <v>19925.3</v>
+      </c>
+      <c r="M161" s="3" t="n">
+        <v>665.2299999999996</v>
+      </c>
+      <c r="N161" s="3" t="n">
+        <v>19699</v>
+      </c>
+      <c r="O161" s="3" t="n">
+        <v>1742</v>
+      </c>
+      <c r="P161" s="3" t="inlineStr"/>
+      <c r="Q161" s="3" t="inlineStr"/>
+      <c r="R161" s="3" t="n">
+        <v>1483.008</v>
+      </c>
+      <c r="S161" s="3" t="n">
+        <v>4.775000000000091</v>
+      </c>
+      <c r="T161" s="3" t="n">
+        <v>1720</v>
+      </c>
+      <c r="U161" s="3" t="n">
+        <v>875</v>
+      </c>
+      <c r="V161" s="3" t="n">
+        <v>1277.468</v>
+      </c>
+      <c r="W161" s="3" t="n">
+        <v>33.60000000000014</v>
+      </c>
+      <c r="X161" s="3" t="n">
+        <v>60522</v>
+      </c>
+      <c r="Y161" s="3" t="n">
+        <v>1288</v>
+      </c>
+      <c r="Z161" s="3" t="n">
+        <v>6168</v>
+      </c>
+      <c r="AA161" s="3" t="n">
+        <v>261</v>
+      </c>
+      <c r="AB161" s="3" t="n">
+        <v>12469</v>
+      </c>
+      <c r="AC161" s="3" t="n">
+        <v>384</v>
+      </c>
+      <c r="AD161" s="3" t="n">
+        <v>4013</v>
+      </c>
+      <c r="AE161" s="3" t="n">
+        <v>168</v>
+      </c>
+      <c r="AF161" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG161" s="3" t="n">
+        <v>134</v>
+      </c>
+      <c r="AH161" s="3" t="n">
+        <v>143</v>
+      </c>
+      <c r="AI161" s="3" t="n">
+        <v>72</v>
+      </c>
+      <c r="AJ161" s="3" t="n">
+        <v>2304</v>
+      </c>
+      <c r="AK161" s="3" t="n">
+        <v>57</v>
+      </c>
+      <c r="AL161" s="3" t="inlineStr"/>
+      <c r="AM161" s="3" t="inlineStr"/>
+      <c r="AN161" s="3" t="inlineStr"/>
+      <c r="AO161" s="3" t="inlineStr"/>
+    </row>
+    <row r="162">
+      <c r="A162" s="3" t="inlineStr">
+        <is>
+          <t>17/10/2025</t>
+        </is>
+      </c>
+      <c r="B162" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C162" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D162" s="3" t="n">
+        <v>166437</v>
+      </c>
+      <c r="E162" s="3" t="n">
+        <v>4319</v>
+      </c>
+      <c r="F162" s="3" t="n">
+        <v>20504</v>
+      </c>
+      <c r="G162" s="3" t="n">
+        <v>-53638</v>
+      </c>
+      <c r="H162" s="3" t="n">
+        <v>58229.37</v>
+      </c>
+      <c r="I162" s="3" t="n">
+        <v>990.5800000000017</v>
+      </c>
+      <c r="J162" s="3" t="n">
+        <v>327</v>
+      </c>
+      <c r="K162" s="3" t="n">
+        <v>-13400</v>
+      </c>
+      <c r="L162" s="3" t="n">
+        <v>14619</v>
+      </c>
+      <c r="M162" s="3" t="n">
+        <v>-5306.299999999999</v>
+      </c>
+      <c r="N162" s="3" t="n">
+        <v>15</v>
+      </c>
+      <c r="O162" s="3" t="n">
+        <v>-19684</v>
+      </c>
+      <c r="P162" s="3" t="n">
+        <v>762</v>
+      </c>
+      <c r="Q162" s="3" t="inlineStr"/>
+      <c r="R162" s="3" t="n">
+        <v>1489.777</v>
+      </c>
+      <c r="S162" s="3" t="n">
+        <v>6.769000000000005</v>
+      </c>
+      <c r="T162" s="3" t="n">
+        <v>1208</v>
+      </c>
+      <c r="U162" s="3" t="n">
+        <v>-512</v>
+      </c>
+      <c r="V162" s="3" t="n">
+        <v>1311.782</v>
+      </c>
+      <c r="W162" s="3" t="n">
+        <v>34.31399999999985</v>
+      </c>
+      <c r="X162" s="3" t="n">
+        <v>62202</v>
+      </c>
+      <c r="Y162" s="3" t="n">
+        <v>1680</v>
+      </c>
+      <c r="Z162" s="3" t="n">
+        <v>6434</v>
+      </c>
+      <c r="AA162" s="3" t="n">
+        <v>266</v>
+      </c>
+      <c r="AB162" s="3" t="n">
+        <v>12862</v>
+      </c>
+      <c r="AC162" s="3" t="n">
+        <v>393</v>
+      </c>
+      <c r="AD162" s="3" t="n">
+        <v>4238</v>
+      </c>
+      <c r="AE162" s="3" t="n">
+        <v>225</v>
+      </c>
+      <c r="AF162" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG162" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH162" s="3" t="n">
+        <v>219</v>
+      </c>
+      <c r="AI162" s="3" t="n">
+        <v>76</v>
+      </c>
+      <c r="AJ162" s="3" t="n">
+        <v>2334</v>
+      </c>
+      <c r="AK162" s="3" t="n">
+        <v>30</v>
+      </c>
+      <c r="AL162" s="3" t="n">
+        <v>-446</v>
+      </c>
+      <c r="AM162" s="3" t="inlineStr"/>
+      <c r="AN162" s="3" t="inlineStr"/>
+      <c r="AO162" s="3" t="inlineStr"/>
+    </row>
+    <row r="163">
+      <c r="A163" s="3" t="inlineStr">
+        <is>
+          <t>17/11/2025</t>
+        </is>
+      </c>
+      <c r="B163" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C163" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D163" s="3" t="n">
+        <v>170769</v>
+      </c>
+      <c r="E163" s="3" t="n">
+        <v>4332</v>
+      </c>
+      <c r="F163" s="3" t="n">
+        <v>75842</v>
+      </c>
+      <c r="G163" s="3" t="n">
+        <v>55338</v>
+      </c>
+      <c r="H163" s="3" t="n">
+        <v>59393.99</v>
+      </c>
+      <c r="I163" s="3" t="n">
+        <v>1164.619999999995</v>
+      </c>
+      <c r="J163" s="3" t="n">
+        <v>2011</v>
+      </c>
+      <c r="K163" s="3" t="n">
+        <v>1684</v>
+      </c>
+      <c r="L163" s="3" t="n">
+        <v>16139</v>
+      </c>
+      <c r="M163" s="3" t="n">
+        <v>1520</v>
+      </c>
+      <c r="N163" s="3" t="n">
+        <v>91</v>
+      </c>
+      <c r="O163" s="3" t="n">
+        <v>76</v>
+      </c>
+      <c r="P163" s="3" t="n">
+        <v>3928</v>
+      </c>
+      <c r="Q163" s="3" t="n">
+        <v>3166</v>
+      </c>
+      <c r="R163" s="3" t="n">
+        <v>1501.89</v>
+      </c>
+      <c r="S163" s="3" t="n">
+        <v>12.11300000000006</v>
+      </c>
+      <c r="T163" s="3" t="n">
+        <v>3448</v>
+      </c>
+      <c r="U163" s="3" t="n">
+        <v>2240</v>
+      </c>
+      <c r="V163" s="3" t="n">
+        <v>1348.303</v>
+      </c>
+      <c r="W163" s="3" t="n">
+        <v>36.52100000000019</v>
+      </c>
+      <c r="X163" s="3" t="n">
+        <v>64365</v>
+      </c>
+      <c r="Y163" s="3" t="n">
+        <v>2163</v>
+      </c>
+      <c r="Z163" s="3" t="n">
+        <v>6669</v>
+      </c>
+      <c r="AA163" s="3" t="n">
+        <v>235</v>
+      </c>
+      <c r="AB163" s="3" t="n">
+        <v>13272</v>
+      </c>
+      <c r="AC163" s="3" t="n">
+        <v>410</v>
+      </c>
+      <c r="AD163" s="3" t="n">
+        <v>4465</v>
+      </c>
+      <c r="AE163" s="3" t="n">
+        <v>227</v>
+      </c>
+      <c r="AF163" s="3" t="n">
+        <v>5237</v>
+      </c>
+      <c r="AG163" s="3" t="n">
+        <v>72</v>
+      </c>
+      <c r="AH163" s="3" t="n">
+        <v>45.552</v>
+      </c>
+      <c r="AI163" s="3" t="n">
+        <v>-173.448</v>
+      </c>
+      <c r="AJ163" s="3" t="n">
+        <v>2358</v>
+      </c>
+      <c r="AK163" s="3" t="n">
+        <v>24</v>
+      </c>
+      <c r="AL163" s="3" t="n">
+        <v>480</v>
+      </c>
+      <c r="AM163" s="3" t="n">
+        <v>926</v>
+      </c>
+      <c r="AN163" s="3" t="n">
+        <v>926</v>
+      </c>
+      <c r="AO163" s="3" t="n">
+        <v>29.24826279216677</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="3" t="inlineStr">
+        <is>
+          <t>17/12/2025</t>
+        </is>
+      </c>
+      <c r="B164" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C164" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D164" s="3" t="n">
+        <v>174404.5</v>
+      </c>
+      <c r="E164" s="3" t="n">
+        <v>3635.5</v>
+      </c>
+      <c r="F164" s="3" t="n">
+        <v>76873.5</v>
+      </c>
+      <c r="G164" s="3" t="n">
+        <v>1031.5</v>
+      </c>
+      <c r="H164" s="3" t="n">
+        <v>60350.74000000001</v>
+      </c>
+      <c r="I164" s="3" t="n">
+        <v>956.7500000000073</v>
+      </c>
+      <c r="J164" s="3" t="n">
+        <v>3776</v>
+      </c>
+      <c r="K164" s="3" t="n">
+        <v>1765</v>
+      </c>
+      <c r="L164" s="3" t="n">
+        <v>17728.5</v>
+      </c>
+      <c r="M164" s="3" t="n">
+        <v>1589.5</v>
+      </c>
+      <c r="N164" s="3" t="n">
+        <v>167.5</v>
+      </c>
+      <c r="O164" s="3" t="n">
+        <v>76.5</v>
+      </c>
+      <c r="P164" s="3" t="n">
+        <v>7295</v>
+      </c>
+      <c r="Q164" s="3" t="n">
+        <v>3367</v>
+      </c>
+      <c r="R164" s="3" t="n">
+        <v>1511.818</v>
+      </c>
+      <c r="S164" s="3" t="n">
+        <v>9.927999999999884</v>
+      </c>
+      <c r="T164" s="3" t="n">
+        <v>5823</v>
+      </c>
+      <c r="U164" s="3" t="n">
+        <v>2375</v>
+      </c>
+      <c r="V164" s="3" t="n">
+        <v>1390.886</v>
+      </c>
+      <c r="W164" s="3" t="n">
+        <v>42.58299999999986</v>
+      </c>
+      <c r="X164" s="3" t="n">
+        <v>66739</v>
+      </c>
+      <c r="Y164" s="3" t="n">
+        <v>2374</v>
+      </c>
+      <c r="Z164" s="3" t="n">
+        <v>6936.5</v>
+      </c>
+      <c r="AA164" s="3" t="n">
+        <v>267.5</v>
+      </c>
+      <c r="AB164" s="3" t="n">
+        <v>13686.5</v>
+      </c>
+      <c r="AC164" s="3" t="n">
+        <v>414.5</v>
+      </c>
+      <c r="AD164" s="3" t="n">
+        <v>4669.5</v>
+      </c>
+      <c r="AE164" s="3" t="n">
+        <v>204.5</v>
+      </c>
+      <c r="AF164" s="3" t="n">
+        <v>5389</v>
+      </c>
+      <c r="AG164" s="3" t="n">
+        <v>152</v>
+      </c>
+      <c r="AH164" s="3" t="n">
+        <v>139.3215</v>
+      </c>
+      <c r="AI164" s="3" t="n">
+        <v>93.76950000000002</v>
+      </c>
+      <c r="AJ164" s="3" t="n">
+        <v>2427.5</v>
+      </c>
+      <c r="AK164" s="3" t="n">
+        <v>69.5</v>
+      </c>
+      <c r="AL164" s="3" t="n">
+        <v>1472</v>
+      </c>
+      <c r="AM164" s="3" t="n">
+        <v>992</v>
+      </c>
+      <c r="AN164" s="3" t="n">
+        <v>992</v>
+      </c>
+      <c r="AO164" s="3" t="n">
+        <v>29.46242946242946</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="3" t="inlineStr">
+        <is>
+          <t>18/01/2026</t>
+        </is>
+      </c>
+      <c r="B165" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C165" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D165" s="3" t="n">
+        <v>178539</v>
+      </c>
+      <c r="E165" s="3" t="n">
+        <v>4134.5</v>
+      </c>
+      <c r="F165" s="3" t="n">
+        <v>77952</v>
+      </c>
+      <c r="G165" s="3" t="n">
+        <v>1078.5</v>
+      </c>
+      <c r="H165" s="3" t="inlineStr"/>
+      <c r="I165" s="3" t="inlineStr"/>
+      <c r="J165" s="3" t="n">
+        <v>5809</v>
+      </c>
+      <c r="K165" s="3" t="n">
+        <v>2033</v>
+      </c>
+      <c r="L165" s="3" t="n">
+        <v>19551</v>
+      </c>
+      <c r="M165" s="3" t="n">
+        <v>1822.5</v>
+      </c>
+      <c r="N165" s="3" t="n">
+        <v>240</v>
+      </c>
+      <c r="O165" s="3" t="n">
+        <v>72.5</v>
+      </c>
+      <c r="P165" s="3" t="n">
+        <v>11204</v>
+      </c>
+      <c r="Q165" s="3" t="n">
+        <v>3909</v>
+      </c>
+      <c r="R165" s="3" t="n">
+        <v>1524.612</v>
+      </c>
+      <c r="S165" s="3" t="n">
+        <v>12.7940000000001</v>
+      </c>
+      <c r="T165" s="3" t="n">
+        <v>8557</v>
+      </c>
+      <c r="U165" s="3" t="n">
+        <v>2734</v>
+      </c>
+      <c r="V165" s="3" t="n">
+        <v>1443.496</v>
+      </c>
+      <c r="W165" s="3" t="n">
+        <v>52.61000000000013</v>
+      </c>
+      <c r="X165" s="3" t="n">
+        <v>69487</v>
+      </c>
+      <c r="Y165" s="3" t="n">
+        <v>2748</v>
+      </c>
+      <c r="Z165" s="3" t="n">
+        <v>7197</v>
+      </c>
+      <c r="AA165" s="3" t="n">
+        <v>260.5</v>
+      </c>
+      <c r="AB165" s="3" t="n">
+        <v>14034</v>
+      </c>
+      <c r="AC165" s="3" t="n">
+        <v>347.5</v>
+      </c>
+      <c r="AD165" s="3" t="n">
+        <v>4900</v>
+      </c>
+      <c r="AE165" s="3" t="n">
+        <v>230.5</v>
+      </c>
+      <c r="AF165" s="3" t="n">
+        <v>5654</v>
+      </c>
+      <c r="AG165" s="3" t="n">
+        <v>265</v>
+      </c>
+      <c r="AH165" s="3" t="n">
+        <v>210.091</v>
+      </c>
+      <c r="AI165" s="3" t="n">
+        <v>70.76949999999999</v>
+      </c>
+      <c r="AJ165" s="3" t="n">
+        <v>2548</v>
+      </c>
+      <c r="AK165" s="3" t="n">
+        <v>120.5</v>
+      </c>
+      <c r="AL165" s="3" t="n">
+        <v>2647</v>
+      </c>
+      <c r="AM165" s="3" t="n">
+        <v>1175</v>
+      </c>
+      <c r="AN165" s="3" t="n">
+        <v>1175</v>
+      </c>
+      <c r="AO165" s="3" t="n">
+        <v>30.05883857764134</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="3" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="B166" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C166" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D166" s="3" t="n">
+        <v>183169</v>
+      </c>
+      <c r="E166" s="3" t="n">
+        <v>4630</v>
+      </c>
+      <c r="F166" s="3" t="n">
+        <v>79096</v>
+      </c>
+      <c r="G166" s="3" t="n">
+        <v>1144</v>
+      </c>
+      <c r="H166" s="3" t="n">
+        <v>951</v>
+      </c>
+      <c r="I166" s="3" t="inlineStr"/>
+      <c r="J166" s="3" t="n">
+        <v>8105</v>
+      </c>
+      <c r="K166" s="3" t="n">
+        <v>2296</v>
+      </c>
+      <c r="L166" s="3" t="n">
+        <v>21573</v>
+      </c>
+      <c r="M166" s="3" t="n">
+        <v>2022</v>
+      </c>
+      <c r="N166" s="3" t="n">
+        <v>308</v>
+      </c>
+      <c r="O166" s="3" t="n">
+        <v>68</v>
+      </c>
+      <c r="P166" s="3" t="n">
+        <v>15284</v>
+      </c>
+      <c r="Q166" s="3" t="n">
+        <v>4080</v>
+      </c>
+      <c r="R166" s="3" t="n">
+        <v>1544.727</v>
+      </c>
+      <c r="S166" s="3" t="n">
+        <v>20.11500000000001</v>
+      </c>
+      <c r="T166" s="3" t="n">
+        <v>11344</v>
+      </c>
+      <c r="U166" s="3" t="n">
+        <v>2787</v>
+      </c>
+      <c r="V166" s="3" t="n">
+        <v>1495.705</v>
+      </c>
+      <c r="W166" s="3" t="n">
+        <v>52.20899999999983</v>
+      </c>
+      <c r="X166" s="3" t="n">
+        <v>72429</v>
+      </c>
+      <c r="Y166" s="3" t="n">
+        <v>2942</v>
+      </c>
+      <c r="Z166" s="3" t="n">
+        <v>7530</v>
+      </c>
+      <c r="AA166" s="3" t="n">
+        <v>333</v>
+      </c>
+      <c r="AB166" s="3" t="n">
+        <v>14460</v>
+      </c>
+      <c r="AC166" s="3" t="n">
+        <v>426</v>
+      </c>
+      <c r="AD166" s="3" t="n">
+        <v>5047</v>
+      </c>
+      <c r="AE166" s="3" t="n">
+        <v>147</v>
+      </c>
+      <c r="AF166" s="3" t="n">
+        <v>5923</v>
+      </c>
+      <c r="AG166" s="3" t="n">
+        <v>269</v>
+      </c>
+      <c r="AH166" s="3" t="n">
+        <v>287.701</v>
+      </c>
+      <c r="AI166" s="3" t="n">
+        <v>77.61000000000001</v>
+      </c>
+      <c r="AJ166" s="3" t="n">
+        <v>2666</v>
+      </c>
+      <c r="AK166" s="3" t="n">
+        <v>118</v>
+      </c>
+      <c r="AL166" s="3" t="n">
+        <v>3940</v>
+      </c>
+      <c r="AM166" s="3" t="n">
+        <v>1293</v>
+      </c>
+      <c r="AN166" s="3" t="n">
+        <v>1293</v>
+      </c>
+      <c r="AO166" s="3" t="n">
+        <v>31.69117647058823</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="3" t="inlineStr">
+        <is>
+          <t>18/04/2025</t>
+        </is>
+      </c>
+      <c r="B167" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C167" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D167" s="3" t="n">
+        <v>152308</v>
+      </c>
+      <c r="E167" s="3" t="n">
+        <v>-30861</v>
+      </c>
+      <c r="F167" s="3" t="n">
+        <v>67047</v>
+      </c>
+      <c r="G167" s="3" t="n">
+        <v>-12049</v>
+      </c>
+      <c r="H167" s="3" t="n">
+        <v>50613.81</v>
+      </c>
+      <c r="I167" s="3" t="n">
+        <v>49662.81</v>
+      </c>
+      <c r="J167" s="3" t="n">
+        <v>9734</v>
+      </c>
+      <c r="K167" s="3" t="n">
+        <v>1629</v>
+      </c>
+      <c r="L167" s="3" t="n">
+        <v>17266.81</v>
+      </c>
+      <c r="M167" s="3" t="n">
+        <v>-4306.189999999999</v>
+      </c>
+      <c r="N167" s="3" t="n">
+        <v>9958</v>
+      </c>
+      <c r="O167" s="3" t="n">
+        <v>9650</v>
+      </c>
+      <c r="P167" s="3" t="inlineStr"/>
+      <c r="Q167" s="3" t="inlineStr"/>
+      <c r="R167" s="3" t="n">
+        <v>1405338</v>
+      </c>
+      <c r="S167" s="3" t="n">
+        <v>1403793.273</v>
+      </c>
+      <c r="T167" s="3" t="n">
+        <v>22574</v>
+      </c>
+      <c r="U167" s="3" t="n">
+        <v>11230</v>
+      </c>
+      <c r="V167" s="3" t="n">
+        <v>1134680</v>
+      </c>
+      <c r="W167" s="3" t="n">
+        <v>1133184.295</v>
+      </c>
+      <c r="X167" s="3" t="n">
+        <v>53526</v>
+      </c>
+      <c r="Y167" s="3" t="n">
+        <v>-18903</v>
+      </c>
+      <c r="Z167" s="3" t="n">
+        <v>5147</v>
+      </c>
+      <c r="AA167" s="3" t="n">
+        <v>-2383</v>
+      </c>
+      <c r="AB167" s="3" t="n">
+        <v>10573</v>
+      </c>
+      <c r="AC167" s="3" t="n">
+        <v>-3887</v>
+      </c>
+      <c r="AD167" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE167" s="3" t="n">
+        <v>-1257</v>
+      </c>
+      <c r="AF167" s="3" t="inlineStr"/>
+      <c r="AG167" s="3" t="inlineStr"/>
+      <c r="AH167" s="3" t="inlineStr"/>
+      <c r="AI167" s="3" t="inlineStr"/>
+      <c r="AJ167" s="3" t="inlineStr"/>
+      <c r="AK167" s="3" t="inlineStr"/>
+      <c r="AL167" s="3" t="inlineStr"/>
+      <c r="AM167" s="3" t="inlineStr"/>
+      <c r="AN167" s="3" t="inlineStr"/>
+      <c r="AO167" s="3" t="inlineStr"/>
+    </row>
+    <row r="168">
+      <c r="A168" s="3" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+      <c r="B168" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C168" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D168" s="3" t="n">
+        <v>193636</v>
+      </c>
+      <c r="E168" s="3" t="n">
+        <v>41328</v>
+      </c>
+      <c r="F168" s="3" t="n">
+        <v>82290</v>
+      </c>
+      <c r="G168" s="3" t="n">
+        <v>15243</v>
+      </c>
+      <c r="H168" s="3" t="n">
+        <v>3303</v>
+      </c>
+      <c r="I168" s="3" t="n">
+        <v>-47310.81</v>
+      </c>
+      <c r="J168" s="3" t="n">
+        <v>13167</v>
+      </c>
+      <c r="K168" s="3" t="n">
+        <v>3433</v>
+      </c>
+      <c r="L168" s="3" t="n">
+        <v>26126</v>
+      </c>
+      <c r="M168" s="3" t="n">
+        <v>8859.189999999999</v>
+      </c>
+      <c r="N168" s="3" t="n">
+        <v>486</v>
+      </c>
+      <c r="O168" s="3" t="n">
+        <v>-9472</v>
+      </c>
+      <c r="P168" s="3" t="n">
+        <v>25234</v>
+      </c>
+      <c r="Q168" s="3" t="inlineStr"/>
+      <c r="R168" s="3" t="n">
+        <v>1589.72</v>
+      </c>
+      <c r="S168" s="3" t="n">
+        <v>-1403748.28</v>
+      </c>
+      <c r="T168" s="3" t="n">
+        <v>17367</v>
+      </c>
+      <c r="U168" s="3" t="n">
+        <v>-5207</v>
+      </c>
+      <c r="V168" s="3" t="n">
+        <v>1588.55</v>
+      </c>
+      <c r="W168" s="3" t="n">
+        <v>-1133091.45</v>
+      </c>
+      <c r="X168" s="3" t="n">
+        <v>78445</v>
+      </c>
+      <c r="Y168" s="3" t="n">
+        <v>24919</v>
+      </c>
+      <c r="Z168" s="3" t="n">
+        <v>8085</v>
+      </c>
+      <c r="AA168" s="3" t="n">
+        <v>2938</v>
+      </c>
+      <c r="AB168" s="3" t="n">
+        <v>15325</v>
+      </c>
+      <c r="AC168" s="3" t="n">
+        <v>4752</v>
+      </c>
+      <c r="AD168" s="3" t="n">
+        <v>5442</v>
+      </c>
+      <c r="AE168" s="3" t="n">
+        <v>1652</v>
+      </c>
+      <c r="AF168" s="3" t="n">
+        <v>6458</v>
+      </c>
+      <c r="AG168" s="3" t="inlineStr"/>
+      <c r="AH168" s="3" t="n">
+        <v>529.78</v>
+      </c>
+      <c r="AI168" s="3" t="inlineStr"/>
+      <c r="AJ168" s="3" t="n">
+        <v>3190</v>
+      </c>
+      <c r="AK168" s="3" t="inlineStr"/>
+      <c r="AL168" s="3" t="n">
+        <v>7867</v>
+      </c>
+      <c r="AM168" s="3" t="inlineStr"/>
+      <c r="AN168" s="3" t="inlineStr"/>
+      <c r="AO168" s="3" t="inlineStr"/>
+    </row>
+    <row r="169">
+      <c r="A169" s="3" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+      <c r="B169" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C169" s="3" t="inlineStr">
+        <is>
+          <t>JV</t>
+        </is>
+      </c>
+      <c r="D169" s="3" t="n">
+        <v>193636</v>
+      </c>
+      <c r="E169" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F169" s="3" t="n">
+        <v>82290</v>
+      </c>
+      <c r="G169" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H169" s="3" t="n">
+        <v>3303</v>
+      </c>
+      <c r="I169" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J169" s="3" t="n">
+        <v>13167</v>
+      </c>
+      <c r="K169" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="L169" s="3" t="n">
+        <v>26126</v>
+      </c>
+      <c r="M169" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N169" s="3" t="n">
+        <v>486</v>
+      </c>
+      <c r="O169" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P169" s="3" t="n">
+        <v>25234</v>
+      </c>
+      <c r="Q169" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="R169" s="3" t="n">
+        <v>1589.72</v>
+      </c>
+      <c r="S169" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="T169" s="3" t="n">
+        <v>17367</v>
+      </c>
+      <c r="U169" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="V169" s="3" t="n">
+        <v>1588.55</v>
+      </c>
+      <c r="W169" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="X169" s="3" t="n">
+        <v>78445</v>
+      </c>
+      <c r="Y169" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z169" s="3" t="n">
+        <v>8085</v>
+      </c>
+      <c r="AA169" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB169" s="3" t="n">
+        <v>15325</v>
+      </c>
+      <c r="AC169" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD169" s="3" t="n">
+        <v>5442</v>
+      </c>
+      <c r="AE169" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF169" s="3" t="n">
+        <v>6458</v>
+      </c>
+      <c r="AG169" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH169" s="3" t="n">
+        <v>529.78</v>
+      </c>
+      <c r="AI169" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ169" s="3" t="n">
+        <v>3190</v>
+      </c>
+      <c r="AK169" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL169" s="3" t="n">
+        <v>7867</v>
+      </c>
+      <c r="AM169" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN169" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO169" s="3" t="inlineStr"/>
+    </row>
+    <row r="170">
+      <c r="A170" s="3" t="inlineStr">
+        <is>
+          <t>18/06/2026</t>
+        </is>
+      </c>
+      <c r="B170" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C170" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D170" s="3" t="n">
+        <v>198347</v>
+      </c>
+      <c r="E170" s="3" t="n">
+        <v>4711</v>
+      </c>
+      <c r="F170" s="3" t="n">
+        <v>83349</v>
+      </c>
+      <c r="G170" s="3" t="n">
+        <v>1059</v>
+      </c>
+      <c r="H170" s="3" t="n">
+        <v>4232</v>
+      </c>
+      <c r="I170" s="3" t="n">
+        <v>929</v>
+      </c>
+      <c r="J170" s="3" t="n">
+        <v>15074</v>
+      </c>
+      <c r="K170" s="3" t="n">
+        <v>1907</v>
+      </c>
+      <c r="L170" s="3" t="n">
+        <v>27786</v>
+      </c>
+      <c r="M170" s="3" t="n">
+        <v>1660</v>
+      </c>
+      <c r="N170" s="3" t="n">
+        <v>536</v>
+      </c>
+      <c r="O170" s="3" t="n">
+        <v>50</v>
+      </c>
+      <c r="P170" s="3" t="n">
+        <v>28966</v>
+      </c>
+      <c r="Q170" s="3" t="n">
+        <v>3732</v>
+      </c>
+      <c r="R170" s="3" t="n">
+        <v>1610.91</v>
+      </c>
+      <c r="S170" s="3" t="n">
+        <v>21.19000000000005</v>
+      </c>
+      <c r="T170" s="3" t="n">
+        <v>19551</v>
+      </c>
+      <c r="U170" s="3" t="n">
+        <v>2184</v>
+      </c>
+      <c r="V170" s="3" t="n">
+        <v>1620.23</v>
+      </c>
+      <c r="W170" s="3" t="n">
+        <v>31.68000000000006</v>
+      </c>
+      <c r="X170" s="3" t="n">
+        <v>80643</v>
+      </c>
+      <c r="Y170" s="3" t="n">
+        <v>2198</v>
+      </c>
+      <c r="Z170" s="3" t="n">
+        <v>8246</v>
+      </c>
+      <c r="AA170" s="3" t="n">
+        <v>161</v>
+      </c>
+      <c r="AB170" s="3" t="n">
+        <v>15603</v>
+      </c>
+      <c r="AC170" s="3" t="n">
+        <v>278</v>
+      </c>
+      <c r="AD170" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE170" s="3" t="n">
+        <v>40</v>
+      </c>
+      <c r="AF170" s="3" t="n">
+        <v>6648</v>
+      </c>
+      <c r="AG170" s="3" t="n">
+        <v>190</v>
+      </c>
+      <c r="AH170" s="3" t="n">
+        <v>595.125</v>
+      </c>
+      <c r="AI170" s="3" t="n">
+        <v>65.34500000000003</v>
+      </c>
+      <c r="AJ170" s="3" t="n">
+        <v>3392</v>
+      </c>
+      <c r="AK170" s="3" t="n">
+        <v>202</v>
+      </c>
+      <c r="AL170" s="3" t="n">
+        <v>9415</v>
+      </c>
+      <c r="AM170" s="3" t="n">
+        <v>1548</v>
+      </c>
+      <c r="AN170" s="3" t="n">
+        <v>1548</v>
+      </c>
+      <c r="AO170" s="3" t="n">
+        <v>41.47909967845659</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="3" t="inlineStr">
+        <is>
+          <t>18/07/2025</t>
+        </is>
+      </c>
+      <c r="B171" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C171" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D171" s="3" t="n">
+        <v>154845</v>
+      </c>
+      <c r="E171" s="3" t="n">
+        <v>-43502</v>
+      </c>
+      <c r="F171" s="3" t="n">
+        <v>72135</v>
+      </c>
+      <c r="G171" s="3" t="n">
+        <v>-11214</v>
+      </c>
+      <c r="H171" s="3" t="n">
+        <v>55270.89</v>
+      </c>
+      <c r="I171" s="3" t="n">
+        <v>51038.89</v>
+      </c>
+      <c r="J171" s="3" t="n">
+        <v>11989</v>
+      </c>
+      <c r="K171" s="3" t="n">
+        <v>-3085</v>
+      </c>
+      <c r="L171" s="3" t="n">
+        <v>18744.4</v>
+      </c>
+      <c r="M171" s="3" t="n">
+        <v>-9041.599999999999</v>
+      </c>
+      <c r="N171" s="3" t="n">
+        <v>16103</v>
+      </c>
+      <c r="O171" s="3" t="n">
+        <v>15567</v>
+      </c>
+      <c r="P171" s="3" t="inlineStr"/>
+      <c r="Q171" s="3" t="inlineStr"/>
+      <c r="R171" s="3" t="n">
+        <v>1468.336</v>
+      </c>
+      <c r="S171" s="3" t="n">
+        <v>-142.5740000000001</v>
+      </c>
+      <c r="T171" s="3" t="n">
+        <v>17</v>
+      </c>
+      <c r="U171" s="3" t="n">
+        <v>-19534</v>
+      </c>
+      <c r="V171" s="3" t="n">
+        <v>1217.049</v>
+      </c>
+      <c r="W171" s="3" t="n">
+        <v>-403.181</v>
+      </c>
+      <c r="X171" s="3" t="n">
+        <v>57904</v>
+      </c>
+      <c r="Y171" s="3" t="n">
+        <v>-22739</v>
+      </c>
+      <c r="Z171" s="3" t="n">
+        <v>5693</v>
+      </c>
+      <c r="AA171" s="3" t="n">
+        <v>-2553</v>
+      </c>
+      <c r="AB171" s="3" t="n">
+        <v>11720</v>
+      </c>
+      <c r="AC171" s="3" t="n">
+        <v>-3883</v>
+      </c>
+      <c r="AD171" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE171" s="3" t="n">
+        <v>-1692</v>
+      </c>
+      <c r="AF171" s="3" t="n">
+        <v>4883</v>
+      </c>
+      <c r="AG171" s="3" t="n">
+        <v>-1765</v>
+      </c>
+      <c r="AH171" s="3" t="inlineStr"/>
+      <c r="AI171" s="3" t="inlineStr"/>
+      <c r="AJ171" s="3" t="inlineStr"/>
+      <c r="AK171" s="3" t="inlineStr"/>
+      <c r="AL171" s="3" t="inlineStr"/>
+      <c r="AM171" s="3" t="inlineStr"/>
+      <c r="AN171" s="3" t="inlineStr"/>
+      <c r="AO171" s="3" t="inlineStr"/>
+    </row>
+    <row r="172">
+      <c r="A172" s="3" t="inlineStr">
+        <is>
+          <t>18/08/2025</t>
+        </is>
+      </c>
+      <c r="B172" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C172" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D172" s="3" t="n">
+        <v>158495</v>
+      </c>
+      <c r="E172" s="3" t="n">
+        <v>3650</v>
+      </c>
+      <c r="F172" s="3" t="n">
+        <v>73236</v>
+      </c>
+      <c r="G172" s="3" t="n">
+        <v>1101</v>
+      </c>
+      <c r="H172" s="3" t="n">
+        <v>56353.32</v>
+      </c>
+      <c r="I172" s="3" t="n">
+        <v>1082.43</v>
+      </c>
+      <c r="J172" s="3" t="n">
+        <v>12700</v>
+      </c>
+      <c r="K172" s="3" t="n">
+        <v>711</v>
+      </c>
+      <c r="L172" s="3" t="n">
+        <v>19267.19</v>
+      </c>
+      <c r="M172" s="3" t="n">
+        <v>522.7899999999972</v>
+      </c>
+      <c r="N172" s="3" t="n">
+        <v>17986</v>
+      </c>
+      <c r="O172" s="3" t="n">
+        <v>1883</v>
+      </c>
+      <c r="P172" s="3" t="inlineStr"/>
+      <c r="Q172" s="3" t="inlineStr"/>
+      <c r="R172" s="3" t="n">
+        <v>1478.351</v>
+      </c>
+      <c r="S172" s="3" t="n">
+        <v>10.0150000000001</v>
+      </c>
+      <c r="T172" s="3" t="n">
+        <v>864</v>
+      </c>
+      <c r="U172" s="3" t="n">
+        <v>847</v>
+      </c>
+      <c r="V172" s="3" t="n">
+        <v>1244.477</v>
+      </c>
+      <c r="W172" s="3" t="n">
+        <v>27.42800000000011</v>
+      </c>
+      <c r="X172" s="3" t="n">
+        <v>59254</v>
+      </c>
+      <c r="Y172" s="3" t="n">
+        <v>1350</v>
+      </c>
+      <c r="Z172" s="3" t="n">
+        <v>5912</v>
+      </c>
+      <c r="AA172" s="3" t="n">
+        <v>219</v>
+      </c>
+      <c r="AB172" s="3" t="n">
+        <v>12091</v>
+      </c>
+      <c r="AC172" s="3" t="n">
+        <v>371</v>
+      </c>
+      <c r="AD172" s="3" t="n">
+        <v>3847</v>
+      </c>
+      <c r="AE172" s="3" t="n">
+        <v>57</v>
+      </c>
+      <c r="AF172" s="3" t="n">
+        <v>5031</v>
+      </c>
+      <c r="AG172" s="3" t="n">
+        <v>148</v>
+      </c>
+      <c r="AH172" s="3" t="n">
+        <v>72</v>
+      </c>
+      <c r="AI172" s="3" t="inlineStr"/>
+      <c r="AJ172" s="3" t="n">
+        <v>2247</v>
+      </c>
+      <c r="AK172" s="3" t="inlineStr"/>
+      <c r="AL172" s="3" t="inlineStr"/>
+      <c r="AM172" s="3" t="inlineStr"/>
+      <c r="AN172" s="3" t="inlineStr"/>
+      <c r="AO172" s="3" t="inlineStr"/>
+    </row>
+    <row r="173">
+      <c r="A173" s="3" t="inlineStr">
+        <is>
+          <t>18/09/2025</t>
+        </is>
+      </c>
+      <c r="B173" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C173" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D173" s="3" t="n">
+        <v>162262</v>
+      </c>
+      <c r="E173" s="3" t="n">
+        <v>3767</v>
+      </c>
+      <c r="F173" s="3" t="n">
+        <v>74163</v>
+      </c>
+      <c r="G173" s="3" t="n">
+        <v>927</v>
+      </c>
+      <c r="H173" s="3" t="n">
+        <v>57259.12</v>
+      </c>
+      <c r="I173" s="3" t="n">
+        <v>905.8000000000029</v>
+      </c>
+      <c r="J173" s="3" t="n">
+        <v>13784</v>
+      </c>
+      <c r="K173" s="3" t="n">
+        <v>1084</v>
+      </c>
+      <c r="L173" s="3" t="n">
+        <v>19963.32</v>
+      </c>
+      <c r="M173" s="3" t="n">
+        <v>696.130000000001</v>
+      </c>
+      <c r="N173" s="3" t="n">
+        <v>19768</v>
+      </c>
+      <c r="O173" s="3" t="n">
+        <v>1782</v>
+      </c>
+      <c r="P173" s="3" t="inlineStr"/>
+      <c r="Q173" s="3" t="inlineStr"/>
+      <c r="R173" s="3" t="n">
+        <v>1483.068</v>
+      </c>
+      <c r="S173" s="3" t="n">
+        <v>4.716999999999871</v>
+      </c>
+      <c r="T173" s="3" t="n">
+        <v>1741</v>
+      </c>
+      <c r="U173" s="3" t="n">
+        <v>877</v>
+      </c>
+      <c r="V173" s="3" t="n">
+        <v>1278.423</v>
+      </c>
+      <c r="W173" s="3" t="n">
+        <v>33.94599999999991</v>
+      </c>
+      <c r="X173" s="3" t="n">
+        <v>60565</v>
+      </c>
+      <c r="Y173" s="3" t="n">
+        <v>1311</v>
+      </c>
+      <c r="Z173" s="3" t="n">
+        <v>6174</v>
+      </c>
+      <c r="AA173" s="3" t="n">
+        <v>262</v>
+      </c>
+      <c r="AB173" s="3" t="n">
+        <v>12487</v>
+      </c>
+      <c r="AC173" s="3" t="n">
+        <v>396</v>
+      </c>
+      <c r="AD173" s="3" t="n">
+        <v>4022</v>
+      </c>
+      <c r="AE173" s="3" t="n">
+        <v>175</v>
+      </c>
+      <c r="AF173" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG173" s="3" t="n">
+        <v>134</v>
+      </c>
+      <c r="AH173" s="3" t="n">
+        <v>145</v>
+      </c>
+      <c r="AI173" s="3" t="n">
+        <v>73</v>
+      </c>
+      <c r="AJ173" s="3" t="n">
+        <v>2305</v>
+      </c>
+      <c r="AK173" s="3" t="n">
+        <v>58</v>
+      </c>
+      <c r="AL173" s="3" t="inlineStr"/>
+      <c r="AM173" s="3" t="inlineStr"/>
+      <c r="AN173" s="3" t="inlineStr"/>
+      <c r="AO173" s="3" t="inlineStr"/>
+    </row>
+    <row r="174">
+      <c r="A174" s="3" t="inlineStr">
+        <is>
+          <t>18/10/2025</t>
+        </is>
+      </c>
+      <c r="B174" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C174" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D174" s="3" t="n">
+        <v>166515</v>
+      </c>
+      <c r="E174" s="3" t="n">
+        <v>4253</v>
+      </c>
+      <c r="F174" s="3" t="n">
+        <v>20504</v>
+      </c>
+      <c r="G174" s="3" t="n">
+        <v>-53659</v>
+      </c>
+      <c r="H174" s="3" t="n">
+        <v>58251.06</v>
+      </c>
+      <c r="I174" s="3" t="n">
+        <v>991.9399999999951</v>
+      </c>
+      <c r="J174" s="3" t="n">
+        <v>357</v>
+      </c>
+      <c r="K174" s="3" t="n">
+        <v>-13427</v>
+      </c>
+      <c r="L174" s="3" t="n">
+        <v>14647</v>
+      </c>
+      <c r="M174" s="3" t="n">
+        <v>-5316.32</v>
+      </c>
+      <c r="N174" s="3" t="n">
+        <v>18</v>
+      </c>
+      <c r="O174" s="3" t="n">
+        <v>-19750</v>
+      </c>
+      <c r="P174" s="3" t="n">
+        <v>816</v>
+      </c>
+      <c r="Q174" s="3" t="inlineStr"/>
+      <c r="R174" s="3" t="n">
+        <v>1489.905</v>
+      </c>
+      <c r="S174" s="3" t="n">
+        <v>6.836999999999989</v>
+      </c>
+      <c r="T174" s="3" t="n">
+        <v>1239</v>
+      </c>
+      <c r="U174" s="3" t="n">
+        <v>-502</v>
+      </c>
+      <c r="V174" s="3" t="n">
+        <v>1312.358</v>
+      </c>
+      <c r="W174" s="3" t="n">
+        <v>33.93499999999995</v>
+      </c>
+      <c r="X174" s="3" t="n">
+        <v>62228</v>
+      </c>
+      <c r="Y174" s="3" t="n">
+        <v>1663</v>
+      </c>
+      <c r="Z174" s="3" t="n">
+        <v>6439</v>
+      </c>
+      <c r="AA174" s="3" t="n">
+        <v>265</v>
+      </c>
+      <c r="AB174" s="3" t="n">
+        <v>12870</v>
+      </c>
+      <c r="AC174" s="3" t="n">
+        <v>383</v>
+      </c>
+      <c r="AD174" s="3" t="n">
+        <v>4239</v>
+      </c>
+      <c r="AE174" s="3" t="n">
+        <v>217</v>
+      </c>
+      <c r="AF174" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG174" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH174" s="3" t="n">
+        <v>223</v>
+      </c>
+      <c r="AI174" s="3" t="n">
+        <v>78</v>
+      </c>
+      <c r="AJ174" s="3" t="n">
+        <v>2334</v>
+      </c>
+      <c r="AK174" s="3" t="n">
+        <v>29</v>
+      </c>
+      <c r="AL174" s="3" t="n">
+        <v>-423</v>
+      </c>
+      <c r="AM174" s="3" t="inlineStr"/>
+      <c r="AN174" s="3" t="inlineStr"/>
+      <c r="AO174" s="3" t="inlineStr"/>
+    </row>
+    <row r="175">
+      <c r="A175" s="3" t="inlineStr">
+        <is>
+          <t>18/11/2025</t>
+        </is>
+      </c>
+      <c r="B175" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C175" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D175" s="3" t="n">
+        <v>170902</v>
+      </c>
+      <c r="E175" s="3" t="n">
+        <v>4387</v>
+      </c>
+      <c r="F175" s="3" t="n">
+        <v>75885</v>
+      </c>
+      <c r="G175" s="3" t="n">
+        <v>55381</v>
+      </c>
+      <c r="H175" s="3" t="n">
+        <v>59449.59</v>
+      </c>
+      <c r="I175" s="3" t="n">
+        <v>1198.529999999999</v>
+      </c>
+      <c r="J175" s="3" t="n">
+        <v>2073</v>
+      </c>
+      <c r="K175" s="3" t="n">
+        <v>1716</v>
+      </c>
+      <c r="L175" s="3" t="n">
+        <v>16195</v>
+      </c>
+      <c r="M175" s="3" t="n">
+        <v>1548</v>
+      </c>
+      <c r="N175" s="3" t="n">
+        <v>94</v>
+      </c>
+      <c r="O175" s="3" t="n">
+        <v>76</v>
+      </c>
+      <c r="P175" s="3" t="n">
+        <v>4046</v>
+      </c>
+      <c r="Q175" s="3" t="n">
+        <v>3230</v>
+      </c>
+      <c r="R175" s="3" t="n">
+        <v>1502.294</v>
+      </c>
+      <c r="S175" s="3" t="n">
+        <v>12.38900000000012</v>
+      </c>
+      <c r="T175" s="3" t="n">
+        <v>3531</v>
+      </c>
+      <c r="U175" s="3" t="n">
+        <v>2292</v>
+      </c>
+      <c r="V175" s="3" t="n">
+        <v>1349.662</v>
+      </c>
+      <c r="W175" s="3" t="n">
+        <v>37.30400000000009</v>
+      </c>
+      <c r="X175" s="3" t="n">
+        <v>64446</v>
+      </c>
+      <c r="Y175" s="3" t="n">
+        <v>2218</v>
+      </c>
+      <c r="Z175" s="3" t="n">
+        <v>6682</v>
+      </c>
+      <c r="AA175" s="3" t="n">
+        <v>243</v>
+      </c>
+      <c r="AB175" s="3" t="n">
+        <v>13294</v>
+      </c>
+      <c r="AC175" s="3" t="n">
+        <v>424</v>
+      </c>
+      <c r="AD175" s="3" t="n">
+        <v>4471</v>
+      </c>
+      <c r="AE175" s="3" t="n">
+        <v>232</v>
+      </c>
+      <c r="AF175" s="3" t="n">
+        <v>5242</v>
+      </c>
+      <c r="AG175" s="3" t="n">
+        <v>77</v>
+      </c>
+      <c r="AH175" s="3" t="n">
+        <v>50.324</v>
+      </c>
+      <c r="AI175" s="3" t="n">
+        <v>-172.676</v>
+      </c>
+      <c r="AJ175" s="3" t="n">
+        <v>2361</v>
+      </c>
+      <c r="AK175" s="3" t="n">
+        <v>27</v>
+      </c>
+      <c r="AL175" s="3" t="n">
+        <v>515</v>
+      </c>
+      <c r="AM175" s="3" t="n">
+        <v>938</v>
+      </c>
+      <c r="AN175" s="3" t="n">
+        <v>938</v>
+      </c>
+      <c r="AO175" s="3" t="n">
+        <v>29.04024767801858</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="3" t="inlineStr">
+        <is>
+          <t>18/12/2025</t>
+        </is>
+      </c>
+      <c r="B176" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C176" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D176" s="3" t="n">
+        <v>174536</v>
+      </c>
+      <c r="E176" s="3" t="n">
+        <v>3634</v>
+      </c>
+      <c r="F176" s="3" t="n">
+        <v>76915</v>
+      </c>
+      <c r="G176" s="3" t="n">
+        <v>1030</v>
+      </c>
+      <c r="H176" s="3" t="n">
+        <v>60382.65</v>
+      </c>
+      <c r="I176" s="3" t="n">
+        <v>933.0600000000049</v>
+      </c>
+      <c r="J176" s="3" t="n">
+        <v>3838</v>
+      </c>
+      <c r="K176" s="3" t="n">
+        <v>1765</v>
+      </c>
+      <c r="L176" s="3" t="n">
+        <v>17785</v>
+      </c>
+      <c r="M176" s="3" t="n">
+        <v>1590</v>
+      </c>
+      <c r="N176" s="3" t="n">
+        <v>170</v>
+      </c>
+      <c r="O176" s="3" t="n">
+        <v>76</v>
+      </c>
+      <c r="P176" s="3" t="n">
+        <v>7416</v>
+      </c>
+      <c r="Q176" s="3" t="n">
+        <v>3370</v>
+      </c>
+      <c r="R176" s="3" t="n">
+        <v>1512.221</v>
+      </c>
+      <c r="S176" s="3" t="n">
+        <v>9.926999999999907</v>
+      </c>
+      <c r="T176" s="3" t="n">
+        <v>5907</v>
+      </c>
+      <c r="U176" s="3" t="n">
+        <v>2376</v>
+      </c>
+      <c r="V176" s="3" t="n">
+        <v>1391.921</v>
+      </c>
+      <c r="W176" s="3" t="n">
+        <v>42.25900000000001</v>
+      </c>
+      <c r="X176" s="3" t="n">
+        <v>66820</v>
+      </c>
+      <c r="Y176" s="3" t="n">
+        <v>2374</v>
+      </c>
+      <c r="Z176" s="3" t="n">
+        <v>6943</v>
+      </c>
+      <c r="AA176" s="3" t="n">
+        <v>261</v>
+      </c>
+      <c r="AB176" s="3" t="n">
+        <v>13699</v>
+      </c>
+      <c r="AC176" s="3" t="n">
+        <v>405</v>
+      </c>
+      <c r="AD176" s="3" t="n">
+        <v>4676</v>
+      </c>
+      <c r="AE176" s="3" t="n">
+        <v>205</v>
+      </c>
+      <c r="AF176" s="3" t="n">
+        <v>5393</v>
+      </c>
+      <c r="AG176" s="3" t="n">
+        <v>151</v>
+      </c>
+      <c r="AH176" s="3" t="n">
+        <v>141.178</v>
+      </c>
+      <c r="AI176" s="3" t="n">
+        <v>90.854</v>
+      </c>
+      <c r="AJ176" s="3" t="n">
+        <v>2432</v>
+      </c>
+      <c r="AK176" s="3" t="n">
+        <v>71</v>
+      </c>
+      <c r="AL176" s="3" t="n">
+        <v>1509</v>
+      </c>
+      <c r="AM176" s="3" t="n">
+        <v>994</v>
+      </c>
+      <c r="AN176" s="3" t="n">
+        <v>994</v>
+      </c>
+      <c r="AO176" s="3" t="n">
+        <v>29.49554896142433</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="3" t="inlineStr">
+        <is>
+          <t>19/01/2026</t>
+        </is>
+      </c>
+      <c r="B177" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C177" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D177" s="3" t="n">
+        <v>178680</v>
+      </c>
+      <c r="E177" s="3" t="n">
+        <v>4144</v>
+      </c>
+      <c r="F177" s="3" t="n">
+        <v>77981</v>
+      </c>
+      <c r="G177" s="3" t="n">
+        <v>1066</v>
+      </c>
+      <c r="H177" s="3" t="n">
+        <v>3</v>
+      </c>
+      <c r="I177" s="3" t="n">
+        <v>-60379.65</v>
+      </c>
+      <c r="J177" s="3" t="n">
+        <v>5880</v>
+      </c>
+      <c r="K177" s="3" t="n">
+        <v>2042</v>
+      </c>
+      <c r="L177" s="3" t="n">
+        <v>19614</v>
+      </c>
+      <c r="M177" s="3" t="n">
+        <v>1829</v>
+      </c>
+      <c r="N177" s="3" t="n">
+        <v>242</v>
+      </c>
+      <c r="O177" s="3" t="n">
+        <v>72</v>
+      </c>
+      <c r="P177" s="3" t="n">
+        <v>11340</v>
+      </c>
+      <c r="Q177" s="3" t="n">
+        <v>3924</v>
+      </c>
+      <c r="R177" s="3" t="n">
+        <v>1524.823</v>
+      </c>
+      <c r="S177" s="3" t="n">
+        <v>12.60200000000009</v>
+      </c>
+      <c r="T177" s="3" t="n">
+        <v>8653</v>
+      </c>
+      <c r="U177" s="3" t="n">
+        <v>2746</v>
+      </c>
+      <c r="V177" s="3" t="n">
+        <v>1444.251</v>
+      </c>
+      <c r="W177" s="3" t="n">
+        <v>52.32999999999993</v>
+      </c>
+      <c r="X177" s="3" t="n">
+        <v>69580</v>
+      </c>
+      <c r="Y177" s="3" t="n">
+        <v>2760</v>
+      </c>
+      <c r="Z177" s="3" t="n">
+        <v>7207</v>
+      </c>
+      <c r="AA177" s="3" t="n">
+        <v>264</v>
+      </c>
+      <c r="AB177" s="3" t="n">
+        <v>14053</v>
+      </c>
+      <c r="AC177" s="3" t="n">
+        <v>354</v>
+      </c>
+      <c r="AD177" s="3" t="n">
+        <v>4909</v>
+      </c>
+      <c r="AE177" s="3" t="n">
+        <v>233</v>
+      </c>
+      <c r="AF177" s="3" t="n">
+        <v>5665</v>
+      </c>
+      <c r="AG177" s="3" t="n">
+        <v>272</v>
+      </c>
+      <c r="AH177" s="3" t="n">
+        <v>213.3</v>
+      </c>
+      <c r="AI177" s="3" t="n">
+        <v>72.12200000000001</v>
+      </c>
+      <c r="AJ177" s="3" t="n">
+        <v>2549</v>
+      </c>
+      <c r="AK177" s="3" t="n">
+        <v>117</v>
+      </c>
+      <c r="AL177" s="3" t="n">
+        <v>2687</v>
+      </c>
+      <c r="AM177" s="3" t="n">
+        <v>1178</v>
+      </c>
+      <c r="AN177" s="3" t="n">
+        <v>1178</v>
+      </c>
+      <c r="AO177" s="3" t="n">
+        <v>30.0203873598369</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="3" t="inlineStr">
+        <is>
+          <t>19/02/2026</t>
+        </is>
+      </c>
+      <c r="B178" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C178" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D178" s="3" t="n">
+        <v>183344</v>
+      </c>
+      <c r="E178" s="3" t="n">
+        <v>4664</v>
+      </c>
+      <c r="F178" s="3" t="n">
+        <v>79127</v>
+      </c>
+      <c r="G178" s="3" t="n">
+        <v>1146</v>
+      </c>
+      <c r="H178" s="3" t="n">
+        <v>975</v>
+      </c>
+      <c r="I178" s="3" t="n">
+        <v>972</v>
+      </c>
+      <c r="J178" s="3" t="n">
+        <v>8140</v>
+      </c>
+      <c r="K178" s="3" t="n">
+        <v>2260</v>
+      </c>
+      <c r="L178" s="3" t="n">
+        <v>21651</v>
+      </c>
+      <c r="M178" s="3" t="n">
+        <v>2037</v>
+      </c>
+      <c r="N178" s="3" t="n">
+        <v>310</v>
+      </c>
+      <c r="O178" s="3" t="n">
+        <v>68</v>
+      </c>
+      <c r="P178" s="3" t="n">
+        <v>15451</v>
+      </c>
+      <c r="Q178" s="3" t="n">
+        <v>4111</v>
+      </c>
+      <c r="R178" s="3" t="n">
+        <v>1545.218</v>
+      </c>
+      <c r="S178" s="3" t="n">
+        <v>20.39499999999998</v>
+      </c>
+      <c r="T178" s="3" t="n">
+        <v>11446</v>
+      </c>
+      <c r="U178" s="3" t="n">
+        <v>2793</v>
+      </c>
+      <c r="V178" s="3" t="n">
+        <v>1497.501</v>
+      </c>
+      <c r="W178" s="3" t="n">
+        <v>53.25</v>
+      </c>
+      <c r="X178" s="3" t="n">
+        <v>72524</v>
+      </c>
+      <c r="Y178" s="3" t="n">
+        <v>2944</v>
+      </c>
+      <c r="Z178" s="3" t="n">
+        <v>7537</v>
+      </c>
+      <c r="AA178" s="3" t="n">
+        <v>330</v>
+      </c>
+      <c r="AB178" s="3" t="n">
+        <v>14483</v>
+      </c>
+      <c r="AC178" s="3" t="n">
+        <v>430</v>
+      </c>
+      <c r="AD178" s="3" t="n">
+        <v>5047</v>
+      </c>
+      <c r="AE178" s="3" t="n">
+        <v>138</v>
+      </c>
+      <c r="AF178" s="3" t="n">
+        <v>5923</v>
+      </c>
+      <c r="AG178" s="3" t="n">
+        <v>258</v>
+      </c>
+      <c r="AH178" s="3" t="n">
+        <v>289.347</v>
+      </c>
+      <c r="AI178" s="3" t="n">
+        <v>76.04699999999997</v>
+      </c>
+      <c r="AJ178" s="3" t="n">
+        <v>2669</v>
+      </c>
+      <c r="AK178" s="3" t="n">
+        <v>120</v>
+      </c>
+      <c r="AL178" s="3" t="n">
+        <v>4005</v>
+      </c>
+      <c r="AM178" s="3" t="n">
+        <v>1318</v>
+      </c>
+      <c r="AN178" s="3" t="n">
+        <v>1318</v>
+      </c>
+      <c r="AO178" s="3" t="n">
+        <v>32.06032595475553</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="3" t="inlineStr">
+        <is>
+          <t>19/04/2025</t>
+        </is>
+      </c>
+      <c r="B179" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C179" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D179" s="3" t="n">
+        <v>152349</v>
+      </c>
+      <c r="E179" s="3" t="n">
+        <v>-30995</v>
+      </c>
+      <c r="F179" s="3" t="n">
+        <v>67047</v>
+      </c>
+      <c r="G179" s="3" t="n">
+        <v>-12080</v>
+      </c>
+      <c r="H179" s="3" t="n">
+        <v>50613.81</v>
+      </c>
+      <c r="I179" s="3" t="n">
+        <v>49638.81</v>
+      </c>
+      <c r="J179" s="3" t="n">
+        <v>9749</v>
+      </c>
+      <c r="K179" s="3" t="n">
+        <v>1609</v>
+      </c>
+      <c r="L179" s="3" t="n">
+        <v>17271.32</v>
+      </c>
+      <c r="M179" s="3" t="n">
+        <v>-4379.68</v>
+      </c>
+      <c r="N179" s="3" t="n">
+        <v>9981</v>
+      </c>
+      <c r="O179" s="3" t="n">
+        <v>9671</v>
+      </c>
+      <c r="P179" s="3" t="inlineStr"/>
+      <c r="Q179" s="3" t="inlineStr"/>
+      <c r="R179" s="3" t="n">
+        <v>1405338</v>
+      </c>
+      <c r="S179" s="3" t="n">
+        <v>1403792.782</v>
+      </c>
+      <c r="T179" s="3" t="n">
+        <v>22574</v>
+      </c>
+      <c r="U179" s="3" t="n">
+        <v>11128</v>
+      </c>
+      <c r="V179" s="3" t="n">
+        <v>1136.648</v>
+      </c>
+      <c r="W179" s="3" t="n">
+        <v>-360.8530000000001</v>
+      </c>
+      <c r="X179" s="3" t="n">
+        <v>53540</v>
+      </c>
+      <c r="Y179" s="3" t="n">
+        <v>-18984</v>
+      </c>
+      <c r="Z179" s="3" t="n">
+        <v>5147</v>
+      </c>
+      <c r="AA179" s="3" t="n">
+        <v>-2390</v>
+      </c>
+      <c r="AB179" s="3" t="n">
+        <v>10573</v>
+      </c>
+      <c r="AC179" s="3" t="n">
+        <v>-3910</v>
+      </c>
+      <c r="AD179" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE179" s="3" t="n">
+        <v>-1257</v>
+      </c>
+      <c r="AF179" s="3" t="inlineStr"/>
+      <c r="AG179" s="3" t="inlineStr"/>
+      <c r="AH179" s="3" t="inlineStr"/>
+      <c r="AI179" s="3" t="inlineStr"/>
+      <c r="AJ179" s="3" t="inlineStr"/>
+      <c r="AK179" s="3" t="inlineStr"/>
+      <c r="AL179" s="3" t="inlineStr"/>
+      <c r="AM179" s="3" t="inlineStr"/>
+      <c r="AN179" s="3" t="inlineStr"/>
+      <c r="AO179" s="3" t="inlineStr"/>
+    </row>
+    <row r="180">
+      <c r="A180" s="3" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="B180" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C180" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D180" s="3" t="n">
+        <v>193756</v>
+      </c>
+      <c r="E180" s="3" t="n">
+        <v>41407</v>
+      </c>
+      <c r="F180" s="3" t="n">
+        <v>82329</v>
+      </c>
+      <c r="G180" s="3" t="n">
+        <v>15282</v>
+      </c>
+      <c r="H180" s="3" t="n">
+        <v>3337</v>
+      </c>
+      <c r="I180" s="3" t="n">
+        <v>-47276.81</v>
+      </c>
+      <c r="J180" s="3" t="n">
+        <v>13226</v>
+      </c>
+      <c r="K180" s="3" t="n">
+        <v>3477</v>
+      </c>
+      <c r="L180" s="3" t="n">
+        <v>26179</v>
+      </c>
+      <c r="M180" s="3" t="n">
+        <v>8907.68</v>
+      </c>
+      <c r="N180" s="3" t="n">
+        <v>488</v>
+      </c>
+      <c r="O180" s="3" t="n">
+        <v>-9493</v>
+      </c>
+      <c r="P180" s="3" t="n">
+        <v>25351</v>
+      </c>
+      <c r="Q180" s="3" t="inlineStr"/>
+      <c r="R180" s="3" t="n">
+        <v>1590.57</v>
+      </c>
+      <c r="S180" s="3" t="n">
+        <v>-1403747.43</v>
+      </c>
+      <c r="T180" s="3" t="n">
+        <v>17436</v>
+      </c>
+      <c r="U180" s="3" t="n">
+        <v>-5138</v>
+      </c>
+      <c r="V180" s="3" t="n">
+        <v>1589.84</v>
+      </c>
+      <c r="W180" s="3" t="n">
+        <v>453.192</v>
+      </c>
+      <c r="X180" s="3" t="n">
+        <v>78516</v>
+      </c>
+      <c r="Y180" s="3" t="n">
+        <v>24976</v>
+      </c>
+      <c r="Z180" s="3" t="n">
+        <v>8093</v>
+      </c>
+      <c r="AA180" s="3" t="n">
+        <v>2946</v>
+      </c>
+      <c r="AB180" s="3" t="n">
+        <v>15336</v>
+      </c>
+      <c r="AC180" s="3" t="n">
+        <v>4763</v>
+      </c>
+      <c r="AD180" s="3" t="n">
+        <v>5448</v>
+      </c>
+      <c r="AE180" s="3" t="n">
+        <v>1658</v>
+      </c>
+      <c r="AF180" s="3" t="n">
+        <v>6463</v>
+      </c>
+      <c r="AG180" s="3" t="inlineStr"/>
+      <c r="AH180" s="3" t="n">
+        <v>531.26</v>
+      </c>
+      <c r="AI180" s="3" t="inlineStr"/>
+      <c r="AJ180" s="3" t="n">
+        <v>3197</v>
+      </c>
+      <c r="AK180" s="3" t="inlineStr"/>
+      <c r="AL180" s="3" t="n">
+        <v>7915</v>
+      </c>
+      <c r="AM180" s="3" t="inlineStr"/>
+      <c r="AN180" s="3" t="inlineStr"/>
+      <c r="AO180" s="3" t="inlineStr"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="3" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="B181" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C181" s="3" t="inlineStr">
+        <is>
+          <t>JV</t>
+        </is>
+      </c>
+      <c r="D181" s="3" t="n">
+        <v>193756</v>
+      </c>
+      <c r="E181" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F181" s="3" t="n">
+        <v>82329</v>
+      </c>
+      <c r="G181" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H181" s="3" t="n">
+        <v>3337</v>
+      </c>
+      <c r="I181" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J181" s="3" t="n">
+        <v>13226</v>
+      </c>
+      <c r="K181" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="L181" s="3" t="n">
+        <v>26179</v>
+      </c>
+      <c r="M181" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N181" s="3" t="n">
+        <v>488</v>
+      </c>
+      <c r="O181" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P181" s="3" t="n">
+        <v>25351</v>
+      </c>
+      <c r="Q181" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="R181" s="3" t="n">
+        <v>1590.57</v>
+      </c>
+      <c r="S181" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="T181" s="3" t="n">
+        <v>17436</v>
+      </c>
+      <c r="U181" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="V181" s="3" t="n">
+        <v>1589.84</v>
+      </c>
+      <c r="W181" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="X181" s="3" t="n">
+        <v>78516</v>
+      </c>
+      <c r="Y181" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z181" s="3" t="n">
+        <v>8093</v>
+      </c>
+      <c r="AA181" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB181" s="3" t="n">
+        <v>15336</v>
+      </c>
+      <c r="AC181" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD181" s="3" t="n">
+        <v>5448</v>
+      </c>
+      <c r="AE181" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF181" s="3" t="n">
+        <v>6463</v>
+      </c>
+      <c r="AG181" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH181" s="3" t="n">
+        <v>531.26</v>
+      </c>
+      <c r="AI181" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ181" s="3" t="n">
+        <v>3197</v>
+      </c>
+      <c r="AK181" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL181" s="3" t="n">
+        <v>7915</v>
+      </c>
+      <c r="AM181" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN181" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO181" s="3" t="inlineStr"/>
+    </row>
+    <row r="182">
+      <c r="A182" s="3" t="inlineStr">
+        <is>
+          <t>19/06/2026</t>
+        </is>
+      </c>
+      <c r="B182" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C182" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D182" s="3" t="n">
+        <v>198613</v>
+      </c>
+      <c r="E182" s="3" t="n">
+        <v>4857</v>
+      </c>
+      <c r="F182" s="3" t="n">
+        <v>83395</v>
+      </c>
+      <c r="G182" s="3" t="n">
+        <v>1066</v>
+      </c>
+      <c r="H182" s="3" t="n">
+        <v>4270</v>
+      </c>
+      <c r="I182" s="3" t="n">
+        <v>933</v>
+      </c>
+      <c r="J182" s="3" t="n">
+        <v>15182</v>
+      </c>
+      <c r="K182" s="3" t="n">
+        <v>1956</v>
+      </c>
+      <c r="L182" s="3" t="n">
+        <v>27879</v>
+      </c>
+      <c r="M182" s="3" t="n">
+        <v>1700</v>
+      </c>
+      <c r="N182" s="3" t="n">
+        <v>538</v>
+      </c>
+      <c r="O182" s="3" t="n">
+        <v>50</v>
+      </c>
+      <c r="P182" s="3" t="n">
+        <v>29093</v>
+      </c>
+      <c r="Q182" s="3" t="n">
+        <v>3742</v>
+      </c>
+      <c r="R182" s="3" t="n">
+        <v>1611.843</v>
+      </c>
+      <c r="S182" s="3" t="n">
+        <v>21.27300000000014</v>
+      </c>
+      <c r="T182" s="3" t="n">
+        <v>19675</v>
+      </c>
+      <c r="U182" s="3" t="n">
+        <v>2239</v>
+      </c>
+      <c r="V182" s="3" t="n">
+        <v>1621.238</v>
+      </c>
+      <c r="W182" s="3" t="n">
+        <v>31.39800000000014</v>
+      </c>
+      <c r="X182" s="3" t="n">
+        <v>80779</v>
+      </c>
+      <c r="Y182" s="3" t="n">
+        <v>2263</v>
+      </c>
+      <c r="Z182" s="3" t="n">
+        <v>8254</v>
+      </c>
+      <c r="AA182" s="3" t="n">
+        <v>161</v>
+      </c>
+      <c r="AB182" s="3" t="n">
+        <v>15614</v>
+      </c>
+      <c r="AC182" s="3" t="n">
+        <v>278</v>
+      </c>
+      <c r="AD182" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE182" s="3" t="n">
+        <v>34</v>
+      </c>
+      <c r="AF182" s="3" t="n">
+        <v>6668</v>
+      </c>
+      <c r="AG182" s="3" t="n">
+        <v>205</v>
+      </c>
+      <c r="AH182" s="3" t="n">
+        <v>597.353</v>
+      </c>
+      <c r="AI182" s="3" t="n">
+        <v>66.09299999999996</v>
+      </c>
+      <c r="AJ182" s="3" t="n">
+        <v>3402</v>
+      </c>
+      <c r="AK182" s="3" t="n">
+        <v>205</v>
+      </c>
+      <c r="AL182" s="3" t="n">
+        <v>9418</v>
+      </c>
+      <c r="AM182" s="3" t="n">
+        <v>1503</v>
+      </c>
+      <c r="AN182" s="3" t="n">
+        <v>1503</v>
+      </c>
+      <c r="AO182" s="3" t="n">
+        <v>40.16568679850347</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="3" t="inlineStr">
+        <is>
+          <t>19/07/2025</t>
+        </is>
+      </c>
+      <c r="B183" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C183" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D183" s="3" t="n">
+        <v>155012</v>
+      </c>
+      <c r="E183" s="3" t="n">
+        <v>-43601</v>
+      </c>
+      <c r="F183" s="3" t="n">
+        <v>72210</v>
+      </c>
+      <c r="G183" s="3" t="n">
+        <v>-11185</v>
+      </c>
+      <c r="H183" s="3" t="n">
+        <v>55345.41</v>
+      </c>
+      <c r="I183" s="3" t="n">
+        <v>51075.41</v>
+      </c>
+      <c r="J183" s="3" t="n">
+        <v>12024</v>
+      </c>
+      <c r="K183" s="3" t="n">
+        <v>-3158</v>
+      </c>
+      <c r="L183" s="3" t="n">
+        <v>18769.3</v>
+      </c>
+      <c r="M183" s="3" t="n">
+        <v>-9109.700000000001</v>
+      </c>
+      <c r="N183" s="3" t="n">
+        <v>16153</v>
+      </c>
+      <c r="O183" s="3" t="n">
+        <v>15615</v>
+      </c>
+      <c r="P183" s="3" t="inlineStr"/>
+      <c r="Q183" s="3" t="inlineStr"/>
+      <c r="R183" s="3" t="n">
+        <v>1469.303</v>
+      </c>
+      <c r="S183" s="3" t="n">
+        <v>-142.54</v>
+      </c>
+      <c r="T183" s="3" t="n">
+        <v>50</v>
+      </c>
+      <c r="U183" s="3" t="n">
+        <v>-19625</v>
+      </c>
+      <c r="V183" s="3" t="n">
+        <v>1218.529</v>
+      </c>
+      <c r="W183" s="3" t="n">
+        <v>-402.7090000000001</v>
+      </c>
+      <c r="X183" s="3" t="n">
+        <v>57965</v>
+      </c>
+      <c r="Y183" s="3" t="n">
+        <v>-22814</v>
+      </c>
+      <c r="Z183" s="3" t="n">
+        <v>5707</v>
+      </c>
+      <c r="AA183" s="3" t="n">
+        <v>-2547</v>
+      </c>
+      <c r="AB183" s="3" t="n">
+        <v>11733</v>
+      </c>
+      <c r="AC183" s="3" t="n">
+        <v>-3881</v>
+      </c>
+      <c r="AD183" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE183" s="3" t="n">
+        <v>-1692</v>
+      </c>
+      <c r="AF183" s="3" t="n">
+        <v>4901</v>
+      </c>
+      <c r="AG183" s="3" t="n">
+        <v>-1767</v>
+      </c>
+      <c r="AH183" s="3" t="inlineStr"/>
+      <c r="AI183" s="3" t="inlineStr"/>
+      <c r="AJ183" s="3" t="inlineStr"/>
+      <c r="AK183" s="3" t="inlineStr"/>
+      <c r="AL183" s="3" t="inlineStr"/>
+      <c r="AM183" s="3" t="inlineStr"/>
+      <c r="AN183" s="3" t="inlineStr"/>
+      <c r="AO183" s="3" t="inlineStr"/>
+    </row>
+    <row r="184">
+      <c r="A184" s="3" t="inlineStr">
+        <is>
+          <t>19/08/2025</t>
+        </is>
+      </c>
+      <c r="B184" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C184" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D184" s="3" t="n">
+        <v>158663</v>
+      </c>
+      <c r="E184" s="3" t="n">
+        <v>3651</v>
+      </c>
+      <c r="F184" s="3" t="n">
+        <v>73284</v>
+      </c>
+      <c r="G184" s="3" t="n">
+        <v>1074</v>
+      </c>
+      <c r="H184" s="3" t="n">
+        <v>56404.15</v>
+      </c>
+      <c r="I184" s="3" t="n">
+        <v>1058.739999999998</v>
+      </c>
+      <c r="J184" s="3" t="n">
+        <v>12735</v>
+      </c>
+      <c r="K184" s="3" t="n">
+        <v>711</v>
+      </c>
+      <c r="L184" s="3" t="n">
+        <v>19292.19</v>
+      </c>
+      <c r="M184" s="3" t="n">
+        <v>522.8899999999994</v>
+      </c>
+      <c r="N184" s="3" t="n">
+        <v>18074</v>
+      </c>
+      <c r="O184" s="3" t="n">
+        <v>1921</v>
+      </c>
+      <c r="P184" s="3" t="inlineStr"/>
+      <c r="Q184" s="3" t="inlineStr"/>
+      <c r="R184" s="3" t="n">
+        <v>1478.513</v>
+      </c>
+      <c r="S184" s="3" t="n">
+        <v>9.209999999999809</v>
+      </c>
+      <c r="T184" s="3" t="n">
+        <v>887</v>
+      </c>
+      <c r="U184" s="3" t="n">
+        <v>837</v>
+      </c>
+      <c r="V184" s="3" t="n">
+        <v>1245.51</v>
+      </c>
+      <c r="W184" s="3" t="n">
+        <v>26.98099999999999</v>
+      </c>
+      <c r="X184" s="3" t="n">
+        <v>59310</v>
+      </c>
+      <c r="Y184" s="3" t="n">
+        <v>1345</v>
+      </c>
+      <c r="Z184" s="3" t="n">
+        <v>5925</v>
+      </c>
+      <c r="AA184" s="3" t="n">
+        <v>218</v>
+      </c>
+      <c r="AB184" s="3" t="n">
+        <v>12114</v>
+      </c>
+      <c r="AC184" s="3" t="n">
+        <v>381</v>
+      </c>
+      <c r="AD184" s="3" t="n">
+        <v>3854</v>
+      </c>
+      <c r="AE184" s="3" t="n">
+        <v>64</v>
+      </c>
+      <c r="AF184" s="3" t="n">
+        <v>5037</v>
+      </c>
+      <c r="AG184" s="3" t="n">
+        <v>136</v>
+      </c>
+      <c r="AH184" s="3" t="n">
+        <v>79</v>
+      </c>
+      <c r="AI184" s="3" t="inlineStr"/>
+      <c r="AJ184" s="3" t="n">
+        <v>2251</v>
+      </c>
+      <c r="AK184" s="3" t="inlineStr"/>
+      <c r="AL184" s="3" t="inlineStr"/>
+      <c r="AM184" s="3" t="inlineStr"/>
+      <c r="AN184" s="3" t="inlineStr"/>
+      <c r="AO184" s="3" t="inlineStr"/>
+    </row>
+    <row r="185">
+      <c r="A185" s="3" t="inlineStr">
+        <is>
+          <t>19/09/2025</t>
+        </is>
+      </c>
+      <c r="B185" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C185" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D185" s="3" t="n">
+        <v>162411</v>
+      </c>
+      <c r="E185" s="3" t="n">
+        <v>3748</v>
+      </c>
+      <c r="F185" s="3" t="n">
+        <v>74199</v>
+      </c>
+      <c r="G185" s="3" t="n">
+        <v>915</v>
+      </c>
+      <c r="H185" s="3" t="n">
+        <v>57294.5</v>
+      </c>
+      <c r="I185" s="3" t="n">
+        <v>890.3499999999985</v>
+      </c>
+      <c r="J185" s="3" t="n">
+        <v>13830</v>
+      </c>
+      <c r="K185" s="3" t="n">
+        <v>1095</v>
+      </c>
+      <c r="L185" s="3" t="n">
+        <v>19991.93</v>
+      </c>
+      <c r="M185" s="3" t="n">
+        <v>699.7400000000016</v>
+      </c>
+      <c r="N185" s="3" t="n">
+        <v>19836</v>
+      </c>
+      <c r="O185" s="3" t="n">
+        <v>1762</v>
+      </c>
+      <c r="P185" s="3" t="inlineStr"/>
+      <c r="Q185" s="3" t="inlineStr"/>
+      <c r="R185" s="3" t="n">
+        <v>1483.532</v>
+      </c>
+      <c r="S185" s="3" t="n">
+        <v>5.019000000000005</v>
+      </c>
+      <c r="T185" s="3" t="n">
+        <v>1787</v>
+      </c>
+      <c r="U185" s="3" t="n">
+        <v>900</v>
+      </c>
+      <c r="V185" s="3" t="n">
+        <v>1279.605</v>
+      </c>
+      <c r="W185" s="3" t="n">
+        <v>34.09500000000003</v>
+      </c>
+      <c r="X185" s="3" t="n">
+        <v>60615</v>
+      </c>
+      <c r="Y185" s="3" t="n">
+        <v>1305</v>
+      </c>
+      <c r="Z185" s="3" t="n">
+        <v>6184</v>
+      </c>
+      <c r="AA185" s="3" t="n">
+        <v>259</v>
+      </c>
+      <c r="AB185" s="3" t="n">
+        <v>12509</v>
+      </c>
+      <c r="AC185" s="3" t="n">
+        <v>395</v>
+      </c>
+      <c r="AD185" s="3" t="n">
+        <v>4031</v>
+      </c>
+      <c r="AE185" s="3" t="n">
+        <v>177</v>
+      </c>
+      <c r="AF185" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG185" s="3" t="n">
+        <v>128</v>
+      </c>
+      <c r="AH185" s="3" t="n">
+        <v>147</v>
+      </c>
+      <c r="AI185" s="3" t="n">
+        <v>68</v>
+      </c>
+      <c r="AJ185" s="3" t="n">
+        <v>2306</v>
+      </c>
+      <c r="AK185" s="3" t="n">
+        <v>55</v>
+      </c>
+      <c r="AL185" s="3" t="inlineStr"/>
+      <c r="AM185" s="3" t="inlineStr"/>
+      <c r="AN185" s="3" t="inlineStr"/>
+      <c r="AO185" s="3" t="inlineStr"/>
+    </row>
+    <row r="186">
+      <c r="A186" s="3" t="inlineStr">
+        <is>
+          <t>19/10/2025</t>
+        </is>
+      </c>
+      <c r="B186" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C186" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D186" s="3" t="n">
+        <v>166699</v>
+      </c>
+      <c r="E186" s="3" t="n">
+        <v>4288</v>
+      </c>
+      <c r="F186" s="3" t="n">
+        <v>20521</v>
+      </c>
+      <c r="G186" s="3" t="n">
+        <v>-53678</v>
+      </c>
+      <c r="H186" s="3" t="n">
+        <v>58288.17</v>
+      </c>
+      <c r="I186" s="3" t="n">
+        <v>993.6699999999983</v>
+      </c>
+      <c r="J186" s="3" t="n">
+        <v>432</v>
+      </c>
+      <c r="K186" s="3" t="n">
+        <v>-13398</v>
+      </c>
+      <c r="L186" s="3" t="n">
+        <v>14714</v>
+      </c>
+      <c r="M186" s="3" t="n">
+        <v>-5277.93</v>
+      </c>
+      <c r="N186" s="3" t="n">
+        <v>19</v>
+      </c>
+      <c r="O186" s="3" t="n">
+        <v>-19817</v>
+      </c>
+      <c r="P186" s="3" t="n">
+        <v>958</v>
+      </c>
+      <c r="Q186" s="3" t="inlineStr"/>
+      <c r="R186" s="3" t="n">
+        <v>1490.037</v>
+      </c>
+      <c r="S186" s="3" t="n">
+        <v>6.505000000000109</v>
+      </c>
+      <c r="T186" s="3" t="n">
+        <v>1322</v>
+      </c>
+      <c r="U186" s="3" t="n">
+        <v>-465</v>
+      </c>
+      <c r="V186" s="3" t="n">
+        <v>1314.054</v>
+      </c>
+      <c r="W186" s="3" t="n">
+        <v>34.44900000000007</v>
+      </c>
+      <c r="X186" s="3" t="n">
+        <v>62307</v>
+      </c>
+      <c r="Y186" s="3" t="n">
+        <v>1692</v>
+      </c>
+      <c r="Z186" s="3" t="n">
+        <v>6446</v>
+      </c>
+      <c r="AA186" s="3" t="n">
+        <v>262</v>
+      </c>
+      <c r="AB186" s="3" t="n">
+        <v>12883</v>
+      </c>
+      <c r="AC186" s="3" t="n">
+        <v>374</v>
+      </c>
+      <c r="AD186" s="3" t="n">
+        <v>4254</v>
+      </c>
+      <c r="AE186" s="3" t="n">
+        <v>223</v>
+      </c>
+      <c r="AF186" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG186" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH186" s="3" t="n">
+        <v>223</v>
+      </c>
+      <c r="AI186" s="3" t="n">
+        <v>76</v>
+      </c>
+      <c r="AJ186" s="3" t="n">
+        <v>2335</v>
+      </c>
+      <c r="AK186" s="3" t="n">
+        <v>29</v>
+      </c>
+      <c r="AL186" s="3" t="n">
+        <v>-364</v>
+      </c>
+      <c r="AM186" s="3" t="inlineStr"/>
+      <c r="AN186" s="3" t="inlineStr"/>
+      <c r="AO186" s="3" t="inlineStr"/>
+    </row>
+    <row r="187">
+      <c r="A187" s="3" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="B187" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C187" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D187" s="3" t="n">
+        <v>171062</v>
+      </c>
+      <c r="E187" s="3" t="n">
+        <v>4363</v>
+      </c>
+      <c r="F187" s="3" t="n">
+        <v>75947</v>
+      </c>
+      <c r="G187" s="3" t="n">
+        <v>55426</v>
+      </c>
+      <c r="H187" s="3" t="n">
+        <v>59504.05</v>
+      </c>
+      <c r="I187" s="3" t="n">
+        <v>1215.880000000005</v>
+      </c>
+      <c r="J187" s="3" t="n">
+        <v>2136</v>
+      </c>
+      <c r="K187" s="3" t="n">
+        <v>1704</v>
+      </c>
+      <c r="L187" s="3" t="n">
+        <v>16254</v>
+      </c>
+      <c r="M187" s="3" t="n">
+        <v>1540</v>
+      </c>
+      <c r="N187" s="3" t="n">
+        <v>98</v>
+      </c>
+      <c r="O187" s="3" t="n">
+        <v>79</v>
+      </c>
+      <c r="P187" s="3" t="n">
+        <v>4170</v>
+      </c>
+      <c r="Q187" s="3" t="n">
+        <v>3212</v>
+      </c>
+      <c r="R187" s="3" t="n">
+        <v>1502.677</v>
+      </c>
+      <c r="S187" s="3" t="n">
+        <v>12.63999999999987</v>
+      </c>
+      <c r="T187" s="3" t="n">
+        <v>3619</v>
+      </c>
+      <c r="U187" s="3" t="n">
+        <v>2297</v>
+      </c>
+      <c r="V187" s="3" t="n">
+        <v>1350.874</v>
+      </c>
+      <c r="W187" s="3" t="n">
+        <v>36.81999999999994</v>
+      </c>
+      <c r="X187" s="3" t="n">
+        <v>64543</v>
+      </c>
+      <c r="Y187" s="3" t="n">
+        <v>2236</v>
+      </c>
+      <c r="Z187" s="3" t="n">
+        <v>6690</v>
+      </c>
+      <c r="AA187" s="3" t="n">
+        <v>244</v>
+      </c>
+      <c r="AB187" s="3" t="n">
+        <v>13314</v>
+      </c>
+      <c r="AC187" s="3" t="n">
+        <v>431</v>
+      </c>
+      <c r="AD187" s="3" t="n">
+        <v>4477</v>
+      </c>
+      <c r="AE187" s="3" t="n">
+        <v>223</v>
+      </c>
+      <c r="AF187" s="3" t="n">
+        <v>5246</v>
+      </c>
+      <c r="AG187" s="3" t="n">
+        <v>81</v>
+      </c>
+      <c r="AH187" s="3" t="n">
+        <v>55.002</v>
+      </c>
+      <c r="AI187" s="3" t="n">
+        <v>-167.998</v>
+      </c>
+      <c r="AJ187" s="3" t="n">
+        <v>2364</v>
+      </c>
+      <c r="AK187" s="3" t="n">
+        <v>29</v>
+      </c>
+      <c r="AL187" s="3" t="n">
+        <v>551</v>
+      </c>
+      <c r="AM187" s="3" t="n">
+        <v>915</v>
+      </c>
+      <c r="AN187" s="3" t="n">
+        <v>915</v>
+      </c>
+      <c r="AO187" s="3" t="n">
+        <v>28.48692403486924</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="3" t="inlineStr">
+        <is>
+          <t>19/12/2025</t>
+        </is>
+      </c>
+      <c r="B188" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C188" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D188" s="3" t="n">
+        <v>174647</v>
+      </c>
+      <c r="E188" s="3" t="n">
+        <v>3585</v>
+      </c>
+      <c r="F188" s="3" t="n">
+        <v>76946</v>
+      </c>
+      <c r="G188" s="3" t="n">
+        <v>999</v>
+      </c>
+      <c r="H188" s="3" t="n">
+        <v>60406.4</v>
+      </c>
+      <c r="I188" s="3" t="n">
+        <v>902.3499999999985</v>
+      </c>
+      <c r="J188" s="3" t="n">
+        <v>3893</v>
+      </c>
+      <c r="K188" s="3" t="n">
+        <v>1757</v>
+      </c>
+      <c r="L188" s="3" t="n">
+        <v>17835</v>
+      </c>
+      <c r="M188" s="3" t="n">
+        <v>1581</v>
+      </c>
+      <c r="N188" s="3" t="n">
+        <v>173</v>
+      </c>
+      <c r="O188" s="3" t="n">
+        <v>75</v>
+      </c>
+      <c r="P188" s="3" t="n">
+        <v>7521</v>
+      </c>
+      <c r="Q188" s="3" t="n">
+        <v>3351</v>
+      </c>
+      <c r="R188" s="3" t="n">
+        <v>1512.957</v>
+      </c>
+      <c r="S188" s="3" t="n">
+        <v>10.2800000000002</v>
+      </c>
+      <c r="T188" s="3" t="n">
+        <v>5982</v>
+      </c>
+      <c r="U188" s="3" t="n">
+        <v>2363</v>
+      </c>
+      <c r="V188" s="3" t="n">
+        <v>1393.68</v>
+      </c>
+      <c r="W188" s="3" t="n">
+        <v>42.80600000000004</v>
+      </c>
+      <c r="X188" s="3" t="n">
+        <v>66913</v>
+      </c>
+      <c r="Y188" s="3" t="n">
+        <v>2370</v>
+      </c>
+      <c r="Z188" s="3" t="n">
+        <v>6949</v>
+      </c>
+      <c r="AA188" s="3" t="n">
+        <v>259</v>
+      </c>
+      <c r="AB188" s="3" t="n">
+        <v>13712</v>
+      </c>
+      <c r="AC188" s="3" t="n">
+        <v>398</v>
+      </c>
+      <c r="AD188" s="3" t="n">
+        <v>4678</v>
+      </c>
+      <c r="AE188" s="3" t="n">
+        <v>201</v>
+      </c>
+      <c r="AF188" s="3" t="n">
+        <v>5399</v>
+      </c>
+      <c r="AG188" s="3" t="n">
+        <v>153</v>
+      </c>
+      <c r="AH188" s="3" t="n">
+        <v>144.767</v>
+      </c>
+      <c r="AI188" s="3" t="n">
+        <v>89.76499999999999</v>
+      </c>
+      <c r="AJ188" s="3" t="n">
+        <v>2435</v>
+      </c>
+      <c r="AK188" s="3" t="n">
+        <v>71</v>
+      </c>
+      <c r="AL188" s="3" t="n">
+        <v>1539</v>
+      </c>
+      <c r="AM188" s="3" t="n">
+        <v>988</v>
+      </c>
+      <c r="AN188" s="3" t="n">
+        <v>988</v>
+      </c>
+      <c r="AO188" s="3" t="n">
+        <v>29.48373619814981</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="3" t="inlineStr">
+        <is>
+          <t>20/01/2026</t>
+        </is>
+      </c>
+      <c r="B189" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C189" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D189" s="3" t="n">
+        <v>178833</v>
+      </c>
+      <c r="E189" s="3" t="n">
+        <v>4186</v>
+      </c>
+      <c r="F189" s="3" t="n">
+        <v>78037</v>
+      </c>
+      <c r="G189" s="3" t="n">
+        <v>1091</v>
+      </c>
+      <c r="H189" s="3" t="n">
+        <v>59</v>
+      </c>
+      <c r="I189" s="3" t="n">
+        <v>-60347.4</v>
+      </c>
+      <c r="J189" s="3" t="n">
+        <v>5942</v>
+      </c>
+      <c r="K189" s="3" t="n">
+        <v>2049</v>
+      </c>
+      <c r="L189" s="3" t="n">
+        <v>19670</v>
+      </c>
+      <c r="M189" s="3" t="n">
+        <v>1835</v>
+      </c>
+      <c r="N189" s="3" t="n">
+        <v>246</v>
+      </c>
+      <c r="O189" s="3" t="n">
+        <v>73</v>
+      </c>
+      <c r="P189" s="3" t="n">
+        <v>11458</v>
+      </c>
+      <c r="Q189" s="3" t="n">
+        <v>3937</v>
+      </c>
+      <c r="R189" s="3" t="n">
+        <v>1525.526</v>
+      </c>
+      <c r="S189" s="3" t="n">
+        <v>12.56899999999996</v>
+      </c>
+      <c r="T189" s="3" t="n">
+        <v>8737</v>
+      </c>
+      <c r="U189" s="3" t="n">
+        <v>2755</v>
+      </c>
+      <c r="V189" s="3" t="n">
+        <v>1445.828</v>
+      </c>
+      <c r="W189" s="3" t="n">
+        <v>52.14799999999991</v>
+      </c>
+      <c r="X189" s="3" t="n">
+        <v>69668</v>
+      </c>
+      <c r="Y189" s="3" t="n">
+        <v>2755</v>
+      </c>
+      <c r="Z189" s="3" t="n">
+        <v>7221</v>
+      </c>
+      <c r="AA189" s="3" t="n">
+        <v>272</v>
+      </c>
+      <c r="AB189" s="3" t="n">
+        <v>14061</v>
+      </c>
+      <c r="AC189" s="3" t="n">
+        <v>349</v>
+      </c>
+      <c r="AD189" s="3" t="n">
+        <v>4915</v>
+      </c>
+      <c r="AE189" s="3" t="n">
+        <v>237</v>
+      </c>
+      <c r="AF189" s="3" t="n">
+        <v>5669</v>
+      </c>
+      <c r="AG189" s="3" t="n">
+        <v>270</v>
+      </c>
+      <c r="AH189" s="3" t="n">
+        <v>217.304</v>
+      </c>
+      <c r="AI189" s="3" t="n">
+        <v>72.53700000000001</v>
+      </c>
+      <c r="AJ189" s="3" t="n">
+        <v>2553</v>
+      </c>
+      <c r="AK189" s="3" t="n">
+        <v>118</v>
+      </c>
+      <c r="AL189" s="3" t="n">
+        <v>2721</v>
+      </c>
+      <c r="AM189" s="3" t="n">
+        <v>1182</v>
+      </c>
+      <c r="AN189" s="3" t="n">
+        <v>1182</v>
+      </c>
+      <c r="AO189" s="3" t="n">
+        <v>30.02286004572009</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="3" t="inlineStr">
+        <is>
+          <t>20/02/2026</t>
+        </is>
+      </c>
+      <c r="B190" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C190" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D190" s="3" t="n">
+        <v>183516</v>
+      </c>
+      <c r="E190" s="3" t="n">
+        <v>4683</v>
+      </c>
+      <c r="F190" s="3" t="n">
+        <v>79186</v>
+      </c>
+      <c r="G190" s="3" t="n">
+        <v>1149</v>
+      </c>
+      <c r="H190" s="3" t="n">
+        <v>1020</v>
+      </c>
+      <c r="I190" s="3" t="n">
+        <v>961</v>
+      </c>
+      <c r="J190" s="3" t="n">
+        <v>8224</v>
+      </c>
+      <c r="K190" s="3" t="n">
+        <v>2282</v>
+      </c>
+      <c r="L190" s="3" t="n">
+        <v>21728</v>
+      </c>
+      <c r="M190" s="3" t="n">
+        <v>2058</v>
+      </c>
+      <c r="N190" s="3" t="n">
+        <v>312</v>
+      </c>
+      <c r="O190" s="3" t="n">
+        <v>66</v>
+      </c>
+      <c r="P190" s="3" t="n">
+        <v>15618</v>
+      </c>
+      <c r="Q190" s="3" t="n">
+        <v>4160</v>
+      </c>
+      <c r="R190" s="3" t="n">
+        <v>1546.059</v>
+      </c>
+      <c r="S190" s="3" t="n">
+        <v>20.5329999999999</v>
+      </c>
+      <c r="T190" s="3" t="n">
+        <v>11549</v>
+      </c>
+      <c r="U190" s="3" t="n">
+        <v>2812</v>
+      </c>
+      <c r="V190" s="3" t="n">
+        <v>1498.814</v>
+      </c>
+      <c r="W190" s="3" t="n">
+        <v>52.9860000000001</v>
+      </c>
+      <c r="X190" s="3" t="n">
+        <v>72624</v>
+      </c>
+      <c r="Y190" s="3" t="n">
+        <v>2956</v>
+      </c>
+      <c r="Z190" s="3" t="n">
+        <v>7551</v>
+      </c>
+      <c r="AA190" s="3" t="n">
+        <v>330</v>
+      </c>
+      <c r="AB190" s="3" t="n">
+        <v>14497</v>
+      </c>
+      <c r="AC190" s="3" t="n">
+        <v>436</v>
+      </c>
+      <c r="AD190" s="3" t="n">
+        <v>5047</v>
+      </c>
+      <c r="AE190" s="3" t="n">
+        <v>132</v>
+      </c>
+      <c r="AF190" s="3" t="n">
+        <v>5928</v>
+      </c>
+      <c r="AG190" s="3" t="n">
+        <v>259</v>
+      </c>
+      <c r="AH190" s="3" t="n">
+        <v>292.728</v>
+      </c>
+      <c r="AI190" s="3" t="n">
+        <v>75.42400000000001</v>
+      </c>
+      <c r="AJ190" s="3" t="n">
+        <v>2675</v>
+      </c>
+      <c r="AK190" s="3" t="n">
+        <v>122</v>
+      </c>
+      <c r="AL190" s="3" t="n">
+        <v>4069</v>
+      </c>
+      <c r="AM190" s="3" t="n">
+        <v>1348</v>
+      </c>
+      <c r="AN190" s="3" t="n">
+        <v>1348</v>
+      </c>
+      <c r="AO190" s="3" t="n">
+        <v>32.40384615384615</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="3" t="inlineStr">
+        <is>
+          <t>20/05/2026</t>
+        </is>
+      </c>
+      <c r="B191" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C191" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D191" s="3" t="n">
+        <v>193881</v>
+      </c>
+      <c r="E191" s="3" t="n">
+        <v>10365</v>
+      </c>
+      <c r="F191" s="3" t="n">
+        <v>82393</v>
+      </c>
+      <c r="G191" s="3" t="n">
+        <v>3207</v>
+      </c>
+      <c r="H191" s="3" t="n">
+        <v>3382</v>
+      </c>
+      <c r="I191" s="3" t="n">
+        <v>2362</v>
+      </c>
+      <c r="J191" s="3" t="n">
+        <v>13277</v>
+      </c>
+      <c r="K191" s="3" t="n">
+        <v>5053</v>
+      </c>
+      <c r="L191" s="3" t="n">
+        <v>26223</v>
+      </c>
+      <c r="M191" s="3" t="n">
+        <v>4495</v>
+      </c>
+      <c r="N191" s="3" t="n">
+        <v>490</v>
+      </c>
+      <c r="O191" s="3" t="n">
+        <v>178</v>
+      </c>
+      <c r="P191" s="3" t="n">
+        <v>25449</v>
+      </c>
+      <c r="Q191" s="3" t="n">
+        <v>9831</v>
+      </c>
+      <c r="R191" s="3" t="n">
+        <v>1591.39</v>
+      </c>
+      <c r="S191" s="3" t="n">
+        <v>45.33100000000013</v>
+      </c>
+      <c r="T191" s="3" t="n">
+        <v>17495</v>
+      </c>
+      <c r="U191" s="3" t="n">
+        <v>5946</v>
+      </c>
+      <c r="V191" s="3" t="n">
+        <v>1590.68</v>
+      </c>
+      <c r="W191" s="3" t="n">
+        <v>91.86599999999999</v>
+      </c>
+      <c r="X191" s="3" t="n">
+        <v>78586</v>
+      </c>
+      <c r="Y191" s="3" t="n">
+        <v>5962</v>
+      </c>
+      <c r="Z191" s="3" t="n">
+        <v>8093</v>
+      </c>
+      <c r="AA191" s="3" t="n">
+        <v>542</v>
+      </c>
+      <c r="AB191" s="3" t="n">
+        <v>15346</v>
+      </c>
+      <c r="AC191" s="3" t="n">
+        <v>849</v>
+      </c>
+      <c r="AD191" s="3" t="n">
+        <v>5453</v>
+      </c>
+      <c r="AE191" s="3" t="n">
+        <v>406</v>
+      </c>
+      <c r="AF191" s="3" t="n">
+        <v>6468</v>
+      </c>
+      <c r="AG191" s="3" t="n">
+        <v>540</v>
+      </c>
+      <c r="AH191" s="3" t="n">
+        <v>534.38</v>
+      </c>
+      <c r="AI191" s="3" t="n">
+        <v>241.652</v>
+      </c>
+      <c r="AJ191" s="3" t="n">
+        <v>3207</v>
+      </c>
+      <c r="AK191" s="3" t="n">
+        <v>532</v>
+      </c>
+      <c r="AL191" s="3" t="n">
+        <v>7954</v>
+      </c>
+      <c r="AM191" s="3" t="n">
+        <v>3885</v>
+      </c>
+      <c r="AN191" s="3" t="n">
+        <v>3885</v>
+      </c>
+      <c r="AO191" s="3" t="n">
+        <v>39.51785169362221</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="3" t="inlineStr">
+        <is>
+          <t>20/06/2026</t>
+        </is>
+      </c>
+      <c r="B192" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C192" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D192" s="3" t="n">
+        <v>198902</v>
+      </c>
+      <c r="E192" s="3" t="n">
+        <v>5021</v>
+      </c>
+      <c r="F192" s="3" t="n">
+        <v>83449</v>
+      </c>
+      <c r="G192" s="3" t="n">
+        <v>1056</v>
+      </c>
+      <c r="H192" s="3" t="n">
+        <v>4314</v>
+      </c>
+      <c r="I192" s="3" t="n">
+        <v>932</v>
+      </c>
+      <c r="J192" s="3" t="n">
+        <v>15298</v>
+      </c>
+      <c r="K192" s="3" t="n">
+        <v>2021</v>
+      </c>
+      <c r="L192" s="3" t="n">
+        <v>27981</v>
+      </c>
+      <c r="M192" s="3" t="n">
+        <v>1758</v>
+      </c>
+      <c r="N192" s="3" t="n">
+        <v>539</v>
+      </c>
+      <c r="O192" s="3" t="n">
+        <v>49</v>
+      </c>
+      <c r="P192" s="3" t="n">
+        <v>29265</v>
+      </c>
+      <c r="Q192" s="3" t="n">
+        <v>3816</v>
+      </c>
+      <c r="R192" s="3" t="n">
+        <v>1612.677</v>
+      </c>
+      <c r="S192" s="3" t="n">
+        <v>21.28699999999981</v>
+      </c>
+      <c r="T192" s="3" t="n">
+        <v>19816</v>
+      </c>
+      <c r="U192" s="3" t="n">
+        <v>2321</v>
+      </c>
+      <c r="V192" s="3" t="n">
+        <v>1621.979</v>
+      </c>
+      <c r="W192" s="3" t="n">
+        <v>31.29899999999998</v>
+      </c>
+      <c r="X192" s="3" t="n">
+        <v>80925</v>
+      </c>
+      <c r="Y192" s="3" t="n">
+        <v>2339</v>
+      </c>
+      <c r="Z192" s="3" t="n">
+        <v>8260</v>
+      </c>
+      <c r="AA192" s="3" t="n">
+        <v>167</v>
+      </c>
+      <c r="AB192" s="3" t="n">
+        <v>15630</v>
+      </c>
+      <c r="AC192" s="3" t="n">
+        <v>284</v>
+      </c>
+      <c r="AD192" s="3" t="n">
+        <v>5498</v>
+      </c>
+      <c r="AE192" s="3" t="n">
+        <v>45</v>
+      </c>
+      <c r="AF192" s="3" t="n">
+        <v>6701</v>
+      </c>
+      <c r="AG192" s="3" t="n">
+        <v>233</v>
+      </c>
+      <c r="AH192" s="3" t="n">
+        <v>599.093</v>
+      </c>
+      <c r="AI192" s="3" t="n">
+        <v>64.71299999999997</v>
+      </c>
+      <c r="AJ192" s="3" t="n">
+        <v>3414</v>
+      </c>
+      <c r="AK192" s="3" t="n">
+        <v>207</v>
+      </c>
+      <c r="AL192" s="3" t="n">
+        <v>9449</v>
+      </c>
+      <c r="AM192" s="3" t="n">
+        <v>1495</v>
+      </c>
+      <c r="AN192" s="3" t="n">
+        <v>1495</v>
+      </c>
+      <c r="AO192" s="3" t="n">
+        <v>39.17714884696017</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="3" t="inlineStr">
+        <is>
+          <t>20/07/2025</t>
+        </is>
+      </c>
+      <c r="B193" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C193" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D193" s="3" t="n">
+        <v>155083</v>
+      </c>
+      <c r="E193" s="3" t="n">
+        <v>-43819</v>
+      </c>
+      <c r="F193" s="3" t="n">
+        <v>72215</v>
+      </c>
+      <c r="G193" s="3" t="n">
+        <v>-11234</v>
+      </c>
+      <c r="H193" s="3" t="n">
+        <v>55350.54</v>
+      </c>
+      <c r="I193" s="3" t="n">
+        <v>51036.54</v>
+      </c>
+      <c r="J193" s="3" t="n">
+        <v>12035</v>
+      </c>
+      <c r="K193" s="3" t="n">
+        <v>-3263</v>
+      </c>
+      <c r="L193" s="3" t="n">
+        <v>18775.78</v>
+      </c>
+      <c r="M193" s="3" t="n">
+        <v>-9205.220000000001</v>
+      </c>
+      <c r="N193" s="3" t="n">
+        <v>16212</v>
+      </c>
+      <c r="O193" s="3" t="n">
+        <v>15673</v>
+      </c>
+      <c r="P193" s="3" t="inlineStr"/>
+      <c r="Q193" s="3" t="inlineStr"/>
+      <c r="R193" s="3" t="n">
+        <v>1469.499</v>
+      </c>
+      <c r="S193" s="3" t="n">
+        <v>-143.1779999999999</v>
+      </c>
+      <c r="T193" s="3" t="n">
+        <v>88</v>
+      </c>
+      <c r="U193" s="3" t="n">
+        <v>-19728</v>
+      </c>
+      <c r="V193" s="3" t="n">
+        <v>1219.182</v>
+      </c>
+      <c r="W193" s="3" t="n">
+        <v>-402.797</v>
+      </c>
+      <c r="X193" s="3" t="n">
+        <v>57989</v>
+      </c>
+      <c r="Y193" s="3" t="n">
+        <v>-22936</v>
+      </c>
+      <c r="Z193" s="3" t="n">
+        <v>5707</v>
+      </c>
+      <c r="AA193" s="3" t="n">
+        <v>-2553</v>
+      </c>
+      <c r="AB193" s="3" t="n">
+        <v>11738</v>
+      </c>
+      <c r="AC193" s="3" t="n">
+        <v>-3892</v>
+      </c>
+      <c r="AD193" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE193" s="3" t="n">
+        <v>-1708</v>
+      </c>
+      <c r="AF193" s="3" t="n">
+        <v>4901</v>
+      </c>
+      <c r="AG193" s="3" t="n">
+        <v>-1800</v>
+      </c>
+      <c r="AH193" s="3" t="inlineStr"/>
+      <c r="AI193" s="3" t="inlineStr"/>
+      <c r="AJ193" s="3" t="inlineStr"/>
+      <c r="AK193" s="3" t="inlineStr"/>
+      <c r="AL193" s="3" t="inlineStr"/>
+      <c r="AM193" s="3" t="inlineStr"/>
+      <c r="AN193" s="3" t="inlineStr"/>
+      <c r="AO193" s="3" t="inlineStr"/>
+    </row>
+    <row r="194">
+      <c r="A194" s="3" t="inlineStr">
+        <is>
+          <t>20/08/2025</t>
+        </is>
+      </c>
+      <c r="B194" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C194" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D194" s="3" t="n">
+        <v>158773</v>
+      </c>
+      <c r="E194" s="3" t="n">
+        <v>3690</v>
+      </c>
+      <c r="F194" s="3" t="n">
+        <v>73318</v>
+      </c>
+      <c r="G194" s="3" t="n">
+        <v>1103</v>
+      </c>
+      <c r="H194" s="3" t="n">
+        <v>56436.12</v>
+      </c>
+      <c r="I194" s="3" t="n">
+        <v>1085.580000000002</v>
+      </c>
+      <c r="J194" s="3" t="n">
+        <v>12767</v>
+      </c>
+      <c r="K194" s="3" t="n">
+        <v>732</v>
+      </c>
+      <c r="L194" s="3" t="n">
+        <v>19311</v>
+      </c>
+      <c r="M194" s="3" t="n">
+        <v>535.2200000000012</v>
+      </c>
+      <c r="N194" s="3" t="n">
+        <v>18118</v>
+      </c>
+      <c r="O194" s="3" t="n">
+        <v>1906</v>
+      </c>
+      <c r="P194" s="3" t="inlineStr"/>
+      <c r="Q194" s="3" t="inlineStr"/>
+      <c r="R194" s="3" t="n">
+        <v>1478.716</v>
+      </c>
+      <c r="S194" s="3" t="n">
+        <v>9.216999999999871</v>
+      </c>
+      <c r="T194" s="3" t="n">
+        <v>913</v>
+      </c>
+      <c r="U194" s="3" t="n">
+        <v>825</v>
+      </c>
+      <c r="V194" s="3" t="n">
+        <v>1246.035</v>
+      </c>
+      <c r="W194" s="3" t="n">
+        <v>26.85300000000007</v>
+      </c>
+      <c r="X194" s="3" t="n">
+        <v>59346</v>
+      </c>
+      <c r="Y194" s="3" t="n">
+        <v>1357</v>
+      </c>
+      <c r="Z194" s="3" t="n">
+        <v>5930</v>
+      </c>
+      <c r="AA194" s="3" t="n">
+        <v>223</v>
+      </c>
+      <c r="AB194" s="3" t="n">
+        <v>12122</v>
+      </c>
+      <c r="AC194" s="3" t="n">
+        <v>384</v>
+      </c>
+      <c r="AD194" s="3" t="n">
+        <v>3854</v>
+      </c>
+      <c r="AE194" s="3" t="n">
+        <v>64</v>
+      </c>
+      <c r="AF194" s="3" t="n">
+        <v>5044</v>
+      </c>
+      <c r="AG194" s="3" t="n">
+        <v>143</v>
+      </c>
+      <c r="AH194" s="3" t="n">
+        <v>81</v>
+      </c>
+      <c r="AI194" s="3" t="inlineStr"/>
+      <c r="AJ194" s="3" t="n">
+        <v>2253</v>
+      </c>
+      <c r="AK194" s="3" t="inlineStr"/>
+      <c r="AL194" s="3" t="inlineStr"/>
+      <c r="AM194" s="3" t="inlineStr"/>
+      <c r="AN194" s="3" t="inlineStr"/>
+      <c r="AO194" s="3" t="inlineStr"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="3" t="inlineStr">
+        <is>
+          <t>20/09/2025</t>
+        </is>
+      </c>
+      <c r="B195" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C195" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D195" s="3" t="n">
+        <v>162572</v>
+      </c>
+      <c r="E195" s="3" t="n">
+        <v>3799</v>
+      </c>
+      <c r="F195" s="3" t="n">
+        <v>74239</v>
+      </c>
+      <c r="G195" s="3" t="n">
+        <v>921</v>
+      </c>
+      <c r="H195" s="3" t="n">
+        <v>57333.56</v>
+      </c>
+      <c r="I195" s="3" t="n">
+        <v>897.4399999999951</v>
+      </c>
+      <c r="J195" s="3" t="n">
+        <v>13870</v>
+      </c>
+      <c r="K195" s="3" t="n">
+        <v>1103</v>
+      </c>
+      <c r="L195" s="3" t="n">
+        <v>20017.68</v>
+      </c>
+      <c r="M195" s="3" t="n">
+        <v>706.6800000000003</v>
+      </c>
+      <c r="N195" s="3" t="n">
+        <v>19921</v>
+      </c>
+      <c r="O195" s="3" t="n">
+        <v>1803</v>
+      </c>
+      <c r="P195" s="3" t="inlineStr"/>
+      <c r="Q195" s="3" t="inlineStr"/>
+      <c r="R195" s="3" t="n">
+        <v>1483.707</v>
+      </c>
+      <c r="S195" s="3" t="n">
+        <v>4.991000000000213</v>
+      </c>
+      <c r="T195" s="3" t="n">
+        <v>1841</v>
+      </c>
+      <c r="U195" s="3" t="n">
+        <v>928</v>
+      </c>
+      <c r="V195" s="3" t="n">
+        <v>1280.552</v>
+      </c>
+      <c r="W195" s="3" t="n">
+        <v>34.51699999999983</v>
+      </c>
+      <c r="X195" s="3" t="n">
+        <v>60675</v>
+      </c>
+      <c r="Y195" s="3" t="n">
+        <v>1329</v>
+      </c>
+      <c r="Z195" s="3" t="n">
+        <v>6194</v>
+      </c>
+      <c r="AA195" s="3" t="n">
+        <v>264</v>
+      </c>
+      <c r="AB195" s="3" t="n">
+        <v>12528</v>
+      </c>
+      <c r="AC195" s="3" t="n">
+        <v>406</v>
+      </c>
+      <c r="AD195" s="3" t="n">
+        <v>4045</v>
+      </c>
+      <c r="AE195" s="3" t="n">
+        <v>191</v>
+      </c>
+      <c r="AF195" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG195" s="3" t="n">
+        <v>121</v>
+      </c>
+      <c r="AH195" s="3" t="n">
+        <v>149</v>
+      </c>
+      <c r="AI195" s="3" t="n">
+        <v>68</v>
+      </c>
+      <c r="AJ195" s="3" t="n">
+        <v>2307</v>
+      </c>
+      <c r="AK195" s="3" t="n">
+        <v>54</v>
+      </c>
+      <c r="AL195" s="3" t="inlineStr"/>
+      <c r="AM195" s="3" t="inlineStr"/>
+      <c r="AN195" s="3" t="inlineStr"/>
+      <c r="AO195" s="3" t="inlineStr"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="3" t="inlineStr">
+        <is>
+          <t>20/10/2025</t>
+        </is>
+      </c>
+      <c r="B196" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C196" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D196" s="3" t="n">
+        <v>166775</v>
+      </c>
+      <c r="E196" s="3" t="n">
+        <v>4203</v>
+      </c>
+      <c r="F196" s="3" t="n">
+        <v>20526</v>
+      </c>
+      <c r="G196" s="3" t="n">
+        <v>-53713</v>
+      </c>
+      <c r="H196" s="3" t="n">
+        <v>58308.42</v>
+      </c>
+      <c r="I196" s="3" t="n">
+        <v>974.8600000000006</v>
+      </c>
+      <c r="J196" s="3" t="n">
+        <v>460</v>
+      </c>
+      <c r="K196" s="3" t="n">
+        <v>-13410</v>
+      </c>
+      <c r="L196" s="3" t="n">
+        <v>14741</v>
+      </c>
+      <c r="M196" s="3" t="n">
+        <v>-5276.68</v>
+      </c>
+      <c r="N196" s="3" t="n">
+        <v>23</v>
+      </c>
+      <c r="O196" s="3" t="n">
+        <v>-19898</v>
+      </c>
+      <c r="P196" s="3" t="n">
+        <v>1007</v>
+      </c>
+      <c r="Q196" s="3" t="inlineStr"/>
+      <c r="R196" s="3" t="n">
+        <v>1490.219</v>
+      </c>
+      <c r="S196" s="3" t="n">
+        <v>6.511999999999944</v>
+      </c>
+      <c r="T196" s="3" t="n">
+        <v>1358</v>
+      </c>
+      <c r="U196" s="3" t="n">
+        <v>-483</v>
+      </c>
+      <c r="V196" s="3" t="n">
+        <v>1314.795</v>
+      </c>
+      <c r="W196" s="3" t="n">
+        <v>34.24300000000017</v>
+      </c>
+      <c r="X196" s="3" t="n">
+        <v>62341</v>
+      </c>
+      <c r="Y196" s="3" t="n">
+        <v>1666</v>
+      </c>
+      <c r="Z196" s="3" t="n">
+        <v>6456</v>
+      </c>
+      <c r="AA196" s="3" t="n">
+        <v>262</v>
+      </c>
+      <c r="AB196" s="3" t="n">
+        <v>12891</v>
+      </c>
+      <c r="AC196" s="3" t="n">
+        <v>363</v>
+      </c>
+      <c r="AD196" s="3" t="n">
+        <v>4254</v>
+      </c>
+      <c r="AE196" s="3" t="n">
+        <v>209</v>
+      </c>
+      <c r="AF196" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG196" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH196" s="3" t="n">
+        <v>228</v>
+      </c>
+      <c r="AI196" s="3" t="n">
+        <v>79</v>
+      </c>
+      <c r="AJ196" s="3" t="n">
+        <v>2335</v>
+      </c>
+      <c r="AK196" s="3" t="n">
+        <v>28</v>
+      </c>
+      <c r="AL196" s="3" t="n">
+        <v>-351</v>
+      </c>
+      <c r="AM196" s="3" t="inlineStr"/>
+      <c r="AN196" s="3" t="inlineStr"/>
+      <c r="AO196" s="3" t="inlineStr"/>
+    </row>
+    <row r="197">
+      <c r="A197" s="3" t="inlineStr">
+        <is>
+          <t>20/11/2025</t>
+        </is>
+      </c>
+      <c r="B197" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C197" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D197" s="3" t="n">
+        <v>171206</v>
+      </c>
+      <c r="E197" s="3" t="n">
+        <v>4431</v>
+      </c>
+      <c r="F197" s="3" t="n">
+        <v>75987</v>
+      </c>
+      <c r="G197" s="3" t="n">
+        <v>55461</v>
+      </c>
+      <c r="H197" s="3" t="n">
+        <v>59546.93</v>
+      </c>
+      <c r="I197" s="3" t="n">
+        <v>1238.510000000002</v>
+      </c>
+      <c r="J197" s="3" t="n">
+        <v>2210</v>
+      </c>
+      <c r="K197" s="3" t="n">
+        <v>1750</v>
+      </c>
+      <c r="L197" s="3" t="n">
+        <v>16319</v>
+      </c>
+      <c r="M197" s="3" t="n">
+        <v>1578</v>
+      </c>
+      <c r="N197" s="3" t="n">
+        <v>101</v>
+      </c>
+      <c r="O197" s="3" t="n">
+        <v>78</v>
+      </c>
+      <c r="P197" s="3" t="n">
+        <v>4306</v>
+      </c>
+      <c r="Q197" s="3" t="n">
+        <v>3299</v>
+      </c>
+      <c r="R197" s="3" t="n">
+        <v>1503.221</v>
+      </c>
+      <c r="S197" s="3" t="n">
+        <v>13.00199999999995</v>
+      </c>
+      <c r="T197" s="3" t="n">
+        <v>3717</v>
+      </c>
+      <c r="U197" s="3" t="n">
+        <v>2359</v>
+      </c>
+      <c r="V197" s="3" t="n">
+        <v>1352.121</v>
+      </c>
+      <c r="W197" s="3" t="n">
+        <v>37.32600000000002</v>
+      </c>
+      <c r="X197" s="3" t="n">
+        <v>64630</v>
+      </c>
+      <c r="Y197" s="3" t="n">
+        <v>2289</v>
+      </c>
+      <c r="Z197" s="3" t="n">
+        <v>6704</v>
+      </c>
+      <c r="AA197" s="3" t="n">
+        <v>248</v>
+      </c>
+      <c r="AB197" s="3" t="n">
+        <v>13328</v>
+      </c>
+      <c r="AC197" s="3" t="n">
+        <v>437</v>
+      </c>
+      <c r="AD197" s="3" t="n">
+        <v>4483</v>
+      </c>
+      <c r="AE197" s="3" t="n">
+        <v>229</v>
+      </c>
+      <c r="AF197" s="3" t="n">
+        <v>5251</v>
+      </c>
+      <c r="AG197" s="3" t="n">
+        <v>86</v>
+      </c>
+      <c r="AH197" s="3" t="n">
+        <v>57.915</v>
+      </c>
+      <c r="AI197" s="3" t="n">
+        <v>-170.085</v>
+      </c>
+      <c r="AJ197" s="3" t="n">
+        <v>2367</v>
+      </c>
+      <c r="AK197" s="3" t="n">
+        <v>32</v>
+      </c>
+      <c r="AL197" s="3" t="n">
+        <v>589</v>
+      </c>
+      <c r="AM197" s="3" t="n">
+        <v>940</v>
+      </c>
+      <c r="AN197" s="3" t="n">
+        <v>940</v>
+      </c>
+      <c r="AO197" s="3" t="n">
+        <v>28.49348287359806</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="3" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="B198" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C198" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D198" s="3" t="n">
+        <v>174757</v>
+      </c>
+      <c r="E198" s="3" t="n">
+        <v>3551</v>
+      </c>
+      <c r="F198" s="3" t="n">
+        <v>76977</v>
+      </c>
+      <c r="G198" s="3" t="n">
+        <v>990</v>
+      </c>
+      <c r="H198" s="3" t="n">
+        <v>60441.04</v>
+      </c>
+      <c r="I198" s="3" t="n">
+        <v>894.1100000000006</v>
+      </c>
+      <c r="J198" s="3" t="n">
+        <v>3949</v>
+      </c>
+      <c r="K198" s="3" t="n">
+        <v>1739</v>
+      </c>
+      <c r="L198" s="3" t="n">
+        <v>17884</v>
+      </c>
+      <c r="M198" s="3" t="n">
+        <v>1565</v>
+      </c>
+      <c r="N198" s="3" t="n">
+        <v>175</v>
+      </c>
+      <c r="O198" s="3" t="n">
+        <v>74</v>
+      </c>
+      <c r="P198" s="3" t="n">
+        <v>7626</v>
+      </c>
+      <c r="Q198" s="3" t="n">
+        <v>3320</v>
+      </c>
+      <c r="R198" s="3" t="n">
+        <v>1513.624</v>
+      </c>
+      <c r="S198" s="3" t="n">
+        <v>10.40300000000002</v>
+      </c>
+      <c r="T198" s="3" t="n">
+        <v>6057</v>
+      </c>
+      <c r="U198" s="3" t="n">
+        <v>2340</v>
+      </c>
+      <c r="V198" s="3" t="n">
+        <v>1395.494</v>
+      </c>
+      <c r="W198" s="3" t="n">
+        <v>43.37299999999982</v>
+      </c>
+      <c r="X198" s="3" t="n">
+        <v>66987</v>
+      </c>
+      <c r="Y198" s="3" t="n">
+        <v>2357</v>
+      </c>
+      <c r="Z198" s="3" t="n">
+        <v>6952</v>
+      </c>
+      <c r="AA198" s="3" t="n">
+        <v>248</v>
+      </c>
+      <c r="AB198" s="3" t="n">
+        <v>13721</v>
+      </c>
+      <c r="AC198" s="3" t="n">
+        <v>393</v>
+      </c>
+      <c r="AD198" s="3" t="n">
+        <v>4679</v>
+      </c>
+      <c r="AE198" s="3" t="n">
+        <v>196</v>
+      </c>
+      <c r="AF198" s="3" t="n">
+        <v>5399</v>
+      </c>
+      <c r="AG198" s="3" t="n">
+        <v>148</v>
+      </c>
+      <c r="AH198" s="3" t="n">
+        <v>144.767</v>
+      </c>
+      <c r="AI198" s="3" t="n">
+        <v>86.852</v>
+      </c>
+      <c r="AJ198" s="3" t="n">
+        <v>2436</v>
+      </c>
+      <c r="AK198" s="3" t="n">
+        <v>69</v>
+      </c>
+      <c r="AL198" s="3" t="n">
+        <v>1569</v>
+      </c>
+      <c r="AM198" s="3" t="n">
+        <v>980</v>
+      </c>
+      <c r="AN198" s="3" t="n">
+        <v>980</v>
+      </c>
+      <c r="AO198" s="3" t="n">
+        <v>29.51807228915663</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="3" t="inlineStr">
+        <is>
+          <t>20/05/2026</t>
+        </is>
+      </c>
+      <c r="B199" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C199" s="3" t="inlineStr">
+        <is>
+          <t>JV</t>
+        </is>
+      </c>
+      <c r="D199" s="3" t="n">
+        <v>193881</v>
+      </c>
+      <c r="E199" s="3" t="n">
+        <v>19124</v>
+      </c>
+      <c r="F199" s="3" t="n">
+        <v>82393</v>
+      </c>
+      <c r="G199" s="3" t="n">
+        <v>5416</v>
+      </c>
+      <c r="H199" s="3" t="n">
+        <v>3382</v>
+      </c>
+      <c r="I199" s="3" t="n">
+        <v>-57059.04</v>
+      </c>
+      <c r="J199" s="3" t="n">
+        <v>13277</v>
+      </c>
+      <c r="K199" s="3" t="n">
+        <v>9328</v>
+      </c>
+      <c r="L199" s="3" t="n">
+        <v>26223</v>
+      </c>
+      <c r="M199" s="3" t="n">
+        <v>8339</v>
+      </c>
+      <c r="N199" s="3" t="n">
+        <v>490</v>
+      </c>
+      <c r="O199" s="3" t="n">
+        <v>315</v>
+      </c>
+      <c r="P199" s="3" t="n">
+        <v>25449</v>
+      </c>
+      <c r="Q199" s="3" t="n">
+        <v>17823</v>
+      </c>
+      <c r="R199" s="3" t="n">
+        <v>1591.39</v>
+      </c>
+      <c r="S199" s="3" t="n">
+        <v>77.76600000000008</v>
+      </c>
+      <c r="T199" s="3" t="n">
+        <v>17495</v>
+      </c>
+      <c r="U199" s="3" t="n">
+        <v>11438</v>
+      </c>
+      <c r="V199" s="3" t="n">
+        <v>1590.68</v>
+      </c>
+      <c r="W199" s="3" t="n">
+        <v>195.1860000000001</v>
+      </c>
+      <c r="X199" s="3" t="n">
+        <v>78586</v>
+      </c>
+      <c r="Y199" s="3" t="n">
+        <v>11599</v>
+      </c>
+      <c r="Z199" s="3" t="n">
+        <v>8093</v>
+      </c>
+      <c r="AA199" s="3" t="n">
+        <v>1141</v>
+      </c>
+      <c r="AB199" s="3" t="n">
+        <v>15346</v>
+      </c>
+      <c r="AC199" s="3" t="n">
+        <v>1625</v>
+      </c>
+      <c r="AD199" s="3" t="n">
+        <v>5453</v>
+      </c>
+      <c r="AE199" s="3" t="n">
+        <v>774</v>
+      </c>
+      <c r="AF199" s="3" t="n">
+        <v>6468</v>
+      </c>
+      <c r="AG199" s="3" t="n">
+        <v>1069</v>
+      </c>
+      <c r="AH199" s="3" t="n">
+        <v>534.38</v>
+      </c>
+      <c r="AI199" s="3" t="n">
+        <v>389.613</v>
+      </c>
+      <c r="AJ199" s="3" t="n">
+        <v>3207</v>
+      </c>
+      <c r="AK199" s="3" t="n">
+        <v>771</v>
+      </c>
+      <c r="AL199" s="3" t="n">
+        <v>7954</v>
+      </c>
+      <c r="AM199" s="3" t="n">
+        <v>6385</v>
+      </c>
+      <c r="AN199" s="3" t="n">
+        <v>6385</v>
+      </c>
+      <c r="AO199" s="3" t="n">
+        <v>35.8244964371879</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="3" t="inlineStr">
+        <is>
+          <t>21/01/2026</t>
+        </is>
+      </c>
+      <c r="B200" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C200" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D200" s="3" t="n">
+        <v>178959</v>
+      </c>
+      <c r="E200" s="3" t="n">
+        <v>-14922</v>
+      </c>
+      <c r="F200" s="3" t="n">
+        <v>78069</v>
+      </c>
+      <c r="G200" s="3" t="n">
+        <v>-4324</v>
+      </c>
+      <c r="H200" s="3" t="n">
+        <v>105</v>
+      </c>
+      <c r="I200" s="3" t="n">
+        <v>-3277</v>
+      </c>
+      <c r="J200" s="3" t="n">
+        <v>6005</v>
+      </c>
+      <c r="K200" s="3" t="n">
+        <v>-7272</v>
+      </c>
+      <c r="L200" s="3" t="n">
+        <v>19726</v>
+      </c>
+      <c r="M200" s="3" t="n">
+        <v>-6497</v>
+      </c>
+      <c r="N200" s="3" t="n">
+        <v>248</v>
+      </c>
+      <c r="O200" s="3" t="n">
+        <v>-242</v>
+      </c>
+      <c r="P200" s="3" t="n">
+        <v>11579</v>
+      </c>
+      <c r="Q200" s="3" t="n">
+        <v>-13870</v>
+      </c>
+      <c r="R200" s="3" t="n">
+        <v>1525.907</v>
+      </c>
+      <c r="S200" s="3" t="n">
+        <v>-65.48300000000017</v>
+      </c>
+      <c r="T200" s="3" t="n">
+        <v>8822</v>
+      </c>
+      <c r="U200" s="3" t="n">
+        <v>-8673</v>
+      </c>
+      <c r="V200" s="3" t="n">
+        <v>1451.773</v>
+      </c>
+      <c r="W200" s="3" t="n">
+        <v>-138.9070000000002</v>
+      </c>
+      <c r="X200" s="3" t="n">
+        <v>69750</v>
+      </c>
+      <c r="Y200" s="3" t="n">
+        <v>-8836</v>
+      </c>
+      <c r="Z200" s="3" t="n">
+        <v>7226</v>
+      </c>
+      <c r="AA200" s="3" t="n">
+        <v>-867</v>
+      </c>
+      <c r="AB200" s="3" t="n">
+        <v>14074</v>
+      </c>
+      <c r="AC200" s="3" t="n">
+        <v>-1272</v>
+      </c>
+      <c r="AD200" s="3" t="n">
+        <v>4920</v>
+      </c>
+      <c r="AE200" s="3" t="n">
+        <v>-533</v>
+      </c>
+      <c r="AF200" s="3" t="n">
+        <v>5669</v>
+      </c>
+      <c r="AG200" s="3" t="n">
+        <v>-799</v>
+      </c>
+      <c r="AH200" s="3" t="n">
+        <v>221.153</v>
+      </c>
+      <c r="AI200" s="3" t="n">
+        <v>-313.227</v>
+      </c>
+      <c r="AJ200" s="3" t="n">
+        <v>2555</v>
+      </c>
+      <c r="AK200" s="3" t="n">
+        <v>-652</v>
+      </c>
+      <c r="AL200" s="3" t="n">
+        <v>2757</v>
+      </c>
+      <c r="AM200" s="3" t="n">
+        <v>-5197</v>
+      </c>
+      <c r="AN200" s="3" t="n">
+        <v>-5197</v>
+      </c>
+      <c r="AO200" s="3" t="n">
+        <v>37.46935832732517</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="3" t="inlineStr">
+        <is>
+          <t>21/02/2026</t>
+        </is>
+      </c>
+      <c r="B201" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C201" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D201" s="3" t="n">
+        <v>183710</v>
+      </c>
+      <c r="E201" s="3" t="n">
+        <v>4751</v>
+      </c>
+      <c r="F201" s="3" t="n">
+        <v>79229</v>
+      </c>
+      <c r="G201" s="3" t="n">
+        <v>1160</v>
+      </c>
+      <c r="H201" s="3" t="n">
+        <v>1049</v>
+      </c>
+      <c r="I201" s="3" t="n">
+        <v>944</v>
+      </c>
+      <c r="J201" s="3" t="n">
+        <v>8321</v>
+      </c>
+      <c r="K201" s="3" t="n">
+        <v>2316</v>
+      </c>
+      <c r="L201" s="3" t="n">
+        <v>21815</v>
+      </c>
+      <c r="M201" s="3" t="n">
+        <v>2089</v>
+      </c>
+      <c r="N201" s="3" t="n">
+        <v>316</v>
+      </c>
+      <c r="O201" s="3" t="n">
+        <v>68</v>
+      </c>
+      <c r="P201" s="3" t="n">
+        <v>15805</v>
+      </c>
+      <c r="Q201" s="3" t="n">
+        <v>4226</v>
+      </c>
+      <c r="R201" s="3" t="n">
+        <v>1546.4</v>
+      </c>
+      <c r="S201" s="3" t="n">
+        <v>20.49300000000017</v>
+      </c>
+      <c r="T201" s="3" t="n">
+        <v>11663</v>
+      </c>
+      <c r="U201" s="3" t="n">
+        <v>2841</v>
+      </c>
+      <c r="V201" s="3" t="n">
+        <v>1499.881</v>
+      </c>
+      <c r="W201" s="3" t="n">
+        <v>48.10800000000017</v>
+      </c>
+      <c r="X201" s="3" t="n">
+        <v>72737</v>
+      </c>
+      <c r="Y201" s="3" t="n">
+        <v>2987</v>
+      </c>
+      <c r="Z201" s="3" t="n">
+        <v>7565</v>
+      </c>
+      <c r="AA201" s="3" t="n">
+        <v>339</v>
+      </c>
+      <c r="AB201" s="3" t="n">
+        <v>14515</v>
+      </c>
+      <c r="AC201" s="3" t="n">
+        <v>441</v>
+      </c>
+      <c r="AD201" s="3" t="n">
+        <v>5047</v>
+      </c>
+      <c r="AE201" s="3" t="n">
+        <v>127</v>
+      </c>
+      <c r="AF201" s="3" t="n">
+        <v>5942</v>
+      </c>
+      <c r="AG201" s="3" t="n">
+        <v>273</v>
+      </c>
+      <c r="AH201" s="3" t="n">
+        <v>297.308</v>
+      </c>
+      <c r="AI201" s="3" t="n">
+        <v>76.155</v>
+      </c>
+      <c r="AJ201" s="3" t="n">
+        <v>2678</v>
+      </c>
+      <c r="AK201" s="3" t="n">
+        <v>123</v>
+      </c>
+      <c r="AL201" s="3" t="n">
+        <v>4142</v>
+      </c>
+      <c r="AM201" s="3" t="n">
+        <v>1385</v>
+      </c>
+      <c r="AN201" s="3" t="n">
+        <v>1385</v>
+      </c>
+      <c r="AO201" s="3" t="n">
+        <v>32.77330809275911</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="3" t="inlineStr">
+        <is>
+          <t>21/05/2026</t>
+        </is>
+      </c>
+      <c r="B202" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C202" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D202" s="3" t="n">
+        <v>193978</v>
+      </c>
+      <c r="E202" s="3" t="n">
+        <v>10268</v>
+      </c>
+      <c r="F202" s="3" t="n">
+        <v>82420</v>
+      </c>
+      <c r="G202" s="3" t="n">
+        <v>3191</v>
+      </c>
+      <c r="H202" s="3" t="n">
+        <v>3402</v>
+      </c>
+      <c r="I202" s="3" t="n">
+        <v>2353</v>
+      </c>
+      <c r="J202" s="3" t="n">
+        <v>13323</v>
+      </c>
+      <c r="K202" s="3" t="n">
+        <v>5002</v>
+      </c>
+      <c r="L202" s="3" t="n">
+        <v>26264</v>
+      </c>
+      <c r="M202" s="3" t="n">
+        <v>4449</v>
+      </c>
+      <c r="N202" s="3" t="n">
+        <v>492</v>
+      </c>
+      <c r="O202" s="3" t="n">
+        <v>176</v>
+      </c>
+      <c r="P202" s="3" t="n">
+        <v>25539</v>
+      </c>
+      <c r="Q202" s="3" t="n">
+        <v>9734</v>
+      </c>
+      <c r="R202" s="3" t="n">
+        <v>1592.33</v>
+      </c>
+      <c r="S202" s="3" t="n">
+        <v>45.92999999999984</v>
+      </c>
+      <c r="T202" s="3" t="n">
+        <v>17549</v>
+      </c>
+      <c r="U202" s="3" t="n">
+        <v>5886</v>
+      </c>
+      <c r="V202" s="3" t="n">
+        <v>1591.47</v>
+      </c>
+      <c r="W202" s="3" t="n">
+        <v>91.58899999999994</v>
+      </c>
+      <c r="X202" s="3" t="n">
+        <v>78638</v>
+      </c>
+      <c r="Y202" s="3" t="n">
+        <v>5901</v>
+      </c>
+      <c r="Z202" s="3" t="n">
+        <v>8095</v>
+      </c>
+      <c r="AA202" s="3" t="n">
+        <v>530</v>
+      </c>
+      <c r="AB202" s="3" t="n">
+        <v>15351</v>
+      </c>
+      <c r="AC202" s="3" t="n">
+        <v>836</v>
+      </c>
+      <c r="AD202" s="3" t="n">
+        <v>5458</v>
+      </c>
+      <c r="AE202" s="3" t="n">
+        <v>411</v>
+      </c>
+      <c r="AF202" s="3" t="n">
+        <v>6474</v>
+      </c>
+      <c r="AG202" s="3" t="n">
+        <v>532</v>
+      </c>
+      <c r="AH202" s="3" t="n">
+        <v>537.02</v>
+      </c>
+      <c r="AI202" s="3" t="n">
+        <v>239.712</v>
+      </c>
+      <c r="AJ202" s="3" t="n">
+        <v>3208</v>
+      </c>
+      <c r="AK202" s="3" t="n">
+        <v>530</v>
+      </c>
+      <c r="AL202" s="3" t="n">
+        <v>7990</v>
+      </c>
+      <c r="AM202" s="3" t="n">
+        <v>3848</v>
+      </c>
+      <c r="AN202" s="3" t="n">
+        <v>3848</v>
+      </c>
+      <c r="AO202" s="3" t="n">
+        <v>39.53153893568933</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="3" t="inlineStr">
+        <is>
+          <t>21/05/2026</t>
+        </is>
+      </c>
+      <c r="B203" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C203" s="3" t="inlineStr">
+        <is>
+          <t>JV</t>
+        </is>
+      </c>
+      <c r="D203" s="3" t="n">
+        <v>193978</v>
+      </c>
+      <c r="E203" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F203" s="3" t="n">
+        <v>82420</v>
+      </c>
+      <c r="G203" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H203" s="3" t="n">
+        <v>3402</v>
+      </c>
+      <c r="I203" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J203" s="3" t="n">
+        <v>13323</v>
+      </c>
+      <c r="K203" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="L203" s="3" t="n">
+        <v>26264</v>
+      </c>
+      <c r="M203" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N203" s="3" t="n">
+        <v>492</v>
+      </c>
+      <c r="O203" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P203" s="3" t="n">
+        <v>25539</v>
+      </c>
+      <c r="Q203" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="R203" s="3" t="n">
+        <v>1592.33</v>
+      </c>
+      <c r="S203" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="T203" s="3" t="n">
+        <v>17549</v>
+      </c>
+      <c r="U203" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="V203" s="3" t="n">
+        <v>1591.47</v>
+      </c>
+      <c r="W203" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="X203" s="3" t="n">
+        <v>78638</v>
+      </c>
+      <c r="Y203" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z203" s="3" t="n">
+        <v>8095</v>
+      </c>
+      <c r="AA203" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB203" s="3" t="n">
+        <v>15351</v>
+      </c>
+      <c r="AC203" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD203" s="3" t="n">
+        <v>5458</v>
+      </c>
+      <c r="AE203" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF203" s="3" t="n">
+        <v>6474</v>
+      </c>
+      <c r="AG203" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH203" s="3" t="n">
+        <v>537.02</v>
+      </c>
+      <c r="AI203" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ203" s="3" t="n">
+        <v>3208</v>
+      </c>
+      <c r="AK203" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL203" s="3" t="n">
+        <v>7990</v>
+      </c>
+      <c r="AM203" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN203" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO203" s="3" t="inlineStr"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="3" t="inlineStr">
+        <is>
+          <t>21/06/2026</t>
+        </is>
+      </c>
+      <c r="B204" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C204" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D204" s="3" t="n">
+        <v>199013</v>
+      </c>
+      <c r="E204" s="3" t="n">
+        <v>5035</v>
+      </c>
+      <c r="F204" s="3" t="n">
+        <v>83459</v>
+      </c>
+      <c r="G204" s="3" t="n">
+        <v>1039</v>
+      </c>
+      <c r="H204" s="3" t="n">
+        <v>4320</v>
+      </c>
+      <c r="I204" s="3" t="n">
+        <v>918</v>
+      </c>
+      <c r="J204" s="3" t="n">
+        <v>15345</v>
+      </c>
+      <c r="K204" s="3" t="n">
+        <v>2022</v>
+      </c>
+      <c r="L204" s="3" t="n">
+        <v>28021</v>
+      </c>
+      <c r="M204" s="3" t="n">
+        <v>1757</v>
+      </c>
+      <c r="N204" s="3" t="n">
+        <v>540</v>
+      </c>
+      <c r="O204" s="3" t="n">
+        <v>48</v>
+      </c>
+      <c r="P204" s="3" t="n">
+        <v>29348</v>
+      </c>
+      <c r="Q204" s="3" t="n">
+        <v>3809</v>
+      </c>
+      <c r="R204" s="3" t="n">
+        <v>1612.686</v>
+      </c>
+      <c r="S204" s="3" t="n">
+        <v>20.35599999999999</v>
+      </c>
+      <c r="T204" s="3" t="n">
+        <v>19869</v>
+      </c>
+      <c r="U204" s="3" t="n">
+        <v>2320</v>
+      </c>
+      <c r="V204" s="3" t="n">
+        <v>1622.21</v>
+      </c>
+      <c r="W204" s="3" t="n">
+        <v>30.74000000000001</v>
+      </c>
+      <c r="X204" s="3" t="n">
+        <v>80969</v>
+      </c>
+      <c r="Y204" s="3" t="n">
+        <v>2331</v>
+      </c>
+      <c r="Z204" s="3" t="n">
+        <v>8260</v>
+      </c>
+      <c r="AA204" s="3" t="n">
+        <v>165</v>
+      </c>
+      <c r="AB204" s="3" t="n">
+        <v>15630</v>
+      </c>
+      <c r="AC204" s="3" t="n">
+        <v>279</v>
+      </c>
+      <c r="AD204" s="3" t="n">
+        <v>5505</v>
+      </c>
+      <c r="AE204" s="3" t="n">
+        <v>47</v>
+      </c>
+      <c r="AF204" s="3" t="n">
+        <v>6701</v>
+      </c>
+      <c r="AG204" s="3" t="n">
+        <v>227</v>
+      </c>
+      <c r="AH204" s="3" t="n">
+        <v>599.313</v>
+      </c>
+      <c r="AI204" s="3" t="n">
+        <v>62.29300000000001</v>
+      </c>
+      <c r="AJ204" s="3" t="n">
+        <v>3414</v>
+      </c>
+      <c r="AK204" s="3" t="n">
+        <v>206</v>
+      </c>
+      <c r="AL204" s="3" t="n">
+        <v>9479</v>
+      </c>
+      <c r="AM204" s="3" t="n">
+        <v>1489</v>
+      </c>
+      <c r="AN204" s="3" t="n">
+        <v>1489</v>
+      </c>
+      <c r="AO204" s="3" t="n">
+        <v>39.09162509845104</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="3" t="inlineStr">
+        <is>
+          <t>21/07/2025</t>
+        </is>
+      </c>
+      <c r="B205" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C205" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D205" s="3" t="n">
+        <v>155135</v>
+      </c>
+      <c r="E205" s="3" t="n">
+        <v>-43878</v>
+      </c>
+      <c r="F205" s="3" t="n">
+        <v>72235</v>
+      </c>
+      <c r="G205" s="3" t="n">
+        <v>-11224</v>
+      </c>
+      <c r="H205" s="3" t="n">
+        <v>55368.28</v>
+      </c>
+      <c r="I205" s="3" t="n">
+        <v>51048.28</v>
+      </c>
+      <c r="J205" s="3" t="n">
+        <v>12045</v>
+      </c>
+      <c r="K205" s="3" t="n">
+        <v>-3300</v>
+      </c>
+      <c r="L205" s="3" t="n">
+        <v>18782.03</v>
+      </c>
+      <c r="M205" s="3" t="n">
+        <v>-9238.970000000001</v>
+      </c>
+      <c r="N205" s="3" t="n">
+        <v>16232</v>
+      </c>
+      <c r="O205" s="3" t="n">
+        <v>15692</v>
+      </c>
+      <c r="P205" s="3" t="inlineStr"/>
+      <c r="Q205" s="3" t="inlineStr"/>
+      <c r="R205" s="3" t="n">
+        <v>1469.71</v>
+      </c>
+      <c r="S205" s="3" t="n">
+        <v>-142.9759999999999</v>
+      </c>
+      <c r="T205" s="3" t="n">
+        <v>101</v>
+      </c>
+      <c r="U205" s="3" t="n">
+        <v>-19768</v>
+      </c>
+      <c r="V205" s="3" t="n">
+        <v>1219.375</v>
+      </c>
+      <c r="W205" s="3" t="n">
+        <v>-402.835</v>
+      </c>
+      <c r="X205" s="3" t="n">
+        <v>58013</v>
+      </c>
+      <c r="Y205" s="3" t="n">
+        <v>-22956</v>
+      </c>
+      <c r="Z205" s="3" t="n">
+        <v>5712</v>
+      </c>
+      <c r="AA205" s="3" t="n">
+        <v>-2548</v>
+      </c>
+      <c r="AB205" s="3" t="n">
+        <v>11748</v>
+      </c>
+      <c r="AC205" s="3" t="n">
+        <v>-3882</v>
+      </c>
+      <c r="AD205" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE205" s="3" t="n">
+        <v>-1715</v>
+      </c>
+      <c r="AF205" s="3" t="n">
+        <v>4901</v>
+      </c>
+      <c r="AG205" s="3" t="n">
+        <v>-1800</v>
+      </c>
+      <c r="AH205" s="3" t="inlineStr"/>
+      <c r="AI205" s="3" t="inlineStr"/>
+      <c r="AJ205" s="3" t="inlineStr"/>
+      <c r="AK205" s="3" t="inlineStr"/>
+      <c r="AL205" s="3" t="inlineStr"/>
+      <c r="AM205" s="3" t="inlineStr"/>
+      <c r="AN205" s="3" t="inlineStr"/>
+      <c r="AO205" s="3" t="inlineStr"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="3" t="inlineStr">
+        <is>
+          <t>21/08/2025</t>
+        </is>
+      </c>
+      <c r="B206" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C206" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D206" s="3" t="n">
+        <v>158882</v>
+      </c>
+      <c r="E206" s="3" t="n">
+        <v>3747</v>
+      </c>
+      <c r="F206" s="3" t="n">
+        <v>73348</v>
+      </c>
+      <c r="G206" s="3" t="n">
+        <v>1113</v>
+      </c>
+      <c r="H206" s="3" t="n">
+        <v>56467.61</v>
+      </c>
+      <c r="I206" s="3" t="n">
+        <v>1099.330000000002</v>
+      </c>
+      <c r="J206" s="3" t="n">
+        <v>12791</v>
+      </c>
+      <c r="K206" s="3" t="n">
+        <v>746</v>
+      </c>
+      <c r="L206" s="3" t="n">
+        <v>19327.61</v>
+      </c>
+      <c r="M206" s="3" t="n">
+        <v>545.5800000000017</v>
+      </c>
+      <c r="N206" s="3" t="n">
+        <v>18175</v>
+      </c>
+      <c r="O206" s="3" t="n">
+        <v>1943</v>
+      </c>
+      <c r="P206" s="3" t="inlineStr"/>
+      <c r="Q206" s="3" t="inlineStr"/>
+      <c r="R206" s="3" t="n">
+        <v>1478.874</v>
+      </c>
+      <c r="S206" s="3" t="n">
+        <v>9.163999999999987</v>
+      </c>
+      <c r="T206" s="3" t="n">
+        <v>945</v>
+      </c>
+      <c r="U206" s="3" t="n">
+        <v>844</v>
+      </c>
+      <c r="V206" s="3" t="n">
+        <v>1247.547</v>
+      </c>
+      <c r="W206" s="3" t="n">
+        <v>28.17200000000003</v>
+      </c>
+      <c r="X206" s="3" t="n">
+        <v>59384</v>
+      </c>
+      <c r="Y206" s="3" t="n">
+        <v>1371</v>
+      </c>
+      <c r="Z206" s="3" t="n">
+        <v>5941</v>
+      </c>
+      <c r="AA206" s="3" t="n">
+        <v>229</v>
+      </c>
+      <c r="AB206" s="3" t="n">
+        <v>12131</v>
+      </c>
+      <c r="AC206" s="3" t="n">
+        <v>383</v>
+      </c>
+      <c r="AD206" s="3" t="n">
+        <v>3860</v>
+      </c>
+      <c r="AE206" s="3" t="n">
+        <v>70</v>
+      </c>
+      <c r="AF206" s="3" t="n">
+        <v>5044</v>
+      </c>
+      <c r="AG206" s="3" t="n">
+        <v>143</v>
+      </c>
+      <c r="AH206" s="3" t="n">
+        <v>84</v>
+      </c>
+      <c r="AI206" s="3" t="inlineStr"/>
+      <c r="AJ206" s="3" t="n">
+        <v>2255</v>
+      </c>
+      <c r="AK206" s="3" t="inlineStr"/>
+      <c r="AL206" s="3" t="inlineStr"/>
+      <c r="AM206" s="3" t="inlineStr"/>
+      <c r="AN206" s="3" t="inlineStr"/>
+      <c r="AO206" s="3" t="inlineStr"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="3" t="inlineStr">
+        <is>
+          <t>21/09/2025</t>
+        </is>
+      </c>
+      <c r="B207" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C207" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D207" s="3" t="n">
+        <v>162683</v>
+      </c>
+      <c r="E207" s="3" t="n">
+        <v>3801</v>
+      </c>
+      <c r="F207" s="3" t="n">
+        <v>74255</v>
+      </c>
+      <c r="G207" s="3" t="n">
+        <v>907</v>
+      </c>
+      <c r="H207" s="3" t="n">
+        <v>57347.93</v>
+      </c>
+      <c r="I207" s="3" t="n">
+        <v>880.3199999999997</v>
+      </c>
+      <c r="J207" s="3" t="n">
+        <v>13897</v>
+      </c>
+      <c r="K207" s="3" t="n">
+        <v>1106</v>
+      </c>
+      <c r="L207" s="3" t="n">
+        <v>20033.71</v>
+      </c>
+      <c r="M207" s="3" t="n">
+        <v>706.0999999999985</v>
+      </c>
+      <c r="N207" s="3" t="n">
+        <v>19995</v>
+      </c>
+      <c r="O207" s="3" t="n">
+        <v>1820</v>
+      </c>
+      <c r="P207" s="3" t="inlineStr"/>
+      <c r="Q207" s="3" t="inlineStr"/>
+      <c r="R207" s="3" t="n">
+        <v>1483.713</v>
+      </c>
+      <c r="S207" s="3" t="n">
+        <v>4.838999999999942</v>
+      </c>
+      <c r="T207" s="3" t="n">
+        <v>1863</v>
+      </c>
+      <c r="U207" s="3" t="n">
+        <v>918</v>
+      </c>
+      <c r="V207" s="3" t="inlineStr"/>
+      <c r="W207" s="3" t="inlineStr"/>
+      <c r="X207" s="3" t="n">
+        <v>60713</v>
+      </c>
+      <c r="Y207" s="3" t="n">
+        <v>1329</v>
+      </c>
+      <c r="Z207" s="3" t="n">
+        <v>6198</v>
+      </c>
+      <c r="AA207" s="3" t="n">
+        <v>257</v>
+      </c>
+      <c r="AB207" s="3" t="n">
+        <v>12532</v>
+      </c>
+      <c r="AC207" s="3" t="n">
+        <v>401</v>
+      </c>
+      <c r="AD207" s="3" t="n">
+        <v>4047</v>
+      </c>
+      <c r="AE207" s="3" t="n">
+        <v>187</v>
+      </c>
+      <c r="AF207" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG207" s="3" t="n">
+        <v>121</v>
+      </c>
+      <c r="AH207" s="3" t="n">
+        <v>150</v>
+      </c>
+      <c r="AI207" s="3" t="n">
+        <v>66</v>
+      </c>
+      <c r="AJ207" s="3" t="inlineStr"/>
+      <c r="AK207" s="3" t="inlineStr"/>
+      <c r="AL207" s="3" t="inlineStr"/>
+      <c r="AM207" s="3" t="inlineStr"/>
+      <c r="AN207" s="3" t="inlineStr"/>
+      <c r="AO207" s="3" t="inlineStr"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="3" t="inlineStr">
+        <is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+      <c r="B208" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C208" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D208" s="3" t="n">
+        <v>166935</v>
+      </c>
+      <c r="E208" s="3" t="n">
+        <v>4252</v>
+      </c>
+      <c r="F208" s="3" t="n">
+        <v>20531</v>
+      </c>
+      <c r="G208" s="3" t="n">
+        <v>-53724</v>
+      </c>
+      <c r="H208" s="3" t="n">
+        <v>58339.44</v>
+      </c>
+      <c r="I208" s="3" t="n">
+        <v>991.510000000002</v>
+      </c>
+      <c r="J208" s="3" t="n">
+        <v>525</v>
+      </c>
+      <c r="K208" s="3" t="n">
+        <v>-13372</v>
+      </c>
+      <c r="L208" s="3" t="n">
+        <v>14799</v>
+      </c>
+      <c r="M208" s="3" t="n">
+        <v>-5234.709999999999</v>
+      </c>
+      <c r="N208" s="3" t="n">
+        <v>25</v>
+      </c>
+      <c r="O208" s="3" t="n">
+        <v>-19970</v>
+      </c>
+      <c r="P208" s="3" t="n">
+        <v>1132</v>
+      </c>
+      <c r="Q208" s="3" t="inlineStr"/>
+      <c r="R208" s="3" t="n">
+        <v>1490.524</v>
+      </c>
+      <c r="S208" s="3" t="n">
+        <v>6.810999999999922</v>
+      </c>
+      <c r="T208" s="3" t="n">
+        <v>1447</v>
+      </c>
+      <c r="U208" s="3" t="n">
+        <v>-416</v>
+      </c>
+      <c r="V208" s="3" t="n">
+        <v>1316.29</v>
+      </c>
+      <c r="W208" s="3" t="inlineStr"/>
+      <c r="X208" s="3" t="n">
+        <v>62419</v>
+      </c>
+      <c r="Y208" s="3" t="n">
+        <v>1706</v>
+      </c>
+      <c r="Z208" s="3" t="n">
+        <v>6467</v>
+      </c>
+      <c r="AA208" s="3" t="n">
+        <v>269</v>
+      </c>
+      <c r="AB208" s="3" t="n">
+        <v>12907</v>
+      </c>
+      <c r="AC208" s="3" t="n">
+        <v>375</v>
+      </c>
+      <c r="AD208" s="3" t="n">
+        <v>4262</v>
+      </c>
+      <c r="AE208" s="3" t="n">
+        <v>215</v>
+      </c>
+      <c r="AF208" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG208" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH208" s="3" t="n">
+        <v>232</v>
+      </c>
+      <c r="AI208" s="3" t="n">
+        <v>82</v>
+      </c>
+      <c r="AJ208" s="3" t="n">
+        <v>2336</v>
+      </c>
+      <c r="AK208" s="3" t="inlineStr"/>
+      <c r="AL208" s="3" t="n">
+        <v>-315</v>
+      </c>
+      <c r="AM208" s="3" t="inlineStr"/>
+      <c r="AN208" s="3" t="inlineStr"/>
+      <c r="AO208" s="3" t="inlineStr"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="3" t="inlineStr">
+        <is>
+          <t>21/11/2025</t>
+        </is>
+      </c>
+      <c r="B209" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C209" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D209" s="3" t="n">
+        <v>171351</v>
+      </c>
+      <c r="E209" s="3" t="n">
+        <v>4416</v>
+      </c>
+      <c r="F209" s="3" t="n">
+        <v>76038</v>
+      </c>
+      <c r="G209" s="3" t="n">
+        <v>55507</v>
+      </c>
+      <c r="H209" s="3" t="n">
+        <v>59589.46</v>
+      </c>
+      <c r="I209" s="3" t="n">
+        <v>1250.019999999997</v>
+      </c>
+      <c r="J209" s="3" t="n">
+        <v>2270</v>
+      </c>
+      <c r="K209" s="3" t="n">
+        <v>1745</v>
+      </c>
+      <c r="L209" s="3" t="n">
+        <v>16374</v>
+      </c>
+      <c r="M209" s="3" t="n">
+        <v>1575</v>
+      </c>
+      <c r="N209" s="3" t="n">
+        <v>103</v>
+      </c>
+      <c r="O209" s="3" t="n">
+        <v>78</v>
+      </c>
+      <c r="P209" s="3" t="n">
+        <v>4422</v>
+      </c>
+      <c r="Q209" s="3" t="n">
+        <v>3290</v>
+      </c>
+      <c r="R209" s="3" t="n">
+        <v>1503.517</v>
+      </c>
+      <c r="S209" s="3" t="n">
+        <v>12.99300000000017</v>
+      </c>
+      <c r="T209" s="3" t="n">
+        <v>3798</v>
+      </c>
+      <c r="U209" s="3" t="n">
+        <v>2351</v>
+      </c>
+      <c r="V209" s="3" t="n">
+        <v>1353.4</v>
+      </c>
+      <c r="W209" s="3" t="n">
+        <v>37.11000000000013</v>
+      </c>
+      <c r="X209" s="3" t="n">
+        <v>64716</v>
+      </c>
+      <c r="Y209" s="3" t="n">
+        <v>2297</v>
+      </c>
+      <c r="Z209" s="3" t="n">
+        <v>6720</v>
+      </c>
+      <c r="AA209" s="3" t="n">
+        <v>253</v>
+      </c>
+      <c r="AB209" s="3" t="n">
+        <v>13349</v>
+      </c>
+      <c r="AC209" s="3" t="n">
+        <v>442</v>
+      </c>
+      <c r="AD209" s="3" t="n">
+        <v>4493</v>
+      </c>
+      <c r="AE209" s="3" t="n">
+        <v>231</v>
+      </c>
+      <c r="AF209" s="3" t="n">
+        <v>5251</v>
+      </c>
+      <c r="AG209" s="3" t="n">
+        <v>86</v>
+      </c>
+      <c r="AH209" s="3" t="n">
+        <v>62.042</v>
+      </c>
+      <c r="AI209" s="3" t="n">
+        <v>-169.958</v>
+      </c>
+      <c r="AJ209" s="3" t="n">
+        <v>2370</v>
+      </c>
+      <c r="AK209" s="3" t="n">
+        <v>34</v>
+      </c>
+      <c r="AL209" s="3" t="n">
+        <v>624</v>
+      </c>
+      <c r="AM209" s="3" t="n">
+        <v>939</v>
+      </c>
+      <c r="AN209" s="3" t="n">
+        <v>939</v>
+      </c>
+      <c r="AO209" s="3" t="n">
+        <v>28.54103343465045</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="3" t="inlineStr">
+        <is>
+          <t>21/12/2025</t>
+        </is>
+      </c>
+      <c r="B210" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C210" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D210" s="3" t="n">
+        <v>174865</v>
+      </c>
+      <c r="E210" s="3" t="n">
+        <v>3514</v>
+      </c>
+      <c r="F210" s="3" t="n">
+        <v>77009</v>
+      </c>
+      <c r="G210" s="3" t="n">
+        <v>971</v>
+      </c>
+      <c r="H210" s="3" t="n">
+        <v>60466.08</v>
+      </c>
+      <c r="I210" s="3" t="n">
+        <v>876.6200000000026</v>
+      </c>
+      <c r="J210" s="3" t="n">
+        <v>4002</v>
+      </c>
+      <c r="K210" s="3" t="n">
+        <v>1732</v>
+      </c>
+      <c r="L210" s="3" t="n">
+        <v>17932</v>
+      </c>
+      <c r="M210" s="3" t="n">
+        <v>1558</v>
+      </c>
+      <c r="N210" s="3" t="n">
+        <v>177</v>
+      </c>
+      <c r="O210" s="3" t="n">
+        <v>74</v>
+      </c>
+      <c r="P210" s="3" t="n">
+        <v>7728</v>
+      </c>
+      <c r="Q210" s="3" t="n">
+        <v>3306</v>
+      </c>
+      <c r="R210" s="3" t="n">
+        <v>1513.847</v>
+      </c>
+      <c r="S210" s="3" t="n">
+        <v>10.32999999999993</v>
+      </c>
+      <c r="T210" s="3" t="n">
+        <v>6128</v>
+      </c>
+      <c r="U210" s="3" t="n">
+        <v>2330</v>
+      </c>
+      <c r="V210" s="3" t="n">
+        <v>1396.798</v>
+      </c>
+      <c r="W210" s="3" t="n">
+        <v>43.39799999999991</v>
+      </c>
+      <c r="X210" s="3" t="n">
+        <v>67048</v>
+      </c>
+      <c r="Y210" s="3" t="n">
+        <v>2332</v>
+      </c>
+      <c r="Z210" s="3" t="n">
+        <v>6952</v>
+      </c>
+      <c r="AA210" s="3" t="n">
+        <v>232</v>
+      </c>
+      <c r="AB210" s="3" t="n">
+        <v>13729</v>
+      </c>
+      <c r="AC210" s="3" t="n">
+        <v>380</v>
+      </c>
+      <c r="AD210" s="3" t="n">
+        <v>4679</v>
+      </c>
+      <c r="AE210" s="3" t="n">
+        <v>186</v>
+      </c>
+      <c r="AF210" s="3" t="inlineStr"/>
+      <c r="AG210" s="3" t="inlineStr"/>
+      <c r="AH210" s="3" t="n">
+        <v>144.826</v>
+      </c>
+      <c r="AI210" s="3" t="n">
+        <v>82.78399999999999</v>
+      </c>
+      <c r="AJ210" s="3" t="n">
+        <v>2437</v>
+      </c>
+      <c r="AK210" s="3" t="n">
+        <v>67</v>
+      </c>
+      <c r="AL210" s="3" t="n">
+        <v>1600</v>
+      </c>
+      <c r="AM210" s="3" t="n">
+        <v>976</v>
+      </c>
+      <c r="AN210" s="3" t="n">
+        <v>976</v>
+      </c>
+      <c r="AO210" s="3" t="n">
+        <v>29.52208106473079</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="3" t="inlineStr">
+        <is>
+          <t>22/02/2026</t>
+        </is>
+      </c>
+      <c r="B211" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C211" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D211" s="3" t="n">
+        <v>183855</v>
+      </c>
+      <c r="E211" s="3" t="n">
+        <v>8990</v>
+      </c>
+      <c r="F211" s="3" t="n">
+        <v>79278</v>
+      </c>
+      <c r="G211" s="3" t="n">
+        <v>2269</v>
+      </c>
+      <c r="H211" s="3" t="n">
+        <v>1086</v>
+      </c>
+      <c r="I211" s="3" t="n">
+        <v>-59380.08</v>
+      </c>
+      <c r="J211" s="3" t="n">
+        <v>8393</v>
+      </c>
+      <c r="K211" s="3" t="n">
+        <v>4391</v>
+      </c>
+      <c r="L211" s="3" t="n">
+        <v>21879</v>
+      </c>
+      <c r="M211" s="3" t="n">
+        <v>3947</v>
+      </c>
+      <c r="N211" s="3" t="n">
+        <v>318</v>
+      </c>
+      <c r="O211" s="3" t="n">
+        <v>141</v>
+      </c>
+      <c r="P211" s="3" t="n">
+        <v>15943</v>
+      </c>
+      <c r="Q211" s="3" t="n">
+        <v>8215</v>
+      </c>
+      <c r="R211" s="3" t="n">
+        <v>1546.602</v>
+      </c>
+      <c r="S211" s="3" t="n">
+        <v>32.75500000000011</v>
+      </c>
+      <c r="T211" s="3" t="n">
+        <v>11748</v>
+      </c>
+      <c r="U211" s="3" t="n">
+        <v>5620</v>
+      </c>
+      <c r="V211" s="3" t="n">
+        <v>1500.413</v>
+      </c>
+      <c r="W211" s="3" t="n">
+        <v>103.615</v>
+      </c>
+      <c r="X211" s="3" t="n">
+        <v>72823</v>
+      </c>
+      <c r="Y211" s="3" t="n">
+        <v>5775</v>
+      </c>
+      <c r="Z211" s="3" t="n">
+        <v>7570</v>
+      </c>
+      <c r="AA211" s="3" t="n">
+        <v>618</v>
+      </c>
+      <c r="AB211" s="3" t="n">
+        <v>14524</v>
+      </c>
+      <c r="AC211" s="3" t="n">
+        <v>795</v>
+      </c>
+      <c r="AD211" s="3" t="n">
+        <v>5047</v>
+      </c>
+      <c r="AE211" s="3" t="n">
+        <v>368</v>
+      </c>
+      <c r="AF211" s="3" t="n">
+        <v>5957</v>
+      </c>
+      <c r="AG211" s="3" t="inlineStr"/>
+      <c r="AH211" s="3" t="n">
+        <v>297.341</v>
+      </c>
+      <c r="AI211" s="3" t="n">
+        <v>152.515</v>
+      </c>
+      <c r="AJ211" s="3" t="n">
+        <v>2689</v>
+      </c>
+      <c r="AK211" s="3" t="n">
+        <v>252</v>
+      </c>
+      <c r="AL211" s="3" t="n">
+        <v>4195</v>
+      </c>
+      <c r="AM211" s="3" t="n">
+        <v>2595</v>
+      </c>
+      <c r="AN211" s="3" t="n">
+        <v>2595</v>
+      </c>
+      <c r="AO211" s="3" t="n">
+        <v>31.58855751673768</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="3" t="inlineStr">
+        <is>
+          <t>22/05/2026</t>
+        </is>
+      </c>
+      <c r="B212" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C212" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D212" s="3" t="n">
+        <v>194100</v>
+      </c>
+      <c r="E212" s="3" t="n">
+        <v>10245</v>
+      </c>
+      <c r="F212" s="3" t="n">
+        <v>82469</v>
+      </c>
+      <c r="G212" s="3" t="n">
+        <v>3191</v>
+      </c>
+      <c r="H212" s="3" t="n">
+        <v>3441</v>
+      </c>
+      <c r="I212" s="3" t="n">
+        <v>2355</v>
+      </c>
+      <c r="J212" s="3" t="n">
+        <v>13383</v>
+      </c>
+      <c r="K212" s="3" t="n">
+        <v>4990</v>
+      </c>
+      <c r="L212" s="3" t="n">
+        <v>26318</v>
+      </c>
+      <c r="M212" s="3" t="n">
+        <v>4439</v>
+      </c>
+      <c r="N212" s="3" t="n">
+        <v>494</v>
+      </c>
+      <c r="O212" s="3" t="n">
+        <v>176</v>
+      </c>
+      <c r="P212" s="3" t="n">
+        <v>25661</v>
+      </c>
+      <c r="Q212" s="3" t="n">
+        <v>9718</v>
+      </c>
+      <c r="R212" s="3" t="n">
+        <v>1592.63</v>
+      </c>
+      <c r="S212" s="3" t="n">
+        <v>46.02800000000002</v>
+      </c>
+      <c r="T212" s="3" t="n">
+        <v>17620</v>
+      </c>
+      <c r="U212" s="3" t="n">
+        <v>5872</v>
+      </c>
+      <c r="V212" s="3" t="n">
+        <v>1592.64</v>
+      </c>
+      <c r="W212" s="3" t="n">
+        <v>92.22700000000009</v>
+      </c>
+      <c r="X212" s="3" t="n">
+        <v>78714</v>
+      </c>
+      <c r="Y212" s="3" t="n">
+        <v>5891</v>
+      </c>
+      <c r="Z212" s="3" t="n">
+        <v>8103</v>
+      </c>
+      <c r="AA212" s="3" t="n">
+        <v>533</v>
+      </c>
+      <c r="AB212" s="3" t="n">
+        <v>15363</v>
+      </c>
+      <c r="AC212" s="3" t="n">
+        <v>839</v>
+      </c>
+      <c r="AD212" s="3" t="n">
+        <v>5458</v>
+      </c>
+      <c r="AE212" s="3" t="n">
+        <v>411</v>
+      </c>
+      <c r="AF212" s="3" t="n">
+        <v>6479</v>
+      </c>
+      <c r="AG212" s="3" t="n">
+        <v>522</v>
+      </c>
+      <c r="AH212" s="3" t="n">
+        <v>539.37</v>
+      </c>
+      <c r="AI212" s="3" t="n">
+        <v>242.029</v>
+      </c>
+      <c r="AJ212" s="3" t="n">
+        <v>3217</v>
+      </c>
+      <c r="AK212" s="3" t="n">
+        <v>528</v>
+      </c>
+      <c r="AL212" s="3" t="n">
+        <v>8041</v>
+      </c>
+      <c r="AM212" s="3" t="n">
+        <v>3846</v>
+      </c>
+      <c r="AN212" s="3" t="n">
+        <v>3846</v>
+      </c>
+      <c r="AO212" s="3" t="n">
+        <v>39.57604445359127</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="3" t="inlineStr">
+        <is>
+          <t>22/06/2026</t>
+        </is>
+      </c>
+      <c r="B213" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C213" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D213" s="3" t="n">
+        <v>199099</v>
+      </c>
+      <c r="E213" s="3" t="n">
+        <v>4999</v>
+      </c>
+      <c r="F213" s="3" t="n">
+        <v>83464</v>
+      </c>
+      <c r="G213" s="3" t="n">
+        <v>995</v>
+      </c>
+      <c r="H213" s="3" t="n">
+        <v>4328</v>
+      </c>
+      <c r="I213" s="3" t="n">
+        <v>887</v>
+      </c>
+      <c r="J213" s="3" t="n">
+        <v>15382</v>
+      </c>
+      <c r="K213" s="3" t="n">
+        <v>1999</v>
+      </c>
+      <c r="L213" s="3" t="n">
+        <v>28052</v>
+      </c>
+      <c r="M213" s="3" t="n">
+        <v>1734</v>
+      </c>
+      <c r="N213" s="3" t="n">
+        <v>542</v>
+      </c>
+      <c r="O213" s="3" t="n">
+        <v>48</v>
+      </c>
+      <c r="P213" s="3" t="n">
+        <v>29425</v>
+      </c>
+      <c r="Q213" s="3" t="n">
+        <v>3764</v>
+      </c>
+      <c r="R213" s="3" t="n">
+        <v>1612.888</v>
+      </c>
+      <c r="S213" s="3" t="n">
+        <v>20.25799999999981</v>
+      </c>
+      <c r="T213" s="3" t="n">
+        <v>19914</v>
+      </c>
+      <c r="U213" s="3" t="n">
+        <v>2294</v>
+      </c>
+      <c r="V213" s="3" t="n">
+        <v>1622.945</v>
+      </c>
+      <c r="W213" s="3" t="n">
+        <v>30.30499999999984</v>
+      </c>
+      <c r="X213" s="3" t="n">
+        <v>81013</v>
+      </c>
+      <c r="Y213" s="3" t="n">
+        <v>2299</v>
+      </c>
+      <c r="Z213" s="3" t="n">
+        <v>8265</v>
+      </c>
+      <c r="AA213" s="3" t="n">
+        <v>162</v>
+      </c>
+      <c r="AB213" s="3" t="n">
+        <v>15637</v>
+      </c>
+      <c r="AC213" s="3" t="n">
+        <v>274</v>
+      </c>
+      <c r="AD213" s="3" t="n">
+        <v>5514</v>
+      </c>
+      <c r="AE213" s="3" t="n">
+        <v>56</v>
+      </c>
+      <c r="AF213" s="3" t="n">
+        <v>6703</v>
+      </c>
+      <c r="AG213" s="3" t="n">
+        <v>224</v>
+      </c>
+      <c r="AH213" s="3" t="n">
+        <v>600.622</v>
+      </c>
+      <c r="AI213" s="3" t="n">
+        <v>61.25199999999995</v>
+      </c>
+      <c r="AJ213" s="3" t="n">
+        <v>3414</v>
+      </c>
+      <c r="AK213" s="3" t="n">
+        <v>197</v>
+      </c>
+      <c r="AL213" s="3" t="n">
+        <v>9511</v>
+      </c>
+      <c r="AM213" s="3" t="n">
+        <v>1470</v>
+      </c>
+      <c r="AN213" s="3" t="n">
+        <v>1470</v>
+      </c>
+      <c r="AO213" s="3" t="n">
+        <v>39.05419766206163</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="3" t="inlineStr">
+        <is>
+          <t>22/07/2025</t>
+        </is>
+      </c>
+      <c r="B214" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C214" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D214" s="3" t="n">
+        <v>155298</v>
+      </c>
+      <c r="E214" s="3" t="n">
+        <v>-43801</v>
+      </c>
+      <c r="F214" s="3" t="n">
+        <v>72304</v>
+      </c>
+      <c r="G214" s="3" t="n">
+        <v>-11160</v>
+      </c>
+      <c r="H214" s="3" t="n">
+        <v>55436.03</v>
+      </c>
+      <c r="I214" s="3" t="n">
+        <v>51108.03</v>
+      </c>
+      <c r="J214" s="3" t="n">
+        <v>12066</v>
+      </c>
+      <c r="K214" s="3" t="n">
+        <v>-3316</v>
+      </c>
+      <c r="L214" s="3" t="n">
+        <v>18799.83</v>
+      </c>
+      <c r="M214" s="3" t="n">
+        <v>-9252.169999999998</v>
+      </c>
+      <c r="N214" s="3" t="n">
+        <v>16299</v>
+      </c>
+      <c r="O214" s="3" t="n">
+        <v>15757</v>
+      </c>
+      <c r="P214" s="3" t="inlineStr"/>
+      <c r="Q214" s="3" t="inlineStr"/>
+      <c r="R214" s="3" t="n">
+        <v>1470.367</v>
+      </c>
+      <c r="S214" s="3" t="n">
+        <v>-142.521</v>
+      </c>
+      <c r="T214" s="3" t="n">
+        <v>146</v>
+      </c>
+      <c r="U214" s="3" t="n">
+        <v>-19768</v>
+      </c>
+      <c r="V214" s="3" t="n">
+        <v>1220.855</v>
+      </c>
+      <c r="W214" s="3" t="n">
+        <v>-402.0899999999999</v>
+      </c>
+      <c r="X214" s="3" t="n">
+        <v>58056</v>
+      </c>
+      <c r="Y214" s="3" t="n">
+        <v>-22957</v>
+      </c>
+      <c r="Z214" s="3" t="n">
+        <v>5720</v>
+      </c>
+      <c r="AA214" s="3" t="n">
+        <v>-2545</v>
+      </c>
+      <c r="AB214" s="3" t="n">
+        <v>11768</v>
+      </c>
+      <c r="AC214" s="3" t="n">
+        <v>-3869</v>
+      </c>
+      <c r="AD214" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE214" s="3" t="n">
+        <v>-1724</v>
+      </c>
+      <c r="AF214" s="3" t="n">
+        <v>4906</v>
+      </c>
+      <c r="AG214" s="3" t="n">
+        <v>-1797</v>
+      </c>
+      <c r="AH214" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI214" s="3" t="n">
+        <v>-600.622</v>
+      </c>
+      <c r="AJ214" s="3" t="inlineStr"/>
+      <c r="AK214" s="3" t="inlineStr"/>
+      <c r="AL214" s="3" t="inlineStr"/>
+      <c r="AM214" s="3" t="inlineStr"/>
+      <c r="AN214" s="3" t="inlineStr"/>
+      <c r="AO214" s="3" t="inlineStr"/>
+    </row>
+    <row r="215">
+      <c r="A215" s="3" t="inlineStr">
+        <is>
+          <t>22/08/2025</t>
+        </is>
+      </c>
+      <c r="B215" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C215" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D215" s="3" t="n">
+        <v>159005</v>
+      </c>
+      <c r="E215" s="3" t="n">
+        <v>3707</v>
+      </c>
+      <c r="F215" s="3" t="n">
+        <v>73380</v>
+      </c>
+      <c r="G215" s="3" t="n">
+        <v>1076</v>
+      </c>
+      <c r="H215" s="3" t="n">
+        <v>56496.3</v>
+      </c>
+      <c r="I215" s="3" t="n">
+        <v>1060.270000000004</v>
+      </c>
+      <c r="J215" s="3" t="n">
+        <v>12826</v>
+      </c>
+      <c r="K215" s="3" t="n">
+        <v>760</v>
+      </c>
+      <c r="L215" s="3" t="n">
+        <v>19349.77</v>
+      </c>
+      <c r="M215" s="3" t="n">
+        <v>549.9399999999987</v>
+      </c>
+      <c r="N215" s="3" t="n">
+        <v>18237</v>
+      </c>
+      <c r="O215" s="3" t="n">
+        <v>1938</v>
+      </c>
+      <c r="P215" s="3" t="inlineStr"/>
+      <c r="Q215" s="3" t="inlineStr"/>
+      <c r="R215" s="3" t="n">
+        <v>1478.977</v>
+      </c>
+      <c r="S215" s="3" t="n">
+        <v>8.610000000000127</v>
+      </c>
+      <c r="T215" s="3" t="n">
+        <v>970</v>
+      </c>
+      <c r="U215" s="3" t="n">
+        <v>824</v>
+      </c>
+      <c r="V215" s="3" t="n">
+        <v>1248.667</v>
+      </c>
+      <c r="W215" s="3" t="n">
+        <v>27.8119999999999</v>
+      </c>
+      <c r="X215" s="3" t="n">
+        <v>59425</v>
+      </c>
+      <c r="Y215" s="3" t="n">
+        <v>1369</v>
+      </c>
+      <c r="Z215" s="3" t="n">
+        <v>5948</v>
+      </c>
+      <c r="AA215" s="3" t="n">
+        <v>228</v>
+      </c>
+      <c r="AB215" s="3" t="n">
+        <v>12144</v>
+      </c>
+      <c r="AC215" s="3" t="n">
+        <v>376</v>
+      </c>
+      <c r="AD215" s="3" t="n">
+        <v>3860</v>
+      </c>
+      <c r="AE215" s="3" t="n">
+        <v>70</v>
+      </c>
+      <c r="AF215" s="3" t="n">
+        <v>5051</v>
+      </c>
+      <c r="AG215" s="3" t="n">
+        <v>145</v>
+      </c>
+      <c r="AH215" s="3" t="n">
+        <v>85</v>
+      </c>
+      <c r="AI215" s="3" t="n">
+        <v>85</v>
+      </c>
+      <c r="AJ215" s="3" t="n">
+        <v>2257</v>
+      </c>
+      <c r="AK215" s="3" t="inlineStr"/>
+      <c r="AL215" s="3" t="inlineStr"/>
+      <c r="AM215" s="3" t="inlineStr"/>
+      <c r="AN215" s="3" t="inlineStr"/>
+      <c r="AO215" s="3" t="inlineStr"/>
+    </row>
+    <row r="216">
+      <c r="A216" s="3" t="inlineStr">
+        <is>
+          <t>22/09/2025</t>
+        </is>
+      </c>
+      <c r="B216" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C216" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D216" s="3" t="inlineStr"/>
+      <c r="E216" s="3" t="inlineStr"/>
+      <c r="F216" s="3" t="inlineStr"/>
+      <c r="G216" s="3" t="inlineStr"/>
+      <c r="H216" s="3" t="inlineStr"/>
+      <c r="I216" s="3" t="inlineStr"/>
+      <c r="J216" s="3" t="inlineStr"/>
+      <c r="K216" s="3" t="inlineStr"/>
+      <c r="L216" s="3" t="inlineStr"/>
+      <c r="M216" s="3" t="inlineStr"/>
+      <c r="N216" s="3" t="inlineStr"/>
+      <c r="O216" s="3" t="inlineStr"/>
+      <c r="P216" s="3" t="inlineStr"/>
+      <c r="Q216" s="3" t="inlineStr"/>
+      <c r="R216" s="3" t="inlineStr"/>
+      <c r="S216" s="3" t="inlineStr"/>
+      <c r="T216" s="3" t="inlineStr"/>
+      <c r="U216" s="3" t="inlineStr"/>
+      <c r="V216" s="3" t="inlineStr"/>
+      <c r="W216" s="3" t="inlineStr"/>
+      <c r="X216" s="3" t="inlineStr"/>
+      <c r="Y216" s="3" t="inlineStr"/>
+      <c r="Z216" s="3" t="inlineStr"/>
+      <c r="AA216" s="3" t="inlineStr"/>
+      <c r="AB216" s="3" t="inlineStr"/>
+      <c r="AC216" s="3" t="inlineStr"/>
+      <c r="AD216" s="3" t="inlineStr"/>
+      <c r="AE216" s="3" t="inlineStr"/>
+      <c r="AF216" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG216" s="3" t="n">
+        <v>114</v>
+      </c>
+      <c r="AH216" s="3" t="inlineStr"/>
+      <c r="AI216" s="3" t="inlineStr"/>
+      <c r="AJ216" s="3" t="inlineStr"/>
+      <c r="AK216" s="3" t="inlineStr"/>
+      <c r="AL216" s="3" t="inlineStr"/>
+      <c r="AM216" s="3" t="inlineStr"/>
+      <c r="AN216" s="3" t="inlineStr"/>
+      <c r="AO216" s="3" t="inlineStr"/>
+    </row>
+    <row r="217">
+      <c r="A217" s="3" t="inlineStr">
+        <is>
+          <t>22/11/2025</t>
+        </is>
+      </c>
+      <c r="B217" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C217" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D217" s="3" t="n">
+        <v>171485</v>
+      </c>
+      <c r="E217" s="3" t="inlineStr"/>
+      <c r="F217" s="3" t="n">
+        <v>76072</v>
+      </c>
+      <c r="G217" s="3" t="inlineStr"/>
+      <c r="H217" s="3" t="n">
+        <v>59627.55</v>
+      </c>
+      <c r="I217" s="3" t="inlineStr"/>
+      <c r="J217" s="3" t="n">
+        <v>2337</v>
+      </c>
+      <c r="K217" s="3" t="inlineStr"/>
+      <c r="L217" s="3" t="n">
+        <v>16434</v>
+      </c>
+      <c r="M217" s="3" t="inlineStr"/>
+      <c r="N217" s="3" t="n">
+        <v>105</v>
+      </c>
+      <c r="O217" s="3" t="inlineStr"/>
+      <c r="P217" s="3" t="n">
+        <v>4550</v>
+      </c>
+      <c r="Q217" s="3" t="inlineStr"/>
+      <c r="R217" s="3" t="n">
+        <v>1503.933</v>
+      </c>
+      <c r="S217" s="3" t="inlineStr"/>
+      <c r="T217" s="3" t="n">
+        <v>3889</v>
+      </c>
+      <c r="U217" s="3" t="inlineStr"/>
+      <c r="V217" s="3" t="n">
+        <v>1354.805</v>
+      </c>
+      <c r="W217" s="3" t="inlineStr"/>
+      <c r="X217" s="3" t="n">
+        <v>64809</v>
+      </c>
+      <c r="Y217" s="3" t="inlineStr"/>
+      <c r="Z217" s="3" t="n">
+        <v>6727</v>
+      </c>
+      <c r="AA217" s="3" t="inlineStr"/>
+      <c r="AB217" s="3" t="n">
+        <v>13367</v>
+      </c>
+      <c r="AC217" s="3" t="inlineStr"/>
+      <c r="AD217" s="3" t="n">
+        <v>4504</v>
+      </c>
+      <c r="AE217" s="3" t="inlineStr"/>
+      <c r="AF217" s="3" t="n">
+        <v>5256</v>
+      </c>
+      <c r="AG217" s="3" t="n">
+        <v>91</v>
+      </c>
+      <c r="AH217" s="3" t="n">
+        <v>65.68300000000001</v>
+      </c>
+      <c r="AI217" s="3" t="inlineStr"/>
+      <c r="AJ217" s="3" t="n">
+        <v>2371</v>
+      </c>
+      <c r="AK217" s="3" t="inlineStr"/>
+      <c r="AL217" s="3" t="n">
+        <v>661</v>
+      </c>
+      <c r="AM217" s="3" t="inlineStr"/>
+      <c r="AN217" s="3" t="inlineStr"/>
+      <c r="AO217" s="3" t="inlineStr"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="3" t="inlineStr">
+        <is>
+          <t>22/12/2025</t>
+        </is>
+      </c>
+      <c r="B218" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C218" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D218" s="3" t="n">
+        <v>175008</v>
+      </c>
+      <c r="E218" s="3" t="n">
+        <v>3523</v>
+      </c>
+      <c r="F218" s="3" t="n">
+        <v>77038</v>
+      </c>
+      <c r="G218" s="3" t="n">
+        <v>966</v>
+      </c>
+      <c r="H218" s="3" t="inlineStr"/>
+      <c r="I218" s="3" t="inlineStr"/>
+      <c r="J218" s="3" t="n">
+        <v>4074</v>
+      </c>
+      <c r="K218" s="3" t="n">
+        <v>1737</v>
+      </c>
+      <c r="L218" s="3" t="n">
+        <v>17996</v>
+      </c>
+      <c r="M218" s="3" t="n">
+        <v>1562</v>
+      </c>
+      <c r="N218" s="3" t="n">
+        <v>180</v>
+      </c>
+      <c r="O218" s="3" t="n">
+        <v>75</v>
+      </c>
+      <c r="P218" s="3" t="n">
+        <v>7866</v>
+      </c>
+      <c r="Q218" s="3" t="n">
+        <v>3316</v>
+      </c>
+      <c r="R218" s="3" t="n">
+        <v>1514.098</v>
+      </c>
+      <c r="S218" s="3" t="n">
+        <v>10.16499999999996</v>
+      </c>
+      <c r="T218" s="3" t="n">
+        <v>6225</v>
+      </c>
+      <c r="U218" s="3" t="n">
+        <v>2336</v>
+      </c>
+      <c r="V218" s="3" t="n">
+        <v>1398.711</v>
+      </c>
+      <c r="W218" s="3" t="n">
+        <v>43.90599999999995</v>
+      </c>
+      <c r="X218" s="3" t="n">
+        <v>67146</v>
+      </c>
+      <c r="Y218" s="3" t="n">
+        <v>2337</v>
+      </c>
+      <c r="Z218" s="3" t="n">
+        <v>6958</v>
+      </c>
+      <c r="AA218" s="3" t="n">
+        <v>231</v>
+      </c>
+      <c r="AB218" s="3" t="n">
+        <v>13746</v>
+      </c>
+      <c r="AC218" s="3" t="n">
+        <v>379</v>
+      </c>
+      <c r="AD218" s="3" t="n">
+        <v>4683</v>
+      </c>
+      <c r="AE218" s="3" t="n">
+        <v>179</v>
+      </c>
+      <c r="AF218" s="3" t="inlineStr"/>
+      <c r="AG218" s="3" t="inlineStr"/>
+      <c r="AH218" s="3" t="n">
+        <v>147.366</v>
+      </c>
+      <c r="AI218" s="3" t="n">
+        <v>81.68300000000001</v>
+      </c>
+      <c r="AJ218" s="3" t="n">
+        <v>2438</v>
+      </c>
+      <c r="AK218" s="3" t="n">
+        <v>67</v>
+      </c>
+      <c r="AL218" s="3" t="n">
+        <v>1641</v>
+      </c>
+      <c r="AM218" s="3" t="n">
+        <v>980</v>
+      </c>
+      <c r="AN218" s="3" t="n">
+        <v>980</v>
+      </c>
+      <c r="AO218" s="3" t="n">
+        <v>29.55367913148372</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="3" t="inlineStr">
+        <is>
+          <t>22/05/2026</t>
+        </is>
+      </c>
+      <c r="B219" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C219" s="3" t="inlineStr">
+        <is>
+          <t>JV</t>
+        </is>
+      </c>
+      <c r="D219" s="3" t="n">
+        <v>194100</v>
+      </c>
+      <c r="E219" s="3" t="n">
+        <v>19092</v>
+      </c>
+      <c r="F219" s="3" t="n">
+        <v>82469</v>
+      </c>
+      <c r="G219" s="3" t="n">
+        <v>5431</v>
+      </c>
+      <c r="H219" s="3" t="n">
+        <v>3441</v>
+      </c>
+      <c r="I219" s="3" t="inlineStr"/>
+      <c r="J219" s="3" t="n">
+        <v>13383.98</v>
+      </c>
+      <c r="K219" s="3" t="n">
+        <v>9309.98</v>
+      </c>
+      <c r="L219" s="3" t="n">
+        <v>25318</v>
+      </c>
+      <c r="M219" s="3" t="n">
+        <v>7322</v>
+      </c>
+      <c r="N219" s="3" t="n">
+        <v>494</v>
+      </c>
+      <c r="O219" s="3" t="n">
+        <v>314</v>
+      </c>
+      <c r="P219" s="3" t="n">
+        <v>25661</v>
+      </c>
+      <c r="Q219" s="3" t="n">
+        <v>17795</v>
+      </c>
+      <c r="R219" s="3" t="n">
+        <v>1592.63</v>
+      </c>
+      <c r="S219" s="3" t="n">
+        <v>78.53200000000015</v>
+      </c>
+      <c r="T219" s="3" t="n">
+        <v>17620</v>
+      </c>
+      <c r="U219" s="3" t="n">
+        <v>11395</v>
+      </c>
+      <c r="V219" s="3" t="n">
+        <v>1592.64</v>
+      </c>
+      <c r="W219" s="3" t="n">
+        <v>193.9290000000001</v>
+      </c>
+      <c r="X219" s="3" t="n">
+        <v>78714</v>
+      </c>
+      <c r="Y219" s="3" t="n">
+        <v>11568</v>
+      </c>
+      <c r="Z219" s="3" t="n">
+        <v>8103</v>
+      </c>
+      <c r="AA219" s="3" t="n">
+        <v>1145</v>
+      </c>
+      <c r="AB219" s="3" t="n">
+        <v>15363</v>
+      </c>
+      <c r="AC219" s="3" t="n">
+        <v>1617</v>
+      </c>
+      <c r="AD219" s="3" t="n">
+        <v>5458</v>
+      </c>
+      <c r="AE219" s="3" t="n">
+        <v>775</v>
+      </c>
+      <c r="AF219" s="3" t="n">
+        <v>6479</v>
+      </c>
+      <c r="AG219" s="3" t="inlineStr"/>
+      <c r="AH219" s="3" t="n">
+        <v>539.37</v>
+      </c>
+      <c r="AI219" s="3" t="n">
+        <v>392.004</v>
+      </c>
+      <c r="AJ219" s="3" t="n">
+        <v>3217</v>
+      </c>
+      <c r="AK219" s="3" t="n">
+        <v>779</v>
+      </c>
+      <c r="AL219" s="3" t="n">
+        <v>8041</v>
+      </c>
+      <c r="AM219" s="3" t="n">
+        <v>6400</v>
+      </c>
+      <c r="AN219" s="3" t="n">
+        <v>6400</v>
+      </c>
+      <c r="AO219" s="3" t="n">
+        <v>35.96515875245856</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="3" t="inlineStr">
+        <is>
+          <t>23/01/2026</t>
+        </is>
+      </c>
+      <c r="B220" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C220" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D220" s="3" t="n">
+        <v>179300</v>
+      </c>
+      <c r="E220" s="3" t="n">
+        <v>-14800</v>
+      </c>
+      <c r="F220" s="3" t="n">
+        <v>78159</v>
+      </c>
+      <c r="G220" s="3" t="n">
+        <v>-4310</v>
+      </c>
+      <c r="H220" s="3" t="n">
+        <v>172</v>
+      </c>
+      <c r="I220" s="3" t="n">
+        <v>-3269</v>
+      </c>
+      <c r="J220" s="3" t="n">
+        <v>6172</v>
+      </c>
+      <c r="K220" s="3" t="n">
+        <v>-7211.98</v>
+      </c>
+      <c r="L220" s="3" t="n">
+        <v>19878</v>
+      </c>
+      <c r="M220" s="3" t="n">
+        <v>-5440</v>
+      </c>
+      <c r="N220" s="3" t="n">
+        <v>254</v>
+      </c>
+      <c r="O220" s="3" t="n">
+        <v>-240</v>
+      </c>
+      <c r="P220" s="3" t="n">
+        <v>11905</v>
+      </c>
+      <c r="Q220" s="3" t="n">
+        <v>-13756</v>
+      </c>
+      <c r="R220" s="3" t="n">
+        <v>1527.045</v>
+      </c>
+      <c r="S220" s="3" t="n">
+        <v>-65.58500000000004</v>
+      </c>
+      <c r="T220" s="3" t="n">
+        <v>9052</v>
+      </c>
+      <c r="U220" s="3" t="n">
+        <v>-8568</v>
+      </c>
+      <c r="V220" s="3" t="n">
+        <v>1454.735</v>
+      </c>
+      <c r="W220" s="3" t="n">
+        <v>-137.9050000000002</v>
+      </c>
+      <c r="X220" s="3" t="n">
+        <v>69978</v>
+      </c>
+      <c r="Y220" s="3" t="n">
+        <v>-8736</v>
+      </c>
+      <c r="Z220" s="3" t="n">
+        <v>7257</v>
+      </c>
+      <c r="AA220" s="3" t="n">
+        <v>-846</v>
+      </c>
+      <c r="AB220" s="3" t="n">
+        <v>14099</v>
+      </c>
+      <c r="AC220" s="3" t="n">
+        <v>-1264</v>
+      </c>
+      <c r="AD220" s="3" t="n">
+        <v>4941</v>
+      </c>
+      <c r="AE220" s="3" t="n">
+        <v>-517</v>
+      </c>
+      <c r="AF220" s="3" t="n">
+        <v>5694</v>
+      </c>
+      <c r="AG220" s="3" t="n">
+        <v>-785</v>
+      </c>
+      <c r="AH220" s="3" t="n">
+        <v>227.235</v>
+      </c>
+      <c r="AI220" s="3" t="n">
+        <v>-312.135</v>
+      </c>
+      <c r="AJ220" s="3" t="n">
+        <v>2558</v>
+      </c>
+      <c r="AK220" s="3" t="n">
+        <v>-659</v>
+      </c>
+      <c r="AL220" s="3" t="n">
+        <v>2853</v>
+      </c>
+      <c r="AM220" s="3" t="n">
+        <v>-5188</v>
+      </c>
+      <c r="AN220" s="3" t="n">
+        <v>-5188</v>
+      </c>
+      <c r="AO220" s="3" t="n">
+        <v>37.71445187554522</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="3" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="B221" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C221" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D221" s="3" t="n">
+        <v>183940</v>
+      </c>
+      <c r="E221" s="3" t="n">
+        <v>4640</v>
+      </c>
+      <c r="F221" s="3" t="n">
+        <v>79304</v>
+      </c>
+      <c r="G221" s="3" t="n">
+        <v>1145</v>
+      </c>
+      <c r="H221" s="3" t="n">
+        <v>1106</v>
+      </c>
+      <c r="I221" s="3" t="n">
+        <v>934</v>
+      </c>
+      <c r="J221" s="3" t="n">
+        <v>8435</v>
+      </c>
+      <c r="K221" s="3" t="n">
+        <v>2263</v>
+      </c>
+      <c r="L221" s="3" t="n">
+        <v>21918</v>
+      </c>
+      <c r="M221" s="3" t="n">
+        <v>2040</v>
+      </c>
+      <c r="N221" s="3" t="n">
+        <v>320</v>
+      </c>
+      <c r="O221" s="3" t="n">
+        <v>66</v>
+      </c>
+      <c r="P221" s="3" t="n">
+        <v>16025</v>
+      </c>
+      <c r="Q221" s="3" t="n">
+        <v>4120</v>
+      </c>
+      <c r="R221" s="3" t="n">
+        <v>1547.012</v>
+      </c>
+      <c r="S221" s="3" t="n">
+        <v>19.96699999999987</v>
+      </c>
+      <c r="T221" s="3" t="n">
+        <v>11797</v>
+      </c>
+      <c r="U221" s="3" t="n">
+        <v>2745</v>
+      </c>
+      <c r="V221" s="3" t="n">
+        <v>1501.078</v>
+      </c>
+      <c r="W221" s="3" t="n">
+        <v>46.34300000000007</v>
+      </c>
+      <c r="X221" s="3" t="n">
+        <v>72876</v>
+      </c>
+      <c r="Y221" s="3" t="n">
+        <v>2898</v>
+      </c>
+      <c r="Z221" s="3" t="n">
+        <v>7579</v>
+      </c>
+      <c r="AA221" s="3" t="n">
+        <v>322</v>
+      </c>
+      <c r="AB221" s="3" t="n">
+        <v>14535</v>
+      </c>
+      <c r="AC221" s="3" t="n">
+        <v>436</v>
+      </c>
+      <c r="AD221" s="3" t="n">
+        <v>5047</v>
+      </c>
+      <c r="AE221" s="3" t="n">
+        <v>106</v>
+      </c>
+      <c r="AF221" s="3" t="n">
+        <v>5963</v>
+      </c>
+      <c r="AG221" s="3" t="n">
+        <v>269</v>
+      </c>
+      <c r="AH221" s="3" t="n">
+        <v>300.837</v>
+      </c>
+      <c r="AI221" s="3" t="n">
+        <v>73.60199999999998</v>
+      </c>
+      <c r="AJ221" s="3" t="n">
+        <v>2692</v>
+      </c>
+      <c r="AK221" s="3" t="n">
+        <v>134</v>
+      </c>
+      <c r="AL221" s="3" t="n">
+        <v>4228</v>
+      </c>
+      <c r="AM221" s="3" t="n">
+        <v>1375</v>
+      </c>
+      <c r="AN221" s="3" t="n">
+        <v>1375</v>
+      </c>
+      <c r="AO221" s="3" t="n">
+        <v>33.37378640776699</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="3" t="inlineStr">
+        <is>
+          <t>23/05/2026</t>
+        </is>
+      </c>
+      <c r="B222" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C222" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D222" s="3" t="n">
+        <v>194274</v>
+      </c>
+      <c r="E222" s="3" t="n">
+        <v>10334</v>
+      </c>
+      <c r="F222" s="3" t="n">
+        <v>82533</v>
+      </c>
+      <c r="G222" s="3" t="n">
+        <v>3229</v>
+      </c>
+      <c r="H222" s="3" t="n">
+        <v>3495</v>
+      </c>
+      <c r="I222" s="3" t="n">
+        <v>2389</v>
+      </c>
+      <c r="J222" s="3" t="n">
+        <v>13461</v>
+      </c>
+      <c r="K222" s="3" t="n">
+        <v>5026</v>
+      </c>
+      <c r="L222" s="3" t="n">
+        <v>26386</v>
+      </c>
+      <c r="M222" s="3" t="n">
+        <v>4468</v>
+      </c>
+      <c r="N222" s="3" t="n">
+        <v>495</v>
+      </c>
+      <c r="O222" s="3" t="n">
+        <v>175</v>
+      </c>
+      <c r="P222" s="3" t="n">
+        <v>25809</v>
+      </c>
+      <c r="Q222" s="3" t="n">
+        <v>9784</v>
+      </c>
+      <c r="R222" s="3" t="n">
+        <v>1593.12</v>
+      </c>
+      <c r="S222" s="3" t="n">
+        <v>46.10799999999995</v>
+      </c>
+      <c r="T222" s="3" t="n">
+        <v>17709</v>
+      </c>
+      <c r="U222" s="3" t="n">
+        <v>5912</v>
+      </c>
+      <c r="V222" s="3" t="n">
+        <v>1593.64</v>
+      </c>
+      <c r="W222" s="3" t="n">
+        <v>92.56200000000013</v>
+      </c>
+      <c r="X222" s="3" t="n">
+        <v>78805</v>
+      </c>
+      <c r="Y222" s="3" t="n">
+        <v>5929</v>
+      </c>
+      <c r="Z222" s="3" t="n">
+        <v>8106</v>
+      </c>
+      <c r="AA222" s="3" t="n">
+        <v>527</v>
+      </c>
+      <c r="AB222" s="3" t="n">
+        <v>15374</v>
+      </c>
+      <c r="AC222" s="3" t="n">
+        <v>839</v>
+      </c>
+      <c r="AD222" s="3" t="n">
+        <v>5464</v>
+      </c>
+      <c r="AE222" s="3" t="n">
+        <v>417</v>
+      </c>
+      <c r="AF222" s="3" t="n">
+        <v>6491</v>
+      </c>
+      <c r="AG222" s="3" t="n">
+        <v>528</v>
+      </c>
+      <c r="AH222" s="3" t="n">
+        <v>542.79</v>
+      </c>
+      <c r="AI222" s="3" t="n">
+        <v>241.953</v>
+      </c>
+      <c r="AJ222" s="3" t="n">
+        <v>3260</v>
+      </c>
+      <c r="AK222" s="3" t="n">
+        <v>568</v>
+      </c>
+      <c r="AL222" s="3" t="n">
+        <v>8100</v>
+      </c>
+      <c r="AM222" s="3" t="n">
+        <v>3872</v>
+      </c>
+      <c r="AN222" s="3" t="n">
+        <v>3872</v>
+      </c>
+      <c r="AO222" s="3" t="n">
+        <v>39.57481602616517</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="3" t="inlineStr">
+        <is>
+          <t>23/05/2026</t>
+        </is>
+      </c>
+      <c r="B223" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C223" s="3" t="inlineStr">
+        <is>
+          <t>JV</t>
+        </is>
+      </c>
+      <c r="D223" s="3" t="n">
+        <v>194274</v>
+      </c>
+      <c r="E223" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F223" s="3" t="n">
+        <v>82533</v>
+      </c>
+      <c r="G223" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H223" s="3" t="n">
+        <v>3495</v>
+      </c>
+      <c r="I223" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J223" s="3" t="n">
+        <v>13461</v>
+      </c>
+      <c r="K223" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="L223" s="3" t="n">
+        <v>26386</v>
+      </c>
+      <c r="M223" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N223" s="3" t="n">
+        <v>495</v>
+      </c>
+      <c r="O223" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P223" s="3" t="n">
+        <v>25809</v>
+      </c>
+      <c r="Q223" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="R223" s="3" t="n">
+        <v>1593.12</v>
+      </c>
+      <c r="S223" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="T223" s="3" t="n">
+        <v>17709</v>
+      </c>
+      <c r="U223" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="V223" s="3" t="n">
+        <v>1593.64</v>
+      </c>
+      <c r="W223" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="X223" s="3" t="n">
+        <v>78805</v>
+      </c>
+      <c r="Y223" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z223" s="3" t="n">
+        <v>8106</v>
+      </c>
+      <c r="AA223" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB223" s="3" t="n">
+        <v>15374</v>
+      </c>
+      <c r="AC223" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD223" s="3" t="n">
+        <v>5464</v>
+      </c>
+      <c r="AE223" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF223" s="3" t="n">
+        <v>6491.02</v>
+      </c>
+      <c r="AG223" s="3" t="n">
+        <v>0.02000000000043656</v>
+      </c>
+      <c r="AH223" s="3" t="n">
+        <v>542.79</v>
+      </c>
+      <c r="AI223" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ223" s="3" t="n">
+        <v>3260</v>
+      </c>
+      <c r="AK223" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL223" s="3" t="n">
+        <v>8100</v>
+      </c>
+      <c r="AM223" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN223" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO223" s="3" t="inlineStr"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="3" t="inlineStr">
+        <is>
+          <t>23/06/2026</t>
+        </is>
+      </c>
+      <c r="B224" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C224" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D224" s="3" t="n">
+        <v>199322</v>
+      </c>
+      <c r="E224" s="3" t="n">
+        <v>5048</v>
+      </c>
+      <c r="F224" s="3" t="n">
+        <v>83512</v>
+      </c>
+      <c r="G224" s="3" t="n">
+        <v>979</v>
+      </c>
+      <c r="H224" s="3" t="n">
+        <v>4372</v>
+      </c>
+      <c r="I224" s="3" t="n">
+        <v>877</v>
+      </c>
+      <c r="J224" s="3" t="n">
+        <v>15466</v>
+      </c>
+      <c r="K224" s="3" t="n">
+        <v>2005</v>
+      </c>
+      <c r="L224" s="3" t="n">
+        <v>28126</v>
+      </c>
+      <c r="M224" s="3" t="n">
+        <v>1740</v>
+      </c>
+      <c r="N224" s="3" t="n">
+        <v>543</v>
+      </c>
+      <c r="O224" s="3" t="n">
+        <v>48</v>
+      </c>
+      <c r="P224" s="3" t="n">
+        <v>29589</v>
+      </c>
+      <c r="Q224" s="3" t="n">
+        <v>3780</v>
+      </c>
+      <c r="R224" s="3" t="n">
+        <v>1613.535</v>
+      </c>
+      <c r="S224" s="3" t="n">
+        <v>20.41500000000019</v>
+      </c>
+      <c r="T224" s="3" t="n">
+        <v>20012</v>
+      </c>
+      <c r="U224" s="3" t="n">
+        <v>2303</v>
+      </c>
+      <c r="V224" s="3" t="n">
+        <v>1623.831</v>
+      </c>
+      <c r="W224" s="3" t="n">
+        <v>30.1909999999998</v>
+      </c>
+      <c r="X224" s="3" t="n">
+        <v>81118</v>
+      </c>
+      <c r="Y224" s="3" t="n">
+        <v>2313</v>
+      </c>
+      <c r="Z224" s="3" t="n">
+        <v>8272</v>
+      </c>
+      <c r="AA224" s="3" t="n">
+        <v>166</v>
+      </c>
+      <c r="AB224" s="3" t="n">
+        <v>15648</v>
+      </c>
+      <c r="AC224" s="3" t="n">
+        <v>274</v>
+      </c>
+      <c r="AD224" s="3" t="n">
+        <v>5525</v>
+      </c>
+      <c r="AE224" s="3" t="n">
+        <v>61</v>
+      </c>
+      <c r="AF224" s="3" t="n">
+        <v>6707</v>
+      </c>
+      <c r="AG224" s="3" t="n">
+        <v>215.9799999999996</v>
+      </c>
+      <c r="AH224" s="3" t="n">
+        <v>602.3680000000001</v>
+      </c>
+      <c r="AI224" s="3" t="n">
+        <v>59.57800000000009</v>
+      </c>
+      <c r="AJ224" s="3" t="n">
+        <v>3420</v>
+      </c>
+      <c r="AK224" s="3" t="n">
+        <v>160</v>
+      </c>
+      <c r="AL224" s="3" t="n">
+        <v>9577</v>
+      </c>
+      <c r="AM224" s="3" t="n">
+        <v>1477</v>
+      </c>
+      <c r="AN224" s="3" t="n">
+        <v>1477</v>
+      </c>
+      <c r="AO224" s="3" t="n">
+        <v>39.07407407407407</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="3" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+      <c r="B225" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C225" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D225" s="3" t="n">
+        <v>155455</v>
+      </c>
+      <c r="E225" s="3" t="n">
+        <v>-43867</v>
+      </c>
+      <c r="F225" s="3" t="n">
+        <v>72368</v>
+      </c>
+      <c r="G225" s="3" t="n">
+        <v>-11144</v>
+      </c>
+      <c r="H225" s="3" t="n">
+        <v>55494.82</v>
+      </c>
+      <c r="I225" s="3" t="n">
+        <v>51122.82</v>
+      </c>
+      <c r="J225" s="3" t="n">
+        <v>12099</v>
+      </c>
+      <c r="K225" s="3" t="n">
+        <v>-3367</v>
+      </c>
+      <c r="L225" s="3" t="n">
+        <v>18822.58</v>
+      </c>
+      <c r="M225" s="3" t="n">
+        <v>-9303.419999999998</v>
+      </c>
+      <c r="N225" s="3" t="n">
+        <v>16363</v>
+      </c>
+      <c r="O225" s="3" t="n">
+        <v>15820</v>
+      </c>
+      <c r="P225" s="3" t="inlineStr"/>
+      <c r="Q225" s="3" t="inlineStr"/>
+      <c r="R225" s="3" t="n">
+        <v>1470.994</v>
+      </c>
+      <c r="S225" s="3" t="n">
+        <v>-142.5410000000002</v>
+      </c>
+      <c r="T225" s="3" t="n">
+        <v>185</v>
+      </c>
+      <c r="U225" s="3" t="n">
+        <v>-19827</v>
+      </c>
+      <c r="V225" s="3" t="n">
+        <v>1222.256</v>
+      </c>
+      <c r="W225" s="3" t="n">
+        <v>-401.5749999999998</v>
+      </c>
+      <c r="X225" s="3" t="n">
+        <v>58094</v>
+      </c>
+      <c r="Y225" s="3" t="n">
+        <v>-23024</v>
+      </c>
+      <c r="Z225" s="3" t="n">
+        <v>5727</v>
+      </c>
+      <c r="AA225" s="3" t="n">
+        <v>-2545</v>
+      </c>
+      <c r="AB225" s="3" t="n">
+        <v>11779</v>
+      </c>
+      <c r="AC225" s="3" t="n">
+        <v>-3869</v>
+      </c>
+      <c r="AD225" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE225" s="3" t="n">
+        <v>-1735</v>
+      </c>
+      <c r="AF225" s="3" t="n">
+        <v>4906</v>
+      </c>
+      <c r="AG225" s="3" t="n">
+        <v>-1801</v>
+      </c>
+      <c r="AH225" s="3" t="n">
+        <v>3</v>
+      </c>
+      <c r="AI225" s="3" t="n">
+        <v>-599.3680000000001</v>
+      </c>
+      <c r="AJ225" s="3" t="inlineStr"/>
+      <c r="AK225" s="3" t="inlineStr"/>
+      <c r="AL225" s="3" t="inlineStr"/>
+      <c r="AM225" s="3" t="inlineStr"/>
+      <c r="AN225" s="3" t="inlineStr"/>
+      <c r="AO225" s="3" t="inlineStr"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="3" t="inlineStr">
+        <is>
+          <t>23/08/2025</t>
+        </is>
+      </c>
+      <c r="B226" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C226" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D226" s="3" t="inlineStr"/>
+      <c r="E226" s="3" t="inlineStr"/>
+      <c r="F226" s="3" t="n">
+        <v>73435</v>
+      </c>
+      <c r="G226" s="3" t="n">
+        <v>1067</v>
+      </c>
+      <c r="H226" s="3" t="n">
+        <v>56550.66</v>
+      </c>
+      <c r="I226" s="3" t="n">
+        <v>1055.840000000004</v>
+      </c>
+      <c r="J226" s="3" t="inlineStr"/>
+      <c r="K226" s="3" t="inlineStr"/>
+      <c r="L226" s="3" t="n">
+        <v>19384.6</v>
+      </c>
+      <c r="M226" s="3" t="n">
+        <v>562.0199999999968</v>
+      </c>
+      <c r="N226" s="3" t="n">
+        <v>18300</v>
+      </c>
+      <c r="O226" s="3" t="n">
+        <v>1937</v>
+      </c>
+      <c r="P226" s="3" t="inlineStr"/>
+      <c r="Q226" s="3" t="inlineStr"/>
+      <c r="R226" s="3" t="n">
+        <v>1479.27</v>
+      </c>
+      <c r="S226" s="3" t="n">
+        <v>8.276000000000067</v>
+      </c>
+      <c r="T226" s="3" t="n">
+        <v>1010</v>
+      </c>
+      <c r="U226" s="3" t="n">
+        <v>825</v>
+      </c>
+      <c r="V226" s="3" t="inlineStr"/>
+      <c r="W226" s="3" t="inlineStr"/>
+      <c r="X226" s="3" t="n">
+        <v>59479</v>
+      </c>
+      <c r="Y226" s="3" t="n">
+        <v>1385</v>
+      </c>
+      <c r="Z226" s="3" t="n">
+        <v>5959</v>
+      </c>
+      <c r="AA226" s="3" t="n">
+        <v>232</v>
+      </c>
+      <c r="AB226" s="3" t="n">
+        <v>12159</v>
+      </c>
+      <c r="AC226" s="3" t="n">
+        <v>380</v>
+      </c>
+      <c r="AD226" s="3" t="n">
+        <v>3874</v>
+      </c>
+      <c r="AE226" s="3" t="n">
+        <v>84</v>
+      </c>
+      <c r="AF226" s="3" t="n">
+        <v>5054</v>
+      </c>
+      <c r="AG226" s="3" t="n">
+        <v>148</v>
+      </c>
+      <c r="AH226" s="3" t="n">
+        <v>89</v>
+      </c>
+      <c r="AI226" s="3" t="n">
+        <v>86</v>
+      </c>
+      <c r="AJ226" s="3" t="inlineStr"/>
+      <c r="AK226" s="3" t="inlineStr"/>
+      <c r="AL226" s="3" t="inlineStr"/>
+      <c r="AM226" s="3" t="inlineStr"/>
+      <c r="AN226" s="3" t="inlineStr"/>
+      <c r="AO226" s="3" t="inlineStr"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="3" t="inlineStr">
+        <is>
+          <t>23/09/2025</t>
+        </is>
+      </c>
+      <c r="B227" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C227" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D227" s="3" t="n">
+        <v>162847</v>
+      </c>
+      <c r="E227" s="3" t="inlineStr"/>
+      <c r="F227" s="3" t="n">
+        <v>74314</v>
+      </c>
+      <c r="G227" s="3" t="n">
+        <v>879</v>
+      </c>
+      <c r="H227" s="3" t="n">
+        <v>57401.45</v>
+      </c>
+      <c r="I227" s="3" t="n">
+        <v>850.7899999999936</v>
+      </c>
+      <c r="J227" s="3" t="n">
+        <v>13934</v>
+      </c>
+      <c r="K227" s="3" t="inlineStr"/>
+      <c r="L227" s="3" t="n">
+        <v>20057.85</v>
+      </c>
+      <c r="M227" s="3" t="n">
+        <v>673.25</v>
+      </c>
+      <c r="N227" s="3" t="n">
+        <v>20048</v>
+      </c>
+      <c r="O227" s="3" t="n">
+        <v>1748</v>
+      </c>
+      <c r="P227" s="3" t="inlineStr"/>
+      <c r="Q227" s="3" t="inlineStr"/>
+      <c r="R227" s="3" t="n">
+        <v>1484.006</v>
+      </c>
+      <c r="S227" s="3" t="n">
+        <v>4.736000000000104</v>
+      </c>
+      <c r="T227" s="3" t="n">
+        <v>1887</v>
+      </c>
+      <c r="U227" s="3" t="n">
+        <v>877</v>
+      </c>
+      <c r="V227" s="3" t="n">
+        <v>1283.356</v>
+      </c>
+      <c r="W227" s="3" t="inlineStr"/>
+      <c r="X227" s="3" t="n">
+        <v>60773</v>
+      </c>
+      <c r="Y227" s="3" t="n">
+        <v>1294</v>
+      </c>
+      <c r="Z227" s="3" t="n">
+        <v>6211</v>
+      </c>
+      <c r="AA227" s="3" t="n">
+        <v>252</v>
+      </c>
+      <c r="AB227" s="3" t="n">
+        <v>12556</v>
+      </c>
+      <c r="AC227" s="3" t="n">
+        <v>397</v>
+      </c>
+      <c r="AD227" s="3" t="n">
+        <v>4049</v>
+      </c>
+      <c r="AE227" s="3" t="n">
+        <v>175</v>
+      </c>
+      <c r="AF227" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG227" s="3" t="n">
+        <v>111</v>
+      </c>
+      <c r="AH227" s="3" t="n">
+        <v>155</v>
+      </c>
+      <c r="AI227" s="3" t="n">
+        <v>66</v>
+      </c>
+      <c r="AJ227" s="3" t="n">
+        <v>2310</v>
+      </c>
+      <c r="AK227" s="3" t="inlineStr"/>
+      <c r="AL227" s="3" t="inlineStr"/>
+      <c r="AM227" s="3" t="inlineStr"/>
+      <c r="AN227" s="3" t="inlineStr"/>
+      <c r="AO227" s="3" t="inlineStr"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="3" t="inlineStr">
+        <is>
+          <t>23/11/2025</t>
+        </is>
+      </c>
+      <c r="B228" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C228" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D228" s="3" t="n">
+        <v>171627</v>
+      </c>
+      <c r="E228" s="3" t="n">
+        <v>8780</v>
+      </c>
+      <c r="F228" s="3" t="n">
+        <v>76110</v>
+      </c>
+      <c r="G228" s="3" t="n">
+        <v>1796</v>
+      </c>
+      <c r="H228" s="3" t="n">
+        <v>59674.78</v>
+      </c>
+      <c r="I228" s="3" t="n">
+        <v>2273.330000000002</v>
+      </c>
+      <c r="J228" s="3" t="n">
+        <v>2409</v>
+      </c>
+      <c r="K228" s="3" t="n">
+        <v>-11525</v>
+      </c>
+      <c r="L228" s="3" t="n">
+        <v>16498</v>
+      </c>
+      <c r="M228" s="3" t="n">
+        <v>-3559.849999999999</v>
+      </c>
+      <c r="N228" s="3" t="n">
+        <v>107</v>
+      </c>
+      <c r="O228" s="3" t="n">
+        <v>-19941</v>
+      </c>
+      <c r="P228" s="3" t="n">
+        <v>4686</v>
+      </c>
+      <c r="Q228" s="3" t="inlineStr"/>
+      <c r="R228" s="3" t="n">
+        <v>1504.212</v>
+      </c>
+      <c r="S228" s="3" t="n">
+        <v>20.2059999999999</v>
+      </c>
+      <c r="T228" s="3" t="n">
+        <v>3986</v>
+      </c>
+      <c r="U228" s="3" t="n">
+        <v>2099</v>
+      </c>
+      <c r="V228" s="3" t="n">
+        <v>1355.514</v>
+      </c>
+      <c r="W228" s="3" t="n">
+        <v>72.1579999999999</v>
+      </c>
+      <c r="X228" s="3" t="n">
+        <v>64906</v>
+      </c>
+      <c r="Y228" s="3" t="n">
+        <v>4133</v>
+      </c>
+      <c r="Z228" s="3" t="n">
+        <v>6730</v>
+      </c>
+      <c r="AA228" s="3" t="n">
+        <v>519</v>
+      </c>
+      <c r="AB228" s="3" t="n">
+        <v>13372</v>
+      </c>
+      <c r="AC228" s="3" t="n">
+        <v>816</v>
+      </c>
+      <c r="AD228" s="3" t="n">
+        <v>4516</v>
+      </c>
+      <c r="AE228" s="3" t="n">
+        <v>467</v>
+      </c>
+      <c r="AF228" s="3" t="n">
+        <v>5272</v>
+      </c>
+      <c r="AG228" s="3" t="n">
+        <v>107</v>
+      </c>
+      <c r="AH228" s="3" t="n">
+        <v>68.818</v>
+      </c>
+      <c r="AI228" s="3" t="n">
+        <v>-86.182</v>
+      </c>
+      <c r="AJ228" s="3" t="n">
+        <v>2373</v>
+      </c>
+      <c r="AK228" s="3" t="n">
+        <v>63</v>
+      </c>
+      <c r="AL228" s="3" t="n">
+        <v>700</v>
+      </c>
+      <c r="AM228" s="3" t="inlineStr"/>
+      <c r="AN228" s="3" t="inlineStr"/>
+      <c r="AO228" s="3" t="inlineStr"/>
+    </row>
+    <row r="229">
+      <c r="A229" s="3" t="inlineStr">
+        <is>
+          <t>23/12/2025</t>
+        </is>
+      </c>
+      <c r="B229" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C229" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D229" s="3" t="n">
+        <v>175108</v>
+      </c>
+      <c r="E229" s="3" t="n">
+        <v>3481</v>
+      </c>
+      <c r="F229" s="3" t="n">
+        <v>77082</v>
+      </c>
+      <c r="G229" s="3" t="n">
+        <v>972</v>
+      </c>
+      <c r="H229" s="3" t="inlineStr"/>
+      <c r="I229" s="3" t="inlineStr"/>
+      <c r="J229" s="3" t="n">
+        <v>4112</v>
+      </c>
+      <c r="K229" s="3" t="n">
+        <v>1703</v>
+      </c>
+      <c r="L229" s="3" t="n">
+        <v>18031</v>
+      </c>
+      <c r="M229" s="3" t="n">
+        <v>1533</v>
+      </c>
+      <c r="N229" s="3" t="n">
+        <v>184</v>
+      </c>
+      <c r="O229" s="3" t="n">
+        <v>77</v>
+      </c>
+      <c r="P229" s="3" t="n">
+        <v>7938</v>
+      </c>
+      <c r="Q229" s="3" t="n">
+        <v>3252</v>
+      </c>
+      <c r="R229" s="3" t="n">
+        <v>1514.706</v>
+      </c>
+      <c r="S229" s="3" t="n">
+        <v>10.49399999999991</v>
+      </c>
+      <c r="T229" s="3" t="n">
+        <v>6276</v>
+      </c>
+      <c r="U229" s="3" t="n">
+        <v>2290</v>
+      </c>
+      <c r="V229" s="3" t="n">
+        <v>1400.057</v>
+      </c>
+      <c r="W229" s="3" t="n">
+        <v>44.54300000000012</v>
+      </c>
+      <c r="X229" s="3" t="n">
+        <v>67209</v>
+      </c>
+      <c r="Y229" s="3" t="n">
+        <v>2303</v>
+      </c>
+      <c r="Z229" s="3" t="n">
+        <v>6969</v>
+      </c>
+      <c r="AA229" s="3" t="n">
+        <v>239</v>
+      </c>
+      <c r="AB229" s="3" t="n">
+        <v>13754</v>
+      </c>
+      <c r="AC229" s="3" t="n">
+        <v>382</v>
+      </c>
+      <c r="AD229" s="3" t="n">
+        <v>4683</v>
+      </c>
+      <c r="AE229" s="3" t="n">
+        <v>167</v>
+      </c>
+      <c r="AF229" s="3" t="n">
+        <v>5411</v>
+      </c>
+      <c r="AG229" s="3" t="n">
+        <v>139</v>
+      </c>
+      <c r="AH229" s="3" t="n">
+        <v>148.802</v>
+      </c>
+      <c r="AI229" s="3" t="n">
+        <v>79.98399999999999</v>
+      </c>
+      <c r="AJ229" s="3" t="n">
+        <v>2446</v>
+      </c>
+      <c r="AK229" s="3" t="n">
+        <v>73</v>
+      </c>
+      <c r="AL229" s="3" t="n">
+        <v>1662</v>
+      </c>
+      <c r="AM229" s="3" t="n">
+        <v>962</v>
+      </c>
+      <c r="AN229" s="3" t="n">
+        <v>962</v>
+      </c>
+      <c r="AO229" s="3" t="n">
+        <v>29.58179581795818</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="3" t="inlineStr">
+        <is>
+          <t>24/01/2026</t>
+        </is>
+      </c>
+      <c r="B230" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C230" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D230" s="3" t="n">
+        <v>179444</v>
+      </c>
+      <c r="E230" s="3" t="n">
+        <v>4336</v>
+      </c>
+      <c r="F230" s="3" t="n">
+        <v>78191</v>
+      </c>
+      <c r="G230" s="3" t="n">
+        <v>1109</v>
+      </c>
+      <c r="H230" s="3" t="n">
+        <v>202</v>
+      </c>
+      <c r="I230" s="3" t="inlineStr"/>
+      <c r="J230" s="3" t="n">
+        <v>6244</v>
+      </c>
+      <c r="K230" s="3" t="n">
+        <v>2132</v>
+      </c>
+      <c r="L230" s="3" t="n">
+        <v>19942</v>
+      </c>
+      <c r="M230" s="3" t="n">
+        <v>1911</v>
+      </c>
+      <c r="N230" s="3" t="n">
+        <v>256</v>
+      </c>
+      <c r="O230" s="3" t="n">
+        <v>72</v>
+      </c>
+      <c r="P230" s="3" t="n">
+        <v>12043</v>
+      </c>
+      <c r="Q230" s="3" t="n">
+        <v>4105</v>
+      </c>
+      <c r="R230" s="3" t="n">
+        <v>1527.835</v>
+      </c>
+      <c r="S230" s="3" t="n">
+        <v>13.12900000000013</v>
+      </c>
+      <c r="T230" s="3" t="n">
+        <v>9150</v>
+      </c>
+      <c r="U230" s="3" t="n">
+        <v>2874</v>
+      </c>
+      <c r="V230" s="3" t="n">
+        <v>1456.972</v>
+      </c>
+      <c r="W230" s="3" t="n">
+        <v>56.91499999999996</v>
+      </c>
+      <c r="X230" s="3" t="n">
+        <v>70094</v>
+      </c>
+      <c r="Y230" s="3" t="n">
+        <v>2885</v>
+      </c>
+      <c r="Z230" s="3" t="n">
+        <v>7270</v>
+      </c>
+      <c r="AA230" s="3" t="n">
+        <v>301</v>
+      </c>
+      <c r="AB230" s="3" t="n">
+        <v>14116</v>
+      </c>
+      <c r="AC230" s="3" t="n">
+        <v>362</v>
+      </c>
+      <c r="AD230" s="3" t="n">
+        <v>4951</v>
+      </c>
+      <c r="AE230" s="3" t="n">
+        <v>268</v>
+      </c>
+      <c r="AF230" s="3" t="n">
+        <v>5713</v>
+      </c>
+      <c r="AG230" s="3" t="n">
+        <v>302</v>
+      </c>
+      <c r="AH230" s="3" t="n">
+        <v>231.039</v>
+      </c>
+      <c r="AI230" s="3" t="n">
+        <v>82.23699999999999</v>
+      </c>
+      <c r="AJ230" s="3" t="n">
+        <v>2559</v>
+      </c>
+      <c r="AK230" s="3" t="n">
+        <v>113</v>
+      </c>
+      <c r="AL230" s="3" t="n">
+        <v>2893</v>
+      </c>
+      <c r="AM230" s="3" t="n">
+        <v>1231</v>
+      </c>
+      <c r="AN230" s="3" t="n">
+        <v>1231</v>
+      </c>
+      <c r="AO230" s="3" t="n">
+        <v>29.9878197320341</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="3" t="inlineStr">
+        <is>
+          <t>24/02/2026</t>
+        </is>
+      </c>
+      <c r="B231" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C231" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D231" s="3" t="n">
+        <v>184058</v>
+      </c>
+      <c r="E231" s="3" t="n">
+        <v>4614</v>
+      </c>
+      <c r="F231" s="3" t="n">
+        <v>79345</v>
+      </c>
+      <c r="G231" s="3" t="n">
+        <v>1154</v>
+      </c>
+      <c r="H231" s="3" t="n">
+        <v>1139</v>
+      </c>
+      <c r="I231" s="3" t="n">
+        <v>937</v>
+      </c>
+      <c r="J231" s="3" t="n">
+        <v>8493</v>
+      </c>
+      <c r="K231" s="3" t="n">
+        <v>2249</v>
+      </c>
+      <c r="L231" s="3" t="n">
+        <v>21970</v>
+      </c>
+      <c r="M231" s="3" t="n">
+        <v>2028</v>
+      </c>
+      <c r="N231" s="3" t="n">
+        <v>321</v>
+      </c>
+      <c r="O231" s="3" t="n">
+        <v>65</v>
+      </c>
+      <c r="P231" s="3" t="n">
+        <v>16138</v>
+      </c>
+      <c r="Q231" s="3" t="n">
+        <v>4095</v>
+      </c>
+      <c r="R231" s="3" t="n">
+        <v>1547.39</v>
+      </c>
+      <c r="S231" s="3" t="n">
+        <v>19.55500000000006</v>
+      </c>
+      <c r="T231" s="3" t="n">
+        <v>11866</v>
+      </c>
+      <c r="U231" s="3" t="n">
+        <v>2716</v>
+      </c>
+      <c r="V231" s="3" t="n">
+        <v>1501.678</v>
+      </c>
+      <c r="W231" s="3" t="n">
+        <v>44.70600000000013</v>
+      </c>
+      <c r="X231" s="3" t="n">
+        <v>72943</v>
+      </c>
+      <c r="Y231" s="3" t="n">
+        <v>2849</v>
+      </c>
+      <c r="Z231" s="3" t="n">
+        <v>7585</v>
+      </c>
+      <c r="AA231" s="3" t="n">
+        <v>315</v>
+      </c>
+      <c r="AB231" s="3" t="n">
+        <v>14547</v>
+      </c>
+      <c r="AC231" s="3" t="n">
+        <v>431</v>
+      </c>
+      <c r="AD231" s="3" t="n">
+        <v>5047</v>
+      </c>
+      <c r="AE231" s="3" t="n">
+        <v>96</v>
+      </c>
+      <c r="AF231" s="3" t="n">
+        <v>5964</v>
+      </c>
+      <c r="AG231" s="3" t="n">
+        <v>251</v>
+      </c>
+      <c r="AH231" s="3" t="n">
+        <v>303.644</v>
+      </c>
+      <c r="AI231" s="3" t="n">
+        <v>72.60500000000002</v>
+      </c>
+      <c r="AJ231" s="3" t="n">
+        <v>2696</v>
+      </c>
+      <c r="AK231" s="3" t="n">
+        <v>137</v>
+      </c>
+      <c r="AL231" s="3" t="n">
+        <v>4272</v>
+      </c>
+      <c r="AM231" s="3" t="n">
+        <v>1379</v>
+      </c>
+      <c r="AN231" s="3" t="n">
+        <v>1379</v>
+      </c>
+      <c r="AO231" s="3" t="n">
+        <v>33.67521367521368</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="3" t="inlineStr">
+        <is>
+          <t>24/05/2026</t>
+        </is>
+      </c>
+      <c r="B232" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C232" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D232" s="3" t="n">
+        <v>194299</v>
+      </c>
+      <c r="E232" s="3" t="n">
+        <v>10241</v>
+      </c>
+      <c r="F232" s="3" t="n">
+        <v>82533</v>
+      </c>
+      <c r="G232" s="3" t="n">
+        <v>3188</v>
+      </c>
+      <c r="H232" s="3" t="n">
+        <v>3496</v>
+      </c>
+      <c r="I232" s="3" t="n">
+        <v>2357</v>
+      </c>
+      <c r="J232" s="3" t="n">
+        <v>13475</v>
+      </c>
+      <c r="K232" s="3" t="n">
+        <v>4982</v>
+      </c>
+      <c r="L232" s="3" t="n">
+        <v>26397</v>
+      </c>
+      <c r="M232" s="3" t="n">
+        <v>4427</v>
+      </c>
+      <c r="N232" s="3" t="n">
+        <v>497</v>
+      </c>
+      <c r="O232" s="3" t="n">
+        <v>176</v>
+      </c>
+      <c r="P232" s="3" t="n">
+        <v>25833</v>
+      </c>
+      <c r="Q232" s="3" t="n">
+        <v>9695</v>
+      </c>
+      <c r="R232" s="3" t="n">
+        <v>1593.18</v>
+      </c>
+      <c r="S232" s="3" t="n">
+        <v>45.78999999999996</v>
+      </c>
+      <c r="T232" s="3" t="n">
+        <v>17723</v>
+      </c>
+      <c r="U232" s="3" t="n">
+        <v>5857</v>
+      </c>
+      <c r="V232" s="3" t="n">
+        <v>1594.221</v>
+      </c>
+      <c r="W232" s="3" t="n">
+        <v>92.54299999999989</v>
+      </c>
+      <c r="X232" s="3" t="n">
+        <v>78825</v>
+      </c>
+      <c r="Y232" s="3" t="n">
+        <v>5882</v>
+      </c>
+      <c r="Z232" s="3" t="n">
+        <v>8106</v>
+      </c>
+      <c r="AA232" s="3" t="n">
+        <v>521</v>
+      </c>
+      <c r="AB232" s="3" t="n">
+        <v>15374</v>
+      </c>
+      <c r="AC232" s="3" t="n">
+        <v>827</v>
+      </c>
+      <c r="AD232" s="3" t="n">
+        <v>5464</v>
+      </c>
+      <c r="AE232" s="3" t="n">
+        <v>417</v>
+      </c>
+      <c r="AF232" s="3" t="n">
+        <v>6491</v>
+      </c>
+      <c r="AG232" s="3" t="n">
+        <v>527</v>
+      </c>
+      <c r="AH232" s="3" t="n">
+        <v>542.804</v>
+      </c>
+      <c r="AI232" s="3" t="n">
+        <v>239.16</v>
+      </c>
+      <c r="AJ232" s="3" t="n">
+        <v>3260</v>
+      </c>
+      <c r="AK232" s="3" t="n">
+        <v>564</v>
+      </c>
+      <c r="AL232" s="3" t="n">
+        <v>8110</v>
+      </c>
+      <c r="AM232" s="3" t="n">
+        <v>3838</v>
+      </c>
+      <c r="AN232" s="3" t="n">
+        <v>3838</v>
+      </c>
+      <c r="AO232" s="3" t="n">
+        <v>39.58741619391439</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="3" t="inlineStr">
+        <is>
+          <t>24/06/2026</t>
+        </is>
+      </c>
+      <c r="B233" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C233" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D233" s="3" t="n">
+        <v>199602</v>
+      </c>
+      <c r="E233" s="3" t="n">
+        <v>5303</v>
+      </c>
+      <c r="F233" s="3" t="n">
+        <v>83557</v>
+      </c>
+      <c r="G233" s="3" t="n">
+        <v>1024</v>
+      </c>
+      <c r="H233" s="3" t="n">
+        <v>4407</v>
+      </c>
+      <c r="I233" s="3" t="n">
+        <v>911</v>
+      </c>
+      <c r="J233" s="3" t="n">
+        <v>15582</v>
+      </c>
+      <c r="K233" s="3" t="n">
+        <v>2107</v>
+      </c>
+      <c r="L233" s="3" t="n">
+        <v>28228</v>
+      </c>
+      <c r="M233" s="3" t="n">
+        <v>1831</v>
+      </c>
+      <c r="N233" s="3" t="n">
+        <v>546</v>
+      </c>
+      <c r="O233" s="3" t="n">
+        <v>49</v>
+      </c>
+      <c r="P233" s="3" t="n">
+        <v>29819</v>
+      </c>
+      <c r="Q233" s="3" t="n">
+        <v>3986</v>
+      </c>
+      <c r="R233" s="3" t="n">
+        <v>1614.103</v>
+      </c>
+      <c r="S233" s="3" t="n">
+        <v>20.923</v>
+      </c>
+      <c r="T233" s="3" t="n">
+        <v>20150</v>
+      </c>
+      <c r="U233" s="3" t="n">
+        <v>2427</v>
+      </c>
+      <c r="V233" s="3" t="n">
+        <v>1624.767</v>
+      </c>
+      <c r="W233" s="3" t="n">
+        <v>30.54600000000005</v>
+      </c>
+      <c r="X233" s="3" t="n">
+        <v>81249</v>
+      </c>
+      <c r="Y233" s="3" t="n">
+        <v>2424</v>
+      </c>
+      <c r="Z233" s="3" t="n">
+        <v>8282</v>
+      </c>
+      <c r="AA233" s="3" t="n">
+        <v>176</v>
+      </c>
+      <c r="AB233" s="3" t="n">
+        <v>15658</v>
+      </c>
+      <c r="AC233" s="3" t="n">
+        <v>284</v>
+      </c>
+      <c r="AD233" s="3" t="n">
+        <v>5536</v>
+      </c>
+      <c r="AE233" s="3" t="n">
+        <v>72</v>
+      </c>
+      <c r="AF233" s="3" t="n">
+        <v>6707</v>
+      </c>
+      <c r="AG233" s="3" t="n">
+        <v>216</v>
+      </c>
+      <c r="AH233" s="3" t="n">
+        <v>604.8819999999999</v>
+      </c>
+      <c r="AI233" s="3" t="n">
+        <v>62.07799999999997</v>
+      </c>
+      <c r="AJ233" s="3" t="n">
+        <v>3426</v>
+      </c>
+      <c r="AK233" s="3" t="n">
+        <v>166</v>
+      </c>
+      <c r="AL233" s="3" t="n">
+        <v>9669</v>
+      </c>
+      <c r="AM233" s="3" t="n">
+        <v>1559</v>
+      </c>
+      <c r="AN233" s="3" t="n">
+        <v>1559</v>
+      </c>
+      <c r="AO233" s="3" t="n">
+        <v>39.11189162067235</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="3" t="inlineStr">
+        <is>
+          <t>24/07/2025</t>
+        </is>
+      </c>
+      <c r="B234" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C234" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D234" s="3" t="n">
+        <v>155551</v>
+      </c>
+      <c r="E234" s="3" t="n">
+        <v>-44051</v>
+      </c>
+      <c r="F234" s="3" t="n">
+        <v>72407</v>
+      </c>
+      <c r="G234" s="3" t="n">
+        <v>-11150</v>
+      </c>
+      <c r="H234" s="3" t="n">
+        <v>55530.8</v>
+      </c>
+      <c r="I234" s="3" t="n">
+        <v>51123.8</v>
+      </c>
+      <c r="J234" s="3" t="n">
+        <v>12110</v>
+      </c>
+      <c r="K234" s="3" t="n">
+        <v>-3472</v>
+      </c>
+      <c r="L234" s="3" t="n">
+        <v>18829.67</v>
+      </c>
+      <c r="M234" s="3" t="n">
+        <v>-9398.330000000002</v>
+      </c>
+      <c r="N234" s="3" t="n">
+        <v>16410</v>
+      </c>
+      <c r="O234" s="3" t="n">
+        <v>15864</v>
+      </c>
+      <c r="P234" s="3" t="inlineStr"/>
+      <c r="Q234" s="3" t="inlineStr"/>
+      <c r="R234" s="3" t="n">
+        <v>1471.318</v>
+      </c>
+      <c r="S234" s="3" t="n">
+        <v>-142.7850000000001</v>
+      </c>
+      <c r="T234" s="3" t="n">
+        <v>217</v>
+      </c>
+      <c r="U234" s="3" t="n">
+        <v>-19933</v>
+      </c>
+      <c r="V234" s="3" t="n">
+        <v>1223.307</v>
+      </c>
+      <c r="W234" s="3" t="n">
+        <v>-401.46</v>
+      </c>
+      <c r="X234" s="3" t="n">
+        <v>58129</v>
+      </c>
+      <c r="Y234" s="3" t="n">
+        <v>-23120</v>
+      </c>
+      <c r="Z234" s="3" t="n">
+        <v>5732</v>
+      </c>
+      <c r="AA234" s="3" t="n">
+        <v>-2550</v>
+      </c>
+      <c r="AB234" s="3" t="n">
+        <v>11792</v>
+      </c>
+      <c r="AC234" s="3" t="n">
+        <v>-3866</v>
+      </c>
+      <c r="AD234" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE234" s="3" t="n">
+        <v>-1746</v>
+      </c>
+      <c r="AF234" s="3" t="n">
+        <v>4912</v>
+      </c>
+      <c r="AG234" s="3" t="n">
+        <v>-1795</v>
+      </c>
+      <c r="AH234" s="3" t="n">
+        <v>8</v>
+      </c>
+      <c r="AI234" s="3" t="n">
+        <v>-596.8819999999999</v>
+      </c>
+      <c r="AJ234" s="3" t="inlineStr"/>
+      <c r="AK234" s="3" t="inlineStr"/>
+      <c r="AL234" s="3" t="inlineStr"/>
+      <c r="AM234" s="3" t="inlineStr"/>
+      <c r="AN234" s="3" t="inlineStr"/>
+      <c r="AO234" s="3" t="inlineStr"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="3" t="inlineStr">
+        <is>
+          <t>24/08/2025</t>
+        </is>
+      </c>
+      <c r="B235" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C235" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D235" s="3" t="n">
+        <v>159286</v>
+      </c>
+      <c r="E235" s="3" t="n">
+        <v>3735</v>
+      </c>
+      <c r="F235" s="3" t="n">
+        <v>73456</v>
+      </c>
+      <c r="G235" s="3" t="n">
+        <v>1049</v>
+      </c>
+      <c r="H235" s="3" t="n">
+        <v>56567.96</v>
+      </c>
+      <c r="I235" s="3" t="n">
+        <v>1037.159999999996</v>
+      </c>
+      <c r="J235" s="3" t="n">
+        <v>12896</v>
+      </c>
+      <c r="K235" s="3" t="n">
+        <v>786</v>
+      </c>
+      <c r="L235" s="3" t="n">
+        <v>19391.02</v>
+      </c>
+      <c r="M235" s="3" t="n">
+        <v>561.3500000000022</v>
+      </c>
+      <c r="N235" s="3" t="n">
+        <v>18366</v>
+      </c>
+      <c r="O235" s="3" t="n">
+        <v>1956</v>
+      </c>
+      <c r="P235" s="3" t="inlineStr"/>
+      <c r="Q235" s="3" t="inlineStr"/>
+      <c r="R235" s="3" t="n">
+        <v>1479.421</v>
+      </c>
+      <c r="S235" s="3" t="n">
+        <v>8.103000000000065</v>
+      </c>
+      <c r="T235" s="3" t="n">
+        <v>1052</v>
+      </c>
+      <c r="U235" s="3" t="n">
+        <v>835</v>
+      </c>
+      <c r="V235" s="3" t="n">
+        <v>1250.615</v>
+      </c>
+      <c r="W235" s="3" t="n">
+        <v>27.30799999999999</v>
+      </c>
+      <c r="X235" s="3" t="n">
+        <v>59528</v>
+      </c>
+      <c r="Y235" s="3" t="n">
+        <v>1399</v>
+      </c>
+      <c r="Z235" s="3" t="n">
+        <v>5964</v>
+      </c>
+      <c r="AA235" s="3" t="n">
+        <v>232</v>
+      </c>
+      <c r="AB235" s="3" t="n">
+        <v>12166</v>
+      </c>
+      <c r="AC235" s="3" t="n">
+        <v>374</v>
+      </c>
+      <c r="AD235" s="3" t="n">
+        <v>3877</v>
+      </c>
+      <c r="AE235" s="3" t="n">
+        <v>87</v>
+      </c>
+      <c r="AF235" s="3" t="n">
+        <v>5072</v>
+      </c>
+      <c r="AG235" s="3" t="n">
+        <v>160</v>
+      </c>
+      <c r="AH235" s="3" t="n">
+        <v>91</v>
+      </c>
+      <c r="AI235" s="3" t="n">
+        <v>83</v>
+      </c>
+      <c r="AJ235" s="3" t="n">
+        <v>2263</v>
+      </c>
+      <c r="AK235" s="3" t="inlineStr"/>
+      <c r="AL235" s="3" t="inlineStr"/>
+      <c r="AM235" s="3" t="inlineStr"/>
+      <c r="AN235" s="3" t="inlineStr"/>
+      <c r="AO235" s="3" t="inlineStr"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="3" t="inlineStr">
+        <is>
+          <t>24/09/2025</t>
+        </is>
+      </c>
+      <c r="B236" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C236" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D236" s="3" t="n">
+        <v>163009</v>
+      </c>
+      <c r="E236" s="3" t="n">
+        <v>3723</v>
+      </c>
+      <c r="F236" s="3" t="n">
+        <v>74365</v>
+      </c>
+      <c r="G236" s="3" t="n">
+        <v>909</v>
+      </c>
+      <c r="H236" s="3" t="n">
+        <v>57453.05</v>
+      </c>
+      <c r="I236" s="3" t="n">
+        <v>885.0900000000038</v>
+      </c>
+      <c r="J236" s="3" t="n">
+        <v>13979</v>
+      </c>
+      <c r="K236" s="3" t="n">
+        <v>1083</v>
+      </c>
+      <c r="L236" s="3" t="n">
+        <v>20085.98</v>
+      </c>
+      <c r="M236" s="3" t="n">
+        <v>694.9599999999991</v>
+      </c>
+      <c r="N236" s="3" t="n">
+        <v>20116</v>
+      </c>
+      <c r="O236" s="3" t="n">
+        <v>1750</v>
+      </c>
+      <c r="P236" s="3" t="inlineStr"/>
+      <c r="Q236" s="3" t="inlineStr"/>
+      <c r="R236" s="3" t="n">
+        <v>1484.364</v>
+      </c>
+      <c r="S236" s="3" t="n">
+        <v>4.942999999999984</v>
+      </c>
+      <c r="T236" s="3" t="n">
+        <v>1928</v>
+      </c>
+      <c r="U236" s="3" t="n">
+        <v>876</v>
+      </c>
+      <c r="V236" s="3" t="n">
+        <v>1284.656</v>
+      </c>
+      <c r="W236" s="3" t="n">
+        <v>34.04099999999994</v>
+      </c>
+      <c r="X236" s="3" t="n">
+        <v>60824</v>
+      </c>
+      <c r="Y236" s="3" t="n">
+        <v>1296</v>
+      </c>
+      <c r="Z236" s="3" t="n">
+        <v>6221</v>
+      </c>
+      <c r="AA236" s="3" t="n">
+        <v>257</v>
+      </c>
+      <c r="AB236" s="3" t="n">
+        <v>12570</v>
+      </c>
+      <c r="AC236" s="3" t="n">
+        <v>404</v>
+      </c>
+      <c r="AD236" s="3" t="n">
+        <v>4056</v>
+      </c>
+      <c r="AE236" s="3" t="n">
+        <v>179</v>
+      </c>
+      <c r="AF236" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG236" s="3" t="n">
+        <v>93</v>
+      </c>
+      <c r="AH236" s="3" t="n">
+        <v>157</v>
+      </c>
+      <c r="AI236" s="3" t="n">
+        <v>66</v>
+      </c>
+      <c r="AJ236" s="3" t="n">
+        <v>2313</v>
+      </c>
+      <c r="AK236" s="3" t="n">
+        <v>50</v>
+      </c>
+      <c r="AL236" s="3" t="inlineStr"/>
+      <c r="AM236" s="3" t="inlineStr"/>
+      <c r="AN236" s="3" t="inlineStr"/>
+      <c r="AO236" s="3" t="inlineStr"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="3" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+      <c r="B237" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C237" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D237" s="3" t="n">
+        <v>167379</v>
+      </c>
+      <c r="E237" s="3" t="n">
+        <v>4370</v>
+      </c>
+      <c r="F237" s="3" t="n">
+        <v>74958</v>
+      </c>
+      <c r="G237" s="3" t="n">
+        <v>593</v>
+      </c>
+      <c r="H237" s="3" t="n">
+        <v>58475.18</v>
+      </c>
+      <c r="I237" s="3" t="n">
+        <v>1022.129999999997</v>
+      </c>
+      <c r="J237" s="3" t="n">
+        <v>676</v>
+      </c>
+      <c r="K237" s="3" t="n">
+        <v>-13303</v>
+      </c>
+      <c r="L237" s="3" t="n">
+        <v>14936</v>
+      </c>
+      <c r="M237" s="3" t="n">
+        <v>-5149.98</v>
+      </c>
+      <c r="N237" s="3" t="n">
+        <v>31</v>
+      </c>
+      <c r="O237" s="3" t="n">
+        <v>-20085</v>
+      </c>
+      <c r="P237" s="3" t="n">
+        <v>1423</v>
+      </c>
+      <c r="Q237" s="3" t="inlineStr"/>
+      <c r="R237" s="3" t="n">
+        <v>1491.704</v>
+      </c>
+      <c r="S237" s="3" t="n">
+        <v>7.339999999999918</v>
+      </c>
+      <c r="T237" s="3" t="n">
+        <v>1649</v>
+      </c>
+      <c r="U237" s="3" t="n">
+        <v>-279</v>
+      </c>
+      <c r="V237" s="3" t="n">
+        <v>1319.784</v>
+      </c>
+      <c r="W237" s="3" t="n">
+        <v>35.12800000000016</v>
+      </c>
+      <c r="X237" s="3" t="n">
+        <v>62616</v>
+      </c>
+      <c r="Y237" s="3" t="n">
+        <v>1792</v>
+      </c>
+      <c r="Z237" s="3" t="n">
+        <v>6486</v>
+      </c>
+      <c r="AA237" s="3" t="n">
+        <v>265</v>
+      </c>
+      <c r="AB237" s="3" t="n">
+        <v>12944</v>
+      </c>
+      <c r="AC237" s="3" t="n">
+        <v>374</v>
+      </c>
+      <c r="AD237" s="3" t="n">
+        <v>4268</v>
+      </c>
+      <c r="AE237" s="3" t="n">
+        <v>212</v>
+      </c>
+      <c r="AF237" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG237" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH237" s="3" t="n">
+        <v>236</v>
+      </c>
+      <c r="AI237" s="3" t="n">
+        <v>79</v>
+      </c>
+      <c r="AJ237" s="3" t="inlineStr"/>
+      <c r="AK237" s="3" t="inlineStr"/>
+      <c r="AL237" s="3" t="n">
+        <v>-226</v>
+      </c>
+      <c r="AM237" s="3" t="inlineStr"/>
+      <c r="AN237" s="3" t="inlineStr"/>
+      <c r="AO237" s="3" t="inlineStr"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="3" t="inlineStr">
+        <is>
+          <t>24/11/2025</t>
+        </is>
+      </c>
+      <c r="B238" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C238" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D238" s="3" t="n">
+        <v>171646</v>
+      </c>
+      <c r="E238" s="3" t="n">
+        <v>4267</v>
+      </c>
+      <c r="F238" s="3" t="n">
+        <v>76117</v>
+      </c>
+      <c r="G238" s="3" t="n">
+        <v>1159</v>
+      </c>
+      <c r="H238" s="3" t="n">
+        <v>59684.17</v>
+      </c>
+      <c r="I238" s="3" t="n">
+        <v>1208.989999999998</v>
+      </c>
+      <c r="J238" s="3" t="n">
+        <v>2419</v>
+      </c>
+      <c r="K238" s="3" t="n">
+        <v>1743</v>
+      </c>
+      <c r="L238" s="3" t="n">
+        <v>16507</v>
+      </c>
+      <c r="M238" s="3" t="n">
+        <v>1571</v>
+      </c>
+      <c r="N238" s="3" t="n">
+        <v>109</v>
+      </c>
+      <c r="O238" s="3" t="n">
+        <v>78</v>
+      </c>
+      <c r="P238" s="3" t="n">
+        <v>4704</v>
+      </c>
+      <c r="Q238" s="3" t="n">
+        <v>3281</v>
+      </c>
+      <c r="R238" s="3" t="n">
+        <v>1504.323</v>
+      </c>
+      <c r="S238" s="3" t="n">
+        <v>12.61900000000014</v>
+      </c>
+      <c r="T238" s="3" t="n">
+        <v>3999</v>
+      </c>
+      <c r="U238" s="3" t="n">
+        <v>2350</v>
+      </c>
+      <c r="V238" s="3" t="n">
+        <v>1356.144</v>
+      </c>
+      <c r="W238" s="3" t="n">
+        <v>36.3599999999999</v>
+      </c>
+      <c r="X238" s="3" t="n">
+        <v>64919</v>
+      </c>
+      <c r="Y238" s="3" t="n">
+        <v>2303</v>
+      </c>
+      <c r="Z238" s="3" t="n">
+        <v>6732</v>
+      </c>
+      <c r="AA238" s="3" t="n">
+        <v>246</v>
+      </c>
+      <c r="AB238" s="3" t="n">
+        <v>13372</v>
+      </c>
+      <c r="AC238" s="3" t="n">
+        <v>428</v>
+      </c>
+      <c r="AD238" s="3" t="n">
+        <v>4516</v>
+      </c>
+      <c r="AE238" s="3" t="n">
+        <v>248</v>
+      </c>
+      <c r="AF238" s="3" t="n">
+        <v>5274</v>
+      </c>
+      <c r="AG238" s="3" t="n">
+        <v>109</v>
+      </c>
+      <c r="AH238" s="3" t="n">
+        <v>69.45099999999999</v>
+      </c>
+      <c r="AI238" s="3" t="n">
+        <v>-166.549</v>
+      </c>
+      <c r="AJ238" s="3" t="n">
+        <v>2373</v>
+      </c>
+      <c r="AK238" s="3" t="inlineStr"/>
+      <c r="AL238" s="3" t="n">
+        <v>705</v>
+      </c>
+      <c r="AM238" s="3" t="n">
+        <v>931</v>
+      </c>
+      <c r="AN238" s="3" t="n">
+        <v>931</v>
+      </c>
+      <c r="AO238" s="3" t="n">
+        <v>28.37549527583054</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="3" t="inlineStr">
+        <is>
+          <t>24/12/2025</t>
+        </is>
+      </c>
+      <c r="B239" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C239" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D239" s="3" t="n">
+        <v>175254</v>
+      </c>
+      <c r="E239" s="3" t="n">
+        <v>3608</v>
+      </c>
+      <c r="F239" s="3" t="n">
+        <v>77122</v>
+      </c>
+      <c r="G239" s="3" t="n">
+        <v>1005</v>
+      </c>
+      <c r="H239" s="3" t="inlineStr"/>
+      <c r="I239" s="3" t="inlineStr"/>
+      <c r="J239" s="3" t="n">
+        <v>4185</v>
+      </c>
+      <c r="K239" s="3" t="n">
+        <v>1766</v>
+      </c>
+      <c r="L239" s="3" t="n">
+        <v>18096</v>
+      </c>
+      <c r="M239" s="3" t="n">
+        <v>1589</v>
+      </c>
+      <c r="N239" s="3" t="n">
+        <v>186</v>
+      </c>
+      <c r="O239" s="3" t="n">
+        <v>77</v>
+      </c>
+      <c r="P239" s="3" t="n">
+        <v>8078</v>
+      </c>
+      <c r="Q239" s="3" t="n">
+        <v>3374</v>
+      </c>
+      <c r="R239" s="3" t="n">
+        <v>1515.593</v>
+      </c>
+      <c r="S239" s="3" t="n">
+        <v>11.26999999999998</v>
+      </c>
+      <c r="T239" s="3" t="n">
+        <v>6374</v>
+      </c>
+      <c r="U239" s="3" t="n">
+        <v>2375</v>
+      </c>
+      <c r="V239" s="3" t="n">
+        <v>1401.337</v>
+      </c>
+      <c r="W239" s="3" t="n">
+        <v>45.19299999999998</v>
+      </c>
+      <c r="X239" s="3" t="n">
+        <v>67296</v>
+      </c>
+      <c r="Y239" s="3" t="n">
+        <v>2377</v>
+      </c>
+      <c r="Z239" s="3" t="n">
+        <v>6975</v>
+      </c>
+      <c r="AA239" s="3" t="n">
+        <v>243</v>
+      </c>
+      <c r="AB239" s="3" t="n">
+        <v>13765</v>
+      </c>
+      <c r="AC239" s="3" t="n">
+        <v>393</v>
+      </c>
+      <c r="AD239" s="3" t="n">
+        <v>4692</v>
+      </c>
+      <c r="AE239" s="3" t="n">
+        <v>176</v>
+      </c>
+      <c r="AF239" s="3" t="n">
+        <v>5412</v>
+      </c>
+      <c r="AG239" s="3" t="n">
+        <v>138</v>
+      </c>
+      <c r="AH239" s="3" t="n">
+        <v>151.22</v>
+      </c>
+      <c r="AI239" s="3" t="n">
+        <v>81.76900000000001</v>
+      </c>
+      <c r="AJ239" s="3" t="n">
+        <v>2455</v>
+      </c>
+      <c r="AK239" s="3" t="n">
+        <v>82</v>
+      </c>
+      <c r="AL239" s="3" t="n">
+        <v>1704</v>
+      </c>
+      <c r="AM239" s="3" t="n">
+        <v>999</v>
+      </c>
+      <c r="AN239" s="3" t="n">
+        <v>999</v>
+      </c>
+      <c r="AO239" s="3" t="n">
+        <v>29.60877296976882</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="3" t="inlineStr">
+        <is>
+          <t>25/01/2026</t>
+        </is>
+      </c>
+      <c r="B240" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C240" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D240" s="3" t="n">
+        <v>179585</v>
+      </c>
+      <c r="E240" s="3" t="n">
+        <v>4331</v>
+      </c>
+      <c r="F240" s="3" t="n">
+        <v>78208</v>
+      </c>
+      <c r="G240" s="3" t="n">
+        <v>1086</v>
+      </c>
+      <c r="H240" s="3" t="n">
+        <v>235</v>
+      </c>
+      <c r="I240" s="3" t="inlineStr"/>
+      <c r="J240" s="3" t="n">
+        <v>6312</v>
+      </c>
+      <c r="K240" s="3" t="n">
+        <v>2127</v>
+      </c>
+      <c r="L240" s="3" t="n">
+        <v>20003</v>
+      </c>
+      <c r="M240" s="3" t="n">
+        <v>1907</v>
+      </c>
+      <c r="N240" s="3" t="n">
+        <v>258</v>
+      </c>
+      <c r="O240" s="3" t="n">
+        <v>72</v>
+      </c>
+      <c r="P240" s="3" t="n">
+        <v>12171</v>
+      </c>
+      <c r="Q240" s="3" t="n">
+        <v>4093</v>
+      </c>
+      <c r="R240" s="3" t="n">
+        <v>1527.988</v>
+      </c>
+      <c r="S240" s="3" t="n">
+        <v>12.39499999999998</v>
+      </c>
+      <c r="T240" s="3" t="n">
+        <v>9245</v>
+      </c>
+      <c r="U240" s="3" t="n">
+        <v>2871</v>
+      </c>
+      <c r="V240" s="3" t="n">
+        <v>1457.538</v>
+      </c>
+      <c r="W240" s="3" t="n">
+        <v>56.20100000000002</v>
+      </c>
+      <c r="X240" s="3" t="n">
+        <v>70179</v>
+      </c>
+      <c r="Y240" s="3" t="n">
+        <v>2883</v>
+      </c>
+      <c r="Z240" s="3" t="n">
+        <v>7277</v>
+      </c>
+      <c r="AA240" s="3" t="n">
+        <v>302</v>
+      </c>
+      <c r="AB240" s="3" t="n">
+        <v>14120</v>
+      </c>
+      <c r="AC240" s="3" t="n">
+        <v>355</v>
+      </c>
+      <c r="AD240" s="3" t="n">
+        <v>4968</v>
+      </c>
+      <c r="AE240" s="3" t="n">
+        <v>276</v>
+      </c>
+      <c r="AF240" s="3" t="n">
+        <v>5719</v>
+      </c>
+      <c r="AG240" s="3" t="n">
+        <v>307</v>
+      </c>
+      <c r="AH240" s="3" t="n">
+        <v>231.53</v>
+      </c>
+      <c r="AI240" s="3" t="n">
+        <v>80.31</v>
+      </c>
+      <c r="AJ240" s="3" t="n">
+        <v>2574</v>
+      </c>
+      <c r="AK240" s="3" t="n">
+        <v>119</v>
+      </c>
+      <c r="AL240" s="3" t="n">
+        <v>2926</v>
+      </c>
+      <c r="AM240" s="3" t="n">
+        <v>1222</v>
+      </c>
+      <c r="AN240" s="3" t="n">
+        <v>1222</v>
+      </c>
+      <c r="AO240" s="3" t="n">
+        <v>29.85585145370144</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="3" t="inlineStr">
+        <is>
+          <t>25/02/2026</t>
+        </is>
+      </c>
+      <c r="B241" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C241" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D241" s="3" t="n">
+        <v>184235</v>
+      </c>
+      <c r="E241" s="3" t="n">
+        <v>4650</v>
+      </c>
+      <c r="F241" s="3" t="n">
+        <v>79401</v>
+      </c>
+      <c r="G241" s="3" t="n">
+        <v>1193</v>
+      </c>
+      <c r="H241" s="3" t="n">
+        <v>1178</v>
+      </c>
+      <c r="I241" s="3" t="n">
+        <v>943</v>
+      </c>
+      <c r="J241" s="3" t="n">
+        <v>8580</v>
+      </c>
+      <c r="K241" s="3" t="n">
+        <v>2268</v>
+      </c>
+      <c r="L241" s="3" t="n">
+        <v>22050</v>
+      </c>
+      <c r="M241" s="3" t="n">
+        <v>2047</v>
+      </c>
+      <c r="N241" s="3" t="n">
+        <v>324</v>
+      </c>
+      <c r="O241" s="3" t="n">
+        <v>66</v>
+      </c>
+      <c r="P241" s="3" t="n">
+        <v>16307</v>
+      </c>
+      <c r="Q241" s="3" t="n">
+        <v>4136</v>
+      </c>
+      <c r="R241" s="3" t="n">
+        <v>1548.373</v>
+      </c>
+      <c r="S241" s="3" t="n">
+        <v>20.38499999999999</v>
+      </c>
+      <c r="T241" s="3" t="n">
+        <v>11971</v>
+      </c>
+      <c r="U241" s="3" t="n">
+        <v>2726</v>
+      </c>
+      <c r="V241" s="3" t="n">
+        <v>1502.925</v>
+      </c>
+      <c r="W241" s="3" t="n">
+        <v>45.38699999999994</v>
+      </c>
+      <c r="X241" s="3" t="n">
+        <v>73053</v>
+      </c>
+      <c r="Y241" s="3" t="n">
+        <v>2874</v>
+      </c>
+      <c r="Z241" s="3" t="n">
+        <v>7597</v>
+      </c>
+      <c r="AA241" s="3" t="n">
+        <v>320</v>
+      </c>
+      <c r="AB241" s="3" t="n">
+        <v>14560</v>
+      </c>
+      <c r="AC241" s="3" t="n">
+        <v>440</v>
+      </c>
+      <c r="AD241" s="3" t="n">
+        <v>5047</v>
+      </c>
+      <c r="AE241" s="3" t="n">
+        <v>79</v>
+      </c>
+      <c r="AF241" s="3" t="n">
+        <v>5971</v>
+      </c>
+      <c r="AG241" s="3" t="n">
+        <v>252</v>
+      </c>
+      <c r="AH241" s="3" t="n">
+        <v>306.23</v>
+      </c>
+      <c r="AI241" s="3" t="n">
+        <v>74.70000000000002</v>
+      </c>
+      <c r="AJ241" s="3" t="n">
+        <v>2699</v>
+      </c>
+      <c r="AK241" s="3" t="n">
+        <v>125</v>
+      </c>
+      <c r="AL241" s="3" t="n">
+        <v>4336</v>
+      </c>
+      <c r="AM241" s="3" t="n">
+        <v>1410</v>
+      </c>
+      <c r="AN241" s="3" t="n">
+        <v>1410</v>
+      </c>
+      <c r="AO241" s="3" t="n">
+        <v>34.09090909090909</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="3" t="inlineStr">
+        <is>
+          <t>25/05/2026</t>
+        </is>
+      </c>
+      <c r="B242" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C242" s="3" t="inlineStr">
+        <is>
+          <t>JULIO VILLANUEVA</t>
+        </is>
+      </c>
+      <c r="D242" s="3" t="n">
+        <v>194299</v>
+      </c>
+      <c r="E242" s="3" t="n">
+        <v>10064</v>
+      </c>
+      <c r="F242" s="3" t="n">
+        <v>82533</v>
+      </c>
+      <c r="G242" s="3" t="n">
+        <v>3132</v>
+      </c>
+      <c r="H242" s="3" t="n">
+        <v>3496</v>
+      </c>
+      <c r="I242" s="3" t="n">
+        <v>2318</v>
+      </c>
+      <c r="J242" s="3" t="n">
+        <v>13475</v>
+      </c>
+      <c r="K242" s="3" t="n">
+        <v>4895</v>
+      </c>
+      <c r="L242" s="3" t="n">
+        <v>26397</v>
+      </c>
+      <c r="M242" s="3" t="n">
+        <v>4347</v>
+      </c>
+      <c r="N242" s="3" t="n">
+        <v>497</v>
+      </c>
+      <c r="O242" s="3" t="n">
+        <v>173</v>
+      </c>
+      <c r="P242" s="3" t="n">
+        <v>25833</v>
+      </c>
+      <c r="Q242" s="3" t="n">
+        <v>9526</v>
+      </c>
+      <c r="R242" s="3" t="n">
+        <v>1593.18</v>
+      </c>
+      <c r="S242" s="3" t="n">
+        <v>44.80700000000002</v>
+      </c>
+      <c r="T242" s="3" t="n">
+        <v>17723</v>
+      </c>
+      <c r="U242" s="3" t="n">
+        <v>5752</v>
+      </c>
+      <c r="V242" s="3" t="n">
+        <v>1594.22</v>
+      </c>
+      <c r="W242" s="3" t="n">
+        <v>91.29500000000007</v>
+      </c>
+      <c r="X242" s="3" t="n">
+        <v>78825</v>
+      </c>
+      <c r="Y242" s="3" t="n">
+        <v>5772</v>
+      </c>
+      <c r="Z242" s="3" t="n">
+        <v>8106</v>
+      </c>
+      <c r="AA242" s="3" t="n">
+        <v>509</v>
+      </c>
+      <c r="AB242" s="3" t="n">
+        <v>15374</v>
+      </c>
+      <c r="AC242" s="3" t="n">
+        <v>814</v>
+      </c>
+      <c r="AD242" s="3" t="n">
+        <v>5464</v>
+      </c>
+      <c r="AE242" s="3" t="n">
+        <v>417</v>
+      </c>
+      <c r="AF242" s="3" t="n">
+        <v>6491</v>
+      </c>
+      <c r="AG242" s="3" t="n">
+        <v>520</v>
+      </c>
+      <c r="AH242" s="3" t="n">
+        <v>542.8099999999999</v>
+      </c>
+      <c r="AI242" s="3" t="n">
+        <v>236.5799999999999</v>
+      </c>
+      <c r="AJ242" s="3" t="n">
+        <v>3260</v>
+      </c>
+      <c r="AK242" s="3" t="n">
+        <v>561</v>
+      </c>
+      <c r="AL242" s="3" t="n">
+        <v>8110</v>
+      </c>
+      <c r="AM242" s="3" t="n">
+        <v>3774</v>
+      </c>
+      <c r="AN242" s="3" t="n">
+        <v>3774</v>
+      </c>
+      <c r="AO242" s="3" t="n">
+        <v>39.61788788578627</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="3" t="inlineStr">
+        <is>
+          <t>25/06/2026</t>
+        </is>
+      </c>
+      <c r="B243" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C243" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D243" s="3" t="n">
+        <v>199826</v>
+      </c>
+      <c r="E243" s="3" t="n">
+        <v>5527</v>
+      </c>
+      <c r="F243" s="3" t="n">
+        <v>83579</v>
+      </c>
+      <c r="G243" s="3" t="n">
+        <v>1046</v>
+      </c>
+      <c r="H243" s="3" t="n">
+        <v>4435</v>
+      </c>
+      <c r="I243" s="3" t="n">
+        <v>939</v>
+      </c>
+      <c r="J243" s="3" t="n">
+        <v>15680</v>
+      </c>
+      <c r="K243" s="3" t="n">
+        <v>2205</v>
+      </c>
+      <c r="L243" s="3" t="n">
+        <v>28313</v>
+      </c>
+      <c r="M243" s="3" t="n">
+        <v>1916</v>
+      </c>
+      <c r="N243" s="3" t="n">
+        <v>547</v>
+      </c>
+      <c r="O243" s="3" t="n">
+        <v>50</v>
+      </c>
+      <c r="P243" s="3" t="n">
+        <v>30013</v>
+      </c>
+      <c r="Q243" s="3" t="n">
+        <v>4180</v>
+      </c>
+      <c r="R243" s="3" t="n">
+        <v>1614.735</v>
+      </c>
+      <c r="S243" s="3" t="n">
+        <v>21.55499999999984</v>
+      </c>
+      <c r="T243" s="3" t="n">
+        <v>20266</v>
+      </c>
+      <c r="U243" s="3" t="n">
+        <v>2543</v>
+      </c>
+      <c r="V243" s="3" t="n">
+        <v>1625.838</v>
+      </c>
+      <c r="W243" s="3" t="n">
+        <v>31.61799999999994</v>
+      </c>
+      <c r="X243" s="3" t="n">
+        <v>81370</v>
+      </c>
+      <c r="Y243" s="3" t="n">
+        <v>2545</v>
+      </c>
+      <c r="Z243" s="3" t="n">
+        <v>8292</v>
+      </c>
+      <c r="AA243" s="3" t="n">
+        <v>186</v>
+      </c>
+      <c r="AB243" s="3" t="n">
+        <v>15668</v>
+      </c>
+      <c r="AC243" s="3" t="n">
+        <v>294</v>
+      </c>
+      <c r="AD243" s="3" t="n">
+        <v>5556</v>
+      </c>
+      <c r="AE243" s="3" t="n">
+        <v>92</v>
+      </c>
+      <c r="AF243" s="3" t="n">
+        <v>6718</v>
+      </c>
+      <c r="AG243" s="3" t="n">
+        <v>227</v>
+      </c>
+      <c r="AH243" s="3" t="n">
+        <v>607.556</v>
+      </c>
+      <c r="AI243" s="3" t="n">
+        <v>64.74600000000009</v>
+      </c>
+      <c r="AJ243" s="3" t="n">
+        <v>3429</v>
+      </c>
+      <c r="AK243" s="3" t="n">
+        <v>169</v>
+      </c>
+      <c r="AL243" s="3" t="n">
+        <v>9747</v>
+      </c>
+      <c r="AM243" s="3" t="n">
+        <v>1637</v>
+      </c>
+      <c r="AN243" s="3" t="n">
+        <v>1637</v>
+      </c>
+      <c r="AO243" s="3" t="n">
+        <v>39.16267942583732</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="3" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="B244" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C244" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D244" s="3" t="n">
+        <v>155682</v>
+      </c>
+      <c r="E244" s="3" t="n">
+        <v>-44144</v>
+      </c>
+      <c r="F244" s="3" t="n">
+        <v>72441</v>
+      </c>
+      <c r="G244" s="3" t="n">
+        <v>-11138</v>
+      </c>
+      <c r="H244" s="3" t="n">
+        <v>55567.11</v>
+      </c>
+      <c r="I244" s="3" t="n">
+        <v>51132.11</v>
+      </c>
+      <c r="J244" s="3" t="n">
+        <v>12142</v>
+      </c>
+      <c r="K244" s="3" t="n">
+        <v>-3538</v>
+      </c>
+      <c r="L244" s="3" t="n">
+        <v>18848.95</v>
+      </c>
+      <c r="M244" s="3" t="n">
+        <v>-9464.049999999999</v>
+      </c>
+      <c r="N244" s="3" t="n">
+        <v>16476</v>
+      </c>
+      <c r="O244" s="3" t="n">
+        <v>15929</v>
+      </c>
+      <c r="P244" s="3" t="inlineStr"/>
+      <c r="Q244" s="3" t="inlineStr"/>
+      <c r="R244" s="3" t="n">
+        <v>1472.1</v>
+      </c>
+      <c r="S244" s="3" t="n">
+        <v>-142.635</v>
+      </c>
+      <c r="T244" s="3" t="n">
+        <v>259</v>
+      </c>
+      <c r="U244" s="3" t="n">
+        <v>-20007</v>
+      </c>
+      <c r="V244" s="3" t="n">
+        <v>1224.438</v>
+      </c>
+      <c r="W244" s="3" t="n">
+        <v>-401.3999999999999</v>
+      </c>
+      <c r="X244" s="3" t="n">
+        <v>58171</v>
+      </c>
+      <c r="Y244" s="3" t="n">
+        <v>-23199</v>
+      </c>
+      <c r="Z244" s="3" t="n">
+        <v>5739</v>
+      </c>
+      <c r="AA244" s="3" t="n">
+        <v>-2553</v>
+      </c>
+      <c r="AB244" s="3" t="n">
+        <v>11802</v>
+      </c>
+      <c r="AC244" s="3" t="n">
+        <v>-3866</v>
+      </c>
+      <c r="AD244" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE244" s="3" t="n">
+        <v>-1766</v>
+      </c>
+      <c r="AF244" s="3" t="n">
+        <v>4918</v>
+      </c>
+      <c r="AG244" s="3" t="n">
+        <v>-1800</v>
+      </c>
+      <c r="AH244" s="3" t="n">
+        <v>11</v>
+      </c>
+      <c r="AI244" s="3" t="n">
+        <v>-596.556</v>
+      </c>
+      <c r="AJ244" s="3" t="inlineStr"/>
+      <c r="AK244" s="3" t="inlineStr"/>
+      <c r="AL244" s="3" t="inlineStr"/>
+      <c r="AM244" s="3" t="inlineStr"/>
+      <c r="AN244" s="3" t="inlineStr"/>
+      <c r="AO244" s="3" t="inlineStr"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="3" t="inlineStr">
+        <is>
+          <t>25/08/2025</t>
+        </is>
+      </c>
+      <c r="B245" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C245" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D245" s="3" t="n">
+        <v>159293</v>
+      </c>
+      <c r="E245" s="3" t="n">
+        <v>3611</v>
+      </c>
+      <c r="F245" s="3" t="n">
+        <v>73460</v>
+      </c>
+      <c r="G245" s="3" t="n">
+        <v>1019</v>
+      </c>
+      <c r="H245" s="3" t="n">
+        <v>56571.58</v>
+      </c>
+      <c r="I245" s="3" t="n">
+        <v>1004.470000000001</v>
+      </c>
+      <c r="J245" s="3" t="n">
+        <v>12899</v>
+      </c>
+      <c r="K245" s="3" t="n">
+        <v>757</v>
+      </c>
+      <c r="L245" s="3" t="n">
+        <v>19392.6</v>
+      </c>
+      <c r="M245" s="3" t="n">
+        <v>543.6499999999978</v>
+      </c>
+      <c r="N245" s="3" t="n">
+        <v>18366</v>
+      </c>
+      <c r="O245" s="3" t="n">
+        <v>1890</v>
+      </c>
+      <c r="P245" s="3" t="inlineStr"/>
+      <c r="Q245" s="3" t="inlineStr"/>
+      <c r="R245" s="3" t="n">
+        <v>1479.722</v>
+      </c>
+      <c r="S245" s="3" t="n">
+        <v>7.622000000000071</v>
+      </c>
+      <c r="T245" s="3" t="n">
+        <v>1052</v>
+      </c>
+      <c r="U245" s="3" t="n">
+        <v>793</v>
+      </c>
+      <c r="V245" s="3" t="n">
+        <v>1250.696</v>
+      </c>
+      <c r="W245" s="3" t="n">
+        <v>26.25799999999981</v>
+      </c>
+      <c r="X245" s="3" t="n">
+        <v>59531</v>
+      </c>
+      <c r="Y245" s="3" t="n">
+        <v>1360</v>
+      </c>
+      <c r="Z245" s="3" t="n">
+        <v>5964</v>
+      </c>
+      <c r="AA245" s="3" t="n">
+        <v>225</v>
+      </c>
+      <c r="AB245" s="3" t="n">
+        <v>12166</v>
+      </c>
+      <c r="AC245" s="3" t="n">
+        <v>364</v>
+      </c>
+      <c r="AD245" s="3" t="n">
+        <v>3877</v>
+      </c>
+      <c r="AE245" s="3" t="n">
+        <v>87</v>
+      </c>
+      <c r="AF245" s="3" t="n">
+        <v>5072</v>
+      </c>
+      <c r="AG245" s="3" t="n">
+        <v>154</v>
+      </c>
+      <c r="AH245" s="3" t="n">
+        <v>91</v>
+      </c>
+      <c r="AI245" s="3" t="n">
+        <v>80</v>
+      </c>
+      <c r="AJ245" s="3" t="n">
+        <v>2263</v>
+      </c>
+      <c r="AK245" s="3" t="inlineStr"/>
+      <c r="AL245" s="3" t="inlineStr"/>
+      <c r="AM245" s="3" t="inlineStr"/>
+      <c r="AN245" s="3" t="inlineStr"/>
+      <c r="AO245" s="3" t="inlineStr"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="3" t="inlineStr">
+        <is>
+          <t>25/09/2025</t>
+        </is>
+      </c>
+      <c r="B246" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C246" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D246" s="3" t="n">
+        <v>163161</v>
+      </c>
+      <c r="E246" s="3" t="n">
+        <v>3868</v>
+      </c>
+      <c r="F246" s="3" t="n">
+        <v>74412</v>
+      </c>
+      <c r="G246" s="3" t="n">
+        <v>952</v>
+      </c>
+      <c r="H246" s="3" t="n">
+        <v>57497.39</v>
+      </c>
+      <c r="I246" s="3" t="n">
+        <v>925.8099999999977</v>
+      </c>
+      <c r="J246" s="3" t="n">
+        <v>14013</v>
+      </c>
+      <c r="K246" s="3" t="n">
+        <v>1114</v>
+      </c>
+      <c r="L246" s="3" t="n">
+        <v>20106.61</v>
+      </c>
+      <c r="M246" s="3" t="n">
+        <v>714.010000000002</v>
+      </c>
+      <c r="N246" s="3" t="n">
+        <v>20205</v>
+      </c>
+      <c r="O246" s="3" t="n">
+        <v>1839</v>
+      </c>
+      <c r="P246" s="3" t="inlineStr"/>
+      <c r="Q246" s="3" t="inlineStr"/>
+      <c r="R246" s="3" t="n">
+        <v>1484.543</v>
+      </c>
+      <c r="S246" s="3" t="n">
+        <v>4.820999999999913</v>
+      </c>
+      <c r="T246" s="3" t="n">
+        <v>1962</v>
+      </c>
+      <c r="U246" s="3" t="n">
+        <v>910</v>
+      </c>
+      <c r="V246" s="3" t="n">
+        <v>1286.228</v>
+      </c>
+      <c r="W246" s="3" t="n">
+        <v>35.53200000000015</v>
+      </c>
+      <c r="X246" s="3" t="n">
+        <v>60875</v>
+      </c>
+      <c r="Y246" s="3" t="n">
+        <v>1344</v>
+      </c>
+      <c r="Z246" s="3" t="n">
+        <v>6233</v>
+      </c>
+      <c r="AA246" s="3" t="n">
+        <v>269</v>
+      </c>
+      <c r="AB246" s="3" t="n">
+        <v>12583</v>
+      </c>
+      <c r="AC246" s="3" t="n">
+        <v>417</v>
+      </c>
+      <c r="AD246" s="3" t="n">
+        <v>4060</v>
+      </c>
+      <c r="AE246" s="3" t="n">
+        <v>183</v>
+      </c>
+      <c r="AF246" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG246" s="3" t="n">
+        <v>93</v>
+      </c>
+      <c r="AH246" s="3" t="n">
+        <v>160</v>
+      </c>
+      <c r="AI246" s="3" t="n">
+        <v>69</v>
+      </c>
+      <c r="AJ246" s="3" t="n">
+        <v>2315</v>
+      </c>
+      <c r="AK246" s="3" t="n">
+        <v>52</v>
+      </c>
+      <c r="AL246" s="3" t="inlineStr"/>
+      <c r="AM246" s="3" t="inlineStr"/>
+      <c r="AN246" s="3" t="inlineStr"/>
+      <c r="AO246" s="3" t="inlineStr"/>
+    </row>
+    <row r="247">
+      <c r="A247" s="3" t="inlineStr">
+        <is>
+          <t>25/10/2025</t>
+        </is>
+      </c>
+      <c r="B247" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C247" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D247" s="3" t="n">
+        <v>167546</v>
+      </c>
+      <c r="E247" s="3" t="n">
+        <v>4385</v>
+      </c>
+      <c r="F247" s="3" t="n">
+        <v>75021</v>
+      </c>
+      <c r="G247" s="3" t="n">
+        <v>609</v>
+      </c>
+      <c r="H247" s="3" t="n">
+        <v>58541.34</v>
+      </c>
+      <c r="I247" s="3" t="n">
+        <v>1043.949999999997</v>
+      </c>
+      <c r="J247" s="3" t="n">
+        <v>725</v>
+      </c>
+      <c r="K247" s="3" t="n">
+        <v>-13288</v>
+      </c>
+      <c r="L247" s="3" t="n">
+        <v>14979</v>
+      </c>
+      <c r="M247" s="3" t="n">
+        <v>-5127.610000000001</v>
+      </c>
+      <c r="N247" s="3" t="n">
+        <v>34</v>
+      </c>
+      <c r="O247" s="3" t="n">
+        <v>-20171</v>
+      </c>
+      <c r="P247" s="3" t="n">
+        <v>1504</v>
+      </c>
+      <c r="Q247" s="3" t="inlineStr"/>
+      <c r="R247" s="3" t="n">
+        <v>1492.272</v>
+      </c>
+      <c r="S247" s="3" t="n">
+        <v>7.729000000000042</v>
+      </c>
+      <c r="T247" s="3" t="n">
+        <v>1714</v>
+      </c>
+      <c r="U247" s="3" t="n">
+        <v>-248</v>
+      </c>
+      <c r="V247" s="3" t="n">
+        <v>1320.91</v>
+      </c>
+      <c r="W247" s="3" t="n">
+        <v>34.68200000000002</v>
+      </c>
+      <c r="X247" s="3" t="n">
+        <v>62673</v>
+      </c>
+      <c r="Y247" s="3" t="n">
+        <v>1798</v>
+      </c>
+      <c r="Z247" s="3" t="n">
+        <v>6489</v>
+      </c>
+      <c r="AA247" s="3" t="n">
+        <v>256</v>
+      </c>
+      <c r="AB247" s="3" t="n">
+        <v>12957</v>
+      </c>
+      <c r="AC247" s="3" t="n">
+        <v>374</v>
+      </c>
+      <c r="AD247" s="3" t="n">
+        <v>4269</v>
+      </c>
+      <c r="AE247" s="3" t="n">
+        <v>209</v>
+      </c>
+      <c r="AF247" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG247" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH247" s="3" t="n">
+        <v>241</v>
+      </c>
+      <c r="AI247" s="3" t="n">
+        <v>81</v>
+      </c>
+      <c r="AJ247" s="3" t="inlineStr"/>
+      <c r="AK247" s="3" t="inlineStr"/>
+      <c r="AL247" s="3" t="n">
+        <v>-210</v>
+      </c>
+      <c r="AM247" s="3" t="inlineStr"/>
+      <c r="AN247" s="3" t="inlineStr"/>
+      <c r="AO247" s="3" t="inlineStr"/>
+    </row>
+    <row r="248">
+      <c r="A248" s="3" t="inlineStr">
+        <is>
+          <t>25/11/2025</t>
+        </is>
+      </c>
+      <c r="B248" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C248" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D248" s="3" t="n">
+        <v>171734</v>
+      </c>
+      <c r="E248" s="3" t="n">
+        <v>4188</v>
+      </c>
+      <c r="F248" s="3" t="n">
+        <v>76141</v>
+      </c>
+      <c r="G248" s="3" t="n">
+        <v>1120</v>
+      </c>
+      <c r="H248" s="3" t="n">
+        <v>59716.84</v>
+      </c>
+      <c r="I248" s="3" t="n">
+        <v>1175.5</v>
+      </c>
+      <c r="J248" s="3" t="n">
+        <v>2463</v>
+      </c>
+      <c r="K248" s="3" t="n">
+        <v>1738</v>
+      </c>
+      <c r="L248" s="3" t="n">
+        <v>16547</v>
+      </c>
+      <c r="M248" s="3" t="n">
+        <v>1568</v>
+      </c>
+      <c r="N248" s="3" t="n">
+        <v>111</v>
+      </c>
+      <c r="O248" s="3" t="n">
+        <v>77</v>
+      </c>
+      <c r="P248" s="3" t="n">
+        <v>4789</v>
+      </c>
+      <c r="Q248" s="3" t="n">
+        <v>3285</v>
+      </c>
+      <c r="R248" s="3" t="n">
+        <v>1504.785</v>
+      </c>
+      <c r="S248" s="3" t="n">
+        <v>12.51300000000015</v>
+      </c>
+      <c r="T248" s="3" t="n">
+        <v>4059</v>
+      </c>
+      <c r="U248" s="3" t="n">
+        <v>2345</v>
+      </c>
+      <c r="V248" s="3" t="n">
+        <v>1357.803</v>
+      </c>
+      <c r="W248" s="3" t="n">
+        <v>36.89300000000003</v>
+      </c>
+      <c r="X248" s="3" t="n">
+        <v>64977</v>
+      </c>
+      <c r="Y248" s="3" t="n">
+        <v>2304</v>
+      </c>
+      <c r="Z248" s="3" t="n">
+        <v>6744</v>
+      </c>
+      <c r="AA248" s="3" t="n">
+        <v>255</v>
+      </c>
+      <c r="AB248" s="3" t="n">
+        <v>13389</v>
+      </c>
+      <c r="AC248" s="3" t="n">
+        <v>432</v>
+      </c>
+      <c r="AD248" s="3" t="n">
+        <v>4518</v>
+      </c>
+      <c r="AE248" s="3" t="n">
+        <v>249</v>
+      </c>
+      <c r="AF248" s="3" t="n">
+        <v>5276</v>
+      </c>
+      <c r="AG248" s="3" t="n">
+        <v>111</v>
+      </c>
+      <c r="AH248" s="3" t="n">
+        <v>73.864</v>
+      </c>
+      <c r="AI248" s="3" t="n">
+        <v>-167.136</v>
+      </c>
+      <c r="AJ248" s="3" t="n">
+        <v>2375</v>
+      </c>
+      <c r="AK248" s="3" t="inlineStr"/>
+      <c r="AL248" s="3" t="n">
+        <v>730</v>
+      </c>
+      <c r="AM248" s="3" t="n">
+        <v>940</v>
+      </c>
+      <c r="AN248" s="3" t="n">
+        <v>940</v>
+      </c>
+      <c r="AO248" s="3" t="n">
+        <v>28.61491628614916</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="3" t="inlineStr">
+        <is>
+          <t>26/01/2026</t>
+        </is>
+      </c>
+      <c r="B249" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C249" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D249" s="3" t="n">
+        <v>179660</v>
+      </c>
+      <c r="E249" s="3" t="n">
+        <v>7926</v>
+      </c>
+      <c r="F249" s="3" t="n">
+        <v>78250</v>
+      </c>
+      <c r="G249" s="3" t="n">
+        <v>2109</v>
+      </c>
+      <c r="H249" s="3" t="n">
+        <v>247</v>
+      </c>
+      <c r="I249" s="3" t="n">
+        <v>-59469.84</v>
+      </c>
+      <c r="J249" s="3" t="n">
+        <v>6334</v>
+      </c>
+      <c r="K249" s="3" t="n">
+        <v>3871</v>
+      </c>
+      <c r="L249" s="3" t="n">
+        <v>20023</v>
+      </c>
+      <c r="M249" s="3" t="n">
+        <v>3476</v>
+      </c>
+      <c r="N249" s="3" t="n">
+        <v>260</v>
+      </c>
+      <c r="O249" s="3" t="n">
+        <v>149</v>
+      </c>
+      <c r="P249" s="3" t="n">
+        <v>12214</v>
+      </c>
+      <c r="Q249" s="3" t="n">
+        <v>7425</v>
+      </c>
+      <c r="R249" s="3" t="n">
+        <v>1528.44</v>
+      </c>
+      <c r="S249" s="3" t="n">
+        <v>23.65499999999997</v>
+      </c>
+      <c r="T249" s="3" t="n">
+        <v>9278</v>
+      </c>
+      <c r="U249" s="3" t="n">
+        <v>5219</v>
+      </c>
+      <c r="V249" s="3" t="n">
+        <v>1457.813</v>
+      </c>
+      <c r="W249" s="3" t="n">
+        <v>100.01</v>
+      </c>
+      <c r="X249" s="3" t="n">
+        <v>70219</v>
+      </c>
+      <c r="Y249" s="3" t="n">
+        <v>5242</v>
+      </c>
+      <c r="Z249" s="3" t="n">
+        <v>7283</v>
+      </c>
+      <c r="AA249" s="3" t="n">
+        <v>539</v>
+      </c>
+      <c r="AB249" s="3" t="n">
+        <v>14129</v>
+      </c>
+      <c r="AC249" s="3" t="n">
+        <v>740</v>
+      </c>
+      <c r="AD249" s="3" t="n">
+        <v>4968</v>
+      </c>
+      <c r="AE249" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="AF249" s="3" t="n">
+        <v>5723</v>
+      </c>
+      <c r="AG249" s="3" t="n">
+        <v>447</v>
+      </c>
+      <c r="AH249" s="3" t="n">
+        <v>232.104</v>
+      </c>
+      <c r="AI249" s="3" t="n">
+        <v>158.24</v>
+      </c>
+      <c r="AJ249" s="3" t="n">
+        <v>2575</v>
+      </c>
+      <c r="AK249" s="3" t="n">
+        <v>200</v>
+      </c>
+      <c r="AL249" s="3" t="n">
+        <v>2936</v>
+      </c>
+      <c r="AM249" s="3" t="n">
+        <v>2206</v>
+      </c>
+      <c r="AN249" s="3" t="n">
+        <v>2206</v>
+      </c>
+      <c r="AO249" s="3" t="n">
+        <v>29.71043771043771</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="3" t="inlineStr">
+        <is>
+          <t>26/02/2026</t>
+        </is>
+      </c>
+      <c r="B250" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C250" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D250" s="3" t="n">
+        <v>184435</v>
+      </c>
+      <c r="E250" s="3" t="n">
+        <v>4775</v>
+      </c>
+      <c r="F250" s="3" t="n">
+        <v>79454</v>
+      </c>
+      <c r="G250" s="3" t="n">
+        <v>1204</v>
+      </c>
+      <c r="H250" s="3" t="n">
+        <v>1217</v>
+      </c>
+      <c r="I250" s="3" t="n">
+        <v>970</v>
+      </c>
+      <c r="J250" s="3" t="n">
+        <v>8678</v>
+      </c>
+      <c r="K250" s="3" t="n">
+        <v>2344</v>
+      </c>
+      <c r="L250" s="3" t="n">
+        <v>22138</v>
+      </c>
+      <c r="M250" s="3" t="n">
+        <v>2115</v>
+      </c>
+      <c r="N250" s="3" t="n">
+        <v>326</v>
+      </c>
+      <c r="O250" s="3" t="n">
+        <v>66</v>
+      </c>
+      <c r="P250" s="3" t="n">
+        <v>16504</v>
+      </c>
+      <c r="Q250" s="3" t="n">
+        <v>4290</v>
+      </c>
+      <c r="R250" s="3" t="n">
+        <v>1548.711</v>
+      </c>
+      <c r="S250" s="3" t="n">
+        <v>20.27099999999996</v>
+      </c>
+      <c r="T250" s="3" t="n">
+        <v>12090</v>
+      </c>
+      <c r="U250" s="3" t="n">
+        <v>2812</v>
+      </c>
+      <c r="V250" s="3" t="n">
+        <v>1504.021</v>
+      </c>
+      <c r="W250" s="3" t="n">
+        <v>46.20799999999986</v>
+      </c>
+      <c r="X250" s="3" t="n">
+        <v>73173</v>
+      </c>
+      <c r="Y250" s="3" t="n">
+        <v>2954</v>
+      </c>
+      <c r="Z250" s="3" t="n">
+        <v>7611</v>
+      </c>
+      <c r="AA250" s="3" t="n">
+        <v>328</v>
+      </c>
+      <c r="AB250" s="3" t="n">
+        <v>14585</v>
+      </c>
+      <c r="AC250" s="3" t="n">
+        <v>456</v>
+      </c>
+      <c r="AD250" s="3" t="n">
+        <v>5055</v>
+      </c>
+      <c r="AE250" s="3" t="n">
+        <v>87</v>
+      </c>
+      <c r="AF250" s="3" t="n">
+        <v>5973</v>
+      </c>
+      <c r="AG250" s="3" t="n">
+        <v>250</v>
+      </c>
+      <c r="AH250" s="3" t="n">
+        <v>309.866</v>
+      </c>
+      <c r="AI250" s="3" t="n">
+        <v>77.76199999999997</v>
+      </c>
+      <c r="AJ250" s="3" t="n">
+        <v>2704</v>
+      </c>
+      <c r="AK250" s="3" t="n">
+        <v>129</v>
+      </c>
+      <c r="AL250" s="3" t="n">
+        <v>4414</v>
+      </c>
+      <c r="AM250" s="3" t="n">
+        <v>1478</v>
+      </c>
+      <c r="AN250" s="3" t="n">
+        <v>1478</v>
+      </c>
+      <c r="AO250" s="3" t="n">
+        <v>34.45221445221446</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="3" t="inlineStr">
+        <is>
+          <t>26/04/2025</t>
+        </is>
+      </c>
+      <c r="B251" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C251" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D251" s="3" t="n">
+        <v>153415</v>
+      </c>
+      <c r="E251" s="3" t="n">
+        <v>-31020</v>
+      </c>
+      <c r="F251" s="3" t="inlineStr"/>
+      <c r="G251" s="3" t="inlineStr"/>
+      <c r="H251" s="3" t="inlineStr"/>
+      <c r="I251" s="3" t="inlineStr"/>
+      <c r="J251" s="3" t="inlineStr"/>
+      <c r="K251" s="3" t="inlineStr"/>
+      <c r="L251" s="3" t="inlineStr"/>
+      <c r="M251" s="3" t="inlineStr"/>
+      <c r="N251" s="3" t="inlineStr"/>
+      <c r="O251" s="3" t="inlineStr"/>
+      <c r="P251" s="3" t="inlineStr"/>
+      <c r="Q251" s="3" t="inlineStr"/>
+      <c r="R251" s="3" t="inlineStr"/>
+      <c r="S251" s="3" t="inlineStr"/>
+      <c r="T251" s="3" t="inlineStr"/>
+      <c r="U251" s="3" t="inlineStr"/>
+      <c r="V251" s="3" t="inlineStr"/>
+      <c r="W251" s="3" t="inlineStr"/>
+      <c r="X251" s="3" t="inlineStr"/>
+      <c r="Y251" s="3" t="inlineStr"/>
+      <c r="Z251" s="3" t="inlineStr"/>
+      <c r="AA251" s="3" t="inlineStr"/>
+      <c r="AB251" s="3" t="inlineStr"/>
+      <c r="AC251" s="3" t="inlineStr"/>
+      <c r="AD251" s="3" t="inlineStr"/>
+      <c r="AE251" s="3" t="inlineStr"/>
+      <c r="AF251" s="3" t="inlineStr"/>
+      <c r="AG251" s="3" t="inlineStr"/>
+      <c r="AH251" s="3" t="inlineStr"/>
+      <c r="AI251" s="3" t="inlineStr"/>
+      <c r="AJ251" s="3" t="inlineStr"/>
+      <c r="AK251" s="3" t="inlineStr"/>
+      <c r="AL251" s="3" t="inlineStr"/>
+      <c r="AM251" s="3" t="inlineStr"/>
+      <c r="AN251" s="3" t="inlineStr"/>
+      <c r="AO251" s="3" t="inlineStr"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="3" t="inlineStr">
+        <is>
+          <t>26/06/2026</t>
+        </is>
+      </c>
+      <c r="B252" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C252" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D252" s="3" t="n">
+        <v>200036</v>
+      </c>
+      <c r="E252" s="3" t="n">
+        <v>46621</v>
+      </c>
+      <c r="F252" s="3" t="n">
+        <v>83604</v>
+      </c>
+      <c r="G252" s="3" t="inlineStr"/>
+      <c r="H252" s="3" t="n">
+        <v>4461</v>
+      </c>
+      <c r="I252" s="3" t="inlineStr"/>
+      <c r="J252" s="3" t="n">
+        <v>15770</v>
+      </c>
+      <c r="K252" s="3" t="inlineStr"/>
+      <c r="L252" s="3" t="n">
+        <v>28391</v>
+      </c>
+      <c r="M252" s="3" t="inlineStr"/>
+      <c r="N252" s="3" t="n">
+        <v>548</v>
+      </c>
+      <c r="O252" s="3" t="inlineStr"/>
+      <c r="P252" s="3" t="n">
+        <v>30192</v>
+      </c>
+      <c r="Q252" s="3" t="inlineStr"/>
+      <c r="R252" s="3" t="n">
+        <v>1615.22</v>
+      </c>
+      <c r="S252" s="3" t="inlineStr"/>
+      <c r="T252" s="3" t="n">
+        <v>20373</v>
+      </c>
+      <c r="U252" s="3" t="inlineStr"/>
+      <c r="V252" s="3" t="n">
+        <v>1626.899</v>
+      </c>
+      <c r="W252" s="3" t="inlineStr"/>
+      <c r="X252" s="3" t="n">
+        <v>81478</v>
+      </c>
+      <c r="Y252" s="3" t="inlineStr"/>
+      <c r="Z252" s="3" t="n">
+        <v>8304</v>
+      </c>
+      <c r="AA252" s="3" t="inlineStr"/>
+      <c r="AB252" s="3" t="n">
+        <v>15684</v>
+      </c>
+      <c r="AC252" s="3" t="inlineStr"/>
+      <c r="AD252" s="3" t="n">
+        <v>5571</v>
+      </c>
+      <c r="AE252" s="3" t="inlineStr"/>
+      <c r="AF252" s="3" t="n">
+        <v>6729</v>
+      </c>
+      <c r="AG252" s="3" t="inlineStr"/>
+      <c r="AH252" s="3" t="n">
+        <v>610.662</v>
+      </c>
+      <c r="AI252" s="3" t="inlineStr"/>
+      <c r="AJ252" s="3" t="n">
+        <v>3433</v>
+      </c>
+      <c r="AK252" s="3" t="inlineStr"/>
+      <c r="AL252" s="3" t="n">
+        <v>9819</v>
+      </c>
+      <c r="AM252" s="3" t="inlineStr"/>
+      <c r="AN252" s="3" t="inlineStr"/>
+      <c r="AO252" s="3" t="inlineStr"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="3" t="inlineStr">
+        <is>
+          <t>26/07/2025</t>
+        </is>
+      </c>
+      <c r="B253" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C253" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D253" s="3" t="n">
+        <v>155786</v>
+      </c>
+      <c r="E253" s="3" t="n">
+        <v>-44250</v>
+      </c>
+      <c r="F253" s="3" t="n">
+        <v>72471</v>
+      </c>
+      <c r="G253" s="3" t="n">
+        <v>-11133</v>
+      </c>
+      <c r="H253" s="3" t="n">
+        <v>55602.02</v>
+      </c>
+      <c r="I253" s="3" t="n">
+        <v>51141.02</v>
+      </c>
+      <c r="J253" s="3" t="n">
+        <v>12162</v>
+      </c>
+      <c r="K253" s="3" t="n">
+        <v>-3608</v>
+      </c>
+      <c r="L253" s="3" t="n">
+        <v>18868.33</v>
+      </c>
+      <c r="M253" s="3" t="n">
+        <v>-9522.669999999998</v>
+      </c>
+      <c r="N253" s="3" t="n">
+        <v>16531</v>
+      </c>
+      <c r="O253" s="3" t="n">
+        <v>15983</v>
+      </c>
+      <c r="P253" s="3" t="inlineStr"/>
+      <c r="Q253" s="3" t="inlineStr"/>
+      <c r="R253" s="3" t="n">
+        <v>1472.519</v>
+      </c>
+      <c r="S253" s="3" t="n">
+        <v>-142.701</v>
+      </c>
+      <c r="T253" s="3" t="n">
+        <v>294</v>
+      </c>
+      <c r="U253" s="3" t="n">
+        <v>-20079</v>
+      </c>
+      <c r="V253" s="3" t="n">
+        <v>1224.444</v>
+      </c>
+      <c r="W253" s="3" t="n">
+        <v>-402.4549999999999</v>
+      </c>
+      <c r="X253" s="3" t="n">
+        <v>58216</v>
+      </c>
+      <c r="Y253" s="3" t="n">
+        <v>-23262</v>
+      </c>
+      <c r="Z253" s="3" t="n">
+        <v>5745</v>
+      </c>
+      <c r="AA253" s="3" t="n">
+        <v>-2559</v>
+      </c>
+      <c r="AB253" s="3" t="n">
+        <v>11826</v>
+      </c>
+      <c r="AC253" s="3" t="n">
+        <v>-3858</v>
+      </c>
+      <c r="AD253" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE253" s="3" t="n">
+        <v>-1781</v>
+      </c>
+      <c r="AF253" s="3" t="n">
+        <v>4918</v>
+      </c>
+      <c r="AG253" s="3" t="n">
+        <v>-1811</v>
+      </c>
+      <c r="AH253" s="3" t="n">
+        <v>13</v>
+      </c>
+      <c r="AI253" s="3" t="n">
+        <v>-597.662</v>
+      </c>
+      <c r="AJ253" s="3" t="inlineStr"/>
+      <c r="AK253" s="3" t="inlineStr"/>
+      <c r="AL253" s="3" t="inlineStr"/>
+      <c r="AM253" s="3" t="inlineStr"/>
+      <c r="AN253" s="3" t="inlineStr"/>
+      <c r="AO253" s="3" t="inlineStr"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="3" t="inlineStr">
+        <is>
+          <t>26/08/2025</t>
+        </is>
+      </c>
+      <c r="B254" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C254" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D254" s="3" t="n">
+        <v>159385</v>
+      </c>
+      <c r="E254" s="3" t="n">
+        <v>3599</v>
+      </c>
+      <c r="F254" s="3" t="n">
+        <v>73475</v>
+      </c>
+      <c r="G254" s="3" t="n">
+        <v>1004</v>
+      </c>
+      <c r="H254" s="3" t="n">
+        <v>56589.47</v>
+      </c>
+      <c r="I254" s="3" t="n">
+        <v>987.4500000000044</v>
+      </c>
+      <c r="J254" s="3" t="n">
+        <v>12916</v>
+      </c>
+      <c r="K254" s="3" t="n">
+        <v>754</v>
+      </c>
+      <c r="L254" s="3" t="n">
+        <v>19403.81</v>
+      </c>
+      <c r="M254" s="3" t="n">
+        <v>535.4799999999996</v>
+      </c>
+      <c r="N254" s="3" t="n">
+        <v>18430</v>
+      </c>
+      <c r="O254" s="3" t="n">
+        <v>1899</v>
+      </c>
+      <c r="P254" s="3" t="inlineStr"/>
+      <c r="Q254" s="3" t="inlineStr"/>
+      <c r="R254" s="3" t="n">
+        <v>1479.747</v>
+      </c>
+      <c r="S254" s="3" t="n">
+        <v>7.228000000000065</v>
+      </c>
+      <c r="T254" s="3" t="n">
+        <v>1081</v>
+      </c>
+      <c r="U254" s="3" t="n">
+        <v>787</v>
+      </c>
+      <c r="V254" s="3" t="n">
+        <v>1251.258</v>
+      </c>
+      <c r="W254" s="3" t="n">
+        <v>26.81400000000008</v>
+      </c>
+      <c r="X254" s="3" t="n">
+        <v>59569</v>
+      </c>
+      <c r="Y254" s="3" t="n">
+        <v>1353</v>
+      </c>
+      <c r="Z254" s="3" t="n">
+        <v>5974</v>
+      </c>
+      <c r="AA254" s="3" t="n">
+        <v>229</v>
+      </c>
+      <c r="AB254" s="3" t="n">
+        <v>12178</v>
+      </c>
+      <c r="AC254" s="3" t="n">
+        <v>352</v>
+      </c>
+      <c r="AD254" s="3" t="n">
+        <v>3881</v>
+      </c>
+      <c r="AE254" s="3" t="n">
+        <v>91</v>
+      </c>
+      <c r="AF254" s="3" t="n">
+        <v>5072</v>
+      </c>
+      <c r="AG254" s="3" t="n">
+        <v>154</v>
+      </c>
+      <c r="AH254" s="3" t="n">
+        <v>93</v>
+      </c>
+      <c r="AI254" s="3" t="n">
+        <v>80</v>
+      </c>
+      <c r="AJ254" s="3" t="n">
+        <v>2264</v>
+      </c>
+      <c r="AK254" s="3" t="inlineStr"/>
+      <c r="AL254" s="3" t="inlineStr"/>
+      <c r="AM254" s="3" t="inlineStr"/>
+      <c r="AN254" s="3" t="inlineStr"/>
+      <c r="AO254" s="3" t="inlineStr"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="3" t="inlineStr">
+        <is>
+          <t>26/10/2025</t>
+        </is>
+      </c>
+      <c r="B255" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C255" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D255" s="3" t="n">
+        <v>167625</v>
+      </c>
+      <c r="E255" s="3" t="n">
+        <v>8240</v>
+      </c>
+      <c r="F255" s="3" t="n">
+        <v>75030</v>
+      </c>
+      <c r="G255" s="3" t="n">
+        <v>1555</v>
+      </c>
+      <c r="H255" s="3" t="n">
+        <v>58549.55</v>
+      </c>
+      <c r="I255" s="3" t="n">
+        <v>1960.080000000002</v>
+      </c>
+      <c r="J255" s="3" t="n">
+        <v>761</v>
+      </c>
+      <c r="K255" s="3" t="n">
+        <v>-12155</v>
+      </c>
+      <c r="L255" s="3" t="n">
+        <v>15011</v>
+      </c>
+      <c r="M255" s="3" t="n">
+        <v>-4392.810000000001</v>
+      </c>
+      <c r="N255" s="3" t="n">
+        <v>36</v>
+      </c>
+      <c r="O255" s="3" t="n">
+        <v>-18394</v>
+      </c>
+      <c r="P255" s="3" t="n">
+        <v>1570</v>
+      </c>
+      <c r="Q255" s="3" t="inlineStr"/>
+      <c r="R255" s="3" t="n">
+        <v>1493.099</v>
+      </c>
+      <c r="S255" s="3" t="n">
+        <v>13.35199999999986</v>
+      </c>
+      <c r="T255" s="3" t="n">
+        <v>1761</v>
+      </c>
+      <c r="U255" s="3" t="n">
+        <v>680</v>
+      </c>
+      <c r="V255" s="3" t="n">
+        <v>1321.906</v>
+      </c>
+      <c r="W255" s="3" t="n">
+        <v>70.64799999999991</v>
+      </c>
+      <c r="X255" s="3" t="n">
+        <v>62718</v>
+      </c>
+      <c r="Y255" s="3" t="n">
+        <v>3149</v>
+      </c>
+      <c r="Z255" s="3" t="n">
+        <v>6489</v>
+      </c>
+      <c r="AA255" s="3" t="n">
+        <v>515</v>
+      </c>
+      <c r="AB255" s="3" t="n">
+        <v>12957</v>
+      </c>
+      <c r="AC255" s="3" t="n">
+        <v>779</v>
+      </c>
+      <c r="AD255" s="3" t="n">
+        <v>4269</v>
+      </c>
+      <c r="AE255" s="3" t="n">
+        <v>388</v>
+      </c>
+      <c r="AF255" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG255" s="3" t="n">
+        <v>93</v>
+      </c>
+      <c r="AH255" s="3" t="n">
+        <v>243</v>
+      </c>
+      <c r="AI255" s="3" t="n">
+        <v>150</v>
+      </c>
+      <c r="AJ255" s="3" t="inlineStr"/>
+      <c r="AK255" s="3" t="inlineStr"/>
+      <c r="AL255" s="3" t="n">
+        <v>-191</v>
+      </c>
+      <c r="AM255" s="3" t="inlineStr"/>
+      <c r="AN255" s="3" t="inlineStr"/>
+      <c r="AO255" s="3" t="inlineStr"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="3" t="inlineStr">
+        <is>
+          <t>26/11/2025</t>
+        </is>
+      </c>
+      <c r="B256" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C256" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D256" s="3" t="n">
+        <v>171909</v>
+      </c>
+      <c r="E256" s="3" t="n">
+        <v>4284</v>
+      </c>
+      <c r="F256" s="3" t="n">
+        <v>76192</v>
+      </c>
+      <c r="G256" s="3" t="n">
+        <v>1162</v>
+      </c>
+      <c r="H256" s="3" t="n">
+        <v>59759.58</v>
+      </c>
+      <c r="I256" s="3" t="n">
+        <v>1210.029999999999</v>
+      </c>
+      <c r="J256" s="3" t="n">
+        <v>2549</v>
+      </c>
+      <c r="K256" s="3" t="n">
+        <v>1788</v>
+      </c>
+      <c r="L256" s="3" t="n">
+        <v>16624</v>
+      </c>
+      <c r="M256" s="3" t="n">
+        <v>1613</v>
+      </c>
+      <c r="N256" s="3" t="n">
+        <v>113</v>
+      </c>
+      <c r="O256" s="3" t="n">
+        <v>77</v>
+      </c>
+      <c r="P256" s="3" t="n">
+        <v>4953</v>
+      </c>
+      <c r="Q256" s="3" t="n">
+        <v>3383</v>
+      </c>
+      <c r="R256" s="3" t="n">
+        <v>1505.208</v>
+      </c>
+      <c r="S256" s="3" t="n">
+        <v>12.10900000000015</v>
+      </c>
+      <c r="T256" s="3" t="n">
+        <v>4175</v>
+      </c>
+      <c r="U256" s="3" t="n">
+        <v>2414</v>
+      </c>
+      <c r="V256" s="3" t="n">
+        <v>1359.422</v>
+      </c>
+      <c r="W256" s="3" t="n">
+        <v>37.51600000000008</v>
+      </c>
+      <c r="X256" s="3" t="n">
+        <v>65097</v>
+      </c>
+      <c r="Y256" s="3" t="n">
+        <v>2379</v>
+      </c>
+      <c r="Z256" s="3" t="n">
+        <v>6755</v>
+      </c>
+      <c r="AA256" s="3" t="n">
+        <v>266</v>
+      </c>
+      <c r="AB256" s="3" t="n">
+        <v>13408</v>
+      </c>
+      <c r="AC256" s="3" t="n">
+        <v>451</v>
+      </c>
+      <c r="AD256" s="3" t="n">
+        <v>4532</v>
+      </c>
+      <c r="AE256" s="3" t="n">
+        <v>263</v>
+      </c>
+      <c r="AF256" s="3" t="n">
+        <v>5282</v>
+      </c>
+      <c r="AG256" s="3" t="n">
+        <v>117</v>
+      </c>
+      <c r="AH256" s="3" t="n">
+        <v>76.732</v>
+      </c>
+      <c r="AI256" s="3" t="n">
+        <v>-166.268</v>
+      </c>
+      <c r="AJ256" s="3" t="n">
+        <v>2378</v>
+      </c>
+      <c r="AK256" s="3" t="inlineStr"/>
+      <c r="AL256" s="3" t="n">
+        <v>778</v>
+      </c>
+      <c r="AM256" s="3" t="n">
+        <v>969</v>
+      </c>
+      <c r="AN256" s="3" t="n">
+        <v>969</v>
+      </c>
+      <c r="AO256" s="3" t="n">
+        <v>28.64321608040201</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="3" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="B257" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C257" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D257" s="3" t="n">
+        <v>179752</v>
+      </c>
+      <c r="E257" s="3" t="n">
+        <v>7843</v>
+      </c>
+      <c r="F257" s="3" t="n">
+        <v>78268</v>
+      </c>
+      <c r="G257" s="3" t="n">
+        <v>2076</v>
+      </c>
+      <c r="H257" s="3" t="n">
+        <v>274</v>
+      </c>
+      <c r="I257" s="3" t="n">
+        <v>-59485.58</v>
+      </c>
+      <c r="J257" s="3" t="n">
+        <v>6381</v>
+      </c>
+      <c r="K257" s="3" t="n">
+        <v>3832</v>
+      </c>
+      <c r="L257" s="3" t="n">
+        <v>20064</v>
+      </c>
+      <c r="M257" s="3" t="n">
+        <v>3440</v>
+      </c>
+      <c r="N257" s="3" t="n">
+        <v>262</v>
+      </c>
+      <c r="O257" s="3" t="n">
+        <v>149</v>
+      </c>
+      <c r="P257" s="3" t="n">
+        <v>12303</v>
+      </c>
+      <c r="Q257" s="3" t="n">
+        <v>7350</v>
+      </c>
+      <c r="R257" s="3" t="n">
+        <v>1529.47</v>
+      </c>
+      <c r="S257" s="3" t="n">
+        <v>24.26199999999994</v>
+      </c>
+      <c r="T257" s="3" t="n">
+        <v>9349</v>
+      </c>
+      <c r="U257" s="3" t="n">
+        <v>5174</v>
+      </c>
+      <c r="V257" s="3" t="n">
+        <v>1458.839</v>
+      </c>
+      <c r="W257" s="3" t="n">
+        <v>99.41699999999992</v>
+      </c>
+      <c r="X257" s="3" t="n">
+        <v>70289</v>
+      </c>
+      <c r="Y257" s="3" t="n">
+        <v>5192</v>
+      </c>
+      <c r="Z257" s="3" t="n">
+        <v>7295</v>
+      </c>
+      <c r="AA257" s="3" t="n">
+        <v>540</v>
+      </c>
+      <c r="AB257" s="3" t="n">
+        <v>14140</v>
+      </c>
+      <c r="AC257" s="3" t="n">
+        <v>732</v>
+      </c>
+      <c r="AD257" s="3" t="n">
+        <v>4968</v>
+      </c>
+      <c r="AE257" s="3" t="n">
+        <v>436</v>
+      </c>
+      <c r="AF257" s="3" t="n">
+        <v>5723</v>
+      </c>
+      <c r="AG257" s="3" t="n">
+        <v>441</v>
+      </c>
+      <c r="AH257" s="3" t="n">
+        <v>232.104</v>
+      </c>
+      <c r="AI257" s="3" t="n">
+        <v>155.372</v>
+      </c>
+      <c r="AJ257" s="3" t="n">
+        <v>2577</v>
+      </c>
+      <c r="AK257" s="3" t="n">
+        <v>199</v>
+      </c>
+      <c r="AL257" s="3" t="n">
+        <v>2954</v>
+      </c>
+      <c r="AM257" s="3" t="n">
+        <v>2176</v>
+      </c>
+      <c r="AN257" s="3" t="n">
+        <v>2176</v>
+      </c>
+      <c r="AO257" s="3" t="n">
+        <v>29.60544217687075</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="3" t="inlineStr">
+        <is>
+          <t>27/02/2026</t>
+        </is>
+      </c>
+      <c r="B258" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C258" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D258" s="3" t="n">
+        <v>184658</v>
+      </c>
+      <c r="E258" s="3" t="n">
+        <v>4906</v>
+      </c>
+      <c r="F258" s="3" t="n">
+        <v>79495</v>
+      </c>
+      <c r="G258" s="3" t="n">
+        <v>1227</v>
+      </c>
+      <c r="H258" s="3" t="n">
+        <v>1248</v>
+      </c>
+      <c r="I258" s="3" t="n">
+        <v>974</v>
+      </c>
+      <c r="J258" s="3" t="n">
+        <v>8789</v>
+      </c>
+      <c r="K258" s="3" t="n">
+        <v>2408</v>
+      </c>
+      <c r="L258" s="3" t="n">
+        <v>22237</v>
+      </c>
+      <c r="M258" s="3" t="n">
+        <v>2173</v>
+      </c>
+      <c r="N258" s="3" t="n">
+        <v>328</v>
+      </c>
+      <c r="O258" s="3" t="n">
+        <v>66</v>
+      </c>
+      <c r="P258" s="3" t="n">
+        <v>16720</v>
+      </c>
+      <c r="Q258" s="3" t="n">
+        <v>4417</v>
+      </c>
+      <c r="R258" s="3" t="n">
+        <v>1548.931</v>
+      </c>
+      <c r="S258" s="3" t="n">
+        <v>19.46100000000001</v>
+      </c>
+      <c r="T258" s="3" t="n">
+        <v>12221</v>
+      </c>
+      <c r="U258" s="3" t="n">
+        <v>2872</v>
+      </c>
+      <c r="V258" s="3" t="n">
+        <v>1505.004</v>
+      </c>
+      <c r="W258" s="3" t="n">
+        <v>46.16499999999996</v>
+      </c>
+      <c r="X258" s="3" t="n">
+        <v>73303</v>
+      </c>
+      <c r="Y258" s="3" t="n">
+        <v>3014</v>
+      </c>
+      <c r="Z258" s="3" t="n">
+        <v>7621</v>
+      </c>
+      <c r="AA258" s="3" t="n">
+        <v>326</v>
+      </c>
+      <c r="AB258" s="3" t="n">
+        <v>14596</v>
+      </c>
+      <c r="AC258" s="3" t="n">
+        <v>456</v>
+      </c>
+      <c r="AD258" s="3" t="n">
+        <v>5066</v>
+      </c>
+      <c r="AE258" s="3" t="n">
+        <v>98</v>
+      </c>
+      <c r="AF258" s="3" t="n">
+        <v>5989</v>
+      </c>
+      <c r="AG258" s="3" t="n">
+        <v>266</v>
+      </c>
+      <c r="AH258" s="3" t="n">
+        <v>315.558</v>
+      </c>
+      <c r="AI258" s="3" t="n">
+        <v>83.45399999999998</v>
+      </c>
+      <c r="AJ258" s="3" t="n">
+        <v>2711</v>
+      </c>
+      <c r="AK258" s="3" t="n">
+        <v>134</v>
+      </c>
+      <c r="AL258" s="3" t="n">
+        <v>4499</v>
+      </c>
+      <c r="AM258" s="3" t="n">
+        <v>1545</v>
+      </c>
+      <c r="AN258" s="3" t="n">
+        <v>1545</v>
+      </c>
+      <c r="AO258" s="3" t="n">
+        <v>34.97849218926874</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="3" t="inlineStr">
+        <is>
+          <t>27/05/2026</t>
+        </is>
+      </c>
+      <c r="B259" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C259" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D259" s="3" t="n">
+        <v>194742</v>
+      </c>
+      <c r="E259" s="3" t="n">
+        <v>10084</v>
+      </c>
+      <c r="F259" s="3" t="n">
+        <v>82599</v>
+      </c>
+      <c r="G259" s="3" t="n">
+        <v>3104</v>
+      </c>
+      <c r="H259" s="3" t="n">
+        <v>3591</v>
+      </c>
+      <c r="I259" s="3" t="n">
+        <v>2343</v>
+      </c>
+      <c r="J259" s="3" t="n">
+        <v>13660</v>
+      </c>
+      <c r="K259" s="3" t="n">
+        <v>4871</v>
+      </c>
+      <c r="L259" s="3" t="n">
+        <v>26561</v>
+      </c>
+      <c r="M259" s="3" t="n">
+        <v>4324</v>
+      </c>
+      <c r="N259" s="3" t="n">
+        <v>502</v>
+      </c>
+      <c r="O259" s="3" t="n">
+        <v>174</v>
+      </c>
+      <c r="P259" s="3" t="n">
+        <v>26195</v>
+      </c>
+      <c r="Q259" s="3" t="n">
+        <v>9475</v>
+      </c>
+      <c r="R259" s="3" t="n">
+        <v>1596.523</v>
+      </c>
+      <c r="S259" s="3" t="n">
+        <v>47.59199999999987</v>
+      </c>
+      <c r="T259" s="3" t="n">
+        <v>17940</v>
+      </c>
+      <c r="U259" s="3" t="n">
+        <v>5719</v>
+      </c>
+      <c r="V259" s="3" t="n">
+        <v>1596.324</v>
+      </c>
+      <c r="W259" s="3" t="n">
+        <v>91.32000000000016</v>
+      </c>
+      <c r="X259" s="3" t="n">
+        <v>79026</v>
+      </c>
+      <c r="Y259" s="3" t="n">
+        <v>5723</v>
+      </c>
+      <c r="Z259" s="3" t="n">
+        <v>8106</v>
+      </c>
+      <c r="AA259" s="3" t="n">
+        <v>485</v>
+      </c>
+      <c r="AB259" s="3" t="n">
+        <v>15406</v>
+      </c>
+      <c r="AC259" s="3" t="n">
+        <v>810</v>
+      </c>
+      <c r="AD259" s="3" t="n">
+        <v>5476</v>
+      </c>
+      <c r="AE259" s="3" t="n">
+        <v>410</v>
+      </c>
+      <c r="AF259" s="3" t="n">
+        <v>6508</v>
+      </c>
+      <c r="AG259" s="3" t="n">
+        <v>519</v>
+      </c>
+      <c r="AH259" s="3" t="n">
+        <v>550.152</v>
+      </c>
+      <c r="AI259" s="3" t="n">
+        <v>234.5940000000001</v>
+      </c>
+      <c r="AJ259" s="3" t="n">
+        <v>3287</v>
+      </c>
+      <c r="AK259" s="3" t="n">
+        <v>576</v>
+      </c>
+      <c r="AL259" s="3" t="n">
+        <v>8255</v>
+      </c>
+      <c r="AM259" s="3" t="n">
+        <v>3756</v>
+      </c>
+      <c r="AN259" s="3" t="n">
+        <v>3756</v>
+      </c>
+      <c r="AO259" s="3" t="n">
+        <v>39.64116094986807</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="3" t="inlineStr">
+        <is>
+          <t>27/06/2026</t>
+        </is>
+      </c>
+      <c r="B260" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C260" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D260" s="3" t="n">
+        <v>200341</v>
+      </c>
+      <c r="E260" s="3" t="n">
+        <v>5599</v>
+      </c>
+      <c r="F260" s="3" t="n">
+        <v>83650</v>
+      </c>
+      <c r="G260" s="3" t="n">
+        <v>1051</v>
+      </c>
+      <c r="H260" s="3" t="n">
+        <v>4496</v>
+      </c>
+      <c r="I260" s="3" t="n">
+        <v>905</v>
+      </c>
+      <c r="J260" s="3" t="n">
+        <v>15896</v>
+      </c>
+      <c r="K260" s="3" t="n">
+        <v>2236</v>
+      </c>
+      <c r="L260" s="3" t="n">
+        <v>28501</v>
+      </c>
+      <c r="M260" s="3" t="n">
+        <v>1940</v>
+      </c>
+      <c r="N260" s="3" t="n">
+        <v>550</v>
+      </c>
+      <c r="O260" s="3" t="n">
+        <v>48</v>
+      </c>
+      <c r="P260" s="3" t="n">
+        <v>30442</v>
+      </c>
+      <c r="Q260" s="3" t="n">
+        <v>4247</v>
+      </c>
+      <c r="R260" s="3" t="n">
+        <v>1615.945</v>
+      </c>
+      <c r="S260" s="3" t="n">
+        <v>19.42200000000003</v>
+      </c>
+      <c r="T260" s="3" t="n">
+        <v>20523</v>
+      </c>
+      <c r="U260" s="3" t="n">
+        <v>2583</v>
+      </c>
+      <c r="V260" s="3" t="n">
+        <v>1628.152</v>
+      </c>
+      <c r="W260" s="3" t="n">
+        <v>31.82799999999997</v>
+      </c>
+      <c r="X260" s="3" t="n">
+        <v>81642</v>
+      </c>
+      <c r="Y260" s="3" t="n">
+        <v>2616</v>
+      </c>
+      <c r="Z260" s="3" t="n">
+        <v>8321</v>
+      </c>
+      <c r="AA260" s="3" t="n">
+        <v>215</v>
+      </c>
+      <c r="AB260" s="3" t="n">
+        <v>15702</v>
+      </c>
+      <c r="AC260" s="3" t="n">
+        <v>296</v>
+      </c>
+      <c r="AD260" s="3" t="n">
+        <v>5593</v>
+      </c>
+      <c r="AE260" s="3" t="n">
+        <v>117</v>
+      </c>
+      <c r="AF260" s="3" t="n">
+        <v>6751</v>
+      </c>
+      <c r="AG260" s="3" t="n">
+        <v>243</v>
+      </c>
+      <c r="AH260" s="3" t="n">
+        <v>613.22</v>
+      </c>
+      <c r="AI260" s="3" t="n">
+        <v>63.06799999999998</v>
+      </c>
+      <c r="AJ260" s="3" t="n">
+        <v>3438</v>
+      </c>
+      <c r="AK260" s="3" t="n">
+        <v>151</v>
+      </c>
+      <c r="AL260" s="3" t="n">
+        <v>9919</v>
+      </c>
+      <c r="AM260" s="3" t="n">
+        <v>1664</v>
+      </c>
+      <c r="AN260" s="3" t="n">
+        <v>1664</v>
+      </c>
+      <c r="AO260" s="3" t="n">
+        <v>39.18059806922534</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="3" t="inlineStr">
+        <is>
+          <t>27/07/2025</t>
+        </is>
+      </c>
+      <c r="B261" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C261" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D261" s="3" t="n">
+        <v>155849</v>
+      </c>
+      <c r="E261" s="3" t="n">
+        <v>-44492</v>
+      </c>
+      <c r="F261" s="3" t="n">
+        <v>72503</v>
+      </c>
+      <c r="G261" s="3" t="n">
+        <v>-11147</v>
+      </c>
+      <c r="H261" s="3" t="n">
+        <v>55642.4</v>
+      </c>
+      <c r="I261" s="3" t="n">
+        <v>51146.4</v>
+      </c>
+      <c r="J261" s="3" t="n">
+        <v>12163</v>
+      </c>
+      <c r="K261" s="3" t="n">
+        <v>-3733</v>
+      </c>
+      <c r="L261" s="3" t="n">
+        <v>18898.5</v>
+      </c>
+      <c r="M261" s="3" t="n">
+        <v>-9602.5</v>
+      </c>
+      <c r="N261" s="3" t="n">
+        <v>16553</v>
+      </c>
+      <c r="O261" s="3" t="n">
+        <v>16003</v>
+      </c>
+      <c r="P261" s="3" t="inlineStr"/>
+      <c r="Q261" s="3" t="inlineStr"/>
+      <c r="R261" s="3" t="n">
+        <v>1473.097</v>
+      </c>
+      <c r="S261" s="3" t="n">
+        <v>-142.848</v>
+      </c>
+      <c r="T261" s="3" t="n">
+        <v>308</v>
+      </c>
+      <c r="U261" s="3" t="n">
+        <v>-20215</v>
+      </c>
+      <c r="V261" s="3" t="n">
+        <v>1226.504</v>
+      </c>
+      <c r="W261" s="3" t="n">
+        <v>-401.6480000000001</v>
+      </c>
+      <c r="X261" s="3" t="n">
+        <v>58301</v>
+      </c>
+      <c r="Y261" s="3" t="n">
+        <v>-23341</v>
+      </c>
+      <c r="Z261" s="3" t="n">
+        <v>5757</v>
+      </c>
+      <c r="AA261" s="3" t="n">
+        <v>-2564</v>
+      </c>
+      <c r="AB261" s="3" t="n">
+        <v>11839</v>
+      </c>
+      <c r="AC261" s="3" t="n">
+        <v>-3863</v>
+      </c>
+      <c r="AD261" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE261" s="3" t="n">
+        <v>-1803</v>
+      </c>
+      <c r="AF261" s="3" t="n">
+        <v>4925</v>
+      </c>
+      <c r="AG261" s="3" t="n">
+        <v>-1826</v>
+      </c>
+      <c r="AH261" s="3" t="n">
+        <v>15</v>
+      </c>
+      <c r="AI261" s="3" t="n">
+        <v>-598.22</v>
+      </c>
+      <c r="AJ261" s="3" t="inlineStr"/>
+      <c r="AK261" s="3" t="inlineStr"/>
+      <c r="AL261" s="3" t="inlineStr"/>
+      <c r="AM261" s="3" t="inlineStr"/>
+      <c r="AN261" s="3" t="inlineStr"/>
+      <c r="AO261" s="3" t="inlineStr"/>
+    </row>
+    <row r="262">
+      <c r="A262" s="3" t="inlineStr">
+        <is>
+          <t>27/08/2025</t>
+        </is>
+      </c>
+      <c r="B262" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C262" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D262" s="3" t="n">
+        <v>159540</v>
+      </c>
+      <c r="E262" s="3" t="n">
+        <v>3691</v>
+      </c>
+      <c r="F262" s="3" t="n">
+        <v>73518</v>
+      </c>
+      <c r="G262" s="3" t="n">
+        <v>1015</v>
+      </c>
+      <c r="H262" s="3" t="n">
+        <v>56629.44</v>
+      </c>
+      <c r="I262" s="3" t="n">
+        <v>987.0400000000009</v>
+      </c>
+      <c r="J262" s="3" t="n">
+        <v>12960</v>
+      </c>
+      <c r="K262" s="3" t="n">
+        <v>797</v>
+      </c>
+      <c r="L262" s="3" t="n">
+        <v>19432.06</v>
+      </c>
+      <c r="M262" s="3" t="n">
+        <v>533.5600000000013</v>
+      </c>
+      <c r="N262" s="3" t="n">
+        <v>18500</v>
+      </c>
+      <c r="O262" s="3" t="n">
+        <v>1947</v>
+      </c>
+      <c r="P262" s="3" t="inlineStr"/>
+      <c r="Q262" s="3" t="inlineStr"/>
+      <c r="R262" s="3" t="n">
+        <v>1480.014</v>
+      </c>
+      <c r="S262" s="3" t="n">
+        <v>6.916999999999916</v>
+      </c>
+      <c r="T262" s="3" t="n">
+        <v>1121</v>
+      </c>
+      <c r="U262" s="3" t="n">
+        <v>813</v>
+      </c>
+      <c r="V262" s="3" t="n">
+        <v>1252.506</v>
+      </c>
+      <c r="W262" s="3" t="n">
+        <v>26.00200000000018</v>
+      </c>
+      <c r="X262" s="3" t="n">
+        <v>59614</v>
+      </c>
+      <c r="Y262" s="3" t="n">
+        <v>1313</v>
+      </c>
+      <c r="Z262" s="3" t="n">
+        <v>5984</v>
+      </c>
+      <c r="AA262" s="3" t="n">
+        <v>227</v>
+      </c>
+      <c r="AB262" s="3" t="n">
+        <v>12189</v>
+      </c>
+      <c r="AC262" s="3" t="n">
+        <v>350</v>
+      </c>
+      <c r="AD262" s="3" t="n">
+        <v>3885</v>
+      </c>
+      <c r="AE262" s="3" t="n">
+        <v>95</v>
+      </c>
+      <c r="AF262" s="3" t="n">
+        <v>5077</v>
+      </c>
+      <c r="AG262" s="3" t="n">
+        <v>152</v>
+      </c>
+      <c r="AH262" s="3" t="n">
+        <v>97</v>
+      </c>
+      <c r="AI262" s="3" t="n">
+        <v>82</v>
+      </c>
+      <c r="AJ262" s="3" t="n">
+        <v>2267</v>
+      </c>
+      <c r="AK262" s="3" t="inlineStr"/>
+      <c r="AL262" s="3" t="inlineStr"/>
+      <c r="AM262" s="3" t="inlineStr"/>
+      <c r="AN262" s="3" t="inlineStr"/>
+      <c r="AO262" s="3" t="inlineStr"/>
+    </row>
+    <row r="263">
+      <c r="A263" s="3" t="inlineStr">
+        <is>
+          <t>27/10/2025</t>
+        </is>
+      </c>
+      <c r="B263" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C263" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D263" s="3" t="n">
+        <v>167729</v>
+      </c>
+      <c r="E263" s="3" t="n">
+        <v>8189</v>
+      </c>
+      <c r="F263" s="3" t="n">
+        <v>75040</v>
+      </c>
+      <c r="G263" s="3" t="n">
+        <v>1522</v>
+      </c>
+      <c r="H263" s="3" t="n">
+        <v>58560.14</v>
+      </c>
+      <c r="I263" s="3" t="n">
+        <v>1930.699999999997</v>
+      </c>
+      <c r="J263" s="3" t="n">
+        <v>808</v>
+      </c>
+      <c r="K263" s="3" t="n">
+        <v>-12152</v>
+      </c>
+      <c r="L263" s="3" t="n">
+        <v>15053</v>
+      </c>
+      <c r="M263" s="3" t="n">
+        <v>-4379.060000000001</v>
+      </c>
+      <c r="N263" s="3" t="n">
+        <v>39</v>
+      </c>
+      <c r="O263" s="3" t="n">
+        <v>-18461</v>
+      </c>
+      <c r="P263" s="3" t="n">
+        <v>1657</v>
+      </c>
+      <c r="Q263" s="3" t="inlineStr"/>
+      <c r="R263" s="3" t="n">
+        <v>1493.191</v>
+      </c>
+      <c r="S263" s="3" t="n">
+        <v>13.17700000000013</v>
+      </c>
+      <c r="T263" s="3" t="n">
+        <v>1824</v>
+      </c>
+      <c r="U263" s="3" t="n">
+        <v>703</v>
+      </c>
+      <c r="V263" s="3" t="n">
+        <v>1322.74</v>
+      </c>
+      <c r="W263" s="3" t="n">
+        <v>70.23399999999992</v>
+      </c>
+      <c r="X263" s="3" t="n">
+        <v>62780</v>
+      </c>
+      <c r="Y263" s="3" t="n">
+        <v>3166</v>
+      </c>
+      <c r="Z263" s="3" t="n">
+        <v>6495</v>
+      </c>
+      <c r="AA263" s="3" t="n">
+        <v>511</v>
+      </c>
+      <c r="AB263" s="3" t="n">
+        <v>12964</v>
+      </c>
+      <c r="AC263" s="3" t="n">
+        <v>775</v>
+      </c>
+      <c r="AD263" s="3" t="n">
+        <v>4277</v>
+      </c>
+      <c r="AE263" s="3" t="n">
+        <v>392</v>
+      </c>
+      <c r="AF263" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG263" s="3" t="n">
+        <v>88</v>
+      </c>
+      <c r="AH263" s="3" t="n">
+        <v>245</v>
+      </c>
+      <c r="AI263" s="3" t="n">
+        <v>148</v>
+      </c>
+      <c r="AJ263" s="3" t="inlineStr"/>
+      <c r="AK263" s="3" t="inlineStr"/>
+      <c r="AL263" s="3" t="n">
+        <v>-167</v>
+      </c>
+      <c r="AM263" s="3" t="inlineStr"/>
+      <c r="AN263" s="3" t="inlineStr"/>
+      <c r="AO263" s="3" t="inlineStr"/>
+    </row>
+    <row r="264">
+      <c r="A264" s="3" t="inlineStr">
+        <is>
+          <t>27/11/2025</t>
+        </is>
+      </c>
+      <c r="B264" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C264" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D264" s="3" t="n">
+        <v>172063</v>
+      </c>
+      <c r="E264" s="3" t="n">
+        <v>4334</v>
+      </c>
+      <c r="F264" s="3" t="n">
+        <v>76235</v>
+      </c>
+      <c r="G264" s="3" t="n">
+        <v>1195</v>
+      </c>
+      <c r="H264" s="3" t="n">
+        <v>59803.52</v>
+      </c>
+      <c r="I264" s="3" t="n">
+        <v>1243.379999999997</v>
+      </c>
+      <c r="J264" s="3" t="n">
+        <v>2627</v>
+      </c>
+      <c r="K264" s="3" t="n">
+        <v>1819</v>
+      </c>
+      <c r="L264" s="3" t="n">
+        <v>16693</v>
+      </c>
+      <c r="M264" s="3" t="n">
+        <v>1640</v>
+      </c>
+      <c r="N264" s="3" t="n">
+        <v>116</v>
+      </c>
+      <c r="O264" s="3" t="n">
+        <v>77</v>
+      </c>
+      <c r="P264" s="3" t="n">
+        <v>5102</v>
+      </c>
+      <c r="Q264" s="3" t="n">
+        <v>3445</v>
+      </c>
+      <c r="R264" s="3" t="n">
+        <v>1505.454</v>
+      </c>
+      <c r="S264" s="3" t="n">
+        <v>12.26299999999992</v>
+      </c>
+      <c r="T264" s="3" t="n">
+        <v>4281</v>
+      </c>
+      <c r="U264" s="3" t="n">
+        <v>2457</v>
+      </c>
+      <c r="V264" s="3" t="n">
+        <v>1360.916</v>
+      </c>
+      <c r="W264" s="3" t="n">
+        <v>38.17599999999993</v>
+      </c>
+      <c r="X264" s="3" t="n">
+        <v>65194</v>
+      </c>
+      <c r="Y264" s="3" t="n">
+        <v>2414</v>
+      </c>
+      <c r="Z264" s="3" t="n">
+        <v>6769</v>
+      </c>
+      <c r="AA264" s="3" t="n">
+        <v>274</v>
+      </c>
+      <c r="AB264" s="3" t="n">
+        <v>13421</v>
+      </c>
+      <c r="AC264" s="3" t="n">
+        <v>457</v>
+      </c>
+      <c r="AD264" s="3" t="n">
+        <v>4544</v>
+      </c>
+      <c r="AE264" s="3" t="n">
+        <v>267</v>
+      </c>
+      <c r="AF264" s="3" t="n">
+        <v>5282</v>
+      </c>
+      <c r="AG264" s="3" t="n">
+        <v>117</v>
+      </c>
+      <c r="AH264" s="3" t="n">
+        <v>80.932</v>
+      </c>
+      <c r="AI264" s="3" t="n">
+        <v>-164.068</v>
+      </c>
+      <c r="AJ264" s="3" t="n">
+        <v>2381</v>
+      </c>
+      <c r="AK264" s="3" t="inlineStr"/>
+      <c r="AL264" s="3" t="n">
+        <v>821</v>
+      </c>
+      <c r="AM264" s="3" t="n">
+        <v>988</v>
+      </c>
+      <c r="AN264" s="3" t="n">
+        <v>988</v>
+      </c>
+      <c r="AO264" s="3" t="n">
+        <v>28.67924528301887</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="3" t="inlineStr">
+        <is>
+          <t>27/12/2025</t>
+        </is>
+      </c>
+      <c r="B265" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C265" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D265" s="3" t="n">
+        <v>175571</v>
+      </c>
+      <c r="E265" s="3" t="n">
+        <v>3508</v>
+      </c>
+      <c r="F265" s="3" t="n">
+        <v>77215</v>
+      </c>
+      <c r="G265" s="3" t="n">
+        <v>980</v>
+      </c>
+      <c r="H265" s="3" t="inlineStr"/>
+      <c r="I265" s="3" t="inlineStr"/>
+      <c r="J265" s="3" t="n">
+        <v>4343</v>
+      </c>
+      <c r="K265" s="3" t="n">
+        <v>1716</v>
+      </c>
+      <c r="L265" s="3" t="n">
+        <v>18236</v>
+      </c>
+      <c r="M265" s="3" t="n">
+        <v>1543</v>
+      </c>
+      <c r="N265" s="3" t="n">
+        <v>192</v>
+      </c>
+      <c r="O265" s="3" t="n">
+        <v>76</v>
+      </c>
+      <c r="P265" s="3" t="n">
+        <v>8382</v>
+      </c>
+      <c r="Q265" s="3" t="n">
+        <v>3280</v>
+      </c>
+      <c r="R265" s="3" t="n">
+        <v>1516.072</v>
+      </c>
+      <c r="S265" s="3" t="n">
+        <v>10.61799999999994</v>
+      </c>
+      <c r="T265" s="3" t="n">
+        <v>6580</v>
+      </c>
+      <c r="U265" s="3" t="n">
+        <v>2299</v>
+      </c>
+      <c r="V265" s="3" t="n">
+        <v>1406.422</v>
+      </c>
+      <c r="W265" s="3" t="n">
+        <v>45.50600000000009</v>
+      </c>
+      <c r="X265" s="3" t="n">
+        <v>67509</v>
+      </c>
+      <c r="Y265" s="3" t="n">
+        <v>2315</v>
+      </c>
+      <c r="Z265" s="3" t="n">
+        <v>6997</v>
+      </c>
+      <c r="AA265" s="3" t="n">
+        <v>228</v>
+      </c>
+      <c r="AB265" s="3" t="n">
+        <v>13800</v>
+      </c>
+      <c r="AC265" s="3" t="n">
+        <v>379</v>
+      </c>
+      <c r="AD265" s="3" t="n">
+        <v>4711</v>
+      </c>
+      <c r="AE265" s="3" t="n">
+        <v>167</v>
+      </c>
+      <c r="AF265" s="3" t="inlineStr"/>
+      <c r="AG265" s="3" t="inlineStr"/>
+      <c r="AH265" s="3" t="n">
+        <v>156.303</v>
+      </c>
+      <c r="AI265" s="3" t="n">
+        <v>75.371</v>
+      </c>
+      <c r="AJ265" s="3" t="n">
+        <v>2458</v>
+      </c>
+      <c r="AK265" s="3" t="n">
+        <v>77</v>
+      </c>
+      <c r="AL265" s="3" t="n">
+        <v>1802</v>
+      </c>
+      <c r="AM265" s="3" t="n">
+        <v>981</v>
+      </c>
+      <c r="AN265" s="3" t="n">
+        <v>981</v>
+      </c>
+      <c r="AO265" s="3" t="n">
+        <v>29.90853658536585</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="3" t="inlineStr">
+        <is>
+          <t>28/01/2026</t>
+        </is>
+      </c>
+      <c r="B266" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C266" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D266" s="3" t="n">
+        <v>179853</v>
+      </c>
+      <c r="E266" s="3" t="n">
+        <v>4282</v>
+      </c>
+      <c r="F266" s="3" t="n">
+        <v>78295</v>
+      </c>
+      <c r="G266" s="3" t="n">
+        <v>1080</v>
+      </c>
+      <c r="H266" s="3" t="n">
+        <v>304</v>
+      </c>
+      <c r="I266" s="3" t="inlineStr"/>
+      <c r="J266" s="3" t="n">
+        <v>6425</v>
+      </c>
+      <c r="K266" s="3" t="n">
+        <v>2082</v>
+      </c>
+      <c r="L266" s="3" t="n">
+        <v>20103</v>
+      </c>
+      <c r="M266" s="3" t="n">
+        <v>1867</v>
+      </c>
+      <c r="N266" s="3" t="n">
+        <v>263</v>
+      </c>
+      <c r="O266" s="3" t="n">
+        <v>71</v>
+      </c>
+      <c r="P266" s="3" t="n">
+        <v>12388</v>
+      </c>
+      <c r="Q266" s="3" t="n">
+        <v>4006</v>
+      </c>
+      <c r="R266" s="3" t="n">
+        <v>1530.335</v>
+      </c>
+      <c r="S266" s="3" t="n">
+        <v>14.26300000000015</v>
+      </c>
+      <c r="T266" s="3" t="n">
+        <v>9418</v>
+      </c>
+      <c r="U266" s="3" t="n">
+        <v>2838</v>
+      </c>
+      <c r="V266" s="3" t="n">
+        <v>1459.782</v>
+      </c>
+      <c r="W266" s="3" t="n">
+        <v>53.3599999999999</v>
+      </c>
+      <c r="X266" s="3" t="n">
+        <v>70367</v>
+      </c>
+      <c r="Y266" s="3" t="n">
+        <v>2858</v>
+      </c>
+      <c r="Z266" s="3" t="n">
+        <v>7303</v>
+      </c>
+      <c r="AA266" s="3" t="n">
+        <v>306</v>
+      </c>
+      <c r="AB266" s="3" t="n">
+        <v>14159</v>
+      </c>
+      <c r="AC266" s="3" t="n">
+        <v>359</v>
+      </c>
+      <c r="AD266" s="3" t="n">
+        <v>4975</v>
+      </c>
+      <c r="AE266" s="3" t="n">
+        <v>264</v>
+      </c>
+      <c r="AF266" s="3" t="n">
+        <v>5731</v>
+      </c>
+      <c r="AG266" s="3" t="inlineStr"/>
+      <c r="AH266" s="3" t="n">
+        <v>232.104</v>
+      </c>
+      <c r="AI266" s="3" t="n">
+        <v>75.80100000000002</v>
+      </c>
+      <c r="AJ266" s="3" t="n">
+        <v>2582</v>
+      </c>
+      <c r="AK266" s="3" t="n">
+        <v>124</v>
+      </c>
+      <c r="AL266" s="3" t="n">
+        <v>2970</v>
+      </c>
+      <c r="AM266" s="3" t="n">
+        <v>1168</v>
+      </c>
+      <c r="AN266" s="3" t="n">
+        <v>1168</v>
+      </c>
+      <c r="AO266" s="3" t="n">
+        <v>29.1562656015976</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="3" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="B267" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C267" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D267" s="3" t="n">
+        <v>194818</v>
+      </c>
+      <c r="E267" s="3" t="n">
+        <v>14965</v>
+      </c>
+      <c r="F267" s="3" t="n">
+        <v>82599</v>
+      </c>
+      <c r="G267" s="3" t="n">
+        <v>4304</v>
+      </c>
+      <c r="H267" s="3" t="n">
+        <v>3600</v>
+      </c>
+      <c r="I267" s="3" t="n">
+        <v>3296</v>
+      </c>
+      <c r="J267" s="3" t="n">
+        <v>13698</v>
+      </c>
+      <c r="K267" s="3" t="n">
+        <v>7273</v>
+      </c>
+      <c r="L267" s="3" t="n">
+        <v>26594</v>
+      </c>
+      <c r="M267" s="3" t="n">
+        <v>6491</v>
+      </c>
+      <c r="N267" s="3" t="n">
+        <v>504</v>
+      </c>
+      <c r="O267" s="3" t="n">
+        <v>241</v>
+      </c>
+      <c r="P267" s="3" t="n">
+        <v>26271</v>
+      </c>
+      <c r="Q267" s="3" t="n">
+        <v>13883</v>
+      </c>
+      <c r="R267" s="3" t="n">
+        <v>1597.097</v>
+      </c>
+      <c r="S267" s="3" t="n">
+        <v>66.76199999999994</v>
+      </c>
+      <c r="T267" s="3" t="n">
+        <v>17984</v>
+      </c>
+      <c r="U267" s="3" t="n">
+        <v>8566</v>
+      </c>
+      <c r="V267" s="3" t="n">
+        <v>1597.178</v>
+      </c>
+      <c r="W267" s="3" t="n">
+        <v>137.3960000000002</v>
+      </c>
+      <c r="X267" s="3" t="n">
+        <v>79074</v>
+      </c>
+      <c r="Y267" s="3" t="n">
+        <v>8707</v>
+      </c>
+      <c r="Z267" s="3" t="n">
+        <v>8129</v>
+      </c>
+      <c r="AA267" s="3" t="n">
+        <v>826</v>
+      </c>
+      <c r="AB267" s="3" t="n">
+        <v>15414</v>
+      </c>
+      <c r="AC267" s="3" t="n">
+        <v>1255</v>
+      </c>
+      <c r="AD267" s="3" t="n">
+        <v>5478</v>
+      </c>
+      <c r="AE267" s="3" t="n">
+        <v>503</v>
+      </c>
+      <c r="AF267" s="3" t="n">
+        <v>6513</v>
+      </c>
+      <c r="AG267" s="3" t="n">
+        <v>782</v>
+      </c>
+      <c r="AH267" s="3" t="n">
+        <v>552.26</v>
+      </c>
+      <c r="AI267" s="3" t="n">
+        <v>320.1559999999999</v>
+      </c>
+      <c r="AJ267" s="3" t="n">
+        <v>3287</v>
+      </c>
+      <c r="AK267" s="3" t="n">
+        <v>705</v>
+      </c>
+      <c r="AL267" s="3" t="n">
+        <v>8287</v>
+      </c>
+      <c r="AM267" s="3" t="n">
+        <v>5317</v>
+      </c>
+      <c r="AN267" s="3" t="n">
+        <v>5317</v>
+      </c>
+      <c r="AO267" s="3" t="n">
+        <v>38.29863862277605</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="3" t="inlineStr">
+        <is>
+          <t>28/06/2026</t>
+        </is>
+      </c>
+      <c r="B268" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C268" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D268" s="3" t="n">
+        <v>200505</v>
+      </c>
+      <c r="E268" s="3" t="n">
+        <v>5687</v>
+      </c>
+      <c r="F268" s="3" t="n">
+        <v>83684</v>
+      </c>
+      <c r="G268" s="3" t="n">
+        <v>1085</v>
+      </c>
+      <c r="H268" s="3" t="n">
+        <v>4522</v>
+      </c>
+      <c r="I268" s="3" t="n">
+        <v>922</v>
+      </c>
+      <c r="J268" s="3" t="n">
+        <v>15960</v>
+      </c>
+      <c r="K268" s="3" t="n">
+        <v>2262</v>
+      </c>
+      <c r="L268" s="3" t="n">
+        <v>28556</v>
+      </c>
+      <c r="M268" s="3" t="n">
+        <v>1962</v>
+      </c>
+      <c r="N268" s="3" t="n">
+        <v>551</v>
+      </c>
+      <c r="O268" s="3" t="n">
+        <v>47</v>
+      </c>
+      <c r="P268" s="3" t="n">
+        <v>30559</v>
+      </c>
+      <c r="Q268" s="3" t="n">
+        <v>4288</v>
+      </c>
+      <c r="R268" s="3" t="n">
+        <v>1616.158</v>
+      </c>
+      <c r="S268" s="3" t="n">
+        <v>19.06099999999992</v>
+      </c>
+      <c r="T268" s="3" t="n">
+        <v>20599</v>
+      </c>
+      <c r="U268" s="3" t="n">
+        <v>2615</v>
+      </c>
+      <c r="V268" s="3" t="n">
+        <v>1628.674</v>
+      </c>
+      <c r="W268" s="3" t="n">
+        <v>31.49599999999987</v>
+      </c>
+      <c r="X268" s="3" t="n">
+        <v>81711</v>
+      </c>
+      <c r="Y268" s="3" t="n">
+        <v>2637</v>
+      </c>
+      <c r="Z268" s="3" t="n">
+        <v>8325</v>
+      </c>
+      <c r="AA268" s="3" t="n">
+        <v>196</v>
+      </c>
+      <c r="AB268" s="3" t="n">
+        <v>15707</v>
+      </c>
+      <c r="AC268" s="3" t="n">
+        <v>293</v>
+      </c>
+      <c r="AD268" s="3" t="n">
+        <v>5593</v>
+      </c>
+      <c r="AE268" s="3" t="n">
+        <v>115</v>
+      </c>
+      <c r="AF268" s="3" t="n">
+        <v>6759</v>
+      </c>
+      <c r="AG268" s="3" t="n">
+        <v>246</v>
+      </c>
+      <c r="AH268" s="3" t="n">
+        <v>613.425</v>
+      </c>
+      <c r="AI268" s="3" t="n">
+        <v>61.16499999999996</v>
+      </c>
+      <c r="AJ268" s="3" t="n">
+        <v>3441</v>
+      </c>
+      <c r="AK268" s="3" t="n">
+        <v>154</v>
+      </c>
+      <c r="AL268" s="3" t="n">
+        <v>9960</v>
+      </c>
+      <c r="AM268" s="3" t="n">
+        <v>1673</v>
+      </c>
+      <c r="AN268" s="3" t="n">
+        <v>1673</v>
+      </c>
+      <c r="AO268" s="3" t="n">
+        <v>39.01585820895522</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="3" t="inlineStr">
+        <is>
+          <t>28/07/2025</t>
+        </is>
+      </c>
+      <c r="B269" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C269" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D269" s="3" t="n">
+        <v>155901</v>
+      </c>
+      <c r="E269" s="3" t="n">
+        <v>-44604</v>
+      </c>
+      <c r="F269" s="3" t="n">
+        <v>72512</v>
+      </c>
+      <c r="G269" s="3" t="n">
+        <v>-11172</v>
+      </c>
+      <c r="H269" s="3" t="n">
+        <v>55650.92</v>
+      </c>
+      <c r="I269" s="3" t="n">
+        <v>51128.92</v>
+      </c>
+      <c r="J269" s="3" t="n">
+        <v>12163</v>
+      </c>
+      <c r="K269" s="3" t="n">
+        <v>-3797</v>
+      </c>
+      <c r="L269" s="3" t="n">
+        <v>18900.77</v>
+      </c>
+      <c r="M269" s="3" t="n">
+        <v>-9655.23</v>
+      </c>
+      <c r="N269" s="3" t="n">
+        <v>16610</v>
+      </c>
+      <c r="O269" s="3" t="n">
+        <v>16059</v>
+      </c>
+      <c r="P269" s="3" t="inlineStr"/>
+      <c r="Q269" s="3" t="inlineStr"/>
+      <c r="R269" s="3" t="n">
+        <v>1473.202</v>
+      </c>
+      <c r="S269" s="3" t="n">
+        <v>-142.9559999999999</v>
+      </c>
+      <c r="T269" s="3" t="n">
+        <v>343</v>
+      </c>
+      <c r="U269" s="3" t="n">
+        <v>-20256</v>
+      </c>
+      <c r="V269" s="3" t="n">
+        <v>1227.184</v>
+      </c>
+      <c r="W269" s="3" t="n">
+        <v>-401.49</v>
+      </c>
+      <c r="X269" s="3" t="n">
+        <v>58343</v>
+      </c>
+      <c r="Y269" s="3" t="n">
+        <v>-23368</v>
+      </c>
+      <c r="Z269" s="3" t="n">
+        <v>5763</v>
+      </c>
+      <c r="AA269" s="3" t="n">
+        <v>-2562</v>
+      </c>
+      <c r="AB269" s="3" t="n">
+        <v>11843</v>
+      </c>
+      <c r="AC269" s="3" t="n">
+        <v>-3864</v>
+      </c>
+      <c r="AD269" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE269" s="3" t="n">
+        <v>-1803</v>
+      </c>
+      <c r="AF269" s="3" t="n">
+        <v>4933</v>
+      </c>
+      <c r="AG269" s="3" t="n">
+        <v>-1826</v>
+      </c>
+      <c r="AH269" s="3" t="n">
+        <v>16</v>
+      </c>
+      <c r="AI269" s="3" t="n">
+        <v>-597.425</v>
+      </c>
+      <c r="AJ269" s="3" t="inlineStr"/>
+      <c r="AK269" s="3" t="inlineStr"/>
+      <c r="AL269" s="3" t="inlineStr"/>
+      <c r="AM269" s="3" t="inlineStr"/>
+      <c r="AN269" s="3" t="inlineStr"/>
+      <c r="AO269" s="3" t="inlineStr"/>
+    </row>
+    <row r="270">
+      <c r="A270" s="3" t="inlineStr">
+        <is>
+          <t>28/08/2025</t>
+        </is>
+      </c>
+      <c r="B270" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C270" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D270" s="3" t="n">
+        <v>159693</v>
+      </c>
+      <c r="E270" s="3" t="n">
+        <v>3792</v>
+      </c>
+      <c r="F270" s="3" t="n">
+        <v>73556</v>
+      </c>
+      <c r="G270" s="3" t="n">
+        <v>1044</v>
+      </c>
+      <c r="H270" s="3" t="n">
+        <v>56668.51</v>
+      </c>
+      <c r="I270" s="3" t="n">
+        <v>1017.590000000004</v>
+      </c>
+      <c r="J270" s="3" t="n">
+        <v>13015</v>
+      </c>
+      <c r="K270" s="3" t="n">
+        <v>852</v>
+      </c>
+      <c r="L270" s="3" t="n">
+        <v>19470.31</v>
+      </c>
+      <c r="M270" s="3" t="n">
+        <v>569.5400000000009</v>
+      </c>
+      <c r="N270" s="3" t="n">
+        <v>18559</v>
+      </c>
+      <c r="O270" s="3" t="n">
+        <v>1949</v>
+      </c>
+      <c r="P270" s="3" t="inlineStr"/>
+      <c r="Q270" s="3" t="inlineStr"/>
+      <c r="R270" s="3" t="n">
+        <v>1480.216</v>
+      </c>
+      <c r="S270" s="3" t="n">
+        <v>7.013999999999896</v>
+      </c>
+      <c r="T270" s="3" t="n">
+        <v>1157</v>
+      </c>
+      <c r="U270" s="3" t="n">
+        <v>814</v>
+      </c>
+      <c r="V270" s="3" t="n">
+        <v>1253.553</v>
+      </c>
+      <c r="W270" s="3" t="n">
+        <v>26.36900000000014</v>
+      </c>
+      <c r="X270" s="3" t="n">
+        <v>59653</v>
+      </c>
+      <c r="Y270" s="3" t="n">
+        <v>1310</v>
+      </c>
+      <c r="Z270" s="3" t="n">
+        <v>5992</v>
+      </c>
+      <c r="AA270" s="3" t="n">
+        <v>229</v>
+      </c>
+      <c r="AB270" s="3" t="n">
+        <v>12202</v>
+      </c>
+      <c r="AC270" s="3" t="n">
+        <v>359</v>
+      </c>
+      <c r="AD270" s="3" t="n">
+        <v>3889</v>
+      </c>
+      <c r="AE270" s="3" t="n">
+        <v>99</v>
+      </c>
+      <c r="AF270" s="3" t="n">
+        <v>5085</v>
+      </c>
+      <c r="AG270" s="3" t="n">
+        <v>152</v>
+      </c>
+      <c r="AH270" s="3" t="n">
+        <v>99</v>
+      </c>
+      <c r="AI270" s="3" t="n">
+        <v>83</v>
+      </c>
+      <c r="AJ270" s="3" t="n">
+        <v>2270</v>
+      </c>
+      <c r="AK270" s="3" t="inlineStr"/>
+      <c r="AL270" s="3" t="inlineStr"/>
+      <c r="AM270" s="3" t="inlineStr"/>
+      <c r="AN270" s="3" t="inlineStr"/>
+      <c r="AO270" s="3" t="inlineStr"/>
+    </row>
+    <row r="271">
+      <c r="A271" s="3" t="inlineStr">
+        <is>
+          <t>28/09/2025</t>
+        </is>
+      </c>
+      <c r="B271" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C271" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D271" s="3" t="n">
+        <v>163583</v>
+      </c>
+      <c r="E271" s="3" t="n">
+        <v>3890</v>
+      </c>
+      <c r="F271" s="3" t="n">
+        <v>74527</v>
+      </c>
+      <c r="G271" s="3" t="n">
+        <v>971</v>
+      </c>
+      <c r="H271" s="3" t="n">
+        <v>57610.86</v>
+      </c>
+      <c r="I271" s="3" t="n">
+        <v>942.3499999999985</v>
+      </c>
+      <c r="J271" s="3" t="n">
+        <v>14108</v>
+      </c>
+      <c r="K271" s="3" t="n">
+        <v>1093</v>
+      </c>
+      <c r="L271" s="3" t="n">
+        <v>20166.99</v>
+      </c>
+      <c r="M271" s="3" t="n">
+        <v>696.6800000000003</v>
+      </c>
+      <c r="N271" s="3" t="n">
+        <v>20406</v>
+      </c>
+      <c r="O271" s="3" t="n">
+        <v>1847</v>
+      </c>
+      <c r="P271" s="3" t="inlineStr"/>
+      <c r="Q271" s="3" t="inlineStr"/>
+      <c r="R271" s="3" t="n">
+        <v>1485.042</v>
+      </c>
+      <c r="S271" s="3" t="n">
+        <v>4.826000000000022</v>
+      </c>
+      <c r="T271" s="3" t="n">
+        <v>2077</v>
+      </c>
+      <c r="U271" s="3" t="n">
+        <v>920</v>
+      </c>
+      <c r="V271" s="3" t="n">
+        <v>1290.012</v>
+      </c>
+      <c r="W271" s="3" t="n">
+        <v>36.45899999999983</v>
+      </c>
+      <c r="X271" s="3" t="n">
+        <v>61052</v>
+      </c>
+      <c r="Y271" s="3" t="n">
+        <v>1399</v>
+      </c>
+      <c r="Z271" s="3" t="n">
+        <v>6262</v>
+      </c>
+      <c r="AA271" s="3" t="n">
+        <v>270</v>
+      </c>
+      <c r="AB271" s="3" t="n">
+        <v>12615</v>
+      </c>
+      <c r="AC271" s="3" t="n">
+        <v>413</v>
+      </c>
+      <c r="AD271" s="3" t="n">
+        <v>4096</v>
+      </c>
+      <c r="AE271" s="3" t="n">
+        <v>207</v>
+      </c>
+      <c r="AF271" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG271" s="3" t="n">
+        <v>80</v>
+      </c>
+      <c r="AH271" s="3" t="n">
+        <v>167</v>
+      </c>
+      <c r="AI271" s="3" t="n">
+        <v>68</v>
+      </c>
+      <c r="AJ271" s="3" t="n">
+        <v>2319</v>
+      </c>
+      <c r="AK271" s="3" t="n">
+        <v>49</v>
+      </c>
+      <c r="AL271" s="3" t="inlineStr"/>
+      <c r="AM271" s="3" t="inlineStr"/>
+      <c r="AN271" s="3" t="inlineStr"/>
+      <c r="AO271" s="3" t="inlineStr"/>
+    </row>
+    <row r="272">
+      <c r="A272" s="3" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+      <c r="B272" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C272" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D272" s="3" t="n">
+        <v>167865</v>
+      </c>
+      <c r="E272" s="3" t="n">
+        <v>4282</v>
+      </c>
+      <c r="F272" s="3" t="n">
+        <v>75083</v>
+      </c>
+      <c r="G272" s="3" t="n">
+        <v>556</v>
+      </c>
+      <c r="H272" s="3" t="n">
+        <v>58597.18</v>
+      </c>
+      <c r="I272" s="3" t="n">
+        <v>986.3199999999997</v>
+      </c>
+      <c r="J272" s="3" t="n">
+        <v>852</v>
+      </c>
+      <c r="K272" s="3" t="n">
+        <v>-13256</v>
+      </c>
+      <c r="L272" s="3" t="n">
+        <v>15093</v>
+      </c>
+      <c r="M272" s="3" t="n">
+        <v>-5073.990000000002</v>
+      </c>
+      <c r="N272" s="3" t="n">
+        <v>42</v>
+      </c>
+      <c r="O272" s="3" t="n">
+        <v>-20364</v>
+      </c>
+      <c r="P272" s="3" t="n">
+        <v>1740</v>
+      </c>
+      <c r="Q272" s="3" t="inlineStr"/>
+      <c r="R272" s="3" t="n">
+        <v>1493.973</v>
+      </c>
+      <c r="S272" s="3" t="n">
+        <v>8.93100000000004</v>
+      </c>
+      <c r="T272" s="3" t="n">
+        <v>1884</v>
+      </c>
+      <c r="U272" s="3" t="n">
+        <v>-193</v>
+      </c>
+      <c r="V272" s="3" t="n">
+        <v>1323.911</v>
+      </c>
+      <c r="W272" s="3" t="n">
+        <v>33.89900000000011</v>
+      </c>
+      <c r="X272" s="3" t="n">
+        <v>62836</v>
+      </c>
+      <c r="Y272" s="3" t="n">
+        <v>1784</v>
+      </c>
+      <c r="Z272" s="3" t="n">
+        <v>6505</v>
+      </c>
+      <c r="AA272" s="3" t="n">
+        <v>243</v>
+      </c>
+      <c r="AB272" s="3" t="n">
+        <v>12980</v>
+      </c>
+      <c r="AC272" s="3" t="n">
+        <v>365</v>
+      </c>
+      <c r="AD272" s="3" t="n">
+        <v>4291</v>
+      </c>
+      <c r="AE272" s="3" t="n">
+        <v>195</v>
+      </c>
+      <c r="AF272" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG272" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH272" s="3" t="n">
+        <v>247</v>
+      </c>
+      <c r="AI272" s="3" t="n">
+        <v>80</v>
+      </c>
+      <c r="AJ272" s="3" t="inlineStr"/>
+      <c r="AK272" s="3" t="inlineStr"/>
+      <c r="AL272" s="3" t="n">
+        <v>-144</v>
+      </c>
+      <c r="AM272" s="3" t="inlineStr"/>
+      <c r="AN272" s="3" t="inlineStr"/>
+      <c r="AO272" s="3" t="inlineStr"/>
+    </row>
+    <row r="273">
+      <c r="A273" s="3" t="inlineStr">
+        <is>
+          <t>28/11/2025</t>
+        </is>
+      </c>
+      <c r="B273" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C273" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D273" s="3" t="n">
+        <v>172195</v>
+      </c>
+      <c r="E273" s="3" t="n">
+        <v>4330</v>
+      </c>
+      <c r="F273" s="3" t="n">
+        <v>76270</v>
+      </c>
+      <c r="G273" s="3" t="n">
+        <v>1187</v>
+      </c>
+      <c r="H273" s="3" t="n">
+        <v>59840.74</v>
+      </c>
+      <c r="I273" s="3" t="n">
+        <v>1243.559999999998</v>
+      </c>
+      <c r="J273" s="3" t="n">
+        <v>2694</v>
+      </c>
+      <c r="K273" s="3" t="n">
+        <v>1842</v>
+      </c>
+      <c r="L273" s="3" t="n">
+        <v>16752</v>
+      </c>
+      <c r="M273" s="3" t="n">
+        <v>1659</v>
+      </c>
+      <c r="N273" s="3" t="n">
+        <v>117</v>
+      </c>
+      <c r="O273" s="3" t="n">
+        <v>75</v>
+      </c>
+      <c r="P273" s="3" t="n">
+        <v>5228</v>
+      </c>
+      <c r="Q273" s="3" t="n">
+        <v>3488</v>
+      </c>
+      <c r="R273" s="3" t="n">
+        <v>1505.76</v>
+      </c>
+      <c r="S273" s="3" t="n">
+        <v>11.78700000000003</v>
+      </c>
+      <c r="T273" s="3" t="n">
+        <v>4371</v>
+      </c>
+      <c r="U273" s="3" t="n">
+        <v>2487</v>
+      </c>
+      <c r="V273" s="3" t="n">
+        <v>1362.302</v>
+      </c>
+      <c r="W273" s="3" t="n">
+        <v>38.39099999999985</v>
+      </c>
+      <c r="X273" s="3" t="n">
+        <v>65286</v>
+      </c>
+      <c r="Y273" s="3" t="n">
+        <v>2450</v>
+      </c>
+      <c r="Z273" s="3" t="n">
+        <v>6778</v>
+      </c>
+      <c r="AA273" s="3" t="n">
+        <v>273</v>
+      </c>
+      <c r="AB273" s="3" t="n">
+        <v>13438</v>
+      </c>
+      <c r="AC273" s="3" t="n">
+        <v>458</v>
+      </c>
+      <c r="AD273" s="3" t="n">
+        <v>4554</v>
+      </c>
+      <c r="AE273" s="3" t="n">
+        <v>263</v>
+      </c>
+      <c r="AF273" s="3" t="n">
+        <v>5297</v>
+      </c>
+      <c r="AG273" s="3" t="n">
+        <v>132</v>
+      </c>
+      <c r="AH273" s="3" t="n">
+        <v>83.02800000000001</v>
+      </c>
+      <c r="AI273" s="3" t="n">
+        <v>-163.972</v>
+      </c>
+      <c r="AJ273" s="3" t="n">
+        <v>2384</v>
+      </c>
+      <c r="AK273" s="3" t="inlineStr"/>
+      <c r="AL273" s="3" t="n">
+        <v>857</v>
+      </c>
+      <c r="AM273" s="3" t="n">
+        <v>1001</v>
+      </c>
+      <c r="AN273" s="3" t="n">
+        <v>1001</v>
+      </c>
+      <c r="AO273" s="3" t="n">
+        <v>28.69839449541284</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="3" t="inlineStr">
+        <is>
+          <t>28/12/2025</t>
+        </is>
+      </c>
+      <c r="B274" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C274" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D274" s="3" t="n">
+        <v>175713</v>
+      </c>
+      <c r="E274" s="3" t="n">
+        <v>3518</v>
+      </c>
+      <c r="F274" s="3" t="n">
+        <v>77244</v>
+      </c>
+      <c r="G274" s="3" t="n">
+        <v>974</v>
+      </c>
+      <c r="H274" s="3" t="inlineStr"/>
+      <c r="I274" s="3" t="inlineStr"/>
+      <c r="J274" s="3" t="n">
+        <v>4414</v>
+      </c>
+      <c r="K274" s="3" t="n">
+        <v>1720</v>
+      </c>
+      <c r="L274" s="3" t="n">
+        <v>18300</v>
+      </c>
+      <c r="M274" s="3" t="n">
+        <v>1548</v>
+      </c>
+      <c r="N274" s="3" t="n">
+        <v>194</v>
+      </c>
+      <c r="O274" s="3" t="n">
+        <v>77</v>
+      </c>
+      <c r="P274" s="3" t="n">
+        <v>8519</v>
+      </c>
+      <c r="Q274" s="3" t="n">
+        <v>3291</v>
+      </c>
+      <c r="R274" s="3" t="n">
+        <v>1516.2</v>
+      </c>
+      <c r="S274" s="3" t="n">
+        <v>10.44000000000005</v>
+      </c>
+      <c r="T274" s="3" t="n">
+        <v>6675</v>
+      </c>
+      <c r="U274" s="3" t="n">
+        <v>2304</v>
+      </c>
+      <c r="V274" s="3" t="n">
+        <v>1407.423</v>
+      </c>
+      <c r="W274" s="3" t="n">
+        <v>45.12100000000009</v>
+      </c>
+      <c r="X274" s="3" t="n">
+        <v>67596</v>
+      </c>
+      <c r="Y274" s="3" t="n">
+        <v>2310</v>
+      </c>
+      <c r="Z274" s="3" t="n">
+        <v>7004</v>
+      </c>
+      <c r="AA274" s="3" t="n">
+        <v>226</v>
+      </c>
+      <c r="AB274" s="3" t="n">
+        <v>13808</v>
+      </c>
+      <c r="AC274" s="3" t="n">
+        <v>370</v>
+      </c>
+      <c r="AD274" s="3" t="n">
+        <v>4724</v>
+      </c>
+      <c r="AE274" s="3" t="n">
+        <v>170</v>
+      </c>
+      <c r="AF274" s="3" t="n">
+        <v>5464</v>
+      </c>
+      <c r="AG274" s="3" t="n">
+        <v>167</v>
+      </c>
+      <c r="AH274" s="3" t="n">
+        <v>156.318</v>
+      </c>
+      <c r="AI274" s="3" t="n">
+        <v>73.29000000000001</v>
+      </c>
+      <c r="AJ274" s="3" t="n">
+        <v>2461</v>
+      </c>
+      <c r="AK274" s="3" t="n">
+        <v>77</v>
+      </c>
+      <c r="AL274" s="3" t="n">
+        <v>1844</v>
+      </c>
+      <c r="AM274" s="3" t="n">
+        <v>987</v>
+      </c>
+      <c r="AN274" s="3" t="n">
+        <v>987</v>
+      </c>
+      <c r="AO274" s="3" t="n">
+        <v>29.99088422971741</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="3" t="inlineStr">
+        <is>
+          <t>29/05/2026</t>
+        </is>
+      </c>
+      <c r="B275" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C275" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D275" s="3" t="n">
+        <v>195018</v>
+      </c>
+      <c r="E275" s="3" t="n">
+        <v>19305</v>
+      </c>
+      <c r="F275" s="3" t="n">
+        <v>82629</v>
+      </c>
+      <c r="G275" s="3" t="n">
+        <v>5385</v>
+      </c>
+      <c r="H275" s="3" t="n">
+        <v>3642</v>
+      </c>
+      <c r="I275" s="3" t="inlineStr"/>
+      <c r="J275" s="3" t="n">
+        <v>13780</v>
+      </c>
+      <c r="K275" s="3" t="n">
+        <v>9366</v>
+      </c>
+      <c r="L275" s="3" t="n">
+        <v>26667</v>
+      </c>
+      <c r="M275" s="3" t="n">
+        <v>8367</v>
+      </c>
+      <c r="N275" s="3" t="n">
+        <v>505</v>
+      </c>
+      <c r="O275" s="3" t="n">
+        <v>311</v>
+      </c>
+      <c r="P275" s="3" t="n">
+        <v>26430</v>
+      </c>
+      <c r="Q275" s="3" t="n">
+        <v>17911</v>
+      </c>
+      <c r="R275" s="3" t="n">
+        <v>1597.897</v>
+      </c>
+      <c r="S275" s="3" t="n">
+        <v>81.69699999999989</v>
+      </c>
+      <c r="T275" s="3" t="n">
+        <v>18080</v>
+      </c>
+      <c r="U275" s="3" t="n">
+        <v>11405</v>
+      </c>
+      <c r="V275" s="3" t="n">
+        <v>1598.078</v>
+      </c>
+      <c r="W275" s="3" t="n">
+        <v>190.6550000000002</v>
+      </c>
+      <c r="X275" s="3" t="n">
+        <v>79163</v>
+      </c>
+      <c r="Y275" s="3" t="n">
+        <v>11567</v>
+      </c>
+      <c r="Z275" s="3" t="n">
+        <v>8135</v>
+      </c>
+      <c r="AA275" s="3" t="n">
+        <v>1131</v>
+      </c>
+      <c r="AB275" s="3" t="n">
+        <v>15426</v>
+      </c>
+      <c r="AC275" s="3" t="n">
+        <v>1618</v>
+      </c>
+      <c r="AD275" s="3" t="n">
+        <v>5480</v>
+      </c>
+      <c r="AE275" s="3" t="n">
+        <v>756</v>
+      </c>
+      <c r="AF275" s="3" t="n">
+        <v>6517</v>
+      </c>
+      <c r="AG275" s="3" t="n">
+        <v>1053</v>
+      </c>
+      <c r="AH275" s="3" t="n">
+        <v>555.26</v>
+      </c>
+      <c r="AI275" s="3" t="n">
+        <v>398.942</v>
+      </c>
+      <c r="AJ275" s="3" t="n">
+        <v>3298</v>
+      </c>
+      <c r="AK275" s="3" t="n">
+        <v>837</v>
+      </c>
+      <c r="AL275" s="3" t="n">
+        <v>8350</v>
+      </c>
+      <c r="AM275" s="3" t="n">
+        <v>6506</v>
+      </c>
+      <c r="AN275" s="3" t="n">
+        <v>6506</v>
+      </c>
+      <c r="AO275" s="3" t="n">
+        <v>36.32404667522751</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="3" t="inlineStr">
+        <is>
+          <t>29/06/2026</t>
+        </is>
+      </c>
+      <c r="B276" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C276" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D276" s="3" t="n">
+        <v>200523</v>
+      </c>
+      <c r="E276" s="3" t="n">
+        <v>5505</v>
+      </c>
+      <c r="F276" s="3" t="n">
+        <v>83684</v>
+      </c>
+      <c r="G276" s="3" t="n">
+        <v>1055</v>
+      </c>
+      <c r="H276" s="3" t="n">
+        <v>4522</v>
+      </c>
+      <c r="I276" s="3" t="n">
+        <v>880</v>
+      </c>
+      <c r="J276" s="3" t="n">
+        <v>15969</v>
+      </c>
+      <c r="K276" s="3" t="n">
+        <v>2189</v>
+      </c>
+      <c r="L276" s="3" t="n">
+        <v>28564</v>
+      </c>
+      <c r="M276" s="3" t="n">
+        <v>1897</v>
+      </c>
+      <c r="N276" s="3" t="n">
+        <v>553</v>
+      </c>
+      <c r="O276" s="3" t="n">
+        <v>48</v>
+      </c>
+      <c r="P276" s="3" t="n">
+        <v>30583</v>
+      </c>
+      <c r="Q276" s="3" t="n">
+        <v>4153</v>
+      </c>
+      <c r="R276" s="3" t="n">
+        <v>1616.164</v>
+      </c>
+      <c r="S276" s="3" t="n">
+        <v>18.26700000000005</v>
+      </c>
+      <c r="T276" s="3" t="n">
+        <v>20609</v>
+      </c>
+      <c r="U276" s="3" t="n">
+        <v>2529</v>
+      </c>
+      <c r="V276" s="3" t="n">
+        <v>1628.917</v>
+      </c>
+      <c r="W276" s="3" t="n">
+        <v>30.83899999999971</v>
+      </c>
+      <c r="X276" s="3" t="n">
+        <v>81720</v>
+      </c>
+      <c r="Y276" s="3" t="n">
+        <v>2557</v>
+      </c>
+      <c r="Z276" s="3" t="n">
+        <v>8329</v>
+      </c>
+      <c r="AA276" s="3" t="n">
+        <v>194</v>
+      </c>
+      <c r="AB276" s="3" t="n">
+        <v>15707</v>
+      </c>
+      <c r="AC276" s="3" t="n">
+        <v>281</v>
+      </c>
+      <c r="AD276" s="3" t="n">
+        <v>5593</v>
+      </c>
+      <c r="AE276" s="3" t="n">
+        <v>113</v>
+      </c>
+      <c r="AF276" s="3" t="n">
+        <v>6759</v>
+      </c>
+      <c r="AG276" s="3" t="n">
+        <v>242</v>
+      </c>
+      <c r="AH276" s="3" t="n">
+        <v>613.427</v>
+      </c>
+      <c r="AI276" s="3" t="n">
+        <v>58.16700000000003</v>
+      </c>
+      <c r="AJ276" s="3" t="n">
+        <v>3441</v>
+      </c>
+      <c r="AK276" s="3" t="n">
+        <v>143</v>
+      </c>
+      <c r="AL276" s="3" t="n">
+        <v>9974</v>
+      </c>
+      <c r="AM276" s="3" t="n">
+        <v>1624</v>
+      </c>
+      <c r="AN276" s="3" t="n">
+        <v>1624</v>
+      </c>
+      <c r="AO276" s="3" t="n">
+        <v>39.10426197929208</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="3" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="B277" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C277" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D277" s="3" t="n">
+        <v>159833</v>
+      </c>
+      <c r="E277" s="3" t="n">
+        <v>-40690</v>
+      </c>
+      <c r="F277" s="3" t="n">
+        <v>73594</v>
+      </c>
+      <c r="G277" s="3" t="n">
+        <v>-10090</v>
+      </c>
+      <c r="H277" s="3" t="n">
+        <v>56702.59</v>
+      </c>
+      <c r="I277" s="3" t="n">
+        <v>52180.59</v>
+      </c>
+      <c r="J277" s="3" t="n">
+        <v>13058</v>
+      </c>
+      <c r="K277" s="3" t="n">
+        <v>-2911</v>
+      </c>
+      <c r="L277" s="3" t="n">
+        <v>19498.9</v>
+      </c>
+      <c r="M277" s="3" t="n">
+        <v>-9065.099999999999</v>
+      </c>
+      <c r="N277" s="3" t="n">
+        <v>18616</v>
+      </c>
+      <c r="O277" s="3" t="n">
+        <v>18063</v>
+      </c>
+      <c r="P277" s="3" t="inlineStr"/>
+      <c r="Q277" s="3" t="inlineStr"/>
+      <c r="R277" s="3" t="n">
+        <v>1480.284</v>
+      </c>
+      <c r="S277" s="3" t="n">
+        <v>-135.8799999999999</v>
+      </c>
+      <c r="T277" s="3" t="n">
+        <v>1183</v>
+      </c>
+      <c r="U277" s="3" t="n">
+        <v>-19426</v>
+      </c>
+      <c r="V277" s="3" t="n">
+        <v>1254.4</v>
+      </c>
+      <c r="W277" s="3" t="n">
+        <v>-374.5169999999998</v>
+      </c>
+      <c r="X277" s="3" t="n">
+        <v>59700</v>
+      </c>
+      <c r="Y277" s="3" t="n">
+        <v>-22020</v>
+      </c>
+      <c r="Z277" s="3" t="n">
+        <v>6002</v>
+      </c>
+      <c r="AA277" s="3" t="n">
+        <v>-2327</v>
+      </c>
+      <c r="AB277" s="3" t="n">
+        <v>12212</v>
+      </c>
+      <c r="AC277" s="3" t="n">
+        <v>-3495</v>
+      </c>
+      <c r="AD277" s="3" t="n">
+        <v>3890</v>
+      </c>
+      <c r="AE277" s="3" t="n">
+        <v>-1703</v>
+      </c>
+      <c r="AF277" s="3" t="n">
+        <v>5090</v>
+      </c>
+      <c r="AG277" s="3" t="n">
+        <v>-1669</v>
+      </c>
+      <c r="AH277" s="3" t="n">
+        <v>101</v>
+      </c>
+      <c r="AI277" s="3" t="n">
+        <v>-512.427</v>
+      </c>
+      <c r="AJ277" s="3" t="n">
+        <v>2272</v>
+      </c>
+      <c r="AK277" s="3" t="n">
+        <v>-1169</v>
+      </c>
+      <c r="AL277" s="3" t="inlineStr"/>
+      <c r="AM277" s="3" t="inlineStr"/>
+      <c r="AN277" s="3" t="inlineStr"/>
+      <c r="AO277" s="3" t="inlineStr"/>
+    </row>
+    <row r="278">
+      <c r="A278" s="3" t="inlineStr">
+        <is>
+          <t>29/09/2025</t>
+        </is>
+      </c>
+      <c r="B278" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C278" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D278" s="3" t="n">
+        <v>163664</v>
+      </c>
+      <c r="E278" s="3" t="n">
+        <v>3831</v>
+      </c>
+      <c r="F278" s="3" t="n">
+        <v>74545</v>
+      </c>
+      <c r="G278" s="3" t="n">
+        <v>951</v>
+      </c>
+      <c r="H278" s="3" t="n">
+        <v>57626.07</v>
+      </c>
+      <c r="I278" s="3" t="n">
+        <v>923.4800000000032</v>
+      </c>
+      <c r="J278" s="3" t="n">
+        <v>14115</v>
+      </c>
+      <c r="K278" s="3" t="n">
+        <v>1057</v>
+      </c>
+      <c r="L278" s="3" t="n">
+        <v>20171.42</v>
+      </c>
+      <c r="M278" s="3" t="n">
+        <v>672.5199999999968</v>
+      </c>
+      <c r="N278" s="3" t="n">
+        <v>20429</v>
+      </c>
+      <c r="O278" s="3" t="n">
+        <v>1813</v>
+      </c>
+      <c r="P278" s="3" t="inlineStr"/>
+      <c r="Q278" s="3" t="inlineStr"/>
+      <c r="R278" s="3" t="n">
+        <v>1485.134</v>
+      </c>
+      <c r="S278" s="3" t="n">
+        <v>4.849999999999909</v>
+      </c>
+      <c r="T278" s="3" t="n">
+        <v>2093</v>
+      </c>
+      <c r="U278" s="3" t="n">
+        <v>910</v>
+      </c>
+      <c r="V278" s="3" t="n">
+        <v>1290.954</v>
+      </c>
+      <c r="W278" s="3" t="n">
+        <v>36.55399999999986</v>
+      </c>
+      <c r="X278" s="3" t="n">
+        <v>61078</v>
+      </c>
+      <c r="Y278" s="3" t="n">
+        <v>1378</v>
+      </c>
+      <c r="Z278" s="3" t="n">
+        <v>6272</v>
+      </c>
+      <c r="AA278" s="3" t="n">
+        <v>270</v>
+      </c>
+      <c r="AB278" s="3" t="n">
+        <v>12622</v>
+      </c>
+      <c r="AC278" s="3" t="n">
+        <v>410</v>
+      </c>
+      <c r="AD278" s="3" t="n">
+        <v>4100</v>
+      </c>
+      <c r="AE278" s="3" t="n">
+        <v>210</v>
+      </c>
+      <c r="AF278" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG278" s="3" t="n">
+        <v>75</v>
+      </c>
+      <c r="AH278" s="3" t="n">
+        <v>170</v>
+      </c>
+      <c r="AI278" s="3" t="n">
+        <v>69</v>
+      </c>
+      <c r="AJ278" s="3" t="n">
+        <v>2320</v>
+      </c>
+      <c r="AK278" s="3" t="n">
+        <v>48</v>
+      </c>
+      <c r="AL278" s="3" t="inlineStr"/>
+      <c r="AM278" s="3" t="inlineStr"/>
+      <c r="AN278" s="3" t="inlineStr"/>
+      <c r="AO278" s="3" t="inlineStr"/>
+    </row>
+    <row r="279">
+      <c r="A279" s="3" t="inlineStr">
+        <is>
+          <t>29/10/2025</t>
+        </is>
+      </c>
+      <c r="B279" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C279" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D279" s="3" t="n">
+        <v>168070</v>
+      </c>
+      <c r="E279" s="3" t="n">
+        <v>4406</v>
+      </c>
+      <c r="F279" s="3" t="n">
+        <v>75130</v>
+      </c>
+      <c r="G279" s="3" t="n">
+        <v>585</v>
+      </c>
+      <c r="H279" s="3" t="n">
+        <v>58646.28</v>
+      </c>
+      <c r="I279" s="3" t="n">
+        <v>1020.209999999999</v>
+      </c>
+      <c r="J279" s="3" t="n">
+        <v>929</v>
+      </c>
+      <c r="K279" s="3" t="n">
+        <v>-13186</v>
+      </c>
+      <c r="L279" s="3" t="n">
+        <v>15164</v>
+      </c>
+      <c r="M279" s="3" t="n">
+        <v>-5007.419999999998</v>
+      </c>
+      <c r="N279" s="3" t="n">
+        <v>45</v>
+      </c>
+      <c r="O279" s="3" t="n">
+        <v>-20384</v>
+      </c>
+      <c r="P279" s="3" t="n">
+        <v>1889</v>
+      </c>
+      <c r="Q279" s="3" t="inlineStr"/>
+      <c r="R279" s="3" t="n">
+        <v>1494.374</v>
+      </c>
+      <c r="S279" s="3" t="n">
+        <v>9.240000000000009</v>
+      </c>
+      <c r="T279" s="3" t="n">
+        <v>1989</v>
+      </c>
+      <c r="U279" s="3" t="n">
+        <v>-104</v>
+      </c>
+      <c r="V279" s="3" t="n">
+        <v>1325.449</v>
+      </c>
+      <c r="W279" s="3" t="n">
+        <v>34.49500000000012</v>
+      </c>
+      <c r="X279" s="3" t="n">
+        <v>62943</v>
+      </c>
+      <c r="Y279" s="3" t="n">
+        <v>1865</v>
+      </c>
+      <c r="Z279" s="3" t="n">
+        <v>6516</v>
+      </c>
+      <c r="AA279" s="3" t="n">
+        <v>244</v>
+      </c>
+      <c r="AB279" s="3" t="n">
+        <v>13005</v>
+      </c>
+      <c r="AC279" s="3" t="n">
+        <v>383</v>
+      </c>
+      <c r="AD279" s="3" t="n">
+        <v>4297</v>
+      </c>
+      <c r="AE279" s="3" t="n">
+        <v>197</v>
+      </c>
+      <c r="AF279" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG279" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH279" s="3" t="n">
+        <v>251</v>
+      </c>
+      <c r="AI279" s="3" t="n">
+        <v>81</v>
+      </c>
+      <c r="AJ279" s="3" t="n">
+        <v>2341</v>
+      </c>
+      <c r="AK279" s="3" t="n">
+        <v>21</v>
+      </c>
+      <c r="AL279" s="3" t="n">
+        <v>-100</v>
+      </c>
+      <c r="AM279" s="3" t="inlineStr"/>
+      <c r="AN279" s="3" t="inlineStr"/>
+      <c r="AO279" s="3" t="inlineStr"/>
+    </row>
+    <row r="280">
+      <c r="A280" s="3" t="inlineStr">
+        <is>
+          <t>29/11/2025</t>
+        </is>
+      </c>
+      <c r="B280" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C280" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D280" s="3" t="n">
+        <v>172338</v>
+      </c>
+      <c r="E280" s="3" t="n">
+        <v>4268</v>
+      </c>
+      <c r="F280" s="3" t="n">
+        <v>76312</v>
+      </c>
+      <c r="G280" s="3" t="n">
+        <v>1182</v>
+      </c>
+      <c r="H280" s="3" t="n">
+        <v>59895.93</v>
+      </c>
+      <c r="I280" s="3" t="n">
+        <v>1249.650000000001</v>
+      </c>
+      <c r="J280" s="3" t="n">
+        <v>2766</v>
+      </c>
+      <c r="K280" s="3" t="n">
+        <v>1837</v>
+      </c>
+      <c r="L280" s="3" t="n">
+        <v>16817</v>
+      </c>
+      <c r="M280" s="3" t="n">
+        <v>1653</v>
+      </c>
+      <c r="N280" s="3" t="n">
+        <v>121</v>
+      </c>
+      <c r="O280" s="3" t="n">
+        <v>76</v>
+      </c>
+      <c r="P280" s="3" t="n">
+        <v>5365</v>
+      </c>
+      <c r="Q280" s="3" t="n">
+        <v>3476</v>
+      </c>
+      <c r="R280" s="3" t="n">
+        <v>1506.079</v>
+      </c>
+      <c r="S280" s="3" t="n">
+        <v>11.70499999999993</v>
+      </c>
+      <c r="T280" s="3" t="n">
+        <v>4467</v>
+      </c>
+      <c r="U280" s="3" t="n">
+        <v>2478</v>
+      </c>
+      <c r="V280" s="3" t="n">
+        <v>1364.481</v>
+      </c>
+      <c r="W280" s="3" t="n">
+        <v>39.03199999999993</v>
+      </c>
+      <c r="X280" s="3" t="n">
+        <v>65393</v>
+      </c>
+      <c r="Y280" s="3" t="n">
+        <v>2450</v>
+      </c>
+      <c r="Z280" s="3" t="n">
+        <v>6789</v>
+      </c>
+      <c r="AA280" s="3" t="n">
+        <v>273</v>
+      </c>
+      <c r="AB280" s="3" t="n">
+        <v>13461</v>
+      </c>
+      <c r="AC280" s="3" t="n">
+        <v>456</v>
+      </c>
+      <c r="AD280" s="3" t="n">
+        <v>4560</v>
+      </c>
+      <c r="AE280" s="3" t="n">
+        <v>263</v>
+      </c>
+      <c r="AF280" s="3" t="n">
+        <v>5305</v>
+      </c>
+      <c r="AG280" s="3" t="n">
+        <v>140</v>
+      </c>
+      <c r="AH280" s="3" t="n">
+        <v>85.872</v>
+      </c>
+      <c r="AI280" s="3" t="n">
+        <v>-165.128</v>
+      </c>
+      <c r="AJ280" s="3" t="n">
+        <v>2385</v>
+      </c>
+      <c r="AK280" s="3" t="n">
+        <v>44</v>
+      </c>
+      <c r="AL280" s="3" t="n">
+        <v>898</v>
+      </c>
+      <c r="AM280" s="3" t="n">
+        <v>998</v>
+      </c>
+      <c r="AN280" s="3" t="n">
+        <v>998</v>
+      </c>
+      <c r="AO280" s="3" t="n">
+        <v>28.71116225546605</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="3" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="B281" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C281" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D281" s="3" t="n">
+        <v>175853</v>
+      </c>
+      <c r="E281" s="3" t="n">
+        <v>3515</v>
+      </c>
+      <c r="F281" s="3" t="n">
+        <v>77282</v>
+      </c>
+      <c r="G281" s="3" t="n">
+        <v>970</v>
+      </c>
+      <c r="H281" s="3" t="inlineStr"/>
+      <c r="I281" s="3" t="inlineStr"/>
+      <c r="J281" s="3" t="n">
+        <v>4484</v>
+      </c>
+      <c r="K281" s="3" t="n">
+        <v>1718</v>
+      </c>
+      <c r="L281" s="3" t="n">
+        <v>18363</v>
+      </c>
+      <c r="M281" s="3" t="n">
+        <v>1546</v>
+      </c>
+      <c r="N281" s="3" t="n">
+        <v>197</v>
+      </c>
+      <c r="O281" s="3" t="n">
+        <v>76</v>
+      </c>
+      <c r="P281" s="3" t="n">
+        <v>8653</v>
+      </c>
+      <c r="Q281" s="3" t="n">
+        <v>3288</v>
+      </c>
+      <c r="R281" s="3" t="n">
+        <v>1516.663</v>
+      </c>
+      <c r="S281" s="3" t="n">
+        <v>10.58400000000006</v>
+      </c>
+      <c r="T281" s="3" t="n">
+        <v>6765</v>
+      </c>
+      <c r="U281" s="3" t="n">
+        <v>2298</v>
+      </c>
+      <c r="V281" s="3" t="n">
+        <v>1408.569</v>
+      </c>
+      <c r="W281" s="3" t="n">
+        <v>44.08799999999997</v>
+      </c>
+      <c r="X281" s="3" t="n">
+        <v>67680</v>
+      </c>
+      <c r="Y281" s="3" t="n">
+        <v>2287</v>
+      </c>
+      <c r="Z281" s="3" t="n">
+        <v>7017</v>
+      </c>
+      <c r="AA281" s="3" t="n">
+        <v>228</v>
+      </c>
+      <c r="AB281" s="3" t="n">
+        <v>13819</v>
+      </c>
+      <c r="AC281" s="3" t="n">
+        <v>358</v>
+      </c>
+      <c r="AD281" s="3" t="n">
+        <v>4732</v>
+      </c>
+      <c r="AE281" s="3" t="n">
+        <v>172</v>
+      </c>
+      <c r="AF281" s="3" t="n">
+        <v>5480</v>
+      </c>
+      <c r="AG281" s="3" t="n">
+        <v>175</v>
+      </c>
+      <c r="AH281" s="3" t="n">
+        <v>159.258</v>
+      </c>
+      <c r="AI281" s="3" t="n">
+        <v>73.38600000000001</v>
+      </c>
+      <c r="AJ281" s="3" t="n">
+        <v>2462</v>
+      </c>
+      <c r="AK281" s="3" t="n">
+        <v>77</v>
+      </c>
+      <c r="AL281" s="3" t="n">
+        <v>1888</v>
+      </c>
+      <c r="AM281" s="3" t="n">
+        <v>990</v>
+      </c>
+      <c r="AN281" s="3" t="n">
+        <v>990</v>
+      </c>
+      <c r="AO281" s="3" t="n">
+        <v>30.10948905109489</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="3" t="inlineStr">
+        <is>
+          <t>30/05/2026</t>
+        </is>
+      </c>
+      <c r="B282" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C282" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D282" s="3" t="n">
+        <v>195218</v>
+      </c>
+      <c r="E282" s="3" t="n">
+        <v>19365</v>
+      </c>
+      <c r="F282" s="3" t="n">
+        <v>82663</v>
+      </c>
+      <c r="G282" s="3" t="n">
+        <v>5381</v>
+      </c>
+      <c r="H282" s="3" t="n">
+        <v>3684</v>
+      </c>
+      <c r="I282" s="3" t="inlineStr"/>
+      <c r="J282" s="3" t="n">
+        <v>13862</v>
+      </c>
+      <c r="K282" s="3" t="n">
+        <v>9378</v>
+      </c>
+      <c r="L282" s="3" t="n">
+        <v>26739</v>
+      </c>
+      <c r="M282" s="3" t="n">
+        <v>8376</v>
+      </c>
+      <c r="N282" s="3" t="n">
+        <v>507</v>
+      </c>
+      <c r="O282" s="3" t="n">
+        <v>310</v>
+      </c>
+      <c r="P282" s="3" t="n">
+        <v>26590</v>
+      </c>
+      <c r="Q282" s="3" t="n">
+        <v>17937</v>
+      </c>
+      <c r="R282" s="3" t="n">
+        <v>1598.631</v>
+      </c>
+      <c r="S282" s="3" t="n">
+        <v>81.96800000000007</v>
+      </c>
+      <c r="T282" s="3" t="n">
+        <v>18175</v>
+      </c>
+      <c r="U282" s="3" t="n">
+        <v>11410</v>
+      </c>
+      <c r="V282" s="3" t="n">
+        <v>1599.037</v>
+      </c>
+      <c r="W282" s="3" t="n">
+        <v>190.4680000000001</v>
+      </c>
+      <c r="X282" s="3" t="n">
+        <v>79252</v>
+      </c>
+      <c r="Y282" s="3" t="n">
+        <v>11572</v>
+      </c>
+      <c r="Z282" s="3" t="n">
+        <v>8139</v>
+      </c>
+      <c r="AA282" s="3" t="n">
+        <v>1122</v>
+      </c>
+      <c r="AB282" s="3" t="n">
+        <v>15438</v>
+      </c>
+      <c r="AC282" s="3" t="n">
+        <v>1619</v>
+      </c>
+      <c r="AD282" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE282" s="3" t="n">
+        <v>750</v>
+      </c>
+      <c r="AF282" s="3" t="n">
+        <v>6521</v>
+      </c>
+      <c r="AG282" s="3" t="n">
+        <v>1041</v>
+      </c>
+      <c r="AH282" s="3" t="n">
+        <v>558.384</v>
+      </c>
+      <c r="AI282" s="3" t="n">
+        <v>399.126</v>
+      </c>
+      <c r="AJ282" s="3" t="n">
+        <v>3309</v>
+      </c>
+      <c r="AK282" s="3" t="n">
+        <v>847</v>
+      </c>
+      <c r="AL282" s="3" t="n">
+        <v>8415</v>
+      </c>
+      <c r="AM282" s="3" t="n">
+        <v>6527</v>
+      </c>
+      <c r="AN282" s="3" t="n">
+        <v>6527</v>
+      </c>
+      <c r="AO282" s="3" t="n">
+        <v>36.38847075876679</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="3" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="B283" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C283" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D283" s="3" t="n">
+        <v>200704</v>
+      </c>
+      <c r="E283" s="3" t="n">
+        <v>5486</v>
+      </c>
+      <c r="F283" s="3" t="n">
+        <v>83697</v>
+      </c>
+      <c r="G283" s="3" t="n">
+        <v>1034</v>
+      </c>
+      <c r="H283" s="3" t="n">
+        <v>4532</v>
+      </c>
+      <c r="I283" s="3" t="n">
+        <v>848</v>
+      </c>
+      <c r="J283" s="3" t="n">
+        <v>16050</v>
+      </c>
+      <c r="K283" s="3" t="n">
+        <v>2188</v>
+      </c>
+      <c r="L283" s="3" t="n">
+        <v>28634</v>
+      </c>
+      <c r="M283" s="3" t="n">
+        <v>1895</v>
+      </c>
+      <c r="N283" s="3" t="n">
+        <v>554</v>
+      </c>
+      <c r="O283" s="3" t="n">
+        <v>47</v>
+      </c>
+      <c r="P283" s="3" t="n">
+        <v>30746</v>
+      </c>
+      <c r="Q283" s="3" t="n">
+        <v>4156</v>
+      </c>
+      <c r="R283" s="3" t="n">
+        <v>1616.451</v>
+      </c>
+      <c r="S283" s="3" t="n">
+        <v>17.81999999999994</v>
+      </c>
+      <c r="T283" s="3" t="n">
+        <v>20705</v>
+      </c>
+      <c r="U283" s="3" t="n">
+        <v>2530</v>
+      </c>
+      <c r="V283" s="3" t="n">
+        <v>1629.421</v>
+      </c>
+      <c r="W283" s="3" t="n">
+        <v>30.38400000000001</v>
+      </c>
+      <c r="X283" s="3" t="n">
+        <v>81815</v>
+      </c>
+      <c r="Y283" s="3" t="n">
+        <v>2563</v>
+      </c>
+      <c r="Z283" s="3" t="n">
+        <v>8335</v>
+      </c>
+      <c r="AA283" s="3" t="n">
+        <v>196</v>
+      </c>
+      <c r="AB283" s="3" t="n">
+        <v>15714</v>
+      </c>
+      <c r="AC283" s="3" t="n">
+        <v>276</v>
+      </c>
+      <c r="AD283" s="3" t="n">
+        <v>5597</v>
+      </c>
+      <c r="AE283" s="3" t="n">
+        <v>115</v>
+      </c>
+      <c r="AF283" s="3" t="n">
+        <v>6762</v>
+      </c>
+      <c r="AG283" s="3" t="n">
+        <v>241</v>
+      </c>
+      <c r="AH283" s="3" t="n">
+        <v>615.952</v>
+      </c>
+      <c r="AI283" s="3" t="n">
+        <v>57.56799999999998</v>
+      </c>
+      <c r="AJ283" s="3" t="n">
+        <v>3443</v>
+      </c>
+      <c r="AK283" s="3" t="n">
+        <v>134</v>
+      </c>
+      <c r="AL283" s="3" t="n">
+        <v>10041</v>
+      </c>
+      <c r="AM283" s="3" t="n">
+        <v>1626</v>
+      </c>
+      <c r="AN283" s="3" t="n">
+        <v>1626</v>
+      </c>
+      <c r="AO283" s="3" t="n">
+        <v>39.12415784408085</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="3" t="inlineStr">
+        <is>
+          <t>30/07/2025</t>
+        </is>
+      </c>
+      <c r="B284" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C284" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D284" s="3" t="n">
+        <v>155975</v>
+      </c>
+      <c r="E284" s="3" t="n">
+        <v>-44729</v>
+      </c>
+      <c r="F284" s="3" t="n">
+        <v>72531</v>
+      </c>
+      <c r="G284" s="3" t="n">
+        <v>-11166</v>
+      </c>
+      <c r="H284" s="3" t="n">
+        <v>55668.63</v>
+      </c>
+      <c r="I284" s="3" t="n">
+        <v>51136.63</v>
+      </c>
+      <c r="J284" s="3" t="n">
+        <v>12170</v>
+      </c>
+      <c r="K284" s="3" t="n">
+        <v>-3880</v>
+      </c>
+      <c r="L284" s="3" t="n">
+        <v>18905.94</v>
+      </c>
+      <c r="M284" s="3" t="n">
+        <v>-9728.060000000001</v>
+      </c>
+      <c r="N284" s="3" t="n">
+        <v>16653</v>
+      </c>
+      <c r="O284" s="3" t="n">
+        <v>16099</v>
+      </c>
+      <c r="P284" s="3" t="inlineStr"/>
+      <c r="Q284" s="3" t="inlineStr"/>
+      <c r="R284" s="3" t="n">
+        <v>1473.463</v>
+      </c>
+      <c r="S284" s="3" t="n">
+        <v>-142.9880000000001</v>
+      </c>
+      <c r="T284" s="3" t="n">
+        <v>371</v>
+      </c>
+      <c r="U284" s="3" t="n">
+        <v>-20334</v>
+      </c>
+      <c r="V284" s="3" t="n">
+        <v>1227.602</v>
+      </c>
+      <c r="W284" s="3" t="n">
+        <v>-401.819</v>
+      </c>
+      <c r="X284" s="3" t="n">
+        <v>58382</v>
+      </c>
+      <c r="Y284" s="3" t="n">
+        <v>-23433</v>
+      </c>
+      <c r="Z284" s="3" t="n">
+        <v>5769</v>
+      </c>
+      <c r="AA284" s="3" t="n">
+        <v>-2566</v>
+      </c>
+      <c r="AB284" s="3" t="n">
+        <v>11855</v>
+      </c>
+      <c r="AC284" s="3" t="n">
+        <v>-3859</v>
+      </c>
+      <c r="AD284" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE284" s="3" t="n">
+        <v>-1807</v>
+      </c>
+      <c r="AF284" s="3" t="n">
+        <v>4941</v>
+      </c>
+      <c r="AG284" s="3" t="n">
+        <v>-1821</v>
+      </c>
+      <c r="AH284" s="3" t="n">
+        <v>20</v>
+      </c>
+      <c r="AI284" s="3" t="n">
+        <v>-595.952</v>
+      </c>
+      <c r="AJ284" s="3" t="n">
+        <v>2214</v>
+      </c>
+      <c r="AK284" s="3" t="n">
+        <v>-1229</v>
+      </c>
+      <c r="AL284" s="3" t="inlineStr"/>
+      <c r="AM284" s="3" t="inlineStr"/>
+      <c r="AN284" s="3" t="inlineStr"/>
+      <c r="AO284" s="3" t="inlineStr"/>
+    </row>
+    <row r="285">
+      <c r="A285" s="3" t="inlineStr">
+        <is>
+          <t>30/08/2025</t>
+        </is>
+      </c>
+      <c r="B285" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C285" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D285" s="3" t="n">
+        <v>160033</v>
+      </c>
+      <c r="E285" s="3" t="n">
+        <v>4058</v>
+      </c>
+      <c r="F285" s="3" t="n">
+        <v>73635</v>
+      </c>
+      <c r="G285" s="3" t="n">
+        <v>1104</v>
+      </c>
+      <c r="H285" s="3" t="n">
+        <v>56745.01</v>
+      </c>
+      <c r="I285" s="3" t="n">
+        <v>1076.380000000005</v>
+      </c>
+      <c r="J285" s="3" t="n">
+        <v>13116</v>
+      </c>
+      <c r="K285" s="3" t="n">
+        <v>946</v>
+      </c>
+      <c r="L285" s="3" t="n">
+        <v>19529.7</v>
+      </c>
+      <c r="M285" s="3" t="n">
+        <v>623.760000000002</v>
+      </c>
+      <c r="N285" s="3" t="n">
+        <v>18729</v>
+      </c>
+      <c r="O285" s="3" t="n">
+        <v>2076</v>
+      </c>
+      <c r="P285" s="3" t="inlineStr"/>
+      <c r="Q285" s="3" t="inlineStr"/>
+      <c r="R285" s="3" t="n">
+        <v>1480.517</v>
+      </c>
+      <c r="S285" s="3" t="n">
+        <v>7.054000000000087</v>
+      </c>
+      <c r="T285" s="3" t="n">
+        <v>1250</v>
+      </c>
+      <c r="U285" s="3" t="n">
+        <v>879</v>
+      </c>
+      <c r="V285" s="3" t="n">
+        <v>1256.111</v>
+      </c>
+      <c r="W285" s="3" t="n">
+        <v>28.50900000000001</v>
+      </c>
+      <c r="X285" s="3" t="n">
+        <v>59768</v>
+      </c>
+      <c r="Y285" s="3" t="n">
+        <v>1386</v>
+      </c>
+      <c r="Z285" s="3" t="n">
+        <v>6015</v>
+      </c>
+      <c r="AA285" s="3" t="n">
+        <v>246</v>
+      </c>
+      <c r="AB285" s="3" t="n">
+        <v>12222</v>
+      </c>
+      <c r="AC285" s="3" t="n">
+        <v>367</v>
+      </c>
+      <c r="AD285" s="3" t="n">
+        <v>3908</v>
+      </c>
+      <c r="AE285" s="3" t="n">
+        <v>118</v>
+      </c>
+      <c r="AF285" s="3" t="n">
+        <v>5107</v>
+      </c>
+      <c r="AG285" s="3" t="n">
+        <v>166</v>
+      </c>
+      <c r="AH285" s="3" t="n">
+        <v>103</v>
+      </c>
+      <c r="AI285" s="3" t="n">
+        <v>83</v>
+      </c>
+      <c r="AJ285" s="3" t="n">
+        <v>2274</v>
+      </c>
+      <c r="AK285" s="3" t="n">
+        <v>60</v>
+      </c>
+      <c r="AL285" s="3" t="inlineStr"/>
+      <c r="AM285" s="3" t="inlineStr"/>
+      <c r="AN285" s="3" t="inlineStr"/>
+      <c r="AO285" s="3" t="inlineStr"/>
+    </row>
+    <row r="286">
+      <c r="A286" s="3" t="inlineStr">
+        <is>
+          <t>30/09/2025</t>
+        </is>
+      </c>
+      <c r="B286" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C286" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D286" s="3" t="n">
+        <v>163814</v>
+      </c>
+      <c r="E286" s="3" t="n">
+        <v>3781</v>
+      </c>
+      <c r="F286" s="3" t="n">
+        <v>74588</v>
+      </c>
+      <c r="G286" s="3" t="n">
+        <v>953</v>
+      </c>
+      <c r="H286" s="3" t="n">
+        <v>57666.65</v>
+      </c>
+      <c r="I286" s="3" t="n">
+        <v>921.6399999999994</v>
+      </c>
+      <c r="J286" s="3" t="n">
+        <v>14146</v>
+      </c>
+      <c r="K286" s="3" t="n">
+        <v>1030</v>
+      </c>
+      <c r="L286" s="3" t="n">
+        <v>20192.3</v>
+      </c>
+      <c r="M286" s="3" t="n">
+        <v>662.5999999999985</v>
+      </c>
+      <c r="N286" s="3" t="inlineStr"/>
+      <c r="O286" s="3" t="inlineStr"/>
+      <c r="P286" s="3" t="inlineStr"/>
+      <c r="Q286" s="3" t="inlineStr"/>
+      <c r="R286" s="3" t="n">
+        <v>1485.341</v>
+      </c>
+      <c r="S286" s="3" t="n">
+        <v>4.823999999999842</v>
+      </c>
+      <c r="T286" s="3" t="n">
+        <v>67</v>
+      </c>
+      <c r="U286" s="3" t="n">
+        <v>-1183</v>
+      </c>
+      <c r="V286" s="3" t="n">
+        <v>1292.435</v>
+      </c>
+      <c r="W286" s="3" t="n">
+        <v>36.32399999999984</v>
+      </c>
+      <c r="X286" s="3" t="n">
+        <v>61128</v>
+      </c>
+      <c r="Y286" s="3" t="n">
+        <v>1360</v>
+      </c>
+      <c r="Z286" s="3" t="n">
+        <v>6282</v>
+      </c>
+      <c r="AA286" s="3" t="n">
+        <v>267</v>
+      </c>
+      <c r="AB286" s="3" t="n">
+        <v>12637</v>
+      </c>
+      <c r="AC286" s="3" t="n">
+        <v>415</v>
+      </c>
+      <c r="AD286" s="3" t="n">
+        <v>4110</v>
+      </c>
+      <c r="AE286" s="3" t="n">
+        <v>202</v>
+      </c>
+      <c r="AF286" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG286" s="3" t="n">
+        <v>58</v>
+      </c>
+      <c r="AH286" s="3" t="n">
+        <v>173</v>
+      </c>
+      <c r="AI286" s="3" t="n">
+        <v>70</v>
+      </c>
+      <c r="AJ286" s="3" t="n">
+        <v>2321</v>
+      </c>
+      <c r="AK286" s="3" t="n">
+        <v>47</v>
+      </c>
+      <c r="AL286" s="3" t="inlineStr"/>
+      <c r="AM286" s="3" t="inlineStr"/>
+      <c r="AN286" s="3" t="inlineStr"/>
+      <c r="AO286" s="3" t="inlineStr"/>
+    </row>
+    <row r="287">
+      <c r="A287" s="3" t="inlineStr">
+        <is>
+          <t>30/11/2025</t>
+        </is>
+      </c>
+      <c r="B287" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C287" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D287" s="3" t="n">
+        <v>172435</v>
+      </c>
+      <c r="E287" s="3" t="n">
+        <v>8621</v>
+      </c>
+      <c r="F287" s="3" t="n">
+        <v>76330</v>
+      </c>
+      <c r="G287" s="3" t="n">
+        <v>1742</v>
+      </c>
+      <c r="H287" s="3" t="n">
+        <v>59901.9</v>
+      </c>
+      <c r="I287" s="3" t="n">
+        <v>2235.25</v>
+      </c>
+      <c r="J287" s="3" t="n">
+        <v>2814</v>
+      </c>
+      <c r="K287" s="3" t="n">
+        <v>-11332</v>
+      </c>
+      <c r="L287" s="3" t="n">
+        <v>16861</v>
+      </c>
+      <c r="M287" s="3" t="n">
+        <v>-3331.299999999999</v>
+      </c>
+      <c r="N287" s="3" t="n">
+        <v>123</v>
+      </c>
+      <c r="O287" s="3" t="inlineStr"/>
+      <c r="P287" s="3" t="n">
+        <v>5457</v>
+      </c>
+      <c r="Q287" s="3" t="inlineStr"/>
+      <c r="R287" s="3" t="n">
+        <v>1506.362</v>
+      </c>
+      <c r="S287" s="3" t="n">
+        <v>21.02100000000019</v>
+      </c>
+      <c r="T287" s="3" t="n">
+        <v>4531</v>
+      </c>
+      <c r="U287" s="3" t="n">
+        <v>4464</v>
+      </c>
+      <c r="V287" s="3" t="n">
+        <v>1365.887</v>
+      </c>
+      <c r="W287" s="3" t="n">
+        <v>73.452</v>
+      </c>
+      <c r="X287" s="3" t="n">
+        <v>65451</v>
+      </c>
+      <c r="Y287" s="3" t="n">
+        <v>4323</v>
+      </c>
+      <c r="Z287" s="3" t="n">
+        <v>6792</v>
+      </c>
+      <c r="AA287" s="3" t="n">
+        <v>510</v>
+      </c>
+      <c r="AB287" s="3" t="n">
+        <v>13462</v>
+      </c>
+      <c r="AC287" s="3" t="n">
+        <v>825</v>
+      </c>
+      <c r="AD287" s="3" t="n">
+        <v>4560</v>
+      </c>
+      <c r="AE287" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="AF287" s="3" t="n">
+        <v>5314</v>
+      </c>
+      <c r="AG287" s="3" t="n">
+        <v>149</v>
+      </c>
+      <c r="AH287" s="3" t="n">
+        <v>87.98399999999999</v>
+      </c>
+      <c r="AI287" s="3" t="n">
+        <v>-85.01600000000001</v>
+      </c>
+      <c r="AJ287" s="3" t="n">
+        <v>2385</v>
+      </c>
+      <c r="AK287" s="3" t="n">
+        <v>64</v>
+      </c>
+      <c r="AL287" s="3" t="n">
+        <v>926</v>
+      </c>
+      <c r="AM287" s="3" t="inlineStr"/>
+      <c r="AN287" s="3" t="inlineStr"/>
+      <c r="AO287" s="3" t="inlineStr"/>
+    </row>
+    <row r="288">
+      <c r="A288" s="3" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="B288" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C288" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D288" s="3" t="n">
+        <v>175995</v>
+      </c>
+      <c r="E288" s="3" t="n">
+        <v>3560</v>
+      </c>
+      <c r="F288" s="3" t="n">
+        <v>77312</v>
+      </c>
+      <c r="G288" s="3" t="n">
+        <v>982</v>
+      </c>
+      <c r="H288" s="3" t="inlineStr"/>
+      <c r="I288" s="3" t="inlineStr"/>
+      <c r="J288" s="3" t="n">
+        <v>4555</v>
+      </c>
+      <c r="K288" s="3" t="n">
+        <v>1741</v>
+      </c>
+      <c r="L288" s="3" t="n">
+        <v>18425</v>
+      </c>
+      <c r="M288" s="3" t="n">
+        <v>1564</v>
+      </c>
+      <c r="N288" s="3" t="n">
+        <v>198</v>
+      </c>
+      <c r="O288" s="3" t="n">
+        <v>75</v>
+      </c>
+      <c r="P288" s="3" t="n">
+        <v>8792</v>
+      </c>
+      <c r="Q288" s="3" t="n">
+        <v>3335</v>
+      </c>
+      <c r="R288" s="3" t="n">
+        <v>1517.127</v>
+      </c>
+      <c r="S288" s="3" t="n">
+        <v>10.76499999999987</v>
+      </c>
+      <c r="T288" s="3" t="n">
+        <v>6859</v>
+      </c>
+      <c r="U288" s="3" t="n">
+        <v>2328</v>
+      </c>
+      <c r="V288" s="3" t="n">
+        <v>1413.953</v>
+      </c>
+      <c r="W288" s="3" t="n">
+        <v>48.06600000000003</v>
+      </c>
+      <c r="X288" s="3" t="n">
+        <v>67784</v>
+      </c>
+      <c r="Y288" s="3" t="n">
+        <v>2333</v>
+      </c>
+      <c r="Z288" s="3" t="n">
+        <v>7031</v>
+      </c>
+      <c r="AA288" s="3" t="n">
+        <v>239</v>
+      </c>
+      <c r="AB288" s="3" t="n">
+        <v>13828</v>
+      </c>
+      <c r="AC288" s="3" t="n">
+        <v>366</v>
+      </c>
+      <c r="AD288" s="3" t="n">
+        <v>4742</v>
+      </c>
+      <c r="AE288" s="3" t="n">
+        <v>182</v>
+      </c>
+      <c r="AF288" s="3" t="n">
+        <v>5488</v>
+      </c>
+      <c r="AG288" s="3" t="n">
+        <v>174</v>
+      </c>
+      <c r="AH288" s="3" t="n">
+        <v>162.024</v>
+      </c>
+      <c r="AI288" s="3" t="n">
+        <v>74.04000000000001</v>
+      </c>
+      <c r="AJ288" s="3" t="n">
+        <v>2464</v>
+      </c>
+      <c r="AK288" s="3" t="n">
+        <v>79</v>
+      </c>
+      <c r="AL288" s="3" t="n">
+        <v>1933</v>
+      </c>
+      <c r="AM288" s="3" t="n">
+        <v>1007</v>
+      </c>
+      <c r="AN288" s="3" t="n">
+        <v>1007</v>
+      </c>
+      <c r="AO288" s="3" t="n">
+        <v>30.19490254872564</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="3" t="inlineStr">
+        <is>
+          <t>31/01/2026</t>
+        </is>
+      </c>
+      <c r="B289" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C289" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D289" s="3" t="n">
+        <v>180321</v>
+      </c>
+      <c r="E289" s="3" t="n">
+        <v>4326</v>
+      </c>
+      <c r="F289" s="3" t="n">
+        <v>78393</v>
+      </c>
+      <c r="G289" s="3" t="n">
+        <v>1081</v>
+      </c>
+      <c r="H289" s="3" t="n">
+        <v>375</v>
+      </c>
+      <c r="I289" s="3" t="inlineStr"/>
+      <c r="J289" s="3" t="n">
+        <v>6645</v>
+      </c>
+      <c r="K289" s="3" t="n">
+        <v>2090</v>
+      </c>
+      <c r="L289" s="3" t="n">
+        <v>20302</v>
+      </c>
+      <c r="M289" s="3" t="n">
+        <v>1877</v>
+      </c>
+      <c r="N289" s="3" t="n">
+        <v>271</v>
+      </c>
+      <c r="O289" s="3" t="n">
+        <v>73</v>
+      </c>
+      <c r="P289" s="3" t="n">
+        <v>12628</v>
+      </c>
+      <c r="Q289" s="3" t="n">
+        <v>3836</v>
+      </c>
+      <c r="R289" s="3" t="n">
+        <v>1532.231</v>
+      </c>
+      <c r="S289" s="3" t="n">
+        <v>15.10400000000004</v>
+      </c>
+      <c r="T289" s="3" t="n">
+        <v>9642</v>
+      </c>
+      <c r="U289" s="3" t="n">
+        <v>2783</v>
+      </c>
+      <c r="V289" s="3" t="n">
+        <v>1462.495</v>
+      </c>
+      <c r="W289" s="3" t="n">
+        <v>48.54199999999992</v>
+      </c>
+      <c r="X289" s="3" t="n">
+        <v>70717</v>
+      </c>
+      <c r="Y289" s="3" t="n">
+        <v>2933</v>
+      </c>
+      <c r="Z289" s="3" t="n">
+        <v>7339</v>
+      </c>
+      <c r="AA289" s="3" t="n">
+        <v>308</v>
+      </c>
+      <c r="AB289" s="3" t="n">
+        <v>14185</v>
+      </c>
+      <c r="AC289" s="3" t="n">
+        <v>357</v>
+      </c>
+      <c r="AD289" s="3" t="n">
+        <v>5004</v>
+      </c>
+      <c r="AE289" s="3" t="n">
+        <v>262</v>
+      </c>
+      <c r="AF289" s="3" t="n">
+        <v>5760</v>
+      </c>
+      <c r="AG289" s="3" t="n">
+        <v>272</v>
+      </c>
+      <c r="AH289" s="3" t="n">
+        <v>233.296</v>
+      </c>
+      <c r="AI289" s="3" t="n">
+        <v>71.27199999999999</v>
+      </c>
+      <c r="AJ289" s="3" t="n">
+        <v>2587</v>
+      </c>
+      <c r="AK289" s="3" t="n">
+        <v>123</v>
+      </c>
+      <c r="AL289" s="3" t="n">
+        <v>2986</v>
+      </c>
+      <c r="AM289" s="3" t="n">
+        <v>1053</v>
+      </c>
+      <c r="AN289" s="3" t="n">
+        <v>1053</v>
+      </c>
+      <c r="AO289" s="3" t="n">
+        <v>27.45046923879041</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="3" t="inlineStr">
+        <is>
+          <t>31/05/2026</t>
+        </is>
+      </c>
+      <c r="B290" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C290" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D290" s="3" t="n">
+        <v>195240</v>
+      </c>
+      <c r="E290" s="3" t="n">
+        <v>14919</v>
+      </c>
+      <c r="F290" s="3" t="n">
+        <v>82678</v>
+      </c>
+      <c r="G290" s="3" t="n">
+        <v>4285</v>
+      </c>
+      <c r="H290" s="3" t="n">
+        <v>3691</v>
+      </c>
+      <c r="I290" s="3" t="n">
+        <v>3316</v>
+      </c>
+      <c r="J290" s="3" t="n">
+        <v>13866</v>
+      </c>
+      <c r="K290" s="3" t="n">
+        <v>7221</v>
+      </c>
+      <c r="L290" s="3" t="n">
+        <v>26742</v>
+      </c>
+      <c r="M290" s="3" t="n">
+        <v>6440</v>
+      </c>
+      <c r="N290" s="3" t="n">
+        <v>509</v>
+      </c>
+      <c r="O290" s="3" t="n">
+        <v>238</v>
+      </c>
+      <c r="P290" s="3" t="n">
+        <v>26596</v>
+      </c>
+      <c r="Q290" s="3" t="n">
+        <v>13968</v>
+      </c>
+      <c r="R290" s="3" t="n">
+        <v>1599.495</v>
+      </c>
+      <c r="S290" s="3" t="n">
+        <v>67.2639999999999</v>
+      </c>
+      <c r="T290" s="3" t="n">
+        <v>18179</v>
+      </c>
+      <c r="U290" s="3" t="n">
+        <v>8537</v>
+      </c>
+      <c r="V290" s="3" t="n">
+        <v>1599.356</v>
+      </c>
+      <c r="W290" s="3" t="n">
+        <v>136.8610000000001</v>
+      </c>
+      <c r="X290" s="3" t="n">
+        <v>79264</v>
+      </c>
+      <c r="Y290" s="3" t="n">
+        <v>8547</v>
+      </c>
+      <c r="Z290" s="3" t="n">
+        <v>8139</v>
+      </c>
+      <c r="AA290" s="3" t="n">
+        <v>800</v>
+      </c>
+      <c r="AB290" s="3" t="n">
+        <v>15438</v>
+      </c>
+      <c r="AC290" s="3" t="n">
+        <v>1253</v>
+      </c>
+      <c r="AD290" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE290" s="3" t="n">
+        <v>478</v>
+      </c>
+      <c r="AF290" s="3" t="n">
+        <v>6521</v>
+      </c>
+      <c r="AG290" s="3" t="n">
+        <v>761</v>
+      </c>
+      <c r="AH290" s="3" t="n">
+        <v>558.389</v>
+      </c>
+      <c r="AI290" s="3" t="n">
+        <v>325.093</v>
+      </c>
+      <c r="AJ290" s="3" t="n">
+        <v>3311</v>
+      </c>
+      <c r="AK290" s="3" t="n">
+        <v>724</v>
+      </c>
+      <c r="AL290" s="3" t="n">
+        <v>8417</v>
+      </c>
+      <c r="AM290" s="3" t="n">
+        <v>5431</v>
+      </c>
+      <c r="AN290" s="3" t="n">
+        <v>5431</v>
+      </c>
+      <c r="AO290" s="3" t="n">
+        <v>38.88172966781215</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="3" t="inlineStr">
+        <is>
+          <t>31/07/2025</t>
+        </is>
+      </c>
+      <c r="B291" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C291" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D291" s="3" t="n">
+        <v>156098</v>
+      </c>
+      <c r="E291" s="3" t="n">
+        <v>-39142</v>
+      </c>
+      <c r="F291" s="3" t="n">
+        <v>72562</v>
+      </c>
+      <c r="G291" s="3" t="n">
+        <v>-10116</v>
+      </c>
+      <c r="H291" s="3" t="n">
+        <v>55696.24</v>
+      </c>
+      <c r="I291" s="3" t="n">
+        <v>52005.24</v>
+      </c>
+      <c r="J291" s="3" t="n">
+        <v>12197</v>
+      </c>
+      <c r="K291" s="3" t="n">
+        <v>-1669</v>
+      </c>
+      <c r="L291" s="3" t="n">
+        <v>18926.21</v>
+      </c>
+      <c r="M291" s="3" t="n">
+        <v>-7815.790000000001</v>
+      </c>
+      <c r="N291" s="3" t="n">
+        <v>16718</v>
+      </c>
+      <c r="O291" s="3" t="n">
+        <v>16209</v>
+      </c>
+      <c r="P291" s="3" t="inlineStr"/>
+      <c r="Q291" s="3" t="inlineStr"/>
+      <c r="R291" s="3" t="n">
+        <v>1474.139</v>
+      </c>
+      <c r="S291" s="3" t="n">
+        <v>-125.356</v>
+      </c>
+      <c r="T291" s="3" t="n">
+        <v>391</v>
+      </c>
+      <c r="U291" s="3" t="n">
+        <v>-17788</v>
+      </c>
+      <c r="V291" s="3" t="n">
+        <v>1228.659</v>
+      </c>
+      <c r="W291" s="3" t="n">
+        <v>-370.6969999999999</v>
+      </c>
+      <c r="X291" s="3" t="n">
+        <v>58426</v>
+      </c>
+      <c r="Y291" s="3" t="n">
+        <v>-20838</v>
+      </c>
+      <c r="Z291" s="3" t="n">
+        <v>5778</v>
+      </c>
+      <c r="AA291" s="3" t="n">
+        <v>-2361</v>
+      </c>
+      <c r="AB291" s="3" t="n">
+        <v>11869</v>
+      </c>
+      <c r="AC291" s="3" t="n">
+        <v>-3569</v>
+      </c>
+      <c r="AD291" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE291" s="3" t="n">
+        <v>-1692</v>
+      </c>
+      <c r="AF291" s="3" t="n">
+        <v>4941</v>
+      </c>
+      <c r="AG291" s="3" t="n">
+        <v>-1580</v>
+      </c>
+      <c r="AH291" s="3" t="n">
+        <v>22</v>
+      </c>
+      <c r="AI291" s="3" t="n">
+        <v>-536.389</v>
+      </c>
+      <c r="AJ291" s="3" t="n">
+        <v>2216</v>
+      </c>
+      <c r="AK291" s="3" t="n">
+        <v>-1095</v>
+      </c>
+      <c r="AL291" s="3" t="inlineStr"/>
+      <c r="AM291" s="3" t="inlineStr"/>
+      <c r="AN291" s="3" t="inlineStr"/>
+      <c r="AO291" s="3" t="inlineStr"/>
+    </row>
+    <row r="292">
+      <c r="A292" s="3" t="inlineStr">
+        <is>
+          <t>31/08/2025</t>
+        </is>
+      </c>
+      <c r="B292" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C292" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D292" s="3" t="n">
+        <v>160051</v>
+      </c>
+      <c r="E292" s="3" t="n">
+        <v>3953</v>
+      </c>
+      <c r="F292" s="3" t="n">
+        <v>73640</v>
+      </c>
+      <c r="G292" s="3" t="n">
+        <v>1078</v>
+      </c>
+      <c r="H292" s="3" t="n">
+        <v>56748.44</v>
+      </c>
+      <c r="I292" s="3" t="n">
+        <v>1052.200000000004</v>
+      </c>
+      <c r="J292" s="3" t="n">
+        <v>13119</v>
+      </c>
+      <c r="K292" s="3" t="n">
+        <v>922</v>
+      </c>
+      <c r="L292" s="3" t="n">
+        <v>19536.07</v>
+      </c>
+      <c r="M292" s="3" t="n">
+        <v>609.8600000000006</v>
+      </c>
+      <c r="N292" s="3" t="n">
+        <v>18729</v>
+      </c>
+      <c r="O292" s="3" t="n">
+        <v>2011</v>
+      </c>
+      <c r="P292" s="3" t="inlineStr"/>
+      <c r="Q292" s="3" t="inlineStr"/>
+      <c r="R292" s="3" t="n">
+        <v>1480.518</v>
+      </c>
+      <c r="S292" s="3" t="n">
+        <v>6.379000000000133</v>
+      </c>
+      <c r="T292" s="3" t="n">
+        <v>1250</v>
+      </c>
+      <c r="U292" s="3" t="n">
+        <v>859</v>
+      </c>
+      <c r="V292" s="3" t="n">
+        <v>1256.632</v>
+      </c>
+      <c r="W292" s="3" t="n">
+        <v>27.97299999999996</v>
+      </c>
+      <c r="X292" s="3" t="n">
+        <v>59774</v>
+      </c>
+      <c r="Y292" s="3" t="n">
+        <v>1348</v>
+      </c>
+      <c r="Z292" s="3" t="n">
+        <v>6015</v>
+      </c>
+      <c r="AA292" s="3" t="n">
+        <v>237</v>
+      </c>
+      <c r="AB292" s="3" t="n">
+        <v>12222</v>
+      </c>
+      <c r="AC292" s="3" t="n">
+        <v>353</v>
+      </c>
+      <c r="AD292" s="3" t="n">
+        <v>3908</v>
+      </c>
+      <c r="AE292" s="3" t="n">
+        <v>118</v>
+      </c>
+      <c r="AF292" s="3" t="n">
+        <v>5107</v>
+      </c>
+      <c r="AG292" s="3" t="n">
+        <v>166</v>
+      </c>
+      <c r="AH292" s="3" t="n">
+        <v>104</v>
+      </c>
+      <c r="AI292" s="3" t="n">
+        <v>82</v>
+      </c>
+      <c r="AJ292" s="3" t="n">
+        <v>2274</v>
+      </c>
+      <c r="AK292" s="3" t="n">
+        <v>58</v>
+      </c>
+      <c r="AL292" s="3" t="inlineStr"/>
+      <c r="AM292" s="3" t="inlineStr"/>
+      <c r="AN292" s="3" t="inlineStr"/>
+      <c r="AO292" s="3" t="inlineStr"/>
+    </row>
+    <row r="293">
+      <c r="A293" s="3" t="inlineStr">
+        <is>
+          <t>31/10/2025</t>
+        </is>
+      </c>
+      <c r="B293" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C293" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D293" s="3" t="n">
+        <v>168496</v>
+      </c>
+      <c r="E293" s="3" t="n">
+        <v>8445</v>
+      </c>
+      <c r="F293" s="3" t="n">
+        <v>75219</v>
+      </c>
+      <c r="G293" s="3" t="n">
+        <v>1579</v>
+      </c>
+      <c r="H293" s="3" t="n">
+        <v>58737.8</v>
+      </c>
+      <c r="I293" s="3" t="n">
+        <v>1989.360000000001</v>
+      </c>
+      <c r="J293" s="3" t="n">
+        <v>1093</v>
+      </c>
+      <c r="K293" s="3" t="n">
+        <v>-12026</v>
+      </c>
+      <c r="L293" s="3" t="n">
+        <v>15313</v>
+      </c>
+      <c r="M293" s="3" t="n">
+        <v>-4223.07</v>
+      </c>
+      <c r="N293" s="3" t="n">
+        <v>50</v>
+      </c>
+      <c r="O293" s="3" t="n">
+        <v>-18679</v>
+      </c>
+      <c r="P293" s="3" t="n">
+        <v>2196</v>
+      </c>
+      <c r="Q293" s="3" t="inlineStr"/>
+      <c r="R293" s="3" t="n">
+        <v>1495.243</v>
+      </c>
+      <c r="S293" s="3" t="n">
+        <v>14.72499999999991</v>
+      </c>
+      <c r="T293" s="3" t="n">
+        <v>2211</v>
+      </c>
+      <c r="U293" s="3" t="n">
+        <v>961</v>
+      </c>
+      <c r="V293" s="3" t="n">
+        <v>1328.289</v>
+      </c>
+      <c r="W293" s="3" t="n">
+        <v>71.65699999999993</v>
+      </c>
+      <c r="X293" s="3" t="n">
+        <v>63143</v>
+      </c>
+      <c r="Y293" s="3" t="n">
+        <v>3369</v>
+      </c>
+      <c r="Z293" s="3" t="n">
+        <v>6537</v>
+      </c>
+      <c r="AA293" s="3" t="n">
+        <v>522</v>
+      </c>
+      <c r="AB293" s="3" t="n">
+        <v>13042</v>
+      </c>
+      <c r="AC293" s="3" t="n">
+        <v>820</v>
+      </c>
+      <c r="AD293" s="3" t="n">
+        <v>4316</v>
+      </c>
+      <c r="AE293" s="3" t="n">
+        <v>408</v>
+      </c>
+      <c r="AF293" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG293" s="3" t="n">
+        <v>58</v>
+      </c>
+      <c r="AH293" s="3" t="n">
+        <v>255</v>
+      </c>
+      <c r="AI293" s="3" t="n">
+        <v>151</v>
+      </c>
+      <c r="AJ293" s="3" t="n">
+        <v>2343</v>
+      </c>
+      <c r="AK293" s="3" t="n">
+        <v>69</v>
+      </c>
+      <c r="AL293" s="3" t="n">
+        <v>-15</v>
+      </c>
+      <c r="AM293" s="3" t="inlineStr"/>
+      <c r="AN293" s="3" t="inlineStr"/>
+      <c r="AO293" s="3" t="inlineStr"/>
+    </row>
+    <row r="294">
+      <c r="A294" s="3" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="B294" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C294" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D294" s="3" t="n">
+        <v>176129</v>
+      </c>
+      <c r="E294" s="3" t="n">
+        <v>7633</v>
+      </c>
+      <c r="F294" s="3" t="n">
+        <v>77342</v>
+      </c>
+      <c r="G294" s="3" t="n">
+        <v>2123</v>
+      </c>
+      <c r="H294" s="3" t="inlineStr"/>
+      <c r="I294" s="3" t="inlineStr"/>
+      <c r="J294" s="3" t="n">
+        <v>4622</v>
+      </c>
+      <c r="K294" s="3" t="n">
+        <v>3529</v>
+      </c>
+      <c r="L294" s="3" t="n">
+        <v>18485</v>
+      </c>
+      <c r="M294" s="3" t="n">
+        <v>3172</v>
+      </c>
+      <c r="N294" s="3" t="n">
+        <v>205</v>
+      </c>
+      <c r="O294" s="3" t="n">
+        <v>155</v>
+      </c>
+      <c r="P294" s="3" t="n">
+        <v>8917</v>
+      </c>
+      <c r="Q294" s="3" t="n">
+        <v>6721</v>
+      </c>
+      <c r="R294" s="3" t="n">
+        <v>1517.267</v>
+      </c>
+      <c r="S294" s="3" t="n">
+        <v>22.02400000000011</v>
+      </c>
+      <c r="T294" s="3" t="n">
+        <v>6944</v>
+      </c>
+      <c r="U294" s="3" t="n">
+        <v>4733</v>
+      </c>
+      <c r="V294" s="3" t="n">
+        <v>1416.143</v>
+      </c>
+      <c r="W294" s="3" t="n">
+        <v>87.85400000000004</v>
+      </c>
+      <c r="X294" s="3" t="n">
+        <v>67871</v>
+      </c>
+      <c r="Y294" s="3" t="n">
+        <v>4728</v>
+      </c>
+      <c r="Z294" s="3" t="n">
+        <v>7035</v>
+      </c>
+      <c r="AA294" s="3" t="n">
+        <v>498</v>
+      </c>
+      <c r="AB294" s="3" t="n">
+        <v>13841</v>
+      </c>
+      <c r="AC294" s="3" t="n">
+        <v>799</v>
+      </c>
+      <c r="AD294" s="3" t="n">
+        <v>4751</v>
+      </c>
+      <c r="AE294" s="3" t="n">
+        <v>435</v>
+      </c>
+      <c r="AF294" s="3" t="n">
+        <v>5492</v>
+      </c>
+      <c r="AG294" s="3" t="n">
+        <v>327</v>
+      </c>
+      <c r="AH294" s="3" t="n">
+        <v>163.518</v>
+      </c>
+      <c r="AI294" s="3" t="n">
+        <v>-91.482</v>
+      </c>
+      <c r="AJ294" s="3" t="n">
+        <v>2468</v>
+      </c>
+      <c r="AK294" s="3" t="n">
+        <v>125</v>
+      </c>
+      <c r="AL294" s="3" t="n">
+        <v>1973</v>
+      </c>
+      <c r="AM294" s="3" t="n">
+        <v>1988</v>
+      </c>
+      <c r="AN294" s="3" t="n">
+        <v>1988</v>
+      </c>
+      <c r="AO294" s="3" t="n">
+        <v>29.57893170659128</v>
+      </c>
     </row>
   </sheetData>
+  <autoFilter ref="A1:AO294"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>