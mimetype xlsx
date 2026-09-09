--- v1 (2026-07-10)
+++ v2 (2026-09-09)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Medidores" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Medidores'!$A$1:$AO$294</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Medidores'!$A$1:$AO$326</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AO294"/>
+  <dimension ref="A1:AO326"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="14" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="18" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="18" customWidth="1" min="9" max="9"/>
     <col width="18" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
@@ -2318,34053 +2318,38043 @@
         <v>4947</v>
       </c>
       <c r="AG15" s="3" t="n">
         <v>-1828</v>
       </c>
       <c r="AH15" s="3" t="n">
         <v>29</v>
       </c>
       <c r="AI15" s="3" t="n">
         <v>-591.664</v>
       </c>
       <c r="AJ15" s="3" t="n">
         <v>2219</v>
       </c>
       <c r="AK15" s="3" t="n">
         <v>-1237</v>
       </c>
       <c r="AL15" s="3" t="inlineStr"/>
       <c r="AM15" s="3" t="inlineStr"/>
       <c r="AN15" s="3" t="inlineStr"/>
       <c r="AO15" s="3" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
-          <t>02/09/2025</t>
+          <t>02/08/2026</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D16" s="3" t="n">
-        <v>160258</v>
+        <v>206549</v>
       </c>
       <c r="E16" s="3" t="n">
-        <v>3840</v>
+        <v>50131</v>
       </c>
       <c r="F16" s="3" t="n">
-        <v>73695</v>
+        <v>84972</v>
       </c>
       <c r="G16" s="3" t="n">
-        <v>1069</v>
+        <v>12346</v>
       </c>
       <c r="H16" s="3" t="n">
-        <v>56803.6</v>
+        <v>5498</v>
       </c>
       <c r="I16" s="3" t="n">
-        <v>1036.339999999997</v>
+        <v>-50269.26</v>
       </c>
       <c r="J16" s="3" t="n">
-        <v>13173</v>
+        <v>18091</v>
       </c>
       <c r="K16" s="3" t="n">
-        <v>881</v>
+        <v>5799</v>
       </c>
       <c r="L16" s="3" t="n">
-        <v>19573.86</v>
+        <v>30726</v>
       </c>
       <c r="M16" s="3" t="n">
-        <v>582.1700000000019</v>
+        <v>11734.31</v>
       </c>
       <c r="N16" s="3" t="n">
-        <v>18824</v>
+        <v>599</v>
       </c>
       <c r="O16" s="3" t="n">
-        <v>1933</v>
-[...1 lines deleted...]
-      <c r="P16" s="3" t="inlineStr"/>
+        <v>-16292</v>
+      </c>
+      <c r="P16" s="3" t="n">
+        <v>35117</v>
+      </c>
       <c r="Q16" s="3" t="inlineStr"/>
       <c r="R16" s="3" t="n">
-        <v>1480.928</v>
+        <v>1637.064</v>
       </c>
       <c r="S16" s="3" t="n">
-        <v>6.211000000000013</v>
+        <v>162.347</v>
       </c>
       <c r="T16" s="3" t="n">
-        <v>1306</v>
+        <v>23353</v>
       </c>
       <c r="U16" s="3" t="n">
-        <v>808</v>
+        <v>22855</v>
       </c>
       <c r="V16" s="3" t="n">
-        <v>1259.631</v>
+        <v>1663.159</v>
       </c>
       <c r="W16" s="3" t="n">
-        <v>29.31400000000008</v>
+        <v>432.8420000000001</v>
       </c>
       <c r="X16" s="3" t="n">
-        <v>59848</v>
+        <v>84492</v>
       </c>
       <c r="Y16" s="3" t="n">
-        <v>1317</v>
+        <v>25961</v>
       </c>
       <c r="Z16" s="3" t="n">
-        <v>6038</v>
+        <v>8558</v>
       </c>
       <c r="AA16" s="3" t="n">
-        <v>239</v>
+        <v>2759</v>
       </c>
       <c r="AB16" s="3" t="n">
-        <v>12251</v>
+        <v>16013</v>
       </c>
       <c r="AC16" s="3" t="n">
-        <v>351</v>
+        <v>4113</v>
       </c>
       <c r="AD16" s="3" t="n">
-        <v>3909</v>
+        <v>5775</v>
       </c>
       <c r="AE16" s="3" t="n">
-        <v>119</v>
+        <v>1985</v>
       </c>
       <c r="AF16" s="3" t="n">
-        <v>5112</v>
+        <v>6905</v>
       </c>
       <c r="AG16" s="3" t="n">
-        <v>165</v>
+        <v>1958</v>
       </c>
       <c r="AH16" s="3" t="n">
-        <v>108</v>
+        <v>676.4829999999999</v>
       </c>
       <c r="AI16" s="3" t="n">
-        <v>79</v>
+        <v>647.4829999999999</v>
       </c>
       <c r="AJ16" s="3" t="n">
-        <v>2278</v>
+        <v>3665</v>
       </c>
       <c r="AK16" s="3" t="n">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="AL16" s="3" t="inlineStr"/>
+        <v>1446</v>
+      </c>
+      <c r="AL16" s="3" t="n">
+        <v>11764</v>
+      </c>
       <c r="AM16" s="3" t="inlineStr"/>
       <c r="AN16" s="3" t="inlineStr"/>
       <c r="AO16" s="3" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
-          <t>02/10/2025</t>
+          <t>02/09/2025</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D17" s="3" t="n">
-        <v>164136</v>
+        <v>160258</v>
       </c>
       <c r="E17" s="3" t="n">
-        <v>3878</v>
+        <v>-46291</v>
       </c>
       <c r="F17" s="3" t="n">
-        <v>74669</v>
+        <v>73695</v>
       </c>
       <c r="G17" s="3" t="n">
-        <v>974</v>
+        <v>-11277</v>
       </c>
       <c r="H17" s="3" t="n">
-        <v>57744.44</v>
+        <v>56803.6</v>
       </c>
       <c r="I17" s="3" t="n">
-        <v>940.8400000000038</v>
+        <v>51305.6</v>
       </c>
       <c r="J17" s="3" t="n">
-        <v>14223</v>
+        <v>13173</v>
       </c>
       <c r="K17" s="3" t="n">
-        <v>1050</v>
+        <v>-4918</v>
       </c>
       <c r="L17" s="3" t="n">
-        <v>20241</v>
+        <v>19573.86</v>
       </c>
       <c r="M17" s="3" t="n">
-        <v>667.1399999999994</v>
-[...2 lines deleted...]
-      <c r="O17" s="3" t="inlineStr"/>
+        <v>-11152.14</v>
+      </c>
+      <c r="N17" s="3" t="n">
+        <v>18824</v>
+      </c>
+      <c r="O17" s="3" t="n">
+        <v>18225</v>
+      </c>
       <c r="P17" s="3" t="inlineStr"/>
       <c r="Q17" s="3" t="inlineStr"/>
       <c r="R17" s="3" t="n">
-        <v>1485.876</v>
+        <v>1480.928</v>
       </c>
       <c r="S17" s="3" t="n">
-        <v>4.947999999999865</v>
+        <v>-156.136</v>
       </c>
       <c r="T17" s="3" t="n">
-        <v>157</v>
+        <v>1306</v>
       </c>
       <c r="U17" s="3" t="n">
-        <v>-1149</v>
+        <v>-22047</v>
       </c>
       <c r="V17" s="3" t="n">
-        <v>1295.264</v>
+        <v>1259.631</v>
       </c>
       <c r="W17" s="3" t="n">
-        <v>35.63299999999981</v>
+        <v>-403.528</v>
       </c>
       <c r="X17" s="3" t="n">
-        <v>61228</v>
+        <v>59848</v>
       </c>
       <c r="Y17" s="3" t="n">
-        <v>1380</v>
+        <v>-24644</v>
       </c>
       <c r="Z17" s="3" t="n">
-        <v>6301</v>
+        <v>6038</v>
       </c>
       <c r="AA17" s="3" t="n">
-        <v>263</v>
+        <v>-2520</v>
       </c>
       <c r="AB17" s="3" t="n">
-        <v>12668</v>
+        <v>12251</v>
       </c>
       <c r="AC17" s="3" t="n">
-        <v>417</v>
+        <v>-3762</v>
       </c>
       <c r="AD17" s="3" t="n">
-        <v>4129</v>
+        <v>3909</v>
       </c>
       <c r="AE17" s="3" t="n">
-        <v>220</v>
+        <v>-1866</v>
       </c>
       <c r="AF17" s="3" t="n">
-        <v>5165</v>
+        <v>5112</v>
       </c>
       <c r="AG17" s="3" t="n">
-        <v>53</v>
+        <v>-1793</v>
       </c>
       <c r="AH17" s="3" t="n">
-        <v>180</v>
+        <v>108</v>
       </c>
       <c r="AI17" s="3" t="n">
-        <v>72</v>
+        <v>-568.4829999999999</v>
       </c>
       <c r="AJ17" s="3" t="n">
-        <v>2323</v>
+        <v>2278</v>
       </c>
       <c r="AK17" s="3" t="n">
-        <v>45</v>
+        <v>-1387</v>
       </c>
       <c r="AL17" s="3" t="inlineStr"/>
       <c r="AM17" s="3" t="inlineStr"/>
       <c r="AN17" s="3" t="inlineStr"/>
       <c r="AO17" s="3" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
-          <t>02/11/2025</t>
+          <t>02/10/2025</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D18" s="3" t="n">
-        <v>168837</v>
+        <v>164136</v>
       </c>
       <c r="E18" s="3" t="n">
-        <v>4701</v>
+        <v>3878</v>
       </c>
       <c r="F18" s="3" t="n">
-        <v>75293</v>
+        <v>74669</v>
       </c>
       <c r="G18" s="3" t="n">
-        <v>624</v>
+        <v>974</v>
       </c>
       <c r="H18" s="3" t="n">
-        <v>58826.43</v>
+        <v>57744.44</v>
       </c>
       <c r="I18" s="3" t="n">
-        <v>1081.989999999998</v>
+        <v>940.8400000000038</v>
       </c>
       <c r="J18" s="3" t="n">
-        <v>1226</v>
+        <v>14223</v>
       </c>
       <c r="K18" s="3" t="n">
-        <v>-12997</v>
+        <v>1050</v>
       </c>
       <c r="L18" s="3" t="n">
-        <v>15433</v>
+        <v>20241</v>
       </c>
       <c r="M18" s="3" t="n">
-        <v>-4808</v>
-[...3 lines deleted...]
-      </c>
+        <v>667.1399999999994</v>
+      </c>
+      <c r="N18" s="3" t="inlineStr"/>
       <c r="O18" s="3" t="inlineStr"/>
-      <c r="P18" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P18" s="3" t="inlineStr"/>
       <c r="Q18" s="3" t="inlineStr"/>
       <c r="R18" s="3" t="n">
-        <v>1495.73</v>
+        <v>1485.876</v>
       </c>
       <c r="S18" s="3" t="n">
-        <v>9.854000000000042</v>
+        <v>4.947999999999865</v>
       </c>
       <c r="T18" s="3" t="n">
-        <v>2389</v>
+        <v>157</v>
       </c>
       <c r="U18" s="3" t="n">
-        <v>2232</v>
+        <v>-1149</v>
       </c>
       <c r="V18" s="3" t="n">
-        <v>1330.523</v>
+        <v>1295.264</v>
       </c>
       <c r="W18" s="3" t="n">
-        <v>35.25900000000001</v>
+        <v>35.63299999999981</v>
       </c>
       <c r="X18" s="3" t="n">
-        <v>63327</v>
+        <v>61228</v>
       </c>
       <c r="Y18" s="3" t="n">
-        <v>2099</v>
+        <v>1380</v>
       </c>
       <c r="Z18" s="3" t="n">
-        <v>6552</v>
+        <v>6301</v>
       </c>
       <c r="AA18" s="3" t="n">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="AB18" s="3" t="n">
-        <v>13077</v>
+        <v>12668</v>
       </c>
       <c r="AC18" s="3" t="n">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="AD18" s="3" t="n">
-        <v>4342</v>
+        <v>4129</v>
       </c>
       <c r="AE18" s="3" t="n">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="AF18" s="3" t="n">
         <v>5165</v>
       </c>
       <c r="AG18" s="3" t="n">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="AH18" s="3" t="n">
-        <v>264</v>
+        <v>180</v>
       </c>
       <c r="AI18" s="3" t="n">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="AJ18" s="3" t="n">
-        <v>2344</v>
+        <v>2323</v>
       </c>
       <c r="AK18" s="3" t="n">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="AL18" s="3" t="inlineStr"/>
       <c r="AM18" s="3" t="inlineStr"/>
       <c r="AN18" s="3" t="inlineStr"/>
       <c r="AO18" s="3" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
-          <t>02/12/2025</t>
+          <t>02/11/2025</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D19" s="3" t="n">
-        <v>172572</v>
+        <v>168837</v>
       </c>
       <c r="E19" s="3" t="n">
-        <v>3735</v>
+        <v>4701</v>
       </c>
       <c r="F19" s="3" t="n">
-        <v>76369</v>
+        <v>75293</v>
       </c>
       <c r="G19" s="3" t="n">
-        <v>1076</v>
+        <v>624</v>
       </c>
       <c r="H19" s="3" t="n">
-        <v>59946.2</v>
+        <v>58826.43</v>
       </c>
       <c r="I19" s="3" t="n">
-        <v>1119.769999999997</v>
+        <v>1081.989999999998</v>
       </c>
       <c r="J19" s="3" t="n">
-        <v>2883</v>
+        <v>1226</v>
       </c>
       <c r="K19" s="3" t="n">
-        <v>1657</v>
+        <v>-12997</v>
       </c>
       <c r="L19" s="3" t="n">
-        <v>16922</v>
+        <v>15433</v>
       </c>
       <c r="M19" s="3" t="n">
-        <v>1489</v>
+        <v>-4808</v>
       </c>
       <c r="N19" s="3" t="n">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="O19" s="3" t="inlineStr"/>
       <c r="P19" s="3" t="n">
-        <v>5584</v>
-[...3 lines deleted...]
-      </c>
+        <v>2448</v>
+      </c>
+      <c r="Q19" s="3" t="inlineStr"/>
       <c r="R19" s="3" t="n">
-        <v>1506.965</v>
+        <v>1495.73</v>
       </c>
       <c r="S19" s="3" t="n">
-        <v>11.2349999999999</v>
+        <v>9.854000000000042</v>
       </c>
       <c r="T19" s="3" t="n">
-        <v>4620</v>
+        <v>2389</v>
       </c>
       <c r="U19" s="3" t="n">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="V19" s="3" t="n">
-        <v>1368.502</v>
+        <v>1330.523</v>
       </c>
       <c r="W19" s="3" t="n">
-        <v>37.97900000000004</v>
+        <v>35.25900000000001</v>
       </c>
       <c r="X19" s="3" t="n">
-        <v>65543</v>
+        <v>63327</v>
       </c>
       <c r="Y19" s="3" t="n">
-        <v>2216</v>
+        <v>2099</v>
       </c>
       <c r="Z19" s="3" t="n">
-        <v>6806</v>
+        <v>6552</v>
       </c>
       <c r="AA19" s="3" t="n">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="AB19" s="3" t="n">
-        <v>13480</v>
+        <v>13077</v>
       </c>
       <c r="AC19" s="3" t="n">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="AD19" s="3" t="n">
-        <v>4575</v>
+        <v>4342</v>
       </c>
       <c r="AE19" s="3" t="n">
-        <v>233</v>
+        <v>213</v>
       </c>
       <c r="AF19" s="3" t="n">
-        <v>5321</v>
+        <v>5165</v>
       </c>
       <c r="AG19" s="3" t="n">
-        <v>156</v>
+        <v>0</v>
       </c>
       <c r="AH19" s="3" t="n">
-        <v>93.729</v>
+        <v>264</v>
       </c>
       <c r="AI19" s="3" t="n">
-        <v>-170.271</v>
+        <v>84</v>
       </c>
       <c r="AJ19" s="3" t="n">
-        <v>2388</v>
+        <v>2344</v>
       </c>
       <c r="AK19" s="3" t="n">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="AL19" s="3" t="n">
-        <v>964</v>
-[...9 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="AM19" s="3" t="inlineStr"/>
+      <c r="AN19" s="3" t="inlineStr"/>
+      <c r="AO19" s="3" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
-          <t>03/01/2026</t>
+          <t>02/12/2025</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D20" s="3" t="n">
-        <v>176442</v>
+        <v>172572</v>
       </c>
       <c r="E20" s="3" t="n">
-        <v>3870</v>
+        <v>3735</v>
       </c>
       <c r="F20" s="3" t="n">
-        <v>77420</v>
+        <v>76369</v>
       </c>
       <c r="G20" s="3" t="n">
-        <v>1051</v>
-[...2 lines deleted...]
-      <c r="I20" s="3" t="inlineStr"/>
+        <v>1076</v>
+      </c>
+      <c r="H20" s="3" t="n">
+        <v>59946.2</v>
+      </c>
+      <c r="I20" s="3" t="n">
+        <v>1119.769999999997</v>
+      </c>
       <c r="J20" s="3" t="n">
-        <v>4778</v>
+        <v>2883</v>
       </c>
       <c r="K20" s="3" t="n">
-        <v>1895</v>
+        <v>1657</v>
       </c>
       <c r="L20" s="3" t="n">
-        <v>18626</v>
+        <v>16922</v>
       </c>
       <c r="M20" s="3" t="n">
-        <v>1704</v>
+        <v>1489</v>
       </c>
       <c r="N20" s="3" t="n">
-        <v>211</v>
+        <v>131</v>
       </c>
       <c r="O20" s="3" t="n">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="P20" s="3" t="n">
-        <v>9218</v>
+        <v>5584</v>
       </c>
       <c r="Q20" s="3" t="n">
-        <v>3634</v>
+        <v>3136</v>
       </c>
       <c r="R20" s="3" t="n">
-        <v>1517.571</v>
+        <v>1506.965</v>
       </c>
       <c r="S20" s="3" t="n">
-        <v>10.60599999999999</v>
+        <v>11.2349999999999</v>
       </c>
       <c r="T20" s="3" t="n">
-        <v>7156</v>
+        <v>4620</v>
       </c>
       <c r="U20" s="3" t="n">
-        <v>2536</v>
+        <v>2231</v>
       </c>
       <c r="V20" s="3" t="n">
-        <v>1420.902</v>
+        <v>1368.502</v>
       </c>
       <c r="W20" s="3" t="n">
-        <v>52.40000000000009</v>
+        <v>37.97900000000004</v>
       </c>
       <c r="X20" s="3" t="n">
-        <v>68078</v>
+        <v>65543</v>
       </c>
       <c r="Y20" s="3" t="n">
-        <v>2535</v>
+        <v>2216</v>
       </c>
       <c r="Z20" s="3" t="n">
-        <v>7048</v>
+        <v>6806</v>
       </c>
       <c r="AA20" s="3" t="n">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="AB20" s="3" t="n">
-        <v>13866</v>
+        <v>13480</v>
       </c>
       <c r="AC20" s="3" t="n">
-        <v>386</v>
+        <v>403</v>
       </c>
       <c r="AD20" s="3" t="n">
-        <v>4768</v>
+        <v>4575</v>
       </c>
       <c r="AE20" s="3" t="n">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="AG20" s="3" t="inlineStr"/>
+        <v>233</v>
+      </c>
+      <c r="AF20" s="3" t="n">
+        <v>5321</v>
+      </c>
+      <c r="AG20" s="3" t="n">
+        <v>156</v>
+      </c>
       <c r="AH20" s="3" t="n">
-        <v>169.407</v>
+        <v>93.729</v>
       </c>
       <c r="AI20" s="3" t="n">
-        <v>75.67800000000001</v>
+        <v>-170.271</v>
       </c>
       <c r="AJ20" s="3" t="n">
-        <v>2478</v>
+        <v>2388</v>
       </c>
       <c r="AK20" s="3" t="n">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="AL20" s="3" t="n">
-        <v>2062</v>
+        <v>964</v>
       </c>
       <c r="AM20" s="3" t="n">
-        <v>1098</v>
+        <v>905</v>
       </c>
       <c r="AN20" s="3" t="n">
-        <v>1098</v>
+        <v>905</v>
       </c>
       <c r="AO20" s="3" t="n">
-        <v>30.21463951568519</v>
+        <v>28.85841836734694</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
+          <t>03/01/2026</t>
         </is>
       </c>
       <c r="B21" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D21" s="3" t="n">
-        <v>180770</v>
+        <v>176442</v>
       </c>
       <c r="E21" s="3" t="n">
-        <v>4328</v>
+        <v>3870</v>
       </c>
       <c r="F21" s="3" t="n">
-        <v>78499</v>
+        <v>77420</v>
       </c>
       <c r="G21" s="3" t="n">
-        <v>1079</v>
-[...3 lines deleted...]
-      </c>
+        <v>1051</v>
+      </c>
+      <c r="H21" s="3" t="inlineStr"/>
       <c r="I21" s="3" t="inlineStr"/>
       <c r="J21" s="3" t="n">
-        <v>6868</v>
+        <v>4778</v>
       </c>
       <c r="K21" s="3" t="n">
-        <v>2090</v>
+        <v>1895</v>
       </c>
       <c r="L21" s="3" t="n">
-        <v>20503</v>
+        <v>18626</v>
       </c>
       <c r="M21" s="3" t="n">
-        <v>1877</v>
+        <v>1704</v>
       </c>
       <c r="N21" s="3" t="n">
-        <v>276</v>
+        <v>211</v>
       </c>
       <c r="O21" s="3" t="n">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="P21" s="3" t="n">
-        <v>12969</v>
+        <v>9218</v>
       </c>
       <c r="Q21" s="3" t="n">
-        <v>3751</v>
+        <v>3634</v>
       </c>
       <c r="R21" s="3" t="n">
-        <v>1533.858</v>
+        <v>1517.571</v>
       </c>
       <c r="S21" s="3" t="n">
-        <v>16.28700000000003</v>
+        <v>10.60599999999999</v>
       </c>
       <c r="T21" s="3" t="n">
-        <v>9901</v>
+        <v>7156</v>
       </c>
       <c r="U21" s="3" t="n">
-        <v>2745</v>
+        <v>2536</v>
       </c>
       <c r="V21" s="3" t="n">
-        <v>1465.196</v>
+        <v>1420.902</v>
       </c>
       <c r="W21" s="3" t="n">
-        <v>44.29399999999987</v>
+        <v>52.40000000000009</v>
       </c>
       <c r="X21" s="3" t="n">
-        <v>70972</v>
+        <v>68078</v>
       </c>
       <c r="Y21" s="3" t="n">
-        <v>2894</v>
+        <v>2535</v>
       </c>
       <c r="Z21" s="3" t="n">
-        <v>7367</v>
+        <v>7048</v>
       </c>
       <c r="AA21" s="3" t="n">
-        <v>319</v>
+        <v>242</v>
       </c>
       <c r="AB21" s="3" t="n">
-        <v>14268</v>
+        <v>13866</v>
       </c>
       <c r="AC21" s="3" t="n">
-        <v>402</v>
+        <v>386</v>
       </c>
       <c r="AD21" s="3" t="n">
-        <v>5032</v>
+        <v>4768</v>
       </c>
       <c r="AE21" s="3" t="n">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="AF21" s="3" t="inlineStr"/>
       <c r="AG21" s="3" t="inlineStr"/>
       <c r="AH21" s="3" t="n">
-        <v>238.719</v>
+        <v>169.407</v>
       </c>
       <c r="AI21" s="3" t="n">
-        <v>69.31199999999998</v>
+        <v>75.67800000000001</v>
       </c>
       <c r="AJ21" s="3" t="n">
-        <v>2598</v>
+        <v>2478</v>
       </c>
       <c r="AK21" s="3" t="n">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="AL21" s="3" t="n">
-        <v>3068</v>
+        <v>2062</v>
       </c>
       <c r="AM21" s="3" t="n">
-        <v>1006</v>
+        <v>1098</v>
       </c>
       <c r="AN21" s="3" t="n">
-        <v>1006</v>
+        <v>1098</v>
       </c>
       <c r="AO21" s="3" t="n">
-        <v>26.81951479605438</v>
+        <v>30.21463951568519</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
-          <t>03/06/2026</t>
+          <t>03/02/2026</t>
         </is>
       </c>
       <c r="B22" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D22" s="3" t="n">
-        <v>195602</v>
+        <v>180770</v>
       </c>
       <c r="E22" s="3" t="n">
-        <v>14832</v>
+        <v>4328</v>
       </c>
       <c r="F22" s="3" t="n">
-        <v>82775</v>
+        <v>78499</v>
       </c>
       <c r="G22" s="3" t="n">
-        <v>4276</v>
+        <v>1079</v>
       </c>
       <c r="H22" s="3" t="n">
-        <v>3756</v>
-[...3 lines deleted...]
-      </c>
+        <v>468</v>
+      </c>
+      <c r="I22" s="3" t="inlineStr"/>
       <c r="J22" s="3" t="n">
-        <v>13998</v>
+        <v>6868</v>
       </c>
       <c r="K22" s="3" t="n">
-        <v>7130</v>
+        <v>2090</v>
       </c>
       <c r="L22" s="3" t="n">
-        <v>26856</v>
+        <v>20503</v>
       </c>
       <c r="M22" s="3" t="n">
-        <v>6353</v>
+        <v>1877</v>
       </c>
       <c r="N22" s="3" t="n">
-        <v>513</v>
+        <v>276</v>
       </c>
       <c r="O22" s="3" t="n">
-        <v>237</v>
+        <v>65</v>
       </c>
       <c r="P22" s="3" t="n">
-        <v>26850</v>
+        <v>12969</v>
       </c>
       <c r="Q22" s="3" t="n">
-        <v>13881</v>
+        <v>3751</v>
       </c>
       <c r="R22" s="3" t="n">
-        <v>1600.999</v>
+        <v>1533.858</v>
       </c>
       <c r="S22" s="3" t="n">
-        <v>67.14100000000008</v>
+        <v>16.28700000000003</v>
       </c>
       <c r="T22" s="3" t="n">
-        <v>18329</v>
+        <v>9901</v>
       </c>
       <c r="U22" s="3" t="n">
-        <v>8428</v>
+        <v>2745</v>
       </c>
       <c r="V22" s="3" t="n">
-        <v>1601.982</v>
+        <v>1465.196</v>
       </c>
       <c r="W22" s="3" t="n">
-        <v>136.7860000000001</v>
+        <v>44.29399999999987</v>
       </c>
       <c r="X22" s="3" t="n">
-        <v>79419</v>
+        <v>70972</v>
       </c>
       <c r="Y22" s="3" t="n">
-        <v>8447</v>
+        <v>2894</v>
       </c>
       <c r="Z22" s="3" t="n">
-        <v>8159</v>
+        <v>7367</v>
       </c>
       <c r="AA22" s="3" t="n">
-        <v>792</v>
+        <v>319</v>
       </c>
       <c r="AB22" s="3" t="n">
-        <v>15462</v>
+        <v>14268</v>
       </c>
       <c r="AC22" s="3" t="n">
-        <v>1194</v>
+        <v>402</v>
       </c>
       <c r="AD22" s="3" t="n">
-        <v>5482</v>
+        <v>5032</v>
       </c>
       <c r="AE22" s="3" t="n">
-        <v>450</v>
+        <v>264</v>
       </c>
       <c r="AF22" s="3" t="n">
-        <v>6525</v>
-[...3 lines deleted...]
-      </c>
+        <v>5774</v>
+      </c>
+      <c r="AG22" s="3" t="inlineStr"/>
       <c r="AH22" s="3" t="n">
-        <v>564.2859999999999</v>
+        <v>238.719</v>
       </c>
       <c r="AI22" s="3" t="n">
-        <v>325.567</v>
+        <v>69.31199999999998</v>
       </c>
       <c r="AJ22" s="3" t="n">
-        <v>3317</v>
+        <v>2598</v>
       </c>
       <c r="AK22" s="3" t="n">
-        <v>719</v>
+        <v>120</v>
       </c>
       <c r="AL22" s="3" t="n">
-        <v>8521</v>
+        <v>3068</v>
       </c>
       <c r="AM22" s="3" t="n">
-        <v>5453</v>
+        <v>1006</v>
       </c>
       <c r="AN22" s="3" t="n">
-        <v>5453</v>
+        <v>1006</v>
       </c>
       <c r="AO22" s="3" t="n">
-        <v>39.28391326273324</v>
+        <v>26.81951479605438</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
       <c r="B23" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D23" s="3" t="n">
-        <v>201435</v>
+        <v>195602</v>
       </c>
       <c r="E23" s="3" t="n">
-        <v>5833</v>
+        <v>14832</v>
       </c>
       <c r="F23" s="3" t="n">
-        <v>83842</v>
+        <v>82775</v>
       </c>
       <c r="G23" s="3" t="n">
-        <v>1067</v>
+        <v>4276</v>
       </c>
       <c r="H23" s="3" t="n">
-        <v>4642</v>
+        <v>3756</v>
       </c>
       <c r="I23" s="3" t="n">
-        <v>886</v>
+        <v>3288</v>
       </c>
       <c r="J23" s="3" t="n">
-        <v>16335</v>
+        <v>13998</v>
       </c>
       <c r="K23" s="3" t="n">
-        <v>2337</v>
+        <v>7130</v>
       </c>
       <c r="L23" s="3" t="n">
-        <v>28884</v>
+        <v>26856</v>
       </c>
       <c r="M23" s="3" t="n">
-        <v>2028</v>
+        <v>6353</v>
       </c>
       <c r="N23" s="3" t="n">
-        <v>559</v>
+        <v>513</v>
       </c>
       <c r="O23" s="3" t="n">
-        <v>46</v>
+        <v>237</v>
       </c>
       <c r="P23" s="3" t="n">
-        <v>31316</v>
+        <v>26850</v>
       </c>
       <c r="Q23" s="3" t="n">
-        <v>4466</v>
+        <v>13881</v>
       </c>
       <c r="R23" s="3" t="n">
-        <v>1618.207</v>
+        <v>1600.999</v>
       </c>
       <c r="S23" s="3" t="n">
-        <v>17.20800000000008</v>
+        <v>67.14100000000008</v>
       </c>
       <c r="T23" s="3" t="n">
-        <v>21046</v>
+        <v>18329</v>
       </c>
       <c r="U23" s="3" t="n">
-        <v>2717</v>
+        <v>8428</v>
       </c>
       <c r="V23" s="3" t="n">
-        <v>1632.139</v>
+        <v>1601.982</v>
       </c>
       <c r="W23" s="3" t="n">
-        <v>30.15699999999993</v>
+        <v>136.7860000000001</v>
       </c>
       <c r="X23" s="3" t="n">
-        <v>82164</v>
+        <v>79419</v>
       </c>
       <c r="Y23" s="3" t="n">
-        <v>2745</v>
+        <v>8447</v>
       </c>
       <c r="Z23" s="3" t="n">
-        <v>8355</v>
+        <v>8159</v>
       </c>
       <c r="AA23" s="3" t="n">
-        <v>196</v>
+        <v>792</v>
       </c>
       <c r="AB23" s="3" t="n">
-        <v>15745</v>
+        <v>15462</v>
       </c>
       <c r="AC23" s="3" t="n">
-        <v>283</v>
+        <v>1194</v>
       </c>
       <c r="AD23" s="3" t="n">
-        <v>5620</v>
+        <v>5482</v>
       </c>
       <c r="AE23" s="3" t="n">
-        <v>138</v>
+        <v>450</v>
       </c>
       <c r="AF23" s="3" t="n">
-        <v>6781</v>
+        <v>6525</v>
       </c>
       <c r="AG23" s="3" t="n">
-        <v>256</v>
+        <v>751</v>
       </c>
       <c r="AH23" s="3" t="n">
-        <v>622.612</v>
+        <v>564.2859999999999</v>
       </c>
       <c r="AI23" s="3" t="n">
-        <v>58.32600000000002</v>
+        <v>325.567</v>
       </c>
       <c r="AJ23" s="3" t="n">
-        <v>3461</v>
+        <v>3317</v>
       </c>
       <c r="AK23" s="3" t="n">
-        <v>144</v>
+        <v>719</v>
       </c>
       <c r="AL23" s="3" t="n">
-        <v>10270</v>
+        <v>8521</v>
       </c>
       <c r="AM23" s="3" t="n">
-        <v>1749</v>
+        <v>5453</v>
       </c>
       <c r="AN23" s="3" t="n">
-        <v>1749</v>
+        <v>5453</v>
       </c>
       <c r="AO23" s="3" t="n">
-        <v>39.16256157635468</v>
+        <v>39.28391326273324</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
-          <t>03/08/2025</t>
+          <t>03/07/2026</t>
         </is>
       </c>
       <c r="B24" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D24" s="3" t="n">
-        <v>156540</v>
+        <v>201435</v>
       </c>
       <c r="E24" s="3" t="n">
-        <v>-44895</v>
+        <v>5833</v>
       </c>
       <c r="F24" s="3" t="n">
-        <v>72655</v>
+        <v>83842</v>
       </c>
       <c r="G24" s="3" t="n">
-        <v>-11187</v>
+        <v>1067</v>
       </c>
       <c r="H24" s="3" t="n">
-        <v>55793.67</v>
+        <v>4642</v>
       </c>
       <c r="I24" s="3" t="n">
-        <v>51151.67</v>
+        <v>886</v>
       </c>
       <c r="J24" s="3" t="n">
-        <v>12313</v>
+        <v>16335</v>
       </c>
       <c r="K24" s="3" t="n">
-        <v>-4022</v>
+        <v>2337</v>
       </c>
       <c r="L24" s="3" t="n">
-        <v>19005.51</v>
+        <v>28884</v>
       </c>
       <c r="M24" s="3" t="n">
-        <v>-9878.490000000002</v>
+        <v>2028</v>
       </c>
       <c r="N24" s="3" t="n">
-        <v>16961</v>
+        <v>559</v>
       </c>
       <c r="O24" s="3" t="n">
-        <v>16402</v>
-[...2 lines deleted...]
-      <c r="Q24" s="3" t="inlineStr"/>
+        <v>46</v>
+      </c>
+      <c r="P24" s="3" t="n">
+        <v>31316</v>
+      </c>
+      <c r="Q24" s="3" t="n">
+        <v>4466</v>
+      </c>
       <c r="R24" s="3" t="n">
-        <v>1474.867</v>
+        <v>1618.207</v>
       </c>
       <c r="S24" s="3" t="n">
-        <v>-143.3400000000001</v>
+        <v>17.20800000000008</v>
       </c>
       <c r="T24" s="3" t="n">
-        <v>533</v>
+        <v>21046</v>
       </c>
       <c r="U24" s="3" t="n">
-        <v>-20513</v>
+        <v>2717</v>
       </c>
       <c r="V24" s="3" t="n">
-        <v>1231.14</v>
+        <v>1632.139</v>
       </c>
       <c r="W24" s="3" t="n">
-        <v>-400.9989999999998</v>
+        <v>30.15699999999993</v>
       </c>
       <c r="X24" s="3" t="n">
-        <v>58587</v>
+        <v>82164</v>
       </c>
       <c r="Y24" s="3" t="n">
-        <v>-23577</v>
+        <v>2745</v>
       </c>
       <c r="Z24" s="3" t="n">
-        <v>5807</v>
+        <v>8355</v>
       </c>
       <c r="AA24" s="3" t="n">
-        <v>-2548</v>
+        <v>196</v>
       </c>
       <c r="AB24" s="3" t="n">
-        <v>11912</v>
+        <v>15745</v>
       </c>
       <c r="AC24" s="3" t="n">
-        <v>-3833</v>
+        <v>283</v>
       </c>
       <c r="AD24" s="3" t="n">
-        <v>3790</v>
+        <v>5620</v>
       </c>
       <c r="AE24" s="3" t="n">
-        <v>-1830</v>
+        <v>138</v>
       </c>
       <c r="AF24" s="3" t="n">
-        <v>4951</v>
+        <v>6781</v>
       </c>
       <c r="AG24" s="3" t="n">
-        <v>-1830</v>
+        <v>256</v>
       </c>
       <c r="AH24" s="3" t="n">
-        <v>30</v>
+        <v>622.612</v>
       </c>
       <c r="AI24" s="3" t="n">
-        <v>-592.612</v>
+        <v>58.32600000000002</v>
       </c>
       <c r="AJ24" s="3" t="n">
-        <v>2222</v>
+        <v>3461</v>
       </c>
       <c r="AK24" s="3" t="n">
-        <v>-1239</v>
-[...4 lines deleted...]
-      <c r="AO24" s="3" t="inlineStr"/>
+        <v>144</v>
+      </c>
+      <c r="AL24" s="3" t="n">
+        <v>10270</v>
+      </c>
+      <c r="AM24" s="3" t="n">
+        <v>1749</v>
+      </c>
+      <c r="AN24" s="3" t="n">
+        <v>1749</v>
+      </c>
+      <c r="AO24" s="3" t="n">
+        <v>39.16256157635468</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
-          <t>03/09/2025</t>
+          <t>03/08/2025</t>
         </is>
       </c>
       <c r="B25" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D25" s="3" t="n">
-        <v>160402</v>
+        <v>156540</v>
       </c>
       <c r="E25" s="3" t="n">
-        <v>3862</v>
+        <v>-44895</v>
       </c>
       <c r="F25" s="3" t="n">
-        <v>73716</v>
+        <v>72655</v>
       </c>
       <c r="G25" s="3" t="n">
-        <v>1061</v>
+        <v>-11187</v>
       </c>
       <c r="H25" s="3" t="n">
-        <v>56833.58</v>
+        <v>55793.67</v>
       </c>
       <c r="I25" s="3" t="n">
-        <v>1039.910000000003</v>
+        <v>51151.67</v>
       </c>
       <c r="J25" s="3" t="n">
-        <v>13221</v>
+        <v>12313</v>
       </c>
       <c r="K25" s="3" t="n">
-        <v>908</v>
+        <v>-4022</v>
       </c>
       <c r="L25" s="3" t="n">
-        <v>19605.04</v>
+        <v>19005.51</v>
       </c>
       <c r="M25" s="3" t="n">
-        <v>599.5300000000025</v>
+        <v>-9878.490000000002</v>
       </c>
       <c r="N25" s="3" t="n">
-        <v>18893</v>
+        <v>16961</v>
       </c>
       <c r="O25" s="3" t="n">
-        <v>1932</v>
+        <v>16402</v>
       </c>
       <c r="P25" s="3" t="inlineStr"/>
       <c r="Q25" s="3" t="inlineStr"/>
       <c r="R25" s="3" t="n">
-        <v>1481.24</v>
+        <v>1474.867</v>
       </c>
       <c r="S25" s="3" t="n">
-        <v>6.373000000000047</v>
+        <v>-143.3400000000001</v>
       </c>
       <c r="T25" s="3" t="n">
-        <v>1316</v>
+        <v>533</v>
       </c>
       <c r="U25" s="3" t="n">
-        <v>783</v>
+        <v>-20513</v>
       </c>
       <c r="V25" s="3" t="n">
-        <v>1260.632</v>
+        <v>1231.14</v>
       </c>
       <c r="W25" s="3" t="n">
-        <v>29.49199999999996</v>
+        <v>-400.9989999999998</v>
       </c>
       <c r="X25" s="3" t="n">
-        <v>59893</v>
+        <v>58587</v>
       </c>
       <c r="Y25" s="3" t="n">
-        <v>1306</v>
+        <v>-23577</v>
       </c>
       <c r="Z25" s="3" t="n">
-        <v>6044</v>
+        <v>5807</v>
       </c>
       <c r="AA25" s="3" t="n">
-        <v>237</v>
+        <v>-2548</v>
       </c>
       <c r="AB25" s="3" t="n">
-        <v>12264</v>
+        <v>11912</v>
       </c>
       <c r="AC25" s="3" t="n">
-        <v>352</v>
+        <v>-3833</v>
       </c>
       <c r="AD25" s="3" t="n">
-        <v>3918</v>
+        <v>3790</v>
       </c>
       <c r="AE25" s="3" t="n">
-        <v>128</v>
+        <v>-1830</v>
       </c>
       <c r="AF25" s="3" t="n">
-        <v>5115</v>
+        <v>4951</v>
       </c>
       <c r="AG25" s="3" t="n">
-        <v>164</v>
+        <v>-1830</v>
       </c>
       <c r="AH25" s="3" t="n">
-        <v>111</v>
+        <v>30</v>
       </c>
       <c r="AI25" s="3" t="n">
-        <v>81</v>
+        <v>-592.612</v>
       </c>
       <c r="AJ25" s="3" t="n">
-        <v>2281</v>
+        <v>2222</v>
       </c>
       <c r="AK25" s="3" t="n">
-        <v>59</v>
+        <v>-1239</v>
       </c>
       <c r="AL25" s="3" t="inlineStr"/>
       <c r="AM25" s="3" t="inlineStr"/>
       <c r="AN25" s="3" t="inlineStr"/>
       <c r="AO25" s="3" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
-          <t>03/10/2025</t>
+          <t>03/08/2026</t>
         </is>
       </c>
       <c r="B26" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D26" s="3" t="n">
-        <v>164328</v>
+        <v>206625</v>
       </c>
       <c r="E26" s="3" t="n">
-        <v>3926</v>
+        <v>50085</v>
       </c>
       <c r="F26" s="3" t="n">
-        <v>74703</v>
+        <v>84984</v>
       </c>
       <c r="G26" s="3" t="n">
-        <v>987</v>
+        <v>12329</v>
       </c>
       <c r="H26" s="3" t="n">
-        <v>57778.33</v>
+        <v>5507</v>
       </c>
       <c r="I26" s="3" t="n">
-        <v>944.75</v>
+        <v>-50286.67</v>
       </c>
       <c r="J26" s="3" t="n">
-        <v>14270</v>
+        <v>18092</v>
       </c>
       <c r="K26" s="3" t="n">
-        <v>1049</v>
+        <v>5779</v>
       </c>
       <c r="L26" s="3" t="n">
-        <v>20269.49</v>
+        <v>30781</v>
       </c>
       <c r="M26" s="3" t="n">
-        <v>664.4500000000007</v>
-[...3 lines deleted...]
-      <c r="P26" s="3" t="inlineStr"/>
+        <v>11775.49</v>
+      </c>
+      <c r="N26" s="3" t="n">
+        <v>600</v>
+      </c>
+      <c r="O26" s="3" t="n">
+        <v>-16361</v>
+      </c>
+      <c r="P26" s="3" t="n">
+        <v>35178</v>
+      </c>
       <c r="Q26" s="3" t="inlineStr"/>
       <c r="R26" s="3" t="n">
-        <v>1486.053</v>
+        <v>1637.663</v>
       </c>
       <c r="S26" s="3" t="n">
-        <v>4.813000000000102</v>
+        <v>162.796</v>
       </c>
       <c r="T26" s="3" t="n">
-        <v>229</v>
+        <v>23394</v>
       </c>
       <c r="U26" s="3" t="n">
-        <v>-1087</v>
+        <v>22861</v>
       </c>
       <c r="V26" s="3" t="n">
-        <v>1296.706</v>
+        <v>1663.989</v>
       </c>
       <c r="W26" s="3" t="n">
-        <v>36.07399999999984</v>
+        <v>432.8489999999999</v>
       </c>
       <c r="X26" s="3" t="n">
-        <v>61288</v>
+        <v>84530</v>
       </c>
       <c r="Y26" s="3" t="n">
-        <v>1395</v>
+        <v>25943</v>
       </c>
       <c r="Z26" s="3" t="n">
-        <v>6312</v>
+        <v>8564</v>
       </c>
       <c r="AA26" s="3" t="n">
-        <v>268</v>
+        <v>2757</v>
       </c>
       <c r="AB26" s="3" t="n">
-        <v>12688</v>
+        <v>16018</v>
       </c>
       <c r="AC26" s="3" t="n">
-        <v>424</v>
+        <v>4106</v>
       </c>
       <c r="AD26" s="3" t="n">
-        <v>4139</v>
+        <v>5775</v>
       </c>
       <c r="AE26" s="3" t="n">
-        <v>221</v>
+        <v>1985</v>
       </c>
       <c r="AF26" s="3" t="n">
-        <v>5165</v>
+        <v>6905</v>
       </c>
       <c r="AG26" s="3" t="n">
-        <v>50</v>
+        <v>1954</v>
       </c>
       <c r="AH26" s="3" t="n">
-        <v>182</v>
+        <v>677.634</v>
       </c>
       <c r="AI26" s="3" t="n">
-        <v>71</v>
+        <v>647.634</v>
       </c>
       <c r="AJ26" s="3" t="n">
-        <v>2324</v>
+        <v>3665</v>
       </c>
       <c r="AK26" s="3" t="n">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="AL26" s="3" t="inlineStr"/>
+        <v>1443</v>
+      </c>
+      <c r="AL26" s="3" t="n">
+        <v>11784</v>
+      </c>
       <c r="AM26" s="3" t="inlineStr"/>
       <c r="AN26" s="3" t="inlineStr"/>
       <c r="AO26" s="3" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
-          <t>03/11/2025</t>
+          <t>03/09/2025</t>
         </is>
       </c>
       <c r="B27" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D27" s="3" t="n">
-        <v>168936</v>
+        <v>160402</v>
       </c>
       <c r="E27" s="3" t="n">
-        <v>4608</v>
+        <v>-46223</v>
       </c>
       <c r="F27" s="3" t="n">
-        <v>75320</v>
+        <v>73716</v>
       </c>
       <c r="G27" s="3" t="n">
-        <v>617</v>
+        <v>-11268</v>
       </c>
       <c r="H27" s="3" t="n">
-        <v>58852.61</v>
+        <v>56833.58</v>
       </c>
       <c r="I27" s="3" t="n">
-        <v>1074.279999999999</v>
+        <v>51326.58</v>
       </c>
       <c r="J27" s="3" t="n">
-        <v>1266</v>
+        <v>13221</v>
       </c>
       <c r="K27" s="3" t="n">
-        <v>-13004</v>
+        <v>-4871</v>
       </c>
       <c r="L27" s="3" t="n">
-        <v>15469</v>
+        <v>19605.04</v>
       </c>
       <c r="M27" s="3" t="n">
-        <v>-4800.490000000002</v>
+        <v>-11175.96</v>
       </c>
       <c r="N27" s="3" t="n">
-        <v>56</v>
-[...4 lines deleted...]
-      </c>
+        <v>18893</v>
+      </c>
+      <c r="O27" s="3" t="n">
+        <v>18293</v>
+      </c>
+      <c r="P27" s="3" t="inlineStr"/>
       <c r="Q27" s="3" t="inlineStr"/>
       <c r="R27" s="3" t="n">
-        <v>1496.295</v>
+        <v>1481.24</v>
       </c>
       <c r="S27" s="3" t="n">
-        <v>10.24199999999996</v>
+        <v>-156.423</v>
       </c>
       <c r="T27" s="3" t="n">
-        <v>2443</v>
+        <v>1316</v>
       </c>
       <c r="U27" s="3" t="n">
-        <v>2214</v>
+        <v>-22078</v>
       </c>
       <c r="V27" s="3" t="n">
-        <v>1331.749</v>
+        <v>1260.632</v>
       </c>
       <c r="W27" s="3" t="n">
-        <v>35.04300000000012</v>
+        <v>-403.357</v>
       </c>
       <c r="X27" s="3" t="n">
-        <v>63380</v>
+        <v>59893</v>
       </c>
       <c r="Y27" s="3" t="n">
-        <v>2092</v>
+        <v>-24637</v>
       </c>
       <c r="Z27" s="3" t="n">
-        <v>6560</v>
+        <v>6044</v>
       </c>
       <c r="AA27" s="3" t="n">
-        <v>248</v>
+        <v>-2520</v>
       </c>
       <c r="AB27" s="3" t="n">
-        <v>13093</v>
+        <v>12264</v>
       </c>
       <c r="AC27" s="3" t="n">
-        <v>405</v>
+        <v>-3754</v>
       </c>
       <c r="AD27" s="3" t="n">
-        <v>4351</v>
+        <v>3918</v>
       </c>
       <c r="AE27" s="3" t="n">
-        <v>212</v>
+        <v>-1857</v>
       </c>
       <c r="AF27" s="3" t="n">
-        <v>5179</v>
+        <v>5115</v>
       </c>
       <c r="AG27" s="3" t="n">
-        <v>14</v>
+        <v>-1790</v>
       </c>
       <c r="AH27" s="3" t="n">
-        <v>272</v>
+        <v>111</v>
       </c>
       <c r="AI27" s="3" t="n">
-        <v>90</v>
+        <v>-566.634</v>
       </c>
       <c r="AJ27" s="3" t="n">
-        <v>2345</v>
+        <v>2281</v>
       </c>
       <c r="AK27" s="3" t="n">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1384</v>
+      </c>
+      <c r="AL27" s="3" t="inlineStr"/>
       <c r="AM27" s="3" t="inlineStr"/>
       <c r="AN27" s="3" t="inlineStr"/>
       <c r="AO27" s="3" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
-          <t>03/12/2025</t>
+          <t>03/10/2025</t>
         </is>
       </c>
       <c r="B28" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D28" s="3" t="n">
-        <v>172707</v>
+        <v>164328</v>
       </c>
       <c r="E28" s="3" t="n">
-        <v>3771</v>
+        <v>3926</v>
       </c>
       <c r="F28" s="3" t="n">
-        <v>76406</v>
+        <v>74703</v>
       </c>
       <c r="G28" s="3" t="n">
-        <v>1086</v>
+        <v>987</v>
       </c>
       <c r="H28" s="3" t="n">
-        <v>59979.13</v>
+        <v>57778.33</v>
       </c>
       <c r="I28" s="3" t="n">
-        <v>1126.519999999997</v>
+        <v>944.75</v>
       </c>
       <c r="J28" s="3" t="n">
-        <v>2951</v>
+        <v>14270</v>
       </c>
       <c r="K28" s="3" t="n">
-        <v>1685</v>
+        <v>1049</v>
       </c>
       <c r="L28" s="3" t="n">
-        <v>16983</v>
+        <v>20269.49</v>
       </c>
       <c r="M28" s="3" t="n">
-        <v>1514</v>
-[...12 lines deleted...]
-      </c>
+        <v>664.4500000000007</v>
+      </c>
+      <c r="N28" s="3" t="inlineStr"/>
+      <c r="O28" s="3" t="inlineStr"/>
+      <c r="P28" s="3" t="inlineStr"/>
+      <c r="Q28" s="3" t="inlineStr"/>
       <c r="R28" s="3" t="n">
-        <v>1507.627</v>
+        <v>1486.053</v>
       </c>
       <c r="S28" s="3" t="n">
-        <v>11.33199999999988</v>
+        <v>4.813000000000102</v>
       </c>
       <c r="T28" s="3" t="n">
-        <v>4711</v>
+        <v>229</v>
       </c>
       <c r="U28" s="3" t="n">
-        <v>2268</v>
+        <v>-1087</v>
       </c>
       <c r="V28" s="3" t="n">
-        <v>1370.475</v>
+        <v>1296.706</v>
       </c>
       <c r="W28" s="3" t="n">
-        <v>38.72599999999989</v>
+        <v>36.07399999999984</v>
       </c>
       <c r="X28" s="3" t="n">
-        <v>65633</v>
+        <v>61288</v>
       </c>
       <c r="Y28" s="3" t="n">
-        <v>2253</v>
+        <v>1395</v>
       </c>
       <c r="Z28" s="3" t="n">
-        <v>6812</v>
+        <v>6312</v>
       </c>
       <c r="AA28" s="3" t="n">
-        <v>252</v>
+        <v>268</v>
       </c>
       <c r="AB28" s="3" t="n">
-        <v>13505</v>
+        <v>12688</v>
       </c>
       <c r="AC28" s="3" t="n">
-        <v>412</v>
+        <v>424</v>
       </c>
       <c r="AD28" s="3" t="n">
-        <v>4580</v>
+        <v>4139</v>
       </c>
       <c r="AE28" s="3" t="n">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="AF28" s="3" t="n">
-        <v>5321</v>
+        <v>5165</v>
       </c>
       <c r="AG28" s="3" t="n">
-        <v>142</v>
+        <v>50</v>
       </c>
       <c r="AH28" s="3" t="n">
-        <v>98.252</v>
+        <v>182</v>
       </c>
       <c r="AI28" s="3" t="n">
-        <v>-173.748</v>
+        <v>71</v>
       </c>
       <c r="AJ28" s="3" t="n">
-        <v>2390</v>
+        <v>2324</v>
       </c>
       <c r="AK28" s="3" t="n">
-        <v>45</v>
-[...12 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="AL28" s="3" t="inlineStr"/>
+      <c r="AM28" s="3" t="inlineStr"/>
+      <c r="AN28" s="3" t="inlineStr"/>
+      <c r="AO28" s="3" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
-          <t>04/01/2026</t>
+          <t>03/11/2025</t>
         </is>
       </c>
       <c r="B29" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D29" s="3" t="n">
-        <v>176576</v>
+        <v>168936</v>
       </c>
       <c r="E29" s="3" t="n">
-        <v>3869</v>
+        <v>4608</v>
       </c>
       <c r="F29" s="3" t="n">
-        <v>77454</v>
+        <v>75320</v>
       </c>
       <c r="G29" s="3" t="n">
-        <v>1048</v>
-[...2 lines deleted...]
-      <c r="I29" s="3" t="inlineStr"/>
+        <v>617</v>
+      </c>
+      <c r="H29" s="3" t="n">
+        <v>58852.61</v>
+      </c>
+      <c r="I29" s="3" t="n">
+        <v>1074.279999999999</v>
+      </c>
       <c r="J29" s="3" t="n">
-        <v>4845</v>
+        <v>1266</v>
       </c>
       <c r="K29" s="3" t="n">
-        <v>1894</v>
+        <v>-13004</v>
       </c>
       <c r="L29" s="3" t="n">
-        <v>18686</v>
+        <v>15469</v>
       </c>
       <c r="M29" s="3" t="n">
-        <v>1703</v>
+        <v>-4800.490000000002</v>
       </c>
       <c r="N29" s="3" t="n">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="O29" s="3" t="n">
+        <v>56</v>
+      </c>
+      <c r="O29" s="3" t="inlineStr"/>
+      <c r="P29" s="3" t="n">
+        <v>2523</v>
+      </c>
+      <c r="Q29" s="3" t="inlineStr"/>
+      <c r="R29" s="3" t="n">
+        <v>1496.295</v>
+      </c>
+      <c r="S29" s="3" t="n">
+        <v>10.24199999999996</v>
+      </c>
+      <c r="T29" s="3" t="n">
+        <v>2443</v>
+      </c>
+      <c r="U29" s="3" t="n">
+        <v>2214</v>
+      </c>
+      <c r="V29" s="3" t="n">
+        <v>1331.749</v>
+      </c>
+      <c r="W29" s="3" t="n">
+        <v>35.04300000000012</v>
+      </c>
+      <c r="X29" s="3" t="n">
+        <v>63380</v>
+      </c>
+      <c r="Y29" s="3" t="n">
+        <v>2092</v>
+      </c>
+      <c r="Z29" s="3" t="n">
+        <v>6560</v>
+      </c>
+      <c r="AA29" s="3" t="n">
+        <v>248</v>
+      </c>
+      <c r="AB29" s="3" t="n">
+        <v>13093</v>
+      </c>
+      <c r="AC29" s="3" t="n">
+        <v>405</v>
+      </c>
+      <c r="AD29" s="3" t="n">
+        <v>4351</v>
+      </c>
+      <c r="AE29" s="3" t="n">
+        <v>212</v>
+      </c>
+      <c r="AF29" s="3" t="n">
+        <v>5179</v>
+      </c>
+      <c r="AG29" s="3" t="n">
+        <v>14</v>
+      </c>
+      <c r="AH29" s="3" t="n">
+        <v>272</v>
+      </c>
+      <c r="AI29" s="3" t="n">
+        <v>90</v>
+      </c>
+      <c r="AJ29" s="3" t="n">
+        <v>2345</v>
+      </c>
+      <c r="AK29" s="3" t="n">
+        <v>21</v>
+      </c>
+      <c r="AL29" s="3" t="n">
         <v>80</v>
       </c>
-      <c r="P29" s="3" t="n">
-[...76 lines deleted...]
-      </c>
+      <c r="AM29" s="3" t="inlineStr"/>
+      <c r="AN29" s="3" t="inlineStr"/>
+      <c r="AO29" s="3" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>03/12/2025</t>
         </is>
       </c>
       <c r="B30" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D30" s="3" t="n">
-        <v>181005</v>
+        <v>172707</v>
       </c>
       <c r="E30" s="3" t="n">
-        <v>4429</v>
+        <v>3771</v>
       </c>
       <c r="F30" s="3" t="n">
-        <v>78558</v>
+        <v>76406</v>
       </c>
       <c r="G30" s="3" t="n">
-        <v>1104</v>
+        <v>1086</v>
       </c>
       <c r="H30" s="3" t="n">
-        <v>515</v>
-[...1 lines deleted...]
-      <c r="I30" s="3" t="inlineStr"/>
+        <v>59979.13</v>
+      </c>
+      <c r="I30" s="3" t="n">
+        <v>1126.519999999997</v>
+      </c>
       <c r="J30" s="3" t="n">
-        <v>6985</v>
+        <v>2951</v>
       </c>
       <c r="K30" s="3" t="n">
-        <v>2140</v>
+        <v>1685</v>
       </c>
       <c r="L30" s="3" t="n">
-        <v>20607</v>
+        <v>16983</v>
       </c>
       <c r="M30" s="3" t="n">
-        <v>1921</v>
+        <v>1514</v>
       </c>
       <c r="N30" s="3" t="n">
-        <v>280</v>
+        <v>133</v>
       </c>
       <c r="O30" s="3" t="n">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="P30" s="3" t="n">
-        <v>13195</v>
+        <v>5715</v>
       </c>
       <c r="Q30" s="3" t="n">
-        <v>3848</v>
+        <v>3192</v>
       </c>
       <c r="R30" s="3" t="n">
-        <v>1535.031</v>
+        <v>1507.627</v>
       </c>
       <c r="S30" s="3" t="n">
-        <v>17.30499999999984</v>
+        <v>11.33199999999988</v>
       </c>
       <c r="T30" s="3" t="n">
-        <v>10037</v>
+        <v>4711</v>
       </c>
       <c r="U30" s="3" t="n">
-        <v>2790</v>
+        <v>2268</v>
       </c>
       <c r="V30" s="3" t="n">
-        <v>1468.815</v>
+        <v>1370.475</v>
       </c>
       <c r="W30" s="3" t="n">
-        <v>46.42100000000005</v>
+        <v>38.72599999999989</v>
       </c>
       <c r="X30" s="3" t="n">
-        <v>71105</v>
+        <v>65633</v>
       </c>
       <c r="Y30" s="3" t="n">
-        <v>2934</v>
+        <v>2253</v>
       </c>
       <c r="Z30" s="3" t="n">
-        <v>7381</v>
+        <v>6812</v>
       </c>
       <c r="AA30" s="3" t="n">
-        <v>326</v>
+        <v>252</v>
       </c>
       <c r="AB30" s="3" t="n">
-        <v>14287</v>
+        <v>13505</v>
       </c>
       <c r="AC30" s="3" t="n">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="AD30" s="3" t="n">
-        <v>5040</v>
+        <v>4580</v>
       </c>
       <c r="AE30" s="3" t="n">
-        <v>265</v>
+        <v>229</v>
       </c>
       <c r="AF30" s="3" t="n">
-        <v>5787</v>
+        <v>5321</v>
       </c>
       <c r="AG30" s="3" t="n">
-        <v>272</v>
+        <v>142</v>
       </c>
       <c r="AH30" s="3" t="n">
-        <v>244.44</v>
+        <v>98.252</v>
       </c>
       <c r="AI30" s="3" t="n">
-        <v>74.25299999999999</v>
+        <v>-173.748</v>
       </c>
       <c r="AJ30" s="3" t="n">
-        <v>2607</v>
+        <v>2390</v>
       </c>
       <c r="AK30" s="3" t="n">
-        <v>122</v>
+        <v>45</v>
       </c>
       <c r="AL30" s="3" t="n">
-        <v>3158</v>
+        <v>1004</v>
       </c>
       <c r="AM30" s="3" t="n">
-        <v>1058</v>
+        <v>924</v>
       </c>
       <c r="AN30" s="3" t="n">
-        <v>1058</v>
+        <v>924</v>
       </c>
       <c r="AO30" s="3" t="n">
-        <v>27.4948024948025</v>
+        <v>28.94736842105263</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>04/01/2026</t>
         </is>
       </c>
       <c r="B31" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D31" s="3" t="n">
-        <v>195779</v>
+        <v>176576</v>
       </c>
       <c r="E31" s="3" t="n">
-        <v>14774</v>
+        <v>3869</v>
       </c>
       <c r="F31" s="3" t="n">
-        <v>82810</v>
+        <v>77454</v>
       </c>
       <c r="G31" s="3" t="n">
-        <v>4252</v>
-[...6 lines deleted...]
-      </c>
+        <v>1048</v>
+      </c>
+      <c r="H31" s="3" t="inlineStr"/>
+      <c r="I31" s="3" t="inlineStr"/>
       <c r="J31" s="3" t="n">
-        <v>14068</v>
+        <v>4845</v>
       </c>
       <c r="K31" s="3" t="n">
-        <v>7083</v>
+        <v>1894</v>
       </c>
       <c r="L31" s="3" t="n">
-        <v>26917</v>
+        <v>18686</v>
       </c>
       <c r="M31" s="3" t="n">
-        <v>6310</v>
+        <v>1703</v>
       </c>
       <c r="N31" s="3" t="n">
-        <v>515</v>
+        <v>213</v>
       </c>
       <c r="O31" s="3" t="n">
-        <v>235</v>
+        <v>80</v>
       </c>
       <c r="P31" s="3" t="n">
-        <v>26985</v>
+        <v>9347</v>
       </c>
       <c r="Q31" s="3" t="n">
-        <v>13790</v>
+        <v>3632</v>
       </c>
       <c r="R31" s="3" t="n">
-        <v>1601.519</v>
+        <v>1517.726</v>
       </c>
       <c r="S31" s="3" t="n">
-        <v>66.48800000000006</v>
+        <v>10.09900000000016</v>
       </c>
       <c r="T31" s="3" t="n">
-        <v>18412</v>
+        <v>7247</v>
       </c>
       <c r="U31" s="3" t="n">
-        <v>8375</v>
+        <v>2536</v>
       </c>
       <c r="V31" s="3" t="n">
-        <v>1602.792</v>
+        <v>1422.394</v>
       </c>
       <c r="W31" s="3" t="n">
-        <v>133.9769999999999</v>
+        <v>51.9190000000001</v>
       </c>
       <c r="X31" s="3" t="n">
-        <v>79494</v>
+        <v>68171</v>
       </c>
       <c r="Y31" s="3" t="n">
-        <v>8389</v>
+        <v>2538</v>
       </c>
       <c r="Z31" s="3" t="n">
-        <v>8164</v>
+        <v>7055</v>
       </c>
       <c r="AA31" s="3" t="n">
-        <v>783</v>
+        <v>243</v>
       </c>
       <c r="AB31" s="3" t="n">
-        <v>15473</v>
+        <v>13878</v>
       </c>
       <c r="AC31" s="3" t="n">
-        <v>1186</v>
+        <v>373</v>
       </c>
       <c r="AD31" s="3" t="n">
-        <v>5482</v>
+        <v>4775</v>
       </c>
       <c r="AE31" s="3" t="n">
-        <v>442</v>
+        <v>195</v>
       </c>
       <c r="AF31" s="3" t="n">
-        <v>6527</v>
+        <v>5515</v>
       </c>
       <c r="AG31" s="3" t="n">
-        <v>740</v>
+        <v>194</v>
       </c>
       <c r="AH31" s="3" t="n">
-        <v>567.0859999999999</v>
+        <v>170.187</v>
       </c>
       <c r="AI31" s="3" t="n">
-        <v>322.6459999999999</v>
+        <v>71.93500000000002</v>
       </c>
       <c r="AJ31" s="3" t="n">
-        <v>3321</v>
+        <v>2485</v>
       </c>
       <c r="AK31" s="3" t="n">
-        <v>714</v>
+        <v>95</v>
       </c>
       <c r="AL31" s="3" t="n">
-        <v>8573</v>
+        <v>2100</v>
       </c>
       <c r="AM31" s="3" t="n">
-        <v>5415</v>
+        <v>1096</v>
       </c>
       <c r="AN31" s="3" t="n">
-        <v>5415</v>
+        <v>1096</v>
       </c>
       <c r="AO31" s="3" t="n">
-        <v>39.2675852066715</v>
+        <v>30.17621145374449</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="B32" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D32" s="3" t="n">
-        <v>201702</v>
+        <v>181005</v>
       </c>
       <c r="E32" s="3" t="n">
-        <v>5923</v>
+        <v>4429</v>
       </c>
       <c r="F32" s="3" t="n">
-        <v>83905</v>
+        <v>78558</v>
       </c>
       <c r="G32" s="3" t="n">
-        <v>1095</v>
+        <v>1104</v>
       </c>
       <c r="H32" s="3" t="n">
-        <v>4687</v>
-[...3 lines deleted...]
-      </c>
+        <v>515</v>
+      </c>
+      <c r="I32" s="3" t="inlineStr"/>
       <c r="J32" s="3" t="n">
-        <v>16435</v>
+        <v>6985</v>
       </c>
       <c r="K32" s="3" t="n">
-        <v>2367</v>
+        <v>2140</v>
       </c>
       <c r="L32" s="3" t="n">
-        <v>28972</v>
+        <v>20607</v>
       </c>
       <c r="M32" s="3" t="n">
-        <v>2055</v>
+        <v>1921</v>
       </c>
       <c r="N32" s="3" t="n">
-        <v>560</v>
+        <v>280</v>
       </c>
       <c r="O32" s="3" t="n">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P32" s="3" t="n">
-        <v>31509</v>
+        <v>13195</v>
       </c>
       <c r="Q32" s="3" t="n">
-        <v>4524</v>
+        <v>3848</v>
       </c>
       <c r="R32" s="3" t="n">
-        <v>1618.712</v>
+        <v>1535.031</v>
       </c>
       <c r="S32" s="3" t="n">
-        <v>17.19299999999998</v>
+        <v>17.30499999999984</v>
       </c>
       <c r="T32" s="3" t="n">
-        <v>21165</v>
+        <v>10037</v>
       </c>
       <c r="U32" s="3" t="n">
-        <v>2753</v>
+        <v>2790</v>
       </c>
       <c r="V32" s="3" t="n">
-        <v>1632.929</v>
+        <v>1468.815</v>
       </c>
       <c r="W32" s="3" t="n">
-        <v>30.13700000000017</v>
+        <v>46.42100000000005</v>
       </c>
       <c r="X32" s="3" t="n">
-        <v>82278</v>
+        <v>71105</v>
       </c>
       <c r="Y32" s="3" t="n">
-        <v>2784</v>
+        <v>2934</v>
       </c>
       <c r="Z32" s="3" t="n">
-        <v>8364</v>
+        <v>7381</v>
       </c>
       <c r="AA32" s="3" t="n">
-        <v>200</v>
+        <v>326</v>
       </c>
       <c r="AB32" s="3" t="n">
-        <v>15764</v>
+        <v>14287</v>
       </c>
       <c r="AC32" s="3" t="n">
-        <v>291</v>
+        <v>409</v>
       </c>
       <c r="AD32" s="3" t="n">
-        <v>5637</v>
+        <v>5040</v>
       </c>
       <c r="AE32" s="3" t="n">
-        <v>155</v>
+        <v>265</v>
       </c>
       <c r="AF32" s="3" t="n">
-        <v>6781</v>
+        <v>5787</v>
       </c>
       <c r="AG32" s="3" t="n">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="AH32" s="3" t="n">
-        <v>624.997</v>
+        <v>244.44</v>
       </c>
       <c r="AI32" s="3" t="n">
-        <v>57.91100000000006</v>
+        <v>74.25299999999999</v>
       </c>
       <c r="AJ32" s="3" t="n">
-        <v>3468</v>
+        <v>2607</v>
       </c>
       <c r="AK32" s="3" t="n">
-        <v>147</v>
+        <v>122</v>
       </c>
       <c r="AL32" s="3" t="n">
-        <v>10344</v>
+        <v>3158</v>
       </c>
       <c r="AM32" s="3" t="n">
-        <v>1771</v>
+        <v>1058</v>
       </c>
       <c r="AN32" s="3" t="n">
-        <v>1771</v>
+        <v>1058</v>
       </c>
       <c r="AO32" s="3" t="n">
-        <v>39.14677276746242</v>
+        <v>27.4948024948025</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
-          <t>04/08/2025</t>
+          <t>04/06/2026</t>
         </is>
       </c>
       <c r="B33" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D33" s="3" t="n">
-        <v>156617</v>
+        <v>195779</v>
       </c>
       <c r="E33" s="3" t="n">
-        <v>-45085</v>
+        <v>14774</v>
       </c>
       <c r="F33" s="3" t="n">
-        <v>72676</v>
+        <v>82810</v>
       </c>
       <c r="G33" s="3" t="n">
-        <v>-11229</v>
+        <v>4252</v>
       </c>
       <c r="H33" s="3" t="n">
-        <v>55810.89</v>
+        <v>3782</v>
       </c>
       <c r="I33" s="3" t="n">
-        <v>51123.89</v>
+        <v>3267</v>
       </c>
       <c r="J33" s="3" t="n">
-        <v>12319</v>
+        <v>14068</v>
       </c>
       <c r="K33" s="3" t="n">
-        <v>-4116</v>
+        <v>7083</v>
       </c>
       <c r="L33" s="3" t="n">
-        <v>19009.15</v>
+        <v>26917</v>
       </c>
       <c r="M33" s="3" t="n">
-        <v>-9962.849999999999</v>
+        <v>6310</v>
       </c>
       <c r="N33" s="3" t="n">
-        <v>17019</v>
+        <v>515</v>
       </c>
       <c r="O33" s="3" t="n">
-        <v>16459</v>
-[...2 lines deleted...]
-      <c r="Q33" s="3" t="inlineStr"/>
+        <v>235</v>
+      </c>
+      <c r="P33" s="3" t="n">
+        <v>26985</v>
+      </c>
+      <c r="Q33" s="3" t="n">
+        <v>13790</v>
+      </c>
       <c r="R33" s="3" t="n">
-        <v>1475.221</v>
+        <v>1601.519</v>
       </c>
       <c r="S33" s="3" t="n">
-        <v>-143.491</v>
+        <v>66.48800000000006</v>
       </c>
       <c r="T33" s="3" t="n">
-        <v>569</v>
+        <v>18412</v>
       </c>
       <c r="U33" s="3" t="n">
-        <v>-20596</v>
+        <v>8375</v>
       </c>
       <c r="V33" s="3" t="n">
-        <v>1231.688</v>
+        <v>1602.792</v>
       </c>
       <c r="W33" s="3" t="n">
-        <v>-401.241</v>
+        <v>133.9769999999999</v>
       </c>
       <c r="X33" s="3" t="n">
-        <v>58630</v>
+        <v>79494</v>
       </c>
       <c r="Y33" s="3" t="n">
-        <v>-23648</v>
+        <v>8389</v>
       </c>
       <c r="Z33" s="3" t="n">
-        <v>5818</v>
+        <v>8164</v>
       </c>
       <c r="AA33" s="3" t="n">
-        <v>-2546</v>
+        <v>783</v>
       </c>
       <c r="AB33" s="3" t="n">
-        <v>11924</v>
+        <v>15473</v>
       </c>
       <c r="AC33" s="3" t="n">
-        <v>-3840</v>
+        <v>1186</v>
       </c>
       <c r="AD33" s="3" t="n">
-        <v>3790</v>
+        <v>5482</v>
       </c>
       <c r="AE33" s="3" t="n">
-        <v>-1847</v>
+        <v>442</v>
       </c>
       <c r="AF33" s="3" t="n">
-        <v>4957</v>
+        <v>6527</v>
       </c>
       <c r="AG33" s="3" t="n">
-        <v>-1824</v>
+        <v>740</v>
       </c>
       <c r="AH33" s="3" t="n">
-        <v>31</v>
+        <v>567.0859999999999</v>
       </c>
       <c r="AI33" s="3" t="n">
-        <v>-593.997</v>
+        <v>322.6459999999999</v>
       </c>
       <c r="AJ33" s="3" t="n">
-        <v>2223</v>
+        <v>3321</v>
       </c>
       <c r="AK33" s="3" t="n">
-        <v>-1245</v>
-[...4 lines deleted...]
-      <c r="AO33" s="3" t="inlineStr"/>
+        <v>714</v>
+      </c>
+      <c r="AL33" s="3" t="n">
+        <v>8573</v>
+      </c>
+      <c r="AM33" s="3" t="n">
+        <v>5415</v>
+      </c>
+      <c r="AN33" s="3" t="n">
+        <v>5415</v>
+      </c>
+      <c r="AO33" s="3" t="n">
+        <v>39.2675852066715</v>
+      </c>
     </row>
     <row r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
-          <t>04/09/2025</t>
+          <t>04/07/2026</t>
         </is>
       </c>
       <c r="B34" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D34" s="3" t="n">
-        <v>160564</v>
+        <v>201702</v>
       </c>
       <c r="E34" s="3" t="n">
-        <v>3947</v>
+        <v>5923</v>
       </c>
       <c r="F34" s="3" t="n">
-        <v>73755</v>
+        <v>83905</v>
       </c>
       <c r="G34" s="3" t="n">
-        <v>1079</v>
+        <v>1095</v>
       </c>
       <c r="H34" s="3" t="n">
-        <v>56870.77</v>
+        <v>4687</v>
       </c>
       <c r="I34" s="3" t="n">
-        <v>1059.879999999997</v>
+        <v>905</v>
       </c>
       <c r="J34" s="3" t="n">
-        <v>13265</v>
+        <v>16435</v>
       </c>
       <c r="K34" s="3" t="n">
-        <v>946</v>
+        <v>2367</v>
       </c>
       <c r="L34" s="3" t="n">
-        <v>19630.65</v>
+        <v>28972</v>
       </c>
       <c r="M34" s="3" t="n">
-        <v>621.5</v>
+        <v>2055</v>
       </c>
       <c r="N34" s="3" t="n">
-        <v>18976</v>
+        <v>560</v>
       </c>
       <c r="O34" s="3" t="n">
-        <v>1957</v>
-[...2 lines deleted...]
-      <c r="Q34" s="3" t="inlineStr"/>
+        <v>45</v>
+      </c>
+      <c r="P34" s="3" t="n">
+        <v>31509</v>
+      </c>
+      <c r="Q34" s="3" t="n">
+        <v>4524</v>
+      </c>
       <c r="R34" s="3" t="n">
-        <v>1481.473</v>
+        <v>1618.712</v>
       </c>
       <c r="S34" s="3" t="n">
-        <v>6.251999999999953</v>
+        <v>17.19299999999998</v>
       </c>
       <c r="T34" s="3" t="n">
-        <v>1360</v>
+        <v>21165</v>
       </c>
       <c r="U34" s="3" t="n">
-        <v>791</v>
+        <v>2753</v>
       </c>
       <c r="V34" s="3" t="n">
-        <v>1262.493</v>
+        <v>1632.929</v>
       </c>
       <c r="W34" s="3" t="n">
-        <v>30.80499999999984</v>
+        <v>30.13700000000017</v>
       </c>
       <c r="X34" s="3" t="n">
-        <v>59949</v>
+        <v>82278</v>
       </c>
       <c r="Y34" s="3" t="n">
-        <v>1319</v>
+        <v>2784</v>
       </c>
       <c r="Z34" s="3" t="n">
-        <v>6058</v>
+        <v>8364</v>
       </c>
       <c r="AA34" s="3" t="n">
-        <v>240</v>
+        <v>200</v>
       </c>
       <c r="AB34" s="3" t="n">
-        <v>12287</v>
+        <v>15764</v>
       </c>
       <c r="AC34" s="3" t="n">
-        <v>363</v>
+        <v>291</v>
       </c>
       <c r="AD34" s="3" t="n">
-        <v>3924</v>
+        <v>5637</v>
       </c>
       <c r="AE34" s="3" t="n">
-        <v>134</v>
+        <v>155</v>
       </c>
       <c r="AF34" s="3" t="n">
-        <v>5124</v>
+        <v>6781</v>
       </c>
       <c r="AG34" s="3" t="n">
-        <v>167</v>
+        <v>254</v>
       </c>
       <c r="AH34" s="3" t="n">
-        <v>113</v>
+        <v>624.997</v>
       </c>
       <c r="AI34" s="3" t="n">
-        <v>82</v>
+        <v>57.91100000000006</v>
       </c>
       <c r="AJ34" s="3" t="n">
-        <v>2283</v>
+        <v>3468</v>
       </c>
       <c r="AK34" s="3" t="n">
-        <v>60</v>
-[...4 lines deleted...]
-      <c r="AO34" s="3" t="inlineStr"/>
+        <v>147</v>
+      </c>
+      <c r="AL34" s="3" t="n">
+        <v>10344</v>
+      </c>
+      <c r="AM34" s="3" t="n">
+        <v>1771</v>
+      </c>
+      <c r="AN34" s="3" t="n">
+        <v>1771</v>
+      </c>
+      <c r="AO34" s="3" t="n">
+        <v>39.14677276746242</v>
+      </c>
     </row>
     <row r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
-          <t>04/10/2025</t>
+          <t>04/08/2025</t>
         </is>
       </c>
       <c r="B35" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D35" s="3" t="n">
-        <v>164527</v>
+        <v>156617</v>
       </c>
       <c r="E35" s="3" t="n">
-        <v>3963</v>
+        <v>-45085</v>
       </c>
       <c r="F35" s="3" t="n">
-        <v>74737</v>
+        <v>72676</v>
       </c>
       <c r="G35" s="3" t="n">
-        <v>982</v>
+        <v>-11229</v>
       </c>
       <c r="H35" s="3" t="n">
-        <v>57819.81</v>
+        <v>55810.89</v>
       </c>
       <c r="I35" s="3" t="n">
-        <v>949.0400000000009</v>
+        <v>51123.89</v>
       </c>
       <c r="J35" s="3" t="n">
-        <v>14311</v>
+        <v>12319</v>
       </c>
       <c r="K35" s="3" t="n">
-        <v>1046</v>
+        <v>-4116</v>
       </c>
       <c r="L35" s="3" t="n">
-        <v>20294.36</v>
+        <v>19009.15</v>
       </c>
       <c r="M35" s="3" t="n">
-        <v>663.7099999999991</v>
-[...2 lines deleted...]
-      <c r="O35" s="3" t="inlineStr"/>
+        <v>-9962.849999999999</v>
+      </c>
+      <c r="N35" s="3" t="n">
+        <v>17019</v>
+      </c>
+      <c r="O35" s="3" t="n">
+        <v>16459</v>
+      </c>
       <c r="P35" s="3" t="inlineStr"/>
       <c r="Q35" s="3" t="inlineStr"/>
       <c r="R35" s="3" t="n">
-        <v>1486.396</v>
+        <v>1475.221</v>
       </c>
       <c r="S35" s="3" t="n">
-        <v>4.923000000000002</v>
+        <v>-143.491</v>
       </c>
       <c r="T35" s="3" t="n">
-        <v>305</v>
+        <v>569</v>
       </c>
       <c r="U35" s="3" t="n">
-        <v>-1055</v>
+        <v>-20596</v>
       </c>
       <c r="V35" s="3" t="n">
-        <v>1298.029</v>
+        <v>1231.688</v>
       </c>
       <c r="W35" s="3" t="n">
-        <v>35.53600000000006</v>
+        <v>-401.241</v>
       </c>
       <c r="X35" s="3" t="n">
-        <v>61365</v>
+        <v>58630</v>
       </c>
       <c r="Y35" s="3" t="n">
-        <v>1416</v>
+        <v>-23648</v>
       </c>
       <c r="Z35" s="3" t="n">
-        <v>6321</v>
+        <v>5818</v>
       </c>
       <c r="AA35" s="3" t="n">
-        <v>263</v>
+        <v>-2546</v>
       </c>
       <c r="AB35" s="3" t="n">
-        <v>12712</v>
+        <v>11924</v>
       </c>
       <c r="AC35" s="3" t="n">
-        <v>425</v>
+        <v>-3840</v>
       </c>
       <c r="AD35" s="3" t="n">
-        <v>4159</v>
+        <v>3790</v>
       </c>
       <c r="AE35" s="3" t="n">
-        <v>235</v>
+        <v>-1847</v>
       </c>
       <c r="AF35" s="3" t="n">
-        <v>5165</v>
+        <v>4957</v>
       </c>
       <c r="AG35" s="3" t="n">
-        <v>41</v>
+        <v>-1824</v>
       </c>
       <c r="AH35" s="3" t="n">
-        <v>184</v>
+        <v>31</v>
       </c>
       <c r="AI35" s="3" t="n">
-        <v>71</v>
+        <v>-593.997</v>
       </c>
       <c r="AJ35" s="3" t="n">
-        <v>2325</v>
+        <v>2223</v>
       </c>
       <c r="AK35" s="3" t="n">
-        <v>42</v>
+        <v>-1245</v>
       </c>
       <c r="AL35" s="3" t="inlineStr"/>
       <c r="AM35" s="3" t="inlineStr"/>
       <c r="AN35" s="3" t="inlineStr"/>
       <c r="AO35" s="3" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
+          <t>04/08/2026</t>
         </is>
       </c>
       <c r="B36" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D36" s="3" t="n">
-        <v>169090</v>
+        <v>206792</v>
       </c>
       <c r="E36" s="3" t="n">
-        <v>4563</v>
+        <v>50175</v>
       </c>
       <c r="F36" s="3" t="n">
-        <v>75359</v>
+        <v>85035</v>
       </c>
       <c r="G36" s="3" t="n">
-        <v>622</v>
+        <v>12359</v>
       </c>
       <c r="H36" s="3" t="n">
-        <v>58891.62</v>
+        <v>5546</v>
       </c>
       <c r="I36" s="3" t="n">
-        <v>1071.810000000005</v>
+        <v>-50264.89</v>
       </c>
       <c r="J36" s="3" t="n">
-        <v>1326</v>
+        <v>18149</v>
       </c>
       <c r="K36" s="3" t="n">
-        <v>-12985</v>
+        <v>5830</v>
       </c>
       <c r="L36" s="3" t="n">
-        <v>15523</v>
+        <v>30829</v>
       </c>
       <c r="M36" s="3" t="n">
-        <v>-4771.360000000001</v>
+        <v>11819.85</v>
       </c>
       <c r="N36" s="3" t="n">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="O36" s="3" t="inlineStr"/>
+        <v>601</v>
+      </c>
+      <c r="O36" s="3" t="n">
+        <v>-16418</v>
+      </c>
       <c r="P36" s="3" t="n">
-        <v>2637</v>
+        <v>35289</v>
       </c>
       <c r="Q36" s="3" t="inlineStr"/>
       <c r="R36" s="3" t="n">
-        <v>1496.71</v>
+        <v>1639.238</v>
       </c>
       <c r="S36" s="3" t="n">
-        <v>10.31400000000008</v>
+        <v>164.0170000000001</v>
       </c>
       <c r="T36" s="3" t="n">
-        <v>2525</v>
+        <v>23468</v>
       </c>
       <c r="U36" s="3" t="n">
-        <v>2220</v>
+        <v>22899</v>
       </c>
       <c r="V36" s="3" t="n">
-        <v>1333.07</v>
+        <v>1665.55</v>
       </c>
       <c r="W36" s="3" t="n">
-        <v>35.04099999999994</v>
+        <v>433.8619999999999</v>
       </c>
       <c r="X36" s="3" t="n">
-        <v>63458</v>
+        <v>84613</v>
       </c>
       <c r="Y36" s="3" t="n">
-        <v>2093</v>
+        <v>25983</v>
       </c>
       <c r="Z36" s="3" t="n">
-        <v>6570</v>
+        <v>8574</v>
       </c>
       <c r="AA36" s="3" t="n">
-        <v>249</v>
+        <v>2756</v>
       </c>
       <c r="AB36" s="3" t="n">
-        <v>13104</v>
+        <v>16027</v>
       </c>
       <c r="AC36" s="3" t="n">
-        <v>392</v>
+        <v>4103</v>
       </c>
       <c r="AD36" s="3" t="n">
-        <v>4360</v>
+        <v>5785</v>
       </c>
       <c r="AE36" s="3" t="n">
-        <v>201</v>
+        <v>1995</v>
       </c>
       <c r="AF36" s="3" t="n">
-        <v>5182</v>
+        <v>6905</v>
       </c>
       <c r="AG36" s="3" t="n">
-        <v>17</v>
+        <v>1948</v>
       </c>
       <c r="AH36" s="3" t="n">
-        <v>275</v>
+        <v>679.283</v>
       </c>
       <c r="AI36" s="3" t="n">
-        <v>91</v>
+        <v>648.283</v>
       </c>
       <c r="AJ36" s="3" t="n">
-        <v>2346</v>
+        <v>3672</v>
       </c>
       <c r="AK36" s="3" t="n">
-        <v>21</v>
+        <v>1449</v>
       </c>
       <c r="AL36" s="3" t="n">
-        <v>112</v>
+        <v>11821</v>
       </c>
       <c r="AM36" s="3" t="inlineStr"/>
       <c r="AN36" s="3" t="inlineStr"/>
       <c r="AO36" s="3" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>04/09/2025</t>
         </is>
       </c>
       <c r="B37" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D37" s="3" t="n">
-        <v>172857</v>
+        <v>160564</v>
       </c>
       <c r="E37" s="3" t="n">
-        <v>3767</v>
+        <v>-46228</v>
       </c>
       <c r="F37" s="3" t="n">
-        <v>76449</v>
+        <v>73755</v>
       </c>
       <c r="G37" s="3" t="n">
-        <v>1090</v>
+        <v>-11280</v>
       </c>
       <c r="H37" s="3" t="n">
-        <v>60028.89</v>
+        <v>56870.77</v>
       </c>
       <c r="I37" s="3" t="n">
-        <v>1137.269999999997</v>
+        <v>51324.77</v>
       </c>
       <c r="J37" s="3" t="n">
-        <v>3027</v>
+        <v>13265</v>
       </c>
       <c r="K37" s="3" t="n">
-        <v>1701</v>
+        <v>-4884</v>
       </c>
       <c r="L37" s="3" t="n">
-        <v>17050</v>
+        <v>19630.65</v>
       </c>
       <c r="M37" s="3" t="n">
-        <v>1527</v>
+        <v>-11198.35</v>
       </c>
       <c r="N37" s="3" t="n">
-        <v>137</v>
+        <v>18976</v>
       </c>
       <c r="O37" s="3" t="n">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>18375</v>
+      </c>
+      <c r="P37" s="3" t="inlineStr"/>
+      <c r="Q37" s="3" t="inlineStr"/>
       <c r="R37" s="3" t="n">
-        <v>1508.292</v>
+        <v>1481.473</v>
       </c>
       <c r="S37" s="3" t="n">
-        <v>11.58199999999988</v>
+        <v>-157.7650000000001</v>
       </c>
       <c r="T37" s="3" t="n">
-        <v>4812</v>
+        <v>1360</v>
       </c>
       <c r="U37" s="3" t="n">
-        <v>2287</v>
+        <v>-22108</v>
       </c>
       <c r="V37" s="3" t="n">
-        <v>1372.192</v>
+        <v>1262.493</v>
       </c>
       <c r="W37" s="3" t="n">
-        <v>39.12200000000007</v>
+        <v>-403.057</v>
       </c>
       <c r="X37" s="3" t="n">
-        <v>65760</v>
+        <v>59949</v>
       </c>
       <c r="Y37" s="3" t="n">
-        <v>2302</v>
+        <v>-24664</v>
       </c>
       <c r="Z37" s="3" t="n">
-        <v>6825</v>
+        <v>6058</v>
       </c>
       <c r="AA37" s="3" t="n">
-        <v>255</v>
+        <v>-2516</v>
       </c>
       <c r="AB37" s="3" t="n">
-        <v>13521</v>
+        <v>12287</v>
       </c>
       <c r="AC37" s="3" t="n">
-        <v>417</v>
+        <v>-3740</v>
       </c>
       <c r="AD37" s="3" t="n">
-        <v>4596</v>
+        <v>3924</v>
       </c>
       <c r="AE37" s="3" t="n">
-        <v>236</v>
+        <v>-1861</v>
       </c>
       <c r="AF37" s="3" t="n">
-        <v>5325</v>
+        <v>5124</v>
       </c>
       <c r="AG37" s="3" t="n">
-        <v>143</v>
+        <v>-1781</v>
       </c>
       <c r="AH37" s="3" t="n">
-        <v>102.023</v>
+        <v>113</v>
       </c>
       <c r="AI37" s="3" t="n">
-        <v>-172.977</v>
+        <v>-566.283</v>
       </c>
       <c r="AJ37" s="3" t="n">
-        <v>2394</v>
+        <v>2283</v>
       </c>
       <c r="AK37" s="3" t="n">
-        <v>48</v>
-[...12 lines deleted...]
-      </c>
+        <v>-1389</v>
+      </c>
+      <c r="AL37" s="3" t="inlineStr"/>
+      <c r="AM37" s="3" t="inlineStr"/>
+      <c r="AN37" s="3" t="inlineStr"/>
+      <c r="AO37" s="3" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
-          <t>05/01/2026</t>
+          <t>04/10/2025</t>
         </is>
       </c>
       <c r="B38" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D38" s="3" t="n">
-        <v>176680</v>
+        <v>164527</v>
       </c>
       <c r="E38" s="3" t="n">
-        <v>3823</v>
+        <v>3963</v>
       </c>
       <c r="F38" s="3" t="n">
-        <v>77471</v>
+        <v>74737</v>
       </c>
       <c r="G38" s="3" t="n">
-        <v>1022</v>
-[...2 lines deleted...]
-      <c r="I38" s="3" t="inlineStr"/>
+        <v>982</v>
+      </c>
+      <c r="H38" s="3" t="n">
+        <v>57819.81</v>
+      </c>
+      <c r="I38" s="3" t="n">
+        <v>949.0400000000009</v>
+      </c>
       <c r="J38" s="3" t="n">
-        <v>4897</v>
+        <v>14311</v>
       </c>
       <c r="K38" s="3" t="n">
-        <v>1870</v>
+        <v>1046</v>
       </c>
       <c r="L38" s="3" t="n">
-        <v>18732</v>
+        <v>20294.36</v>
       </c>
       <c r="M38" s="3" t="n">
-        <v>1682</v>
-[...12 lines deleted...]
-      </c>
+        <v>663.7099999999991</v>
+      </c>
+      <c r="N38" s="3" t="inlineStr"/>
+      <c r="O38" s="3" t="inlineStr"/>
+      <c r="P38" s="3" t="inlineStr"/>
+      <c r="Q38" s="3" t="inlineStr"/>
       <c r="R38" s="3" t="n">
-        <v>1518.48</v>
+        <v>1486.396</v>
       </c>
       <c r="S38" s="3" t="n">
-        <v>10.1880000000001</v>
+        <v>4.923000000000002</v>
       </c>
       <c r="T38" s="3" t="n">
-        <v>7316</v>
+        <v>305</v>
       </c>
       <c r="U38" s="3" t="n">
-        <v>2504</v>
+        <v>-1055</v>
       </c>
       <c r="V38" s="3" t="n">
-        <v>1423.228</v>
+        <v>1298.029</v>
       </c>
       <c r="W38" s="3" t="n">
-        <v>51.03600000000006</v>
+        <v>35.53600000000006</v>
       </c>
       <c r="X38" s="3" t="n">
-        <v>68249</v>
+        <v>61365</v>
       </c>
       <c r="Y38" s="3" t="n">
-        <v>2489</v>
+        <v>1416</v>
       </c>
       <c r="Z38" s="3" t="n">
-        <v>7066</v>
+        <v>6321</v>
       </c>
       <c r="AA38" s="3" t="n">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="AB38" s="3" t="n">
-        <v>13888</v>
+        <v>12712</v>
       </c>
       <c r="AC38" s="3" t="n">
-        <v>367</v>
+        <v>425</v>
       </c>
       <c r="AD38" s="3" t="n">
-        <v>4782</v>
+        <v>4159</v>
       </c>
       <c r="AE38" s="3" t="n">
-        <v>186</v>
+        <v>235</v>
       </c>
       <c r="AF38" s="3" t="n">
-        <v>5531</v>
+        <v>5165</v>
       </c>
       <c r="AG38" s="3" t="n">
-        <v>206</v>
+        <v>41</v>
       </c>
       <c r="AH38" s="3" t="n">
-        <v>172.511</v>
+        <v>184</v>
       </c>
       <c r="AI38" s="3" t="n">
-        <v>70.488</v>
+        <v>71</v>
       </c>
       <c r="AJ38" s="3" t="n">
-        <v>2487</v>
+        <v>2325</v>
       </c>
       <c r="AK38" s="3" t="n">
-        <v>93</v>
-[...12 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="AL38" s="3" t="inlineStr"/>
+      <c r="AM38" s="3" t="inlineStr"/>
+      <c r="AN38" s="3" t="inlineStr"/>
+      <c r="AO38" s="3" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
-          <t>05/02/2026</t>
+          <t>04/11/2025</t>
         </is>
       </c>
       <c r="B39" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D39" s="3" t="n">
-        <v>181176</v>
+        <v>169090</v>
       </c>
       <c r="E39" s="3" t="n">
-        <v>4496</v>
+        <v>4563</v>
       </c>
       <c r="F39" s="3" t="n">
-        <v>78587</v>
+        <v>75359</v>
       </c>
       <c r="G39" s="3" t="n">
-        <v>1116</v>
+        <v>622</v>
       </c>
       <c r="H39" s="3" t="n">
-        <v>540</v>
-[...1 lines deleted...]
-      <c r="I39" s="3" t="inlineStr"/>
+        <v>58891.62</v>
+      </c>
+      <c r="I39" s="3" t="n">
+        <v>1071.810000000005</v>
+      </c>
       <c r="J39" s="3" t="n">
-        <v>7069</v>
+        <v>1326</v>
       </c>
       <c r="K39" s="3" t="n">
-        <v>2172</v>
+        <v>-12985</v>
       </c>
       <c r="L39" s="3" t="n">
-        <v>20683</v>
+        <v>15523</v>
       </c>
       <c r="M39" s="3" t="n">
-        <v>1951</v>
+        <v>-4771.360000000001</v>
       </c>
       <c r="N39" s="3" t="n">
-        <v>282</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="O39" s="3" t="inlineStr"/>
       <c r="P39" s="3" t="n">
-        <v>13359</v>
-[...3 lines deleted...]
-      </c>
+        <v>2637</v>
+      </c>
+      <c r="Q39" s="3" t="inlineStr"/>
       <c r="R39" s="3" t="n">
-        <v>1535.574</v>
+        <v>1496.71</v>
       </c>
       <c r="S39" s="3" t="n">
-        <v>17.09400000000005</v>
+        <v>10.31400000000008</v>
       </c>
       <c r="T39" s="3" t="n">
-        <v>10138</v>
+        <v>2525</v>
       </c>
       <c r="U39" s="3" t="n">
-        <v>2822</v>
+        <v>2220</v>
       </c>
       <c r="V39" s="3" t="n">
-        <v>1471.478</v>
+        <v>1333.07</v>
       </c>
       <c r="W39" s="3" t="n">
-        <v>48.25</v>
+        <v>35.04099999999994</v>
       </c>
       <c r="X39" s="3" t="n">
-        <v>71206</v>
+        <v>63458</v>
       </c>
       <c r="Y39" s="3" t="n">
-        <v>2957</v>
+        <v>2093</v>
       </c>
       <c r="Z39" s="3" t="n">
-        <v>7387</v>
+        <v>6570</v>
       </c>
       <c r="AA39" s="3" t="n">
-        <v>321</v>
+        <v>249</v>
       </c>
       <c r="AB39" s="3" t="n">
-        <v>14305</v>
+        <v>13104</v>
       </c>
       <c r="AC39" s="3" t="n">
-        <v>417</v>
+        <v>392</v>
       </c>
       <c r="AD39" s="3" t="n">
-        <v>5046</v>
+        <v>4360</v>
       </c>
       <c r="AE39" s="3" t="n">
-        <v>264</v>
+        <v>201</v>
       </c>
       <c r="AF39" s="3" t="n">
-        <v>5799</v>
+        <v>5182</v>
       </c>
       <c r="AG39" s="3" t="n">
-        <v>268</v>
+        <v>17</v>
       </c>
       <c r="AH39" s="3" t="n">
-        <v>247.669</v>
+        <v>275</v>
       </c>
       <c r="AI39" s="3" t="n">
-        <v>75.15800000000002</v>
+        <v>91</v>
       </c>
       <c r="AJ39" s="3" t="n">
-        <v>2609</v>
+        <v>2346</v>
       </c>
       <c r="AK39" s="3" t="n">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="AL39" s="3" t="n">
-        <v>3221</v>
-[...9 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="AM39" s="3" t="inlineStr"/>
+      <c r="AN39" s="3" t="inlineStr"/>
+      <c r="AO39" s="3" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="B40" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D40" s="3" t="n">
-        <v>195956</v>
+        <v>172857</v>
       </c>
       <c r="E40" s="3" t="n">
-        <v>14780</v>
+        <v>3767</v>
       </c>
       <c r="F40" s="3" t="n">
-        <v>82846</v>
+        <v>76449</v>
       </c>
       <c r="G40" s="3" t="n">
-        <v>4259</v>
+        <v>1090</v>
       </c>
       <c r="H40" s="3" t="n">
-        <v>3809</v>
+        <v>60028.89</v>
       </c>
       <c r="I40" s="3" t="n">
-        <v>3269</v>
+        <v>1137.269999999997</v>
       </c>
       <c r="J40" s="3" t="n">
-        <v>14138</v>
+        <v>3027</v>
       </c>
       <c r="K40" s="3" t="n">
-        <v>7069</v>
+        <v>1701</v>
       </c>
       <c r="L40" s="3" t="n">
-        <v>26978</v>
+        <v>17050</v>
       </c>
       <c r="M40" s="3" t="n">
-        <v>6295</v>
+        <v>1527</v>
       </c>
       <c r="N40" s="3" t="n">
-        <v>516</v>
+        <v>137</v>
       </c>
       <c r="O40" s="3" t="n">
-        <v>234</v>
+        <v>79</v>
       </c>
       <c r="P40" s="3" t="n">
-        <v>27120</v>
+        <v>5857</v>
       </c>
       <c r="Q40" s="3" t="n">
-        <v>13761</v>
+        <v>3220</v>
       </c>
       <c r="R40" s="3" t="n">
-        <v>1602.189</v>
+        <v>1508.292</v>
       </c>
       <c r="S40" s="3" t="n">
-        <v>66.61500000000001</v>
+        <v>11.58199999999988</v>
       </c>
       <c r="T40" s="3" t="n">
-        <v>18490</v>
+        <v>4812</v>
       </c>
       <c r="U40" s="3" t="n">
-        <v>8352</v>
+        <v>2287</v>
       </c>
       <c r="V40" s="3" t="n">
-        <v>1603.764</v>
+        <v>1372.192</v>
       </c>
       <c r="W40" s="3" t="n">
-        <v>132.2859999999998</v>
+        <v>39.12200000000007</v>
       </c>
       <c r="X40" s="3" t="n">
-        <v>79568</v>
+        <v>65760</v>
       </c>
       <c r="Y40" s="3" t="n">
-        <v>8362</v>
+        <v>2302</v>
       </c>
       <c r="Z40" s="3" t="n">
-        <v>8169</v>
+        <v>6825</v>
       </c>
       <c r="AA40" s="3" t="n">
-        <v>782</v>
+        <v>255</v>
       </c>
       <c r="AB40" s="3" t="n">
-        <v>15486</v>
+        <v>13521</v>
       </c>
       <c r="AC40" s="3" t="n">
-        <v>1181</v>
+        <v>417</v>
       </c>
       <c r="AD40" s="3" t="n">
-        <v>5482</v>
+        <v>4596</v>
       </c>
       <c r="AE40" s="3" t="n">
-        <v>436</v>
+        <v>236</v>
       </c>
       <c r="AF40" s="3" t="n">
-        <v>6532</v>
+        <v>5325</v>
       </c>
       <c r="AG40" s="3" t="n">
-        <v>733</v>
+        <v>143</v>
       </c>
       <c r="AH40" s="3" t="n">
-        <v>570.075</v>
+        <v>102.023</v>
       </c>
       <c r="AI40" s="3" t="n">
-        <v>322.4060000000001</v>
+        <v>-172.977</v>
       </c>
       <c r="AJ40" s="3" t="n">
-        <v>3325</v>
+        <v>2394</v>
       </c>
       <c r="AK40" s="3" t="n">
-        <v>716</v>
+        <v>48</v>
       </c>
       <c r="AL40" s="3" t="n">
-        <v>8630</v>
+        <v>1045</v>
       </c>
       <c r="AM40" s="3" t="n">
-        <v>5409</v>
+        <v>933</v>
       </c>
       <c r="AN40" s="3" t="n">
-        <v>5409</v>
+        <v>933</v>
       </c>
       <c r="AO40" s="3" t="n">
-        <v>39.30673642903859</v>
+        <v>28.97515527950311</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>05/01/2026</t>
         </is>
       </c>
       <c r="B41" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D41" s="3" t="n">
-        <v>201847</v>
+        <v>176680</v>
       </c>
       <c r="E41" s="3" t="n">
-        <v>5891</v>
+        <v>3823</v>
       </c>
       <c r="F41" s="3" t="n">
-        <v>83927</v>
+        <v>77471</v>
       </c>
       <c r="G41" s="3" t="n">
-        <v>1081</v>
-[...6 lines deleted...]
-      </c>
+        <v>1022</v>
+      </c>
+      <c r="H41" s="3" t="inlineStr"/>
+      <c r="I41" s="3" t="inlineStr"/>
       <c r="J41" s="3" t="n">
-        <v>16493</v>
+        <v>4897</v>
       </c>
       <c r="K41" s="3" t="n">
-        <v>2355</v>
+        <v>1870</v>
       </c>
       <c r="L41" s="3" t="n">
-        <v>29022</v>
+        <v>18732</v>
       </c>
       <c r="M41" s="3" t="n">
-        <v>2044</v>
+        <v>1682</v>
       </c>
       <c r="N41" s="3" t="n">
-        <v>562</v>
+        <v>215</v>
       </c>
       <c r="O41" s="3" t="n">
-        <v>46</v>
+        <v>78</v>
       </c>
       <c r="P41" s="3" t="n">
-        <v>31623</v>
+        <v>9444</v>
       </c>
       <c r="Q41" s="3" t="n">
-        <v>4503</v>
+        <v>3587</v>
       </c>
       <c r="R41" s="3" t="n">
-        <v>1618.972</v>
+        <v>1518.48</v>
       </c>
       <c r="S41" s="3" t="n">
-        <v>16.7829999999999</v>
+        <v>10.1880000000001</v>
       </c>
       <c r="T41" s="3" t="n">
-        <v>21234</v>
+        <v>7316</v>
       </c>
       <c r="U41" s="3" t="n">
-        <v>2744</v>
+        <v>2504</v>
       </c>
       <c r="V41" s="3" t="n">
-        <v>1633.284</v>
+        <v>1423.228</v>
       </c>
       <c r="W41" s="3" t="n">
-        <v>29.52000000000021</v>
+        <v>51.03600000000006</v>
       </c>
       <c r="X41" s="3" t="n">
-        <v>82353</v>
+        <v>68249</v>
       </c>
       <c r="Y41" s="3" t="n">
-        <v>2785</v>
+        <v>2489</v>
       </c>
       <c r="Z41" s="3" t="n">
-        <v>8365</v>
+        <v>7066</v>
       </c>
       <c r="AA41" s="3" t="n">
-        <v>196</v>
+        <v>241</v>
       </c>
       <c r="AB41" s="3" t="n">
-        <v>15771</v>
+        <v>13888</v>
       </c>
       <c r="AC41" s="3" t="n">
-        <v>285</v>
+        <v>367</v>
       </c>
       <c r="AD41" s="3" t="n">
-        <v>5651</v>
+        <v>4782</v>
       </c>
       <c r="AE41" s="3" t="n">
-        <v>169</v>
+        <v>186</v>
       </c>
       <c r="AF41" s="3" t="n">
-        <v>6786</v>
+        <v>5531</v>
       </c>
       <c r="AG41" s="3" t="n">
-        <v>254</v>
+        <v>206</v>
       </c>
       <c r="AH41" s="3" t="n">
-        <v>625.573</v>
+        <v>172.511</v>
       </c>
       <c r="AI41" s="3" t="n">
-        <v>55.49799999999993</v>
+        <v>70.488</v>
       </c>
       <c r="AJ41" s="3" t="n">
-        <v>3473</v>
+        <v>2487</v>
       </c>
       <c r="AK41" s="3" t="n">
-        <v>148</v>
+        <v>93</v>
       </c>
       <c r="AL41" s="3" t="n">
-        <v>10389</v>
+        <v>2128</v>
       </c>
       <c r="AM41" s="3" t="n">
-        <v>1759</v>
+        <v>1083</v>
       </c>
       <c r="AN41" s="3" t="n">
-        <v>1759</v>
+        <v>1083</v>
       </c>
       <c r="AO41" s="3" t="n">
-        <v>39.06284699089496</v>
+        <v>30.19236130471146</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
-          <t>05/08/2025</t>
+          <t>05/02/2026</t>
         </is>
       </c>
       <c r="B42" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D42" s="3" t="n">
-        <v>156758</v>
+        <v>181176</v>
       </c>
       <c r="E42" s="3" t="n">
-        <v>-45089</v>
+        <v>4496</v>
       </c>
       <c r="F42" s="3" t="n">
-        <v>72715</v>
+        <v>78587</v>
       </c>
       <c r="G42" s="3" t="n">
-        <v>-11212</v>
+        <v>1116</v>
       </c>
       <c r="H42" s="3" t="n">
-        <v>55848.67</v>
-[...3 lines deleted...]
-      </c>
+        <v>540</v>
+      </c>
+      <c r="I42" s="3" t="inlineStr"/>
       <c r="J42" s="3" t="n">
-        <v>12363</v>
+        <v>7069</v>
       </c>
       <c r="K42" s="3" t="n">
-        <v>-4130</v>
+        <v>2172</v>
       </c>
       <c r="L42" s="3" t="n">
-        <v>19040.71</v>
+        <v>20683</v>
       </c>
       <c r="M42" s="3" t="n">
-        <v>-9981.290000000001</v>
+        <v>1951</v>
       </c>
       <c r="N42" s="3" t="n">
-        <v>17077</v>
+        <v>282</v>
       </c>
       <c r="O42" s="3" t="n">
-        <v>16515</v>
-[...2 lines deleted...]
-      <c r="Q42" s="3" t="inlineStr"/>
+        <v>67</v>
+      </c>
+      <c r="P42" s="3" t="n">
+        <v>13359</v>
+      </c>
+      <c r="Q42" s="3" t="n">
+        <v>3915</v>
+      </c>
       <c r="R42" s="3" t="n">
-        <v>1475.395</v>
+        <v>1535.574</v>
       </c>
       <c r="S42" s="3" t="n">
-        <v>-143.577</v>
+        <v>17.09400000000005</v>
       </c>
       <c r="T42" s="3" t="n">
-        <v>607</v>
+        <v>10138</v>
       </c>
       <c r="U42" s="3" t="n">
-        <v>-20627</v>
+        <v>2822</v>
       </c>
       <c r="V42" s="3" t="n">
-        <v>1232.708</v>
+        <v>1471.478</v>
       </c>
       <c r="W42" s="3" t="n">
-        <v>-400.576</v>
+        <v>48.25</v>
       </c>
       <c r="X42" s="3" t="n">
-        <v>58690</v>
+        <v>71206</v>
       </c>
       <c r="Y42" s="3" t="n">
-        <v>-23663</v>
+        <v>2957</v>
       </c>
       <c r="Z42" s="3" t="n">
-        <v>5827</v>
+        <v>7387</v>
       </c>
       <c r="AA42" s="3" t="n">
-        <v>-2538</v>
+        <v>321</v>
       </c>
       <c r="AB42" s="3" t="n">
-        <v>11938</v>
+        <v>14305</v>
       </c>
       <c r="AC42" s="3" t="n">
-        <v>-3833</v>
+        <v>417</v>
       </c>
       <c r="AD42" s="3" t="n">
-        <v>3790</v>
+        <v>5046</v>
       </c>
       <c r="AE42" s="3" t="n">
-        <v>-1861</v>
+        <v>264</v>
       </c>
       <c r="AF42" s="3" t="n">
-        <v>4963</v>
+        <v>5799</v>
       </c>
       <c r="AG42" s="3" t="n">
-        <v>-1823</v>
+        <v>268</v>
       </c>
       <c r="AH42" s="3" t="n">
-        <v>34</v>
+        <v>247.669</v>
       </c>
       <c r="AI42" s="3" t="n">
-        <v>-591.573</v>
+        <v>75.15800000000002</v>
       </c>
       <c r="AJ42" s="3" t="n">
-        <v>2225</v>
+        <v>2609</v>
       </c>
       <c r="AK42" s="3" t="n">
-        <v>-1248</v>
-[...4 lines deleted...]
-      <c r="AO42" s="3" t="inlineStr"/>
+        <v>122</v>
+      </c>
+      <c r="AL42" s="3" t="n">
+        <v>3221</v>
+      </c>
+      <c r="AM42" s="3" t="n">
+        <v>1093</v>
+      </c>
+      <c r="AN42" s="3" t="n">
+        <v>1093</v>
+      </c>
+      <c r="AO42" s="3" t="n">
+        <v>27.91826309067688</v>
+      </c>
     </row>
     <row r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
-          <t>05/09/2025</t>
+          <t>05/06/2026</t>
         </is>
       </c>
       <c r="B43" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D43" s="3" t="n">
-        <v>160753</v>
+        <v>195956</v>
       </c>
       <c r="E43" s="3" t="n">
-        <v>3995</v>
+        <v>14780</v>
       </c>
       <c r="F43" s="3" t="n">
-        <v>73790</v>
+        <v>82846</v>
       </c>
       <c r="G43" s="3" t="n">
-        <v>1075</v>
+        <v>4259</v>
       </c>
       <c r="H43" s="3" t="n">
-        <v>56905.06</v>
+        <v>3809</v>
       </c>
       <c r="I43" s="3" t="n">
-        <v>1056.389999999999</v>
+        <v>3269</v>
       </c>
       <c r="J43" s="3" t="n">
-        <v>13319</v>
+        <v>14138</v>
       </c>
       <c r="K43" s="3" t="n">
-        <v>956</v>
+        <v>7069</v>
       </c>
       <c r="L43" s="3" t="n">
-        <v>19665.85</v>
+        <v>26978</v>
       </c>
       <c r="M43" s="3" t="n">
-        <v>625.1399999999994</v>
+        <v>6295</v>
       </c>
       <c r="N43" s="3" t="n">
-        <v>19081</v>
+        <v>516</v>
       </c>
       <c r="O43" s="3" t="n">
-        <v>2004</v>
-[...2 lines deleted...]
-      <c r="Q43" s="3" t="inlineStr"/>
+        <v>234</v>
+      </c>
+      <c r="P43" s="3" t="n">
+        <v>27120</v>
+      </c>
+      <c r="Q43" s="3" t="n">
+        <v>13761</v>
+      </c>
       <c r="R43" s="3" t="n">
-        <v>1481.686</v>
+        <v>1602.189</v>
       </c>
       <c r="S43" s="3" t="n">
-        <v>6.29099999999994</v>
+        <v>66.61500000000001</v>
       </c>
       <c r="T43" s="3" t="n">
-        <v>1394</v>
+        <v>18490</v>
       </c>
       <c r="U43" s="3" t="n">
-        <v>787</v>
+        <v>8352</v>
       </c>
       <c r="V43" s="3" t="n">
-        <v>1264.058</v>
+        <v>1603.764</v>
       </c>
       <c r="W43" s="3" t="n">
-        <v>31.34999999999991</v>
+        <v>132.2859999999998</v>
       </c>
       <c r="X43" s="3" t="n">
-        <v>60015</v>
+        <v>79568</v>
       </c>
       <c r="Y43" s="3" t="n">
-        <v>1325</v>
+        <v>8362</v>
       </c>
       <c r="Z43" s="3" t="n">
-        <v>6072</v>
+        <v>8169</v>
       </c>
       <c r="AA43" s="3" t="n">
-        <v>245</v>
+        <v>782</v>
       </c>
       <c r="AB43" s="3" t="n">
-        <v>12302</v>
+        <v>15486</v>
       </c>
       <c r="AC43" s="3" t="n">
-        <v>364</v>
+        <v>1181</v>
       </c>
       <c r="AD43" s="3" t="n">
-        <v>3936</v>
+        <v>5482</v>
       </c>
       <c r="AE43" s="3" t="n">
-        <v>146</v>
+        <v>436</v>
       </c>
       <c r="AF43" s="3" t="n">
-        <v>5141</v>
+        <v>6532</v>
       </c>
       <c r="AG43" s="3" t="n">
-        <v>178</v>
+        <v>733</v>
       </c>
       <c r="AH43" s="3" t="n">
-        <v>116</v>
+        <v>570.075</v>
       </c>
       <c r="AI43" s="3" t="n">
-        <v>82</v>
+        <v>322.4060000000001</v>
       </c>
       <c r="AJ43" s="3" t="n">
-        <v>2286</v>
+        <v>3325</v>
       </c>
       <c r="AK43" s="3" t="n">
-        <v>61</v>
-[...4 lines deleted...]
-      <c r="AO43" s="3" t="inlineStr"/>
+        <v>716</v>
+      </c>
+      <c r="AL43" s="3" t="n">
+        <v>8630</v>
+      </c>
+      <c r="AM43" s="3" t="n">
+        <v>5409</v>
+      </c>
+      <c r="AN43" s="3" t="n">
+        <v>5409</v>
+      </c>
+      <c r="AO43" s="3" t="n">
+        <v>39.30673642903859</v>
+      </c>
     </row>
     <row r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
-          <t>05/10/2025</t>
+          <t>05/07/2026</t>
         </is>
       </c>
       <c r="B44" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D44" s="3" t="n">
-        <v>164554</v>
+        <v>201847</v>
       </c>
       <c r="E44" s="3" t="n">
-        <v>3801</v>
+        <v>5891</v>
       </c>
       <c r="F44" s="3" t="n">
-        <v>74741</v>
+        <v>83927</v>
       </c>
       <c r="G44" s="3" t="n">
-        <v>951</v>
+        <v>1081</v>
       </c>
       <c r="H44" s="3" t="n">
-        <v>57825.73</v>
+        <v>4705</v>
       </c>
       <c r="I44" s="3" t="n">
-        <v>920.6700000000055</v>
+        <v>896</v>
       </c>
       <c r="J44" s="3" t="n">
-        <v>14321</v>
+        <v>16493</v>
       </c>
       <c r="K44" s="3" t="n">
-        <v>1002</v>
+        <v>2355</v>
       </c>
       <c r="L44" s="3" t="n">
-        <v>20301.09</v>
+        <v>29022</v>
       </c>
       <c r="M44" s="3" t="n">
-        <v>635.2400000000016</v>
-[...4 lines deleted...]
-      <c r="Q44" s="3" t="inlineStr"/>
+        <v>2044</v>
+      </c>
+      <c r="N44" s="3" t="n">
+        <v>562</v>
+      </c>
+      <c r="O44" s="3" t="n">
+        <v>46</v>
+      </c>
+      <c r="P44" s="3" t="n">
+        <v>31623</v>
+      </c>
+      <c r="Q44" s="3" t="n">
+        <v>4503</v>
+      </c>
       <c r="R44" s="3" t="n">
-        <v>1486.417</v>
+        <v>1618.972</v>
       </c>
       <c r="S44" s="3" t="n">
-        <v>4.730999999999995</v>
+        <v>16.7829999999999</v>
       </c>
       <c r="T44" s="3" t="n">
-        <v>310</v>
+        <v>21234</v>
       </c>
       <c r="U44" s="3" t="n">
-        <v>-1084</v>
+        <v>2744</v>
       </c>
       <c r="V44" s="3" t="n">
-        <v>1298.429</v>
+        <v>1633.284</v>
       </c>
       <c r="W44" s="3" t="n">
-        <v>34.37100000000009</v>
+        <v>29.52000000000021</v>
       </c>
       <c r="X44" s="3" t="n">
-        <v>61368</v>
+        <v>82353</v>
       </c>
       <c r="Y44" s="3" t="n">
-        <v>1353</v>
+        <v>2785</v>
       </c>
       <c r="Z44" s="3" t="n">
-        <v>6321</v>
+        <v>8365</v>
       </c>
       <c r="AA44" s="3" t="n">
-        <v>249</v>
+        <v>196</v>
       </c>
       <c r="AB44" s="3" t="n">
-        <v>12712</v>
+        <v>15771</v>
       </c>
       <c r="AC44" s="3" t="n">
-        <v>410</v>
+        <v>285</v>
       </c>
       <c r="AD44" s="3" t="n">
-        <v>4159</v>
+        <v>5651</v>
       </c>
       <c r="AE44" s="3" t="n">
-        <v>223</v>
+        <v>169</v>
       </c>
       <c r="AF44" s="3" t="n">
-        <v>5165</v>
+        <v>6786</v>
       </c>
       <c r="AG44" s="3" t="n">
-        <v>24</v>
+        <v>254</v>
       </c>
       <c r="AH44" s="3" t="n">
-        <v>185</v>
+        <v>625.573</v>
       </c>
       <c r="AI44" s="3" t="n">
-        <v>69</v>
+        <v>55.49799999999993</v>
       </c>
       <c r="AJ44" s="3" t="n">
-        <v>2325</v>
+        <v>3473</v>
       </c>
       <c r="AK44" s="3" t="n">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="AO44" s="3" t="inlineStr"/>
+        <v>148</v>
+      </c>
+      <c r="AL44" s="3" t="n">
+        <v>10389</v>
+      </c>
+      <c r="AM44" s="3" t="n">
+        <v>1759</v>
+      </c>
+      <c r="AN44" s="3" t="n">
+        <v>1759</v>
+      </c>
+      <c r="AO44" s="3" t="n">
+        <v>39.06284699089496</v>
+      </c>
     </row>
     <row r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
-          <t>05/11/2025</t>
+          <t>05/08/2025</t>
         </is>
       </c>
       <c r="B45" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D45" s="3" t="n">
-        <v>169252</v>
+        <v>156758</v>
       </c>
       <c r="E45" s="3" t="n">
-        <v>4698</v>
+        <v>-45089</v>
       </c>
       <c r="F45" s="3" t="n">
-        <v>75407</v>
+        <v>72715</v>
       </c>
       <c r="G45" s="3" t="n">
-        <v>666</v>
+        <v>-11212</v>
       </c>
       <c r="H45" s="3" t="n">
-        <v>58939.48</v>
+        <v>55848.67</v>
       </c>
       <c r="I45" s="3" t="n">
-        <v>1113.75</v>
+        <v>51143.67</v>
       </c>
       <c r="J45" s="3" t="n">
-        <v>1382</v>
+        <v>12363</v>
       </c>
       <c r="K45" s="3" t="n">
-        <v>-12939</v>
+        <v>-4130</v>
       </c>
       <c r="L45" s="3" t="n">
-        <v>15573</v>
+        <v>19040.71</v>
       </c>
       <c r="M45" s="3" t="n">
-        <v>-4728.09</v>
+        <v>-9981.290000000001</v>
       </c>
       <c r="N45" s="3" t="n">
-        <v>60</v>
-[...4 lines deleted...]
-      </c>
+        <v>17077</v>
+      </c>
+      <c r="O45" s="3" t="n">
+        <v>16515</v>
+      </c>
+      <c r="P45" s="3" t="inlineStr"/>
       <c r="Q45" s="3" t="inlineStr"/>
       <c r="R45" s="3" t="n">
-        <v>1496.979</v>
+        <v>1475.395</v>
       </c>
       <c r="S45" s="3" t="n">
-        <v>10.56200000000013</v>
+        <v>-143.577</v>
       </c>
       <c r="T45" s="3" t="n">
-        <v>2600</v>
+        <v>607</v>
       </c>
       <c r="U45" s="3" t="n">
-        <v>2290</v>
+        <v>-20627</v>
       </c>
       <c r="V45" s="3" t="n">
-        <v>1334.474</v>
+        <v>1232.708</v>
       </c>
       <c r="W45" s="3" t="n">
-        <v>36.04499999999985</v>
+        <v>-400.576</v>
       </c>
       <c r="X45" s="3" t="n">
-        <v>63539</v>
+        <v>58690</v>
       </c>
       <c r="Y45" s="3" t="n">
-        <v>2171</v>
+        <v>-23663</v>
       </c>
       <c r="Z45" s="3" t="n">
-        <v>6578</v>
+        <v>5827</v>
       </c>
       <c r="AA45" s="3" t="n">
-        <v>257</v>
+        <v>-2538</v>
       </c>
       <c r="AB45" s="3" t="n">
-        <v>13119</v>
+        <v>11938</v>
       </c>
       <c r="AC45" s="3" t="n">
-        <v>407</v>
+        <v>-3833</v>
       </c>
       <c r="AD45" s="3" t="n">
-        <v>4367</v>
+        <v>3790</v>
       </c>
       <c r="AE45" s="3" t="n">
-        <v>208</v>
+        <v>-1861</v>
       </c>
       <c r="AF45" s="3" t="n">
-        <v>5182</v>
+        <v>4963</v>
       </c>
       <c r="AG45" s="3" t="n">
-        <v>17</v>
+        <v>-1823</v>
       </c>
       <c r="AH45" s="3" t="n">
-        <v>279</v>
+        <v>34</v>
       </c>
       <c r="AI45" s="3" t="n">
-        <v>94</v>
+        <v>-591.573</v>
       </c>
       <c r="AJ45" s="3" t="n">
-        <v>2347</v>
+        <v>2225</v>
       </c>
       <c r="AK45" s="3" t="n">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1248</v>
+      </c>
+      <c r="AL45" s="3" t="inlineStr"/>
       <c r="AM45" s="3" t="inlineStr"/>
       <c r="AN45" s="3" t="inlineStr"/>
       <c r="AO45" s="3" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
-          <t>05/12/2025</t>
+          <t>05/08/2026</t>
         </is>
       </c>
       <c r="B46" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D46" s="3" t="n">
-        <v>172949</v>
+        <v>206977</v>
       </c>
       <c r="E46" s="3" t="n">
-        <v>3697</v>
+        <v>50219</v>
       </c>
       <c r="F46" s="3" t="n">
-        <v>76474</v>
+        <v>85092</v>
       </c>
       <c r="G46" s="3" t="n">
-        <v>1067</v>
+        <v>12377</v>
       </c>
       <c r="H46" s="3" t="n">
-        <v>60051.98</v>
+        <v>5588</v>
       </c>
       <c r="I46" s="3" t="n">
-        <v>1112.5</v>
+        <v>-50260.67</v>
       </c>
       <c r="J46" s="3" t="n">
-        <v>3073</v>
+        <v>18212</v>
       </c>
       <c r="K46" s="3" t="n">
-        <v>1691</v>
+        <v>5849</v>
       </c>
       <c r="L46" s="3" t="n">
-        <v>17092</v>
+        <v>30883</v>
       </c>
       <c r="M46" s="3" t="n">
-        <v>1519</v>
+        <v>11842.29</v>
       </c>
       <c r="N46" s="3" t="n">
-        <v>138</v>
+        <v>603</v>
       </c>
       <c r="O46" s="3" t="n">
-        <v>78</v>
+        <v>-16474</v>
       </c>
       <c r="P46" s="3" t="n">
-        <v>5946</v>
-[...3 lines deleted...]
-      </c>
+        <v>35411</v>
+      </c>
+      <c r="Q46" s="3" t="inlineStr"/>
       <c r="R46" s="3" t="n">
-        <v>1508.472</v>
+        <v>1640.081</v>
       </c>
       <c r="S46" s="3" t="n">
-        <v>11.49299999999994</v>
+        <v>164.6859999999999</v>
       </c>
       <c r="T46" s="3" t="n">
-        <v>4874</v>
+        <v>23551</v>
       </c>
       <c r="U46" s="3" t="n">
-        <v>2274</v>
+        <v>22944</v>
       </c>
       <c r="V46" s="3" t="n">
-        <v>1372.95</v>
+        <v>1666.505</v>
       </c>
       <c r="W46" s="3" t="n">
-        <v>38.47600000000011</v>
+        <v>433.797</v>
       </c>
       <c r="X46" s="3" t="n">
-        <v>65798</v>
+        <v>84698</v>
       </c>
       <c r="Y46" s="3" t="n">
-        <v>2259</v>
+        <v>26008</v>
       </c>
       <c r="Z46" s="3" t="n">
-        <v>6830</v>
+        <v>8581</v>
       </c>
       <c r="AA46" s="3" t="n">
-        <v>252</v>
+        <v>2754</v>
       </c>
       <c r="AB46" s="3" t="n">
-        <v>13536</v>
+        <v>16042</v>
       </c>
       <c r="AC46" s="3" t="n">
-        <v>417</v>
+        <v>4104</v>
       </c>
       <c r="AD46" s="3" t="n">
-        <v>4600</v>
+        <v>5790</v>
       </c>
       <c r="AE46" s="3" t="n">
-        <v>233</v>
+        <v>2000</v>
       </c>
       <c r="AF46" s="3" t="n">
-        <v>5334</v>
+        <v>6910</v>
       </c>
       <c r="AG46" s="3" t="n">
-        <v>152</v>
+        <v>1947</v>
       </c>
       <c r="AH46" s="3" t="n">
-        <v>102.841</v>
+        <v>681.54</v>
       </c>
       <c r="AI46" s="3" t="n">
-        <v>-176.159</v>
+        <v>647.54</v>
       </c>
       <c r="AJ46" s="3" t="n">
-        <v>2395</v>
+        <v>3681</v>
       </c>
       <c r="AK46" s="3" t="n">
-        <v>48</v>
+        <v>1456</v>
       </c>
       <c r="AL46" s="3" t="n">
-        <v>1072</v>
-[...9 lines deleted...]
-      </c>
+        <v>11860</v>
+      </c>
+      <c r="AM46" s="3" t="inlineStr"/>
+      <c r="AN46" s="3" t="inlineStr"/>
+      <c r="AO46" s="3" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
-          <t>06/01/2026</t>
+          <t>05/09/2025</t>
         </is>
       </c>
       <c r="B47" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D47" s="3" t="n">
-        <v>176885</v>
+        <v>160753</v>
       </c>
       <c r="E47" s="3" t="n">
+        <v>-46224</v>
+      </c>
+      <c r="F47" s="3" t="n">
+        <v>73790</v>
+      </c>
+      <c r="G47" s="3" t="n">
+        <v>-11302</v>
+      </c>
+      <c r="H47" s="3" t="n">
+        <v>56905.06</v>
+      </c>
+      <c r="I47" s="3" t="n">
+        <v>51317.06</v>
+      </c>
+      <c r="J47" s="3" t="n">
+        <v>13319</v>
+      </c>
+      <c r="K47" s="3" t="n">
+        <v>-4893</v>
+      </c>
+      <c r="L47" s="3" t="n">
+        <v>19665.85</v>
+      </c>
+      <c r="M47" s="3" t="n">
+        <v>-11217.15</v>
+      </c>
+      <c r="N47" s="3" t="n">
+        <v>19081</v>
+      </c>
+      <c r="O47" s="3" t="n">
+        <v>18478</v>
+      </c>
+      <c r="P47" s="3" t="inlineStr"/>
+      <c r="Q47" s="3" t="inlineStr"/>
+      <c r="R47" s="3" t="n">
+        <v>1481.686</v>
+      </c>
+      <c r="S47" s="3" t="n">
+        <v>-158.395</v>
+      </c>
+      <c r="T47" s="3" t="n">
+        <v>1394</v>
+      </c>
+      <c r="U47" s="3" t="n">
+        <v>-22157</v>
+      </c>
+      <c r="V47" s="3" t="n">
+        <v>1264.058</v>
+      </c>
+      <c r="W47" s="3" t="n">
+        <v>-402.4470000000001</v>
+      </c>
+      <c r="X47" s="3" t="n">
+        <v>60015</v>
+      </c>
+      <c r="Y47" s="3" t="n">
+        <v>-24683</v>
+      </c>
+      <c r="Z47" s="3" t="n">
+        <v>6072</v>
+      </c>
+      <c r="AA47" s="3" t="n">
+        <v>-2509</v>
+      </c>
+      <c r="AB47" s="3" t="n">
+        <v>12302</v>
+      </c>
+      <c r="AC47" s="3" t="n">
+        <v>-3740</v>
+      </c>
+      <c r="AD47" s="3" t="n">
         <v>3936</v>
       </c>
-      <c r="F47" s="3" t="n">
-[...69 lines deleted...]
-      </c>
       <c r="AE47" s="3" t="n">
-        <v>196</v>
+        <v>-1854</v>
       </c>
       <c r="AF47" s="3" t="n">
-        <v>5554</v>
+        <v>5141</v>
       </c>
       <c r="AG47" s="3" t="n">
-        <v>220</v>
+        <v>-1769</v>
       </c>
       <c r="AH47" s="3" t="n">
-        <v>174.295</v>
+        <v>116</v>
       </c>
       <c r="AI47" s="3" t="n">
-        <v>71.45399999999999</v>
+        <v>-565.54</v>
       </c>
       <c r="AJ47" s="3" t="n">
-        <v>2494</v>
+        <v>2286</v>
       </c>
       <c r="AK47" s="3" t="n">
-        <v>99</v>
-[...12 lines deleted...]
-      </c>
+        <v>-1395</v>
+      </c>
+      <c r="AL47" s="3" t="inlineStr"/>
+      <c r="AM47" s="3" t="inlineStr"/>
+      <c r="AN47" s="3" t="inlineStr"/>
+      <c r="AO47" s="3" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
-          <t>06/06/2026</t>
+          <t>05/10/2025</t>
         </is>
       </c>
       <c r="B48" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D48" s="3" t="n">
-        <v>196201</v>
+        <v>164554</v>
       </c>
       <c r="E48" s="3" t="n">
-        <v>19316</v>
+        <v>3801</v>
       </c>
       <c r="F48" s="3" t="n">
-        <v>82928</v>
+        <v>74741</v>
       </c>
       <c r="G48" s="3" t="n">
-        <v>5416</v>
+        <v>951</v>
       </c>
       <c r="H48" s="3" t="n">
-        <v>3870</v>
-[...1 lines deleted...]
-      <c r="I48" s="3" t="inlineStr"/>
+        <v>57825.73</v>
+      </c>
+      <c r="I48" s="3" t="n">
+        <v>920.6700000000055</v>
+      </c>
       <c r="J48" s="3" t="n">
-        <v>14216</v>
+        <v>14321</v>
       </c>
       <c r="K48" s="3" t="n">
-        <v>9217</v>
+        <v>1002</v>
       </c>
       <c r="L48" s="3" t="n">
-        <v>27047</v>
+        <v>20301.09</v>
       </c>
       <c r="M48" s="3" t="n">
-        <v>8223</v>
-[...12 lines deleted...]
-      </c>
+        <v>635.2400000000016</v>
+      </c>
+      <c r="N48" s="3" t="inlineStr"/>
+      <c r="O48" s="3" t="inlineStr"/>
+      <c r="P48" s="3" t="inlineStr"/>
+      <c r="Q48" s="3" t="inlineStr"/>
       <c r="R48" s="3" t="n">
-        <v>1602.758</v>
+        <v>1486.417</v>
       </c>
       <c r="S48" s="3" t="n">
-        <v>83.93299999999999</v>
+        <v>4.730999999999995</v>
       </c>
       <c r="T48" s="3" t="n">
-        <v>18582</v>
+        <v>310</v>
       </c>
       <c r="U48" s="3" t="n">
-        <v>11126</v>
+        <v>-1084</v>
       </c>
       <c r="V48" s="3" t="n">
-        <v>1604.199</v>
+        <v>1298.429</v>
       </c>
       <c r="W48" s="3" t="n">
-        <v>179.4160000000002</v>
+        <v>34.37100000000009</v>
       </c>
       <c r="X48" s="3" t="n">
-        <v>79670</v>
+        <v>61368</v>
       </c>
       <c r="Y48" s="3" t="n">
-        <v>11285</v>
+        <v>1353</v>
       </c>
       <c r="Z48" s="3" t="n">
-        <v>8170</v>
+        <v>6321</v>
       </c>
       <c r="AA48" s="3" t="n">
-        <v>1087</v>
+        <v>249</v>
       </c>
       <c r="AB48" s="3" t="n">
-        <v>15500</v>
+        <v>12712</v>
       </c>
       <c r="AC48" s="3" t="n">
-        <v>1601</v>
+        <v>410</v>
       </c>
       <c r="AD48" s="3" t="n">
-        <v>5482</v>
+        <v>4159</v>
       </c>
       <c r="AE48" s="3" t="n">
-        <v>686</v>
+        <v>223</v>
       </c>
       <c r="AF48" s="3" t="n">
-        <v>6544</v>
+        <v>5165</v>
       </c>
       <c r="AG48" s="3" t="n">
-        <v>990</v>
+        <v>24</v>
       </c>
       <c r="AH48" s="3" t="n">
-        <v>572.054</v>
+        <v>185</v>
       </c>
       <c r="AI48" s="3" t="n">
-        <v>397.759</v>
+        <v>69</v>
       </c>
       <c r="AJ48" s="3" t="n">
-        <v>3337</v>
+        <v>2325</v>
       </c>
       <c r="AK48" s="3" t="n">
-        <v>843</v>
-[...12 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="AL48" s="3" t="inlineStr"/>
+      <c r="AM48" s="3" t="inlineStr"/>
+      <c r="AN48" s="3" t="inlineStr"/>
+      <c r="AO48" s="3" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>05/11/2025</t>
         </is>
       </c>
       <c r="B49" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D49" s="3" t="n">
-        <v>201950</v>
+        <v>169252</v>
       </c>
       <c r="E49" s="3" t="n">
-        <v>5749</v>
+        <v>4698</v>
       </c>
       <c r="F49" s="3" t="n">
-        <v>83944</v>
+        <v>75407</v>
       </c>
       <c r="G49" s="3" t="n">
-        <v>1016</v>
+        <v>666</v>
       </c>
       <c r="H49" s="3" t="n">
-        <v>4716</v>
+        <v>58939.48</v>
       </c>
       <c r="I49" s="3" t="n">
-        <v>846</v>
+        <v>1113.75</v>
       </c>
       <c r="J49" s="3" t="n">
-        <v>16535</v>
+        <v>1382</v>
       </c>
       <c r="K49" s="3" t="n">
-        <v>2319</v>
+        <v>-12939</v>
       </c>
       <c r="L49" s="3" t="n">
-        <v>29059</v>
+        <v>15573</v>
       </c>
       <c r="M49" s="3" t="n">
-        <v>2012</v>
+        <v>-4728.09</v>
       </c>
       <c r="N49" s="3" t="n">
-        <v>563</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="O49" s="3" t="inlineStr"/>
       <c r="P49" s="3" t="n">
-        <v>31706</v>
-[...3 lines deleted...]
-      </c>
+        <v>2742</v>
+      </c>
+      <c r="Q49" s="3" t="inlineStr"/>
       <c r="R49" s="3" t="n">
-        <v>1619.198</v>
+        <v>1496.979</v>
       </c>
       <c r="S49" s="3" t="n">
-        <v>16.44000000000005</v>
+        <v>10.56200000000013</v>
       </c>
       <c r="T49" s="3" t="n">
-        <v>21284</v>
+        <v>2600</v>
       </c>
       <c r="U49" s="3" t="n">
-        <v>2702</v>
+        <v>2290</v>
       </c>
       <c r="V49" s="3" t="n">
-        <v>1636.975</v>
+        <v>1334.474</v>
       </c>
       <c r="W49" s="3" t="n">
-        <v>32.77599999999984</v>
+        <v>36.04499999999985</v>
       </c>
       <c r="X49" s="3" t="n">
-        <v>82397</v>
+        <v>63539</v>
       </c>
       <c r="Y49" s="3" t="n">
-        <v>2727</v>
+        <v>2171</v>
       </c>
       <c r="Z49" s="3" t="n">
-        <v>8372</v>
+        <v>6578</v>
       </c>
       <c r="AA49" s="3" t="n">
-        <v>202</v>
+        <v>257</v>
       </c>
       <c r="AB49" s="3" t="n">
-        <v>15777</v>
+        <v>13119</v>
       </c>
       <c r="AC49" s="3" t="n">
-        <v>277</v>
+        <v>407</v>
       </c>
       <c r="AD49" s="3" t="n">
-        <v>5656</v>
+        <v>4367</v>
       </c>
       <c r="AE49" s="3" t="n">
-        <v>174</v>
+        <v>208</v>
       </c>
       <c r="AF49" s="3" t="n">
-        <v>6786</v>
+        <v>5182</v>
       </c>
       <c r="AG49" s="3" t="n">
-        <v>242</v>
+        <v>17</v>
       </c>
       <c r="AH49" s="3" t="n">
-        <v>626.8819999999999</v>
+        <v>279</v>
       </c>
       <c r="AI49" s="3" t="n">
-        <v>54.82799999999997</v>
+        <v>94</v>
       </c>
       <c r="AJ49" s="3" t="n">
-        <v>3474</v>
+        <v>2347</v>
       </c>
       <c r="AK49" s="3" t="n">
-        <v>137</v>
+        <v>22</v>
       </c>
       <c r="AL49" s="3" t="n">
-        <v>10422</v>
-[...9 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="AM49" s="3" t="inlineStr"/>
+      <c r="AN49" s="3" t="inlineStr"/>
+      <c r="AO49" s="3" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
-          <t>06/08/2025</t>
+          <t>05/12/2025</t>
         </is>
       </c>
       <c r="B50" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D50" s="3" t="n">
-        <v>156938</v>
+        <v>172949</v>
       </c>
       <c r="E50" s="3" t="n">
-        <v>-45012</v>
+        <v>3697</v>
       </c>
       <c r="F50" s="3" t="n">
-        <v>72759</v>
+        <v>76474</v>
       </c>
       <c r="G50" s="3" t="n">
-        <v>-11185</v>
+        <v>1067</v>
       </c>
       <c r="H50" s="3" t="n">
-        <v>55895.3</v>
+        <v>60051.98</v>
       </c>
       <c r="I50" s="3" t="n">
-        <v>51179.3</v>
+        <v>1112.5</v>
       </c>
       <c r="J50" s="3" t="n">
-        <v>12407</v>
+        <v>3073</v>
       </c>
       <c r="K50" s="3" t="n">
-        <v>-4128</v>
+        <v>1691</v>
       </c>
       <c r="L50" s="3" t="n">
-        <v>19074.38</v>
+        <v>17092</v>
       </c>
       <c r="M50" s="3" t="n">
-        <v>-9984.619999999999</v>
+        <v>1519</v>
       </c>
       <c r="N50" s="3" t="n">
-        <v>17182</v>
+        <v>138</v>
       </c>
       <c r="O50" s="3" t="n">
-        <v>16619</v>
-[...2 lines deleted...]
-      <c r="Q50" s="3" t="inlineStr"/>
+        <v>78</v>
+      </c>
+      <c r="P50" s="3" t="n">
+        <v>5946</v>
+      </c>
+      <c r="Q50" s="3" t="n">
+        <v>3204</v>
+      </c>
       <c r="R50" s="3" t="n">
-        <v>1475.65</v>
+        <v>1508.472</v>
       </c>
       <c r="S50" s="3" t="n">
-        <v>-143.548</v>
+        <v>11.49299999999994</v>
       </c>
       <c r="T50" s="3" t="n">
-        <v>669</v>
+        <v>4874</v>
       </c>
       <c r="U50" s="3" t="n">
-        <v>-20615</v>
+        <v>2274</v>
       </c>
       <c r="V50" s="3" t="n">
-        <v>1234.191</v>
+        <v>1372.95</v>
       </c>
       <c r="W50" s="3" t="n">
-        <v>-402.7839999999999</v>
+        <v>38.47600000000011</v>
       </c>
       <c r="X50" s="3" t="n">
-        <v>58742</v>
+        <v>65798</v>
       </c>
       <c r="Y50" s="3" t="n">
-        <v>-23655</v>
+        <v>2259</v>
       </c>
       <c r="Z50" s="3" t="n">
-        <v>5838</v>
+        <v>6830</v>
       </c>
       <c r="AA50" s="3" t="n">
-        <v>-2534</v>
+        <v>252</v>
       </c>
       <c r="AB50" s="3" t="n">
-        <v>11947</v>
+        <v>13536</v>
       </c>
       <c r="AC50" s="3" t="n">
-        <v>-3830</v>
+        <v>417</v>
       </c>
       <c r="AD50" s="3" t="n">
-        <v>3790</v>
+        <v>4600</v>
       </c>
       <c r="AE50" s="3" t="n">
-        <v>-1866</v>
+        <v>233</v>
       </c>
       <c r="AF50" s="3" t="n">
-        <v>4970</v>
+        <v>5334</v>
       </c>
       <c r="AG50" s="3" t="n">
-        <v>-1816</v>
+        <v>152</v>
       </c>
       <c r="AH50" s="3" t="n">
-        <v>38</v>
+        <v>102.841</v>
       </c>
       <c r="AI50" s="3" t="n">
-        <v>-588.8819999999999</v>
+        <v>-176.159</v>
       </c>
       <c r="AJ50" s="3" t="n">
-        <v>2227</v>
+        <v>2395</v>
       </c>
       <c r="AK50" s="3" t="n">
-        <v>-1247</v>
-[...4 lines deleted...]
-      <c r="AO50" s="3" t="inlineStr"/>
+        <v>48</v>
+      </c>
+      <c r="AL50" s="3" t="n">
+        <v>1072</v>
+      </c>
+      <c r="AM50" s="3" t="n">
+        <v>930</v>
+      </c>
+      <c r="AN50" s="3" t="n">
+        <v>930</v>
+      </c>
+      <c r="AO50" s="3" t="n">
+        <v>29.02621722846442</v>
+      </c>
     </row>
     <row r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
-          <t>06/09/2025</t>
+          <t>06/01/2026</t>
         </is>
       </c>
       <c r="B51" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D51" s="3" t="n">
-        <v>160886</v>
+        <v>176885</v>
       </c>
       <c r="E51" s="3" t="n">
-        <v>3948</v>
+        <v>3936</v>
       </c>
       <c r="F51" s="3" t="n">
-        <v>73824</v>
+        <v>77512</v>
       </c>
       <c r="G51" s="3" t="n">
-        <v>1065</v>
-[...6 lines deleted...]
-      </c>
+        <v>1038</v>
+      </c>
+      <c r="H51" s="3" t="inlineStr"/>
+      <c r="I51" s="3" t="inlineStr"/>
       <c r="J51" s="3" t="n">
-        <v>13352</v>
+        <v>4999</v>
       </c>
       <c r="K51" s="3" t="n">
-        <v>945</v>
+        <v>1926</v>
       </c>
       <c r="L51" s="3" t="n">
-        <v>19687.84</v>
+        <v>18824</v>
       </c>
       <c r="M51" s="3" t="n">
-        <v>613.4599999999991</v>
+        <v>1732</v>
       </c>
       <c r="N51" s="3" t="n">
-        <v>19156</v>
+        <v>217</v>
       </c>
       <c r="O51" s="3" t="n">
-        <v>1974</v>
-[...2 lines deleted...]
-      <c r="Q51" s="3" t="inlineStr"/>
+        <v>79</v>
+      </c>
+      <c r="P51" s="3" t="n">
+        <v>9645</v>
+      </c>
+      <c r="Q51" s="3" t="n">
+        <v>3699</v>
+      </c>
       <c r="R51" s="3" t="n">
-        <v>1481.714</v>
+        <v>1518.825</v>
       </c>
       <c r="S51" s="3" t="n">
-        <v>6.063999999999851</v>
+        <v>10.35300000000007</v>
       </c>
       <c r="T51" s="3" t="n">
-        <v>1434</v>
+        <v>7456</v>
       </c>
       <c r="U51" s="3" t="n">
-        <v>765</v>
+        <v>2582</v>
       </c>
       <c r="V51" s="3" t="n">
-        <v>1265.082</v>
+        <v>1424.783</v>
       </c>
       <c r="W51" s="3" t="n">
-        <v>30.89100000000008</v>
+        <v>51.83299999999986</v>
       </c>
       <c r="X51" s="3" t="n">
-        <v>60092</v>
+        <v>68385</v>
       </c>
       <c r="Y51" s="3" t="n">
-        <v>1350</v>
+        <v>2587</v>
       </c>
       <c r="Z51" s="3" t="n">
-        <v>6082</v>
+        <v>7083</v>
       </c>
       <c r="AA51" s="3" t="n">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="AB51" s="3" t="n">
-        <v>12326</v>
+        <v>13899</v>
       </c>
       <c r="AC51" s="3" t="n">
-        <v>379</v>
+        <v>363</v>
       </c>
       <c r="AD51" s="3" t="n">
-        <v>3948</v>
+        <v>4796</v>
       </c>
       <c r="AE51" s="3" t="n">
-        <v>158</v>
+        <v>196</v>
       </c>
       <c r="AF51" s="3" t="n">
-        <v>5157</v>
+        <v>5554</v>
       </c>
       <c r="AG51" s="3" t="n">
-        <v>187</v>
+        <v>220</v>
       </c>
       <c r="AH51" s="3" t="n">
-        <v>119</v>
+        <v>174.295</v>
       </c>
       <c r="AI51" s="3" t="n">
-        <v>81</v>
+        <v>71.45399999999999</v>
       </c>
       <c r="AJ51" s="3" t="n">
-        <v>2288</v>
+        <v>2494</v>
       </c>
       <c r="AK51" s="3" t="n">
-        <v>61</v>
-[...4 lines deleted...]
-      <c r="AO51" s="3" t="inlineStr"/>
+        <v>99</v>
+      </c>
+      <c r="AL51" s="3" t="n">
+        <v>2189</v>
+      </c>
+      <c r="AM51" s="3" t="n">
+        <v>1117</v>
+      </c>
+      <c r="AN51" s="3" t="n">
+        <v>1117</v>
+      </c>
+      <c r="AO51" s="3" t="n">
+        <v>30.19735063530684</v>
+      </c>
     </row>
     <row r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
-          <t>06/10/2025</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="B52" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D52" s="3" t="n">
-        <v>164639</v>
+        <v>196201</v>
       </c>
       <c r="E52" s="3" t="n">
-        <v>3753</v>
+        <v>19316</v>
       </c>
       <c r="F52" s="3" t="n">
-        <v>74759</v>
+        <v>82928</v>
       </c>
       <c r="G52" s="3" t="n">
-        <v>935</v>
+        <v>5416</v>
       </c>
       <c r="H52" s="3" t="n">
-        <v>57842.33</v>
-[...3 lines deleted...]
-      </c>
+        <v>3870</v>
+      </c>
+      <c r="I52" s="3" t="inlineStr"/>
       <c r="J52" s="3" t="n">
-        <v>14321</v>
+        <v>14216</v>
       </c>
       <c r="K52" s="3" t="n">
-        <v>969</v>
+        <v>9217</v>
       </c>
       <c r="L52" s="3" t="n">
-        <v>20301.09</v>
+        <v>27047</v>
       </c>
       <c r="M52" s="3" t="n">
-        <v>613.25</v>
-[...4 lines deleted...]
-      <c r="Q52" s="3" t="inlineStr"/>
+        <v>8223</v>
+      </c>
+      <c r="N52" s="3" t="n">
+        <v>518</v>
+      </c>
+      <c r="O52" s="3" t="n">
+        <v>301</v>
+      </c>
+      <c r="P52" s="3" t="n">
+        <v>27284</v>
+      </c>
+      <c r="Q52" s="3" t="n">
+        <v>17639</v>
+      </c>
       <c r="R52" s="3" t="n">
-        <v>1486.623</v>
+        <v>1602.758</v>
       </c>
       <c r="S52" s="3" t="n">
-        <v>4.909000000000106</v>
+        <v>83.93299999999999</v>
       </c>
       <c r="T52" s="3" t="n">
-        <v>354</v>
+        <v>18582</v>
       </c>
       <c r="U52" s="3" t="n">
-        <v>-1080</v>
+        <v>11126</v>
       </c>
       <c r="V52" s="3" t="n">
-        <v>1299.088</v>
+        <v>1604.199</v>
       </c>
       <c r="W52" s="3" t="n">
-        <v>34.00599999999986</v>
+        <v>179.4160000000002</v>
       </c>
       <c r="X52" s="3" t="n">
-        <v>61410</v>
+        <v>79670</v>
       </c>
       <c r="Y52" s="3" t="n">
-        <v>1318</v>
+        <v>11285</v>
       </c>
       <c r="Z52" s="3" t="n">
-        <v>6330</v>
+        <v>8170</v>
       </c>
       <c r="AA52" s="3" t="n">
-        <v>248</v>
+        <v>1087</v>
       </c>
       <c r="AB52" s="3" t="n">
-        <v>12728</v>
+        <v>15500</v>
       </c>
       <c r="AC52" s="3" t="n">
-        <v>402</v>
+        <v>1601</v>
       </c>
       <c r="AD52" s="3" t="n">
-        <v>4159</v>
+        <v>5482</v>
       </c>
       <c r="AE52" s="3" t="n">
-        <v>211</v>
+        <v>686</v>
       </c>
       <c r="AF52" s="3" t="n">
-        <v>5165</v>
+        <v>6544</v>
       </c>
       <c r="AG52" s="3" t="n">
-        <v>8</v>
+        <v>990</v>
       </c>
       <c r="AH52" s="3" t="n">
-        <v>189</v>
+        <v>572.054</v>
       </c>
       <c r="AI52" s="3" t="n">
-        <v>70</v>
+        <v>397.759</v>
       </c>
       <c r="AJ52" s="3" t="n">
-        <v>2326</v>
+        <v>3337</v>
       </c>
       <c r="AK52" s="3" t="n">
-        <v>38</v>
-[...4 lines deleted...]
-      <c r="AO52" s="3" t="inlineStr"/>
+        <v>843</v>
+      </c>
+      <c r="AL52" s="3" t="n">
+        <v>8702</v>
+      </c>
+      <c r="AM52" s="3" t="n">
+        <v>6513</v>
+      </c>
+      <c r="AN52" s="3" t="n">
+        <v>6513</v>
+      </c>
+      <c r="AO52" s="3" t="n">
+        <v>36.92386189693293</v>
+      </c>
     </row>
     <row r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
-          <t>06/11/2025</t>
+          <t>06/07/2026</t>
         </is>
       </c>
       <c r="B53" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D53" s="3" t="n">
-        <v>169445</v>
+        <v>201950</v>
       </c>
       <c r="E53" s="3" t="n">
-        <v>4806</v>
+        <v>5749</v>
       </c>
       <c r="F53" s="3" t="n">
-        <v>75456</v>
+        <v>83944</v>
       </c>
       <c r="G53" s="3" t="n">
-        <v>697</v>
+        <v>1016</v>
       </c>
       <c r="H53" s="3" t="n">
-        <v>58988.35</v>
+        <v>4716</v>
       </c>
       <c r="I53" s="3" t="n">
-        <v>1146.019999999997</v>
+        <v>846</v>
       </c>
       <c r="J53" s="3" t="n">
-        <v>1452</v>
+        <v>16535</v>
       </c>
       <c r="K53" s="3" t="n">
-        <v>-12869</v>
+        <v>2319</v>
       </c>
       <c r="L53" s="3" t="n">
-        <v>15635</v>
+        <v>29059</v>
       </c>
       <c r="M53" s="3" t="n">
-        <v>-4666.09</v>
+        <v>2012</v>
       </c>
       <c r="N53" s="3" t="n">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="O53" s="3" t="inlineStr"/>
+        <v>563</v>
+      </c>
+      <c r="O53" s="3" t="n">
+        <v>45</v>
+      </c>
       <c r="P53" s="3" t="n">
-        <v>2877</v>
-[...1 lines deleted...]
-      <c r="Q53" s="3" t="inlineStr"/>
+        <v>31706</v>
+      </c>
+      <c r="Q53" s="3" t="n">
+        <v>4422</v>
+      </c>
       <c r="R53" s="3" t="n">
-        <v>1497.663</v>
+        <v>1619.198</v>
       </c>
       <c r="S53" s="3" t="n">
-        <v>11.03999999999996</v>
+        <v>16.44000000000005</v>
       </c>
       <c r="T53" s="3" t="n">
-        <v>2696</v>
+        <v>21284</v>
       </c>
       <c r="U53" s="3" t="n">
-        <v>2342</v>
+        <v>2702</v>
       </c>
       <c r="V53" s="3" t="n">
-        <v>1336.34</v>
+        <v>1636.975</v>
       </c>
       <c r="W53" s="3" t="n">
-        <v>37.25199999999995</v>
+        <v>32.77599999999984</v>
       </c>
       <c r="X53" s="3" t="n">
-        <v>63633</v>
+        <v>82397</v>
       </c>
       <c r="Y53" s="3" t="n">
-        <v>2223</v>
+        <v>2727</v>
       </c>
       <c r="Z53" s="3" t="n">
-        <v>6591</v>
+        <v>8372</v>
       </c>
       <c r="AA53" s="3" t="n">
-        <v>261</v>
+        <v>202</v>
       </c>
       <c r="AB53" s="3" t="n">
-        <v>13145</v>
+        <v>15777</v>
       </c>
       <c r="AC53" s="3" t="n">
-        <v>417</v>
+        <v>277</v>
       </c>
       <c r="AD53" s="3" t="n">
-        <v>4385</v>
+        <v>5656</v>
       </c>
       <c r="AE53" s="3" t="n">
-        <v>226</v>
+        <v>174</v>
       </c>
       <c r="AF53" s="3" t="n">
-        <v>5185</v>
+        <v>6786</v>
       </c>
       <c r="AG53" s="3" t="n">
-        <v>20</v>
+        <v>242</v>
       </c>
       <c r="AH53" s="3" t="n">
-        <v>282</v>
+        <v>626.8819999999999</v>
       </c>
       <c r="AI53" s="3" t="n">
-        <v>93</v>
+        <v>54.82799999999997</v>
       </c>
       <c r="AJ53" s="3" t="n">
-        <v>2348</v>
+        <v>3474</v>
       </c>
       <c r="AK53" s="3" t="n">
-        <v>22</v>
+        <v>137</v>
       </c>
       <c r="AL53" s="3" t="n">
-        <v>181</v>
-[...3 lines deleted...]
-      <c r="AO53" s="3" t="inlineStr"/>
+        <v>10422</v>
+      </c>
+      <c r="AM53" s="3" t="n">
+        <v>1720</v>
+      </c>
+      <c r="AN53" s="3" t="n">
+        <v>1720</v>
+      </c>
+      <c r="AO53" s="3" t="n">
+        <v>38.89642695612845</v>
+      </c>
     </row>
     <row r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
-          <t>06/12/2025</t>
+          <t>06/08/2025</t>
         </is>
       </c>
       <c r="B54" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D54" s="3" t="n">
-        <v>173146</v>
+        <v>156938</v>
       </c>
       <c r="E54" s="3" t="n">
-        <v>3701</v>
+        <v>-45012</v>
       </c>
       <c r="F54" s="3" t="n">
-        <v>76528</v>
+        <v>72759</v>
       </c>
       <c r="G54" s="3" t="n">
-        <v>1072</v>
+        <v>-11185</v>
       </c>
       <c r="H54" s="3" t="n">
-        <v>60094.36</v>
+        <v>55895.3</v>
       </c>
       <c r="I54" s="3" t="n">
-        <v>1106.010000000002</v>
+        <v>51179.3</v>
       </c>
       <c r="J54" s="3" t="n">
-        <v>3172</v>
+        <v>12407</v>
       </c>
       <c r="K54" s="3" t="n">
-        <v>1720</v>
+        <v>-4128</v>
       </c>
       <c r="L54" s="3" t="n">
-        <v>17180</v>
+        <v>19074.38</v>
       </c>
       <c r="M54" s="3" t="n">
-        <v>1545</v>
+        <v>-9984.619999999999</v>
       </c>
       <c r="N54" s="3" t="n">
-        <v>142</v>
+        <v>17182</v>
       </c>
       <c r="O54" s="3" t="n">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>16619</v>
+      </c>
+      <c r="P54" s="3" t="inlineStr"/>
+      <c r="Q54" s="3" t="inlineStr"/>
       <c r="R54" s="3" t="n">
-        <v>1508.823</v>
+        <v>1475.65</v>
       </c>
       <c r="S54" s="3" t="n">
-        <v>11.16000000000008</v>
+        <v>-143.548</v>
       </c>
       <c r="T54" s="3" t="n">
-        <v>5007</v>
+        <v>669</v>
       </c>
       <c r="U54" s="3" t="n">
-        <v>2311</v>
+        <v>-20615</v>
       </c>
       <c r="V54" s="3" t="n">
-        <v>1375.466</v>
+        <v>1234.191</v>
       </c>
       <c r="W54" s="3" t="n">
-        <v>39.12599999999998</v>
+        <v>-402.7839999999999</v>
       </c>
       <c r="X54" s="3" t="n">
-        <v>65936</v>
+        <v>58742</v>
       </c>
       <c r="Y54" s="3" t="n">
-        <v>2303</v>
+        <v>-23655</v>
       </c>
       <c r="Z54" s="3" t="n">
-        <v>6853</v>
+        <v>5838</v>
       </c>
       <c r="AA54" s="3" t="n">
-        <v>262</v>
+        <v>-2534</v>
       </c>
       <c r="AB54" s="3" t="n">
-        <v>13563</v>
+        <v>11947</v>
       </c>
       <c r="AC54" s="3" t="n">
-        <v>418</v>
+        <v>-3830</v>
       </c>
       <c r="AD54" s="3" t="n">
-        <v>4621</v>
+        <v>3790</v>
       </c>
       <c r="AE54" s="3" t="n">
-        <v>236</v>
+        <v>-1866</v>
       </c>
       <c r="AF54" s="3" t="n">
-        <v>5343</v>
+        <v>4970</v>
       </c>
       <c r="AG54" s="3" t="n">
-        <v>158</v>
+        <v>-1816</v>
       </c>
       <c r="AH54" s="3" t="n">
-        <v>108.015</v>
+        <v>38</v>
       </c>
       <c r="AI54" s="3" t="n">
-        <v>-173.985</v>
+        <v>-588.8819999999999</v>
       </c>
       <c r="AJ54" s="3" t="n">
-        <v>2399</v>
+        <v>2227</v>
       </c>
       <c r="AK54" s="3" t="n">
-        <v>51</v>
-[...12 lines deleted...]
-      </c>
+        <v>-1247</v>
+      </c>
+      <c r="AL54" s="3" t="inlineStr"/>
+      <c r="AM54" s="3" t="inlineStr"/>
+      <c r="AN54" s="3" t="inlineStr"/>
+      <c r="AO54" s="3" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
-          <t>07/01/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
       <c r="B55" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D55" s="3" t="n">
-        <v>177005</v>
+        <v>207111</v>
       </c>
       <c r="E55" s="3" t="n">
-        <v>3859</v>
+        <v>50173</v>
       </c>
       <c r="F55" s="3" t="n">
-        <v>77534</v>
+        <v>85126</v>
       </c>
       <c r="G55" s="3" t="n">
-        <v>1006</v>
-[...2 lines deleted...]
-      <c r="I55" s="3" t="inlineStr"/>
+        <v>12367</v>
+      </c>
+      <c r="H55" s="3" t="n">
+        <v>5616</v>
+      </c>
+      <c r="I55" s="3" t="n">
+        <v>-50279.3</v>
+      </c>
       <c r="J55" s="3" t="n">
-        <v>5059</v>
+        <v>18261</v>
       </c>
       <c r="K55" s="3" t="n">
-        <v>1887</v>
+        <v>5854</v>
       </c>
       <c r="L55" s="3" t="n">
-        <v>18878</v>
+        <v>30925</v>
       </c>
       <c r="M55" s="3" t="n">
-        <v>1698</v>
+        <v>11850.62</v>
       </c>
       <c r="N55" s="3" t="n">
-        <v>219</v>
+        <v>605</v>
       </c>
       <c r="O55" s="3" t="n">
-        <v>77</v>
+        <v>-16577</v>
       </c>
       <c r="P55" s="3" t="n">
-        <v>9758</v>
-[...3 lines deleted...]
-      </c>
+        <v>35508</v>
+      </c>
+      <c r="Q55" s="3" t="inlineStr"/>
       <c r="R55" s="3" t="n">
-        <v>1519.913</v>
+        <v>1640.401</v>
       </c>
       <c r="S55" s="3" t="n">
-        <v>11.08999999999992</v>
+        <v>164.751</v>
       </c>
       <c r="T55" s="3" t="n">
-        <v>7537</v>
+        <v>23616</v>
       </c>
       <c r="U55" s="3" t="n">
-        <v>2530</v>
+        <v>22947</v>
       </c>
       <c r="V55" s="3" t="n">
-        <v>1426.557</v>
+        <v>1667.599</v>
       </c>
       <c r="W55" s="3" t="n">
-        <v>51.09100000000012</v>
+        <v>433.4079999999999</v>
       </c>
       <c r="X55" s="3" t="n">
-        <v>68462</v>
+        <v>84757</v>
       </c>
       <c r="Y55" s="3" t="n">
-        <v>2526</v>
+        <v>26015</v>
       </c>
       <c r="Z55" s="3" t="n">
-        <v>7095</v>
+        <v>8588</v>
       </c>
       <c r="AA55" s="3" t="n">
-        <v>242</v>
+        <v>2750</v>
       </c>
       <c r="AB55" s="3" t="n">
-        <v>13907</v>
+        <v>16050</v>
       </c>
       <c r="AC55" s="3" t="n">
-        <v>344</v>
+        <v>4103</v>
       </c>
       <c r="AD55" s="3" t="n">
-        <v>4801</v>
+        <v>5790</v>
       </c>
       <c r="AE55" s="3" t="n">
-        <v>180</v>
+        <v>2000</v>
       </c>
       <c r="AF55" s="3" t="n">
-        <v>5561</v>
+        <v>6910</v>
       </c>
       <c r="AG55" s="3" t="n">
-        <v>218</v>
+        <v>1940</v>
       </c>
       <c r="AH55" s="3" t="n">
-        <v>178.213</v>
+        <v>683.268</v>
       </c>
       <c r="AI55" s="3" t="n">
-        <v>70.19799999999999</v>
+        <v>645.268</v>
       </c>
       <c r="AJ55" s="3" t="n">
-        <v>2497</v>
+        <v>3691</v>
       </c>
       <c r="AK55" s="3" t="n">
-        <v>98</v>
+        <v>1464</v>
       </c>
       <c r="AL55" s="3" t="n">
-        <v>2221</v>
-[...9 lines deleted...]
-      </c>
+        <v>11892</v>
+      </c>
+      <c r="AM55" s="3" t="inlineStr"/>
+      <c r="AN55" s="3" t="inlineStr"/>
+      <c r="AO55" s="3" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
-          <t>07/02/2026</t>
+          <t>06/09/2025</t>
         </is>
       </c>
       <c r="B56" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D56" s="3" t="n">
-        <v>181565</v>
+        <v>160886</v>
       </c>
       <c r="E56" s="3" t="n">
-        <v>4560</v>
+        <v>-46225</v>
       </c>
       <c r="F56" s="3" t="n">
-        <v>78701</v>
+        <v>73824</v>
       </c>
       <c r="G56" s="3" t="n">
-        <v>1167</v>
+        <v>-11302</v>
       </c>
       <c r="H56" s="3" t="n">
-        <v>635</v>
-[...1 lines deleted...]
-      <c r="I56" s="3" t="inlineStr"/>
+        <v>56948.34</v>
+      </c>
+      <c r="I56" s="3" t="n">
+        <v>51332.34</v>
+      </c>
       <c r="J56" s="3" t="n">
-        <v>7261</v>
+        <v>13352</v>
       </c>
       <c r="K56" s="3" t="n">
-        <v>2202</v>
+        <v>-4909</v>
       </c>
       <c r="L56" s="3" t="n">
-        <v>20857</v>
+        <v>19687.84</v>
       </c>
       <c r="M56" s="3" t="n">
-        <v>1979</v>
+        <v>-11237.16</v>
       </c>
       <c r="N56" s="3" t="n">
-        <v>286</v>
+        <v>19156</v>
       </c>
       <c r="O56" s="3" t="n">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>18551</v>
+      </c>
+      <c r="P56" s="3" t="inlineStr"/>
+      <c r="Q56" s="3" t="inlineStr"/>
       <c r="R56" s="3" t="n">
-        <v>1538.803</v>
+        <v>1481.714</v>
       </c>
       <c r="S56" s="3" t="n">
-        <v>18.8900000000001</v>
+        <v>-158.6870000000001</v>
       </c>
       <c r="T56" s="3" t="n">
-        <v>10378</v>
+        <v>1434</v>
       </c>
       <c r="U56" s="3" t="n">
-        <v>2841</v>
+        <v>-22182</v>
       </c>
       <c r="V56" s="3" t="n">
-        <v>1480.022</v>
+        <v>1265.082</v>
       </c>
       <c r="W56" s="3" t="n">
-        <v>53.46499999999992</v>
+        <v>-402.5169999999998</v>
       </c>
       <c r="X56" s="3" t="n">
-        <v>71458</v>
+        <v>60092</v>
       </c>
       <c r="Y56" s="3" t="n">
-        <v>2996</v>
+        <v>-24665</v>
       </c>
       <c r="Z56" s="3" t="n">
-        <v>7412</v>
+        <v>6082</v>
       </c>
       <c r="AA56" s="3" t="n">
-        <v>317</v>
+        <v>-2506</v>
       </c>
       <c r="AB56" s="3" t="n">
-        <v>14334</v>
+        <v>12326</v>
       </c>
       <c r="AC56" s="3" t="n">
-        <v>427</v>
+        <v>-3724</v>
       </c>
       <c r="AD56" s="3" t="n">
-        <v>5046</v>
+        <v>3948</v>
       </c>
       <c r="AE56" s="3" t="n">
-        <v>245</v>
+        <v>-1842</v>
       </c>
       <c r="AF56" s="3" t="n">
-        <v>5835</v>
+        <v>5157</v>
       </c>
       <c r="AG56" s="3" t="n">
-        <v>274</v>
+        <v>-1753</v>
       </c>
       <c r="AH56" s="3" t="n">
-        <v>255.625</v>
+        <v>119</v>
       </c>
       <c r="AI56" s="3" t="n">
-        <v>77.41200000000001</v>
+        <v>-564.268</v>
       </c>
       <c r="AJ56" s="3" t="n">
-        <v>2621</v>
+        <v>2288</v>
       </c>
       <c r="AK56" s="3" t="n">
-        <v>124</v>
-[...12 lines deleted...]
-      </c>
+        <v>-1403</v>
+      </c>
+      <c r="AL56" s="3" t="inlineStr"/>
+      <c r="AM56" s="3" t="inlineStr"/>
+      <c r="AN56" s="3" t="inlineStr"/>
+      <c r="AO56" s="3" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
-          <t>07/06/2026</t>
+          <t>06/10/2025</t>
         </is>
       </c>
       <c r="B57" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D57" s="3" t="n">
-        <v>196314</v>
+        <v>164639</v>
       </c>
       <c r="E57" s="3" t="n">
-        <v>14749</v>
+        <v>3753</v>
       </c>
       <c r="F57" s="3" t="n">
-        <v>82942</v>
+        <v>74759</v>
       </c>
       <c r="G57" s="3" t="n">
-        <v>4241</v>
+        <v>935</v>
       </c>
       <c r="H57" s="3" t="n">
-        <v>3879</v>
+        <v>57842.33</v>
       </c>
       <c r="I57" s="3" t="n">
-        <v>3244</v>
+        <v>893.9900000000052</v>
       </c>
       <c r="J57" s="3" t="n">
-        <v>14265</v>
+        <v>14321</v>
       </c>
       <c r="K57" s="3" t="n">
-        <v>7004</v>
+        <v>969</v>
       </c>
       <c r="L57" s="3" t="n">
-        <v>27089</v>
+        <v>20301.09</v>
       </c>
       <c r="M57" s="3" t="n">
-        <v>6232</v>
-[...12 lines deleted...]
-      </c>
+        <v>613.25</v>
+      </c>
+      <c r="N57" s="3" t="inlineStr"/>
+      <c r="O57" s="3" t="inlineStr"/>
+      <c r="P57" s="3" t="inlineStr"/>
+      <c r="Q57" s="3" t="inlineStr"/>
       <c r="R57" s="3" t="n">
-        <v>1603.454</v>
+        <v>1486.623</v>
       </c>
       <c r="S57" s="3" t="n">
-        <v>64.65099999999984</v>
+        <v>4.909000000000106</v>
       </c>
       <c r="T57" s="3" t="n">
-        <v>18636</v>
+        <v>354</v>
       </c>
       <c r="U57" s="3" t="n">
-        <v>8258</v>
+        <v>-1080</v>
       </c>
       <c r="V57" s="3" t="n">
-        <v>1604.786</v>
+        <v>1299.088</v>
       </c>
       <c r="W57" s="3" t="n">
-        <v>124.7640000000001</v>
+        <v>34.00599999999986</v>
       </c>
       <c r="X57" s="3" t="n">
-        <v>79720</v>
+        <v>61410</v>
       </c>
       <c r="Y57" s="3" t="n">
-        <v>8262</v>
+        <v>1318</v>
       </c>
       <c r="Z57" s="3" t="n">
-        <v>8172</v>
+        <v>6330</v>
       </c>
       <c r="AA57" s="3" t="n">
-        <v>760</v>
+        <v>248</v>
       </c>
       <c r="AB57" s="3" t="n">
-        <v>15504</v>
+        <v>12728</v>
       </c>
       <c r="AC57" s="3" t="n">
-        <v>1170</v>
+        <v>402</v>
       </c>
       <c r="AD57" s="3" t="n">
-        <v>5482</v>
+        <v>4159</v>
       </c>
       <c r="AE57" s="3" t="n">
-        <v>436</v>
+        <v>211</v>
       </c>
       <c r="AF57" s="3" t="n">
-        <v>6550</v>
+        <v>5165</v>
       </c>
       <c r="AG57" s="3" t="n">
-        <v>715</v>
+        <v>8</v>
       </c>
       <c r="AH57" s="3" t="n">
-        <v>573.4930000000001</v>
+        <v>189</v>
       </c>
       <c r="AI57" s="3" t="n">
-        <v>317.8680000000001</v>
+        <v>70</v>
       </c>
       <c r="AJ57" s="3" t="n">
-        <v>3337</v>
+        <v>2326</v>
       </c>
       <c r="AK57" s="3" t="n">
-        <v>716</v>
-[...12 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="AL57" s="3" t="inlineStr"/>
+      <c r="AM57" s="3" t="inlineStr"/>
+      <c r="AN57" s="3" t="inlineStr"/>
+      <c r="AO57" s="3" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>06/11/2025</t>
         </is>
       </c>
       <c r="B58" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D58" s="3" t="n">
-        <v>202126</v>
+        <v>169445</v>
       </c>
       <c r="E58" s="3" t="n">
-        <v>5812</v>
+        <v>4806</v>
       </c>
       <c r="F58" s="3" t="n">
-        <v>83990</v>
+        <v>75456</v>
       </c>
       <c r="G58" s="3" t="n">
-        <v>1048</v>
+        <v>697</v>
       </c>
       <c r="H58" s="3" t="n">
-        <v>4749</v>
+        <v>58988.35</v>
       </c>
       <c r="I58" s="3" t="n">
-        <v>870</v>
+        <v>1146.019999999997</v>
       </c>
       <c r="J58" s="3" t="n">
-        <v>16598</v>
+        <v>1452</v>
       </c>
       <c r="K58" s="3" t="n">
-        <v>2333</v>
+        <v>-12869</v>
       </c>
       <c r="L58" s="3" t="n">
-        <v>29114</v>
+        <v>15635</v>
       </c>
       <c r="M58" s="3" t="n">
-        <v>2025</v>
+        <v>-4666.09</v>
       </c>
       <c r="N58" s="3" t="n">
-        <v>565</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="O58" s="3" t="inlineStr"/>
       <c r="P58" s="3" t="n">
-        <v>31830</v>
-[...3 lines deleted...]
-      </c>
+        <v>2877</v>
+      </c>
+      <c r="Q58" s="3" t="inlineStr"/>
       <c r="R58" s="3" t="n">
-        <v>1619.775</v>
+        <v>1497.663</v>
       </c>
       <c r="S58" s="3" t="n">
-        <v>16.32100000000014</v>
+        <v>11.03999999999996</v>
       </c>
       <c r="T58" s="3" t="n">
-        <v>21359</v>
+        <v>2696</v>
       </c>
       <c r="U58" s="3" t="n">
-        <v>2723</v>
+        <v>2342</v>
       </c>
       <c r="V58" s="3" t="n">
-        <v>1638.024</v>
+        <v>1336.34</v>
       </c>
       <c r="W58" s="3" t="n">
-        <v>33.23799999999983</v>
+        <v>37.25199999999995</v>
       </c>
       <c r="X58" s="3" t="n">
-        <v>82474</v>
+        <v>63633</v>
       </c>
       <c r="Y58" s="3" t="n">
-        <v>2754</v>
+        <v>2223</v>
       </c>
       <c r="Z58" s="3" t="n">
-        <v>8378</v>
+        <v>6591</v>
       </c>
       <c r="AA58" s="3" t="n">
-        <v>206</v>
+        <v>261</v>
       </c>
       <c r="AB58" s="3" t="n">
-        <v>15784</v>
+        <v>13145</v>
       </c>
       <c r="AC58" s="3" t="n">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="AD58" s="3" t="n">
-        <v>5664</v>
+        <v>4385</v>
       </c>
       <c r="AE58" s="3" t="n">
-        <v>182</v>
+        <v>226</v>
       </c>
       <c r="AF58" s="3" t="n">
-        <v>6792</v>
+        <v>5185</v>
       </c>
       <c r="AG58" s="3" t="n">
-        <v>242</v>
+        <v>20</v>
       </c>
       <c r="AH58" s="3" t="n">
-        <v>628.736</v>
+        <v>282</v>
       </c>
       <c r="AI58" s="3" t="n">
-        <v>55.24299999999994</v>
+        <v>93</v>
       </c>
       <c r="AJ58" s="3" t="n">
-        <v>3478</v>
+        <v>2348</v>
       </c>
       <c r="AK58" s="3" t="n">
-        <v>141</v>
+        <v>22</v>
       </c>
       <c r="AL58" s="3" t="n">
-        <v>10471</v>
-[...9 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="AM58" s="3" t="inlineStr"/>
+      <c r="AN58" s="3" t="inlineStr"/>
+      <c r="AO58" s="3" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
-          <t>07/08/2025</t>
+          <t>06/12/2025</t>
         </is>
       </c>
       <c r="B59" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D59" s="3" t="n">
-        <v>157029</v>
+        <v>173146</v>
       </c>
       <c r="E59" s="3" t="n">
-        <v>-45097</v>
+        <v>3701</v>
       </c>
       <c r="F59" s="3" t="n">
-        <v>72790</v>
+        <v>76528</v>
       </c>
       <c r="G59" s="3" t="n">
-        <v>-11200</v>
+        <v>1072</v>
       </c>
       <c r="H59" s="3" t="n">
-        <v>55924.25</v>
+        <v>60094.36</v>
       </c>
       <c r="I59" s="3" t="n">
-        <v>51175.25</v>
+        <v>1106.010000000002</v>
       </c>
       <c r="J59" s="3" t="n">
-        <v>12417</v>
+        <v>3172</v>
       </c>
       <c r="K59" s="3" t="n">
-        <v>-4181</v>
+        <v>1720</v>
       </c>
       <c r="L59" s="3" t="n">
-        <v>19079.28</v>
+        <v>17180</v>
       </c>
       <c r="M59" s="3" t="n">
-        <v>-10034.72</v>
+        <v>1545</v>
       </c>
       <c r="N59" s="3" t="n">
-        <v>17227</v>
+        <v>142</v>
       </c>
       <c r="O59" s="3" t="n">
-        <v>16662</v>
-[...2 lines deleted...]
-      <c r="Q59" s="3" t="inlineStr"/>
+        <v>80</v>
+      </c>
+      <c r="P59" s="3" t="n">
+        <v>6135</v>
+      </c>
+      <c r="Q59" s="3" t="n">
+        <v>3258</v>
+      </c>
       <c r="R59" s="3" t="n">
-        <v>1476.021</v>
+        <v>1508.823</v>
       </c>
       <c r="S59" s="3" t="n">
-        <v>-143.7540000000001</v>
+        <v>11.16000000000008</v>
       </c>
       <c r="T59" s="3" t="n">
-        <v>698</v>
+        <v>5007</v>
       </c>
       <c r="U59" s="3" t="n">
-        <v>-20661</v>
+        <v>2311</v>
       </c>
       <c r="V59" s="3" t="n">
-        <v>1234.732</v>
+        <v>1375.466</v>
       </c>
       <c r="W59" s="3" t="n">
-        <v>-403.2919999999999</v>
+        <v>39.12599999999998</v>
       </c>
       <c r="X59" s="3" t="n">
-        <v>58769</v>
+        <v>65936</v>
       </c>
       <c r="Y59" s="3" t="n">
-        <v>-23705</v>
+        <v>2303</v>
       </c>
       <c r="Z59" s="3" t="n">
-        <v>5842</v>
+        <v>6853</v>
       </c>
       <c r="AA59" s="3" t="n">
-        <v>-2536</v>
+        <v>262</v>
       </c>
       <c r="AB59" s="3" t="n">
-        <v>11952</v>
+        <v>13563</v>
       </c>
       <c r="AC59" s="3" t="n">
-        <v>-3832</v>
+        <v>418</v>
       </c>
       <c r="AD59" s="3" t="n">
-        <v>3790</v>
+        <v>4621</v>
       </c>
       <c r="AE59" s="3" t="n">
-        <v>-1874</v>
+        <v>236</v>
       </c>
       <c r="AF59" s="3" t="n">
-        <v>4970</v>
+        <v>5343</v>
       </c>
       <c r="AG59" s="3" t="n">
-        <v>-1822</v>
+        <v>158</v>
       </c>
       <c r="AH59" s="3" t="n">
-        <v>41</v>
+        <v>108.015</v>
       </c>
       <c r="AI59" s="3" t="n">
-        <v>-587.736</v>
+        <v>-173.985</v>
       </c>
       <c r="AJ59" s="3" t="n">
-        <v>2228</v>
+        <v>2399</v>
       </c>
       <c r="AK59" s="3" t="n">
-        <v>-1250</v>
-[...4 lines deleted...]
-      <c r="AO59" s="3" t="inlineStr"/>
+        <v>51</v>
+      </c>
+      <c r="AL59" s="3" t="n">
+        <v>1128</v>
+      </c>
+      <c r="AM59" s="3" t="n">
+        <v>947</v>
+      </c>
+      <c r="AN59" s="3" t="n">
+        <v>947</v>
+      </c>
+      <c r="AO59" s="3" t="n">
+        <v>29.06691221608348</v>
+      </c>
     </row>
     <row r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
-          <t>07/09/2025</t>
+          <t>07/01/2026</t>
         </is>
       </c>
       <c r="B60" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D60" s="3" t="n">
-        <v>160913</v>
+        <v>177005</v>
       </c>
       <c r="E60" s="3" t="n">
-        <v>3884</v>
+        <v>3859</v>
       </c>
       <c r="F60" s="3" t="n">
-        <v>73843</v>
+        <v>77534</v>
       </c>
       <c r="G60" s="3" t="n">
-        <v>1053</v>
-[...6 lines deleted...]
-      </c>
+        <v>1006</v>
+      </c>
+      <c r="H60" s="3" t="inlineStr"/>
+      <c r="I60" s="3" t="inlineStr"/>
       <c r="J60" s="3" t="n">
-        <v>13357</v>
+        <v>5059</v>
       </c>
       <c r="K60" s="3" t="n">
-        <v>940</v>
+        <v>1887</v>
       </c>
       <c r="L60" s="3" t="n">
-        <v>19692.04</v>
+        <v>18878</v>
       </c>
       <c r="M60" s="3" t="n">
-        <v>612.760000000002</v>
+        <v>1698</v>
       </c>
       <c r="N60" s="3" t="n">
-        <v>19157</v>
+        <v>219</v>
       </c>
       <c r="O60" s="3" t="n">
-        <v>1930</v>
-[...2 lines deleted...]
-      <c r="Q60" s="3" t="inlineStr"/>
+        <v>77</v>
+      </c>
+      <c r="P60" s="3" t="n">
+        <v>9758</v>
+      </c>
+      <c r="Q60" s="3" t="n">
+        <v>3623</v>
+      </c>
       <c r="R60" s="3" t="n">
-        <v>1481.786</v>
+        <v>1519.913</v>
       </c>
       <c r="S60" s="3" t="n">
-        <v>5.7650000000001</v>
+        <v>11.08999999999992</v>
       </c>
       <c r="T60" s="3" t="n">
-        <v>1434</v>
+        <v>7537</v>
       </c>
       <c r="U60" s="3" t="n">
-        <v>736</v>
+        <v>2530</v>
       </c>
       <c r="V60" s="3" t="n">
-        <v>1265.546</v>
+        <v>1426.557</v>
       </c>
       <c r="W60" s="3" t="n">
-        <v>30.81400000000008</v>
+        <v>51.09100000000012</v>
       </c>
       <c r="X60" s="3" t="n">
-        <v>60100</v>
+        <v>68462</v>
       </c>
       <c r="Y60" s="3" t="n">
-        <v>1331</v>
+        <v>2526</v>
       </c>
       <c r="Z60" s="3" t="n">
-        <v>6082</v>
+        <v>7095</v>
       </c>
       <c r="AA60" s="3" t="n">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="AB60" s="3" t="n">
-        <v>12327</v>
+        <v>13907</v>
       </c>
       <c r="AC60" s="3" t="n">
-        <v>375</v>
+        <v>344</v>
       </c>
       <c r="AD60" s="3" t="n">
-        <v>3948</v>
+        <v>4801</v>
       </c>
       <c r="AE60" s="3" t="n">
-        <v>158</v>
+        <v>180</v>
       </c>
       <c r="AF60" s="3" t="n">
-        <v>5157</v>
+        <v>5561</v>
       </c>
       <c r="AG60" s="3" t="n">
-        <v>187</v>
+        <v>218</v>
       </c>
       <c r="AH60" s="3" t="n">
-        <v>119</v>
+        <v>178.213</v>
       </c>
       <c r="AI60" s="3" t="n">
-        <v>78</v>
+        <v>70.19799999999999</v>
       </c>
       <c r="AJ60" s="3" t="n">
-        <v>2288</v>
+        <v>2497</v>
       </c>
       <c r="AK60" s="3" t="n">
-        <v>60</v>
-[...4 lines deleted...]
-      <c r="AO60" s="3" t="inlineStr"/>
+        <v>98</v>
+      </c>
+      <c r="AL60" s="3" t="n">
+        <v>2221</v>
+      </c>
+      <c r="AM60" s="3" t="n">
+        <v>1093</v>
+      </c>
+      <c r="AN60" s="3" t="n">
+        <v>1093</v>
+      </c>
+      <c r="AO60" s="3" t="n">
+        <v>30.16836875517527</v>
+      </c>
     </row>
     <row r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
-          <t>07/10/2025</t>
+          <t>07/02/2026</t>
         </is>
       </c>
       <c r="B61" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D61" s="3" t="n">
-        <v>164786</v>
+        <v>181565</v>
       </c>
       <c r="E61" s="3" t="n">
-        <v>3873</v>
+        <v>4560</v>
       </c>
       <c r="F61" s="3" t="n">
-        <v>74794.5</v>
+        <v>78701</v>
       </c>
       <c r="G61" s="3" t="n">
-        <v>951.5</v>
+        <v>1167</v>
       </c>
       <c r="H61" s="3" t="n">
-        <v>57875.11500000001</v>
-[...11 lines deleted...]
-      <c r="Q61" s="3" t="inlineStr"/>
+        <v>635</v>
+      </c>
+      <c r="I61" s="3" t="inlineStr"/>
+      <c r="J61" s="3" t="n">
+        <v>7261</v>
+      </c>
+      <c r="K61" s="3" t="n">
+        <v>2202</v>
+      </c>
+      <c r="L61" s="3" t="n">
+        <v>20857</v>
+      </c>
+      <c r="M61" s="3" t="n">
+        <v>1979</v>
+      </c>
+      <c r="N61" s="3" t="n">
+        <v>286</v>
+      </c>
+      <c r="O61" s="3" t="n">
+        <v>67</v>
+      </c>
+      <c r="P61" s="3" t="n">
+        <v>13736</v>
+      </c>
+      <c r="Q61" s="3" t="n">
+        <v>3978</v>
+      </c>
       <c r="R61" s="3" t="n">
-        <v>1486.967</v>
+        <v>1538.803</v>
       </c>
       <c r="S61" s="3" t="n">
-        <v>5.18100000000004</v>
+        <v>18.8900000000001</v>
       </c>
       <c r="T61" s="3" t="n">
-        <v>424</v>
+        <v>10378</v>
       </c>
       <c r="U61" s="3" t="n">
-        <v>-1010</v>
+        <v>2841</v>
       </c>
       <c r="V61" s="3" t="n">
-        <v>1300.0255</v>
+        <v>1480.022</v>
       </c>
       <c r="W61" s="3" t="n">
-        <v>34.47949999999992</v>
+        <v>53.46499999999992</v>
       </c>
       <c r="X61" s="3" t="n">
-        <v>61476</v>
+        <v>71458</v>
       </c>
       <c r="Y61" s="3" t="n">
-        <v>1376</v>
+        <v>2996</v>
       </c>
       <c r="Z61" s="3" t="n">
-        <v>6340</v>
+        <v>7412</v>
       </c>
       <c r="AA61" s="3" t="n">
-        <v>258</v>
+        <v>317</v>
       </c>
       <c r="AB61" s="3" t="n">
-        <v>12742</v>
+        <v>14334</v>
       </c>
       <c r="AC61" s="3" t="n">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="AD61" s="3" t="n">
-        <v>4159</v>
+        <v>5046</v>
       </c>
       <c r="AE61" s="3" t="n">
-        <v>211</v>
+        <v>245</v>
       </c>
       <c r="AF61" s="3" t="n">
-        <v>5165</v>
+        <v>5835</v>
       </c>
       <c r="AG61" s="3" t="n">
-        <v>8</v>
+        <v>274</v>
       </c>
       <c r="AH61" s="3" t="n">
-        <v>192</v>
+        <v>255.625</v>
       </c>
       <c r="AI61" s="3" t="n">
-        <v>73</v>
+        <v>77.41200000000001</v>
       </c>
       <c r="AJ61" s="3" t="n">
-        <v>2327</v>
+        <v>2621</v>
       </c>
       <c r="AK61" s="3" t="n">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="AO61" s="3" t="inlineStr"/>
+        <v>124</v>
+      </c>
+      <c r="AL61" s="3" t="n">
+        <v>3358</v>
+      </c>
+      <c r="AM61" s="3" t="n">
+        <v>1137</v>
+      </c>
+      <c r="AN61" s="3" t="n">
+        <v>1137</v>
+      </c>
+      <c r="AO61" s="3" t="n">
+        <v>28.58220211161387</v>
+      </c>
     </row>
     <row r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
-          <t>07/11/2025</t>
+          <t>07/06/2026</t>
         </is>
       </c>
       <c r="B62" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D62" s="3" t="n">
-        <v>169640</v>
+        <v>196314</v>
       </c>
       <c r="E62" s="3" t="n">
-        <v>4854</v>
+        <v>14749</v>
       </c>
       <c r="F62" s="3" t="n">
-        <v>75487</v>
+        <v>82942</v>
       </c>
       <c r="G62" s="3" t="n">
-        <v>692.5</v>
+        <v>4241</v>
       </c>
       <c r="H62" s="3" t="n">
-        <v>59023.03</v>
+        <v>3879</v>
       </c>
       <c r="I62" s="3" t="n">
-        <v>1147.914999999994</v>
+        <v>3244</v>
       </c>
       <c r="J62" s="3" t="n">
-        <v>1533</v>
-[...1 lines deleted...]
-      <c r="K62" s="3" t="inlineStr"/>
+        <v>14265</v>
+      </c>
+      <c r="K62" s="3" t="n">
+        <v>7004</v>
+      </c>
       <c r="L62" s="3" t="n">
-        <v>15709</v>
-[...1 lines deleted...]
-      <c r="M62" s="3" t="inlineStr"/>
+        <v>27089</v>
+      </c>
+      <c r="M62" s="3" t="n">
+        <v>6232</v>
+      </c>
       <c r="N62" s="3" t="n">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="O62" s="3" t="inlineStr"/>
+        <v>521</v>
+      </c>
+      <c r="O62" s="3" t="n">
+        <v>235</v>
+      </c>
       <c r="P62" s="3" t="n">
-        <v>3030</v>
-[...1 lines deleted...]
-      <c r="Q62" s="3" t="inlineStr"/>
+        <v>27372</v>
+      </c>
+      <c r="Q62" s="3" t="n">
+        <v>13636</v>
+      </c>
       <c r="R62" s="3" t="n">
-        <v>1498.053</v>
+        <v>1603.454</v>
       </c>
       <c r="S62" s="3" t="n">
-        <v>11.08600000000001</v>
+        <v>64.65099999999984</v>
       </c>
       <c r="T62" s="3" t="n">
-        <v>2807</v>
+        <v>18636</v>
       </c>
       <c r="U62" s="3" t="n">
-        <v>2383</v>
+        <v>8258</v>
       </c>
       <c r="V62" s="3" t="n">
-        <v>1337.438</v>
+        <v>1604.786</v>
       </c>
       <c r="W62" s="3" t="n">
-        <v>37.41250000000014</v>
+        <v>124.7640000000001</v>
       </c>
       <c r="X62" s="3" t="n">
-        <v>63731</v>
+        <v>79720</v>
       </c>
       <c r="Y62" s="3" t="n">
-        <v>2255</v>
+        <v>8262</v>
       </c>
       <c r="Z62" s="3" t="n">
-        <v>6602</v>
+        <v>8172</v>
       </c>
       <c r="AA62" s="3" t="n">
-        <v>262</v>
+        <v>760</v>
       </c>
       <c r="AB62" s="3" t="n">
-        <v>13164</v>
+        <v>15504</v>
       </c>
       <c r="AC62" s="3" t="n">
-        <v>422</v>
+        <v>1170</v>
       </c>
       <c r="AD62" s="3" t="n">
-        <v>4393</v>
+        <v>5482</v>
       </c>
       <c r="AE62" s="3" t="n">
-        <v>234</v>
+        <v>436</v>
       </c>
       <c r="AF62" s="3" t="n">
-        <v>5189</v>
+        <v>6550</v>
       </c>
       <c r="AG62" s="3" t="n">
-        <v>24</v>
+        <v>715</v>
       </c>
       <c r="AH62" s="3" t="n">
-        <v>286</v>
+        <v>573.4930000000001</v>
       </c>
       <c r="AI62" s="3" t="n">
-        <v>94</v>
+        <v>317.8680000000001</v>
       </c>
       <c r="AJ62" s="3" t="n">
-        <v>2349</v>
+        <v>3337</v>
       </c>
       <c r="AK62" s="3" t="n">
-        <v>22</v>
+        <v>716</v>
       </c>
       <c r="AL62" s="3" t="n">
-        <v>223</v>
-[...3 lines deleted...]
-      <c r="AO62" s="3" t="inlineStr"/>
+        <v>8736</v>
+      </c>
+      <c r="AM62" s="3" t="n">
+        <v>5378</v>
+      </c>
+      <c r="AN62" s="3" t="n">
+        <v>5378</v>
+      </c>
+      <c r="AO62" s="3" t="n">
+        <v>39.43971839249046</v>
+      </c>
     </row>
     <row r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
-          <t>07/12/2025</t>
+          <t>07/07/2026</t>
         </is>
       </c>
       <c r="B63" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D63" s="3" t="n">
-        <v>173278</v>
+        <v>202126</v>
       </c>
       <c r="E63" s="3" t="n">
-        <v>3638</v>
+        <v>5812</v>
       </c>
       <c r="F63" s="3" t="n">
-        <v>76566</v>
+        <v>83990</v>
       </c>
       <c r="G63" s="3" t="n">
-        <v>1079</v>
+        <v>1048</v>
       </c>
       <c r="H63" s="3" t="n">
-        <v>60112.3</v>
+        <v>4749</v>
       </c>
       <c r="I63" s="3" t="n">
-        <v>1089.270000000004</v>
+        <v>870</v>
       </c>
       <c r="J63" s="3" t="n">
-        <v>3231</v>
+        <v>16598</v>
       </c>
       <c r="K63" s="3" t="n">
-        <v>1698</v>
+        <v>2333</v>
       </c>
       <c r="L63" s="3" t="n">
-        <v>17235</v>
+        <v>29114</v>
       </c>
       <c r="M63" s="3" t="n">
-        <v>1526</v>
+        <v>2025</v>
       </c>
       <c r="N63" s="3" t="n">
-        <v>143</v>
+        <v>565</v>
       </c>
       <c r="O63" s="3" t="n">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="P63" s="3" t="n">
-        <v>6250</v>
+        <v>31830</v>
       </c>
       <c r="Q63" s="3" t="n">
-        <v>3220</v>
+        <v>4458</v>
       </c>
       <c r="R63" s="3" t="n">
-        <v>1509.142</v>
+        <v>1619.775</v>
       </c>
       <c r="S63" s="3" t="n">
-        <v>11.08899999999994</v>
+        <v>16.32100000000014</v>
       </c>
       <c r="T63" s="3" t="n">
-        <v>5089</v>
+        <v>21359</v>
       </c>
       <c r="U63" s="3" t="n">
-        <v>2282</v>
+        <v>2723</v>
       </c>
       <c r="V63" s="3" t="n">
-        <v>1377.019</v>
+        <v>1638.024</v>
       </c>
       <c r="W63" s="3" t="n">
-        <v>39.5809999999999</v>
+        <v>33.23799999999983</v>
       </c>
       <c r="X63" s="3" t="n">
-        <v>66016</v>
+        <v>82474</v>
       </c>
       <c r="Y63" s="3" t="n">
-        <v>2285</v>
+        <v>2754</v>
       </c>
       <c r="Z63" s="3" t="n">
-        <v>6862</v>
+        <v>8378</v>
       </c>
       <c r="AA63" s="3" t="n">
-        <v>260</v>
+        <v>206</v>
       </c>
       <c r="AB63" s="3" t="n">
-        <v>13570</v>
+        <v>15784</v>
       </c>
       <c r="AC63" s="3" t="n">
-        <v>406</v>
+        <v>280</v>
       </c>
       <c r="AD63" s="3" t="n">
-        <v>4622</v>
+        <v>5664</v>
       </c>
       <c r="AE63" s="3" t="n">
-        <v>229</v>
+        <v>182</v>
       </c>
       <c r="AF63" s="3" t="n">
-        <v>5356</v>
+        <v>6792</v>
       </c>
       <c r="AG63" s="3" t="n">
-        <v>167</v>
+        <v>242</v>
       </c>
       <c r="AH63" s="3" t="n">
-        <v>108.78</v>
+        <v>628.736</v>
       </c>
       <c r="AI63" s="3" t="n">
-        <v>-177.22</v>
+        <v>55.24299999999994</v>
       </c>
       <c r="AJ63" s="3" t="n">
-        <v>2402</v>
+        <v>3478</v>
       </c>
       <c r="AK63" s="3" t="n">
-        <v>53</v>
+        <v>141</v>
       </c>
       <c r="AL63" s="3" t="n">
-        <v>1161</v>
+        <v>10471</v>
       </c>
       <c r="AM63" s="3" t="n">
-        <v>938</v>
+        <v>1735</v>
       </c>
       <c r="AN63" s="3" t="n">
-        <v>938</v>
+        <v>1735</v>
       </c>
       <c r="AO63" s="3" t="n">
-        <v>29.1304347826087</v>
+        <v>38.91879766711529</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
-          <t>08/01/2026</t>
+          <t>07/08/2025</t>
         </is>
       </c>
       <c r="B64" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D64" s="3" t="n">
-        <v>177135</v>
+        <v>157029</v>
       </c>
       <c r="E64" s="3" t="n">
-        <v>3857</v>
+        <v>-45097</v>
       </c>
       <c r="F64" s="3" t="n">
-        <v>77564</v>
+        <v>72790</v>
       </c>
       <c r="G64" s="3" t="n">
-        <v>998</v>
-[...2 lines deleted...]
-      <c r="I64" s="3" t="inlineStr"/>
+        <v>-11200</v>
+      </c>
+      <c r="H64" s="3" t="n">
+        <v>55924.25</v>
+      </c>
+      <c r="I64" s="3" t="n">
+        <v>51175.25</v>
+      </c>
       <c r="J64" s="3" t="n">
-        <v>5124</v>
+        <v>12417</v>
       </c>
       <c r="K64" s="3" t="n">
-        <v>1893</v>
+        <v>-4181</v>
       </c>
       <c r="L64" s="3" t="n">
-        <v>18937</v>
+        <v>19079.28</v>
       </c>
       <c r="M64" s="3" t="n">
-        <v>1702</v>
+        <v>-10034.72</v>
       </c>
       <c r="N64" s="3" t="n">
-        <v>221</v>
+        <v>17227</v>
       </c>
       <c r="O64" s="3" t="n">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>16662</v>
+      </c>
+      <c r="P64" s="3" t="inlineStr"/>
+      <c r="Q64" s="3" t="inlineStr"/>
       <c r="R64" s="3" t="n">
-        <v>1520.547</v>
+        <v>1476.021</v>
       </c>
       <c r="S64" s="3" t="n">
-        <v>11.40499999999997</v>
+        <v>-143.7540000000001</v>
       </c>
       <c r="T64" s="3" t="n">
-        <v>7624</v>
+        <v>698</v>
       </c>
       <c r="U64" s="3" t="n">
-        <v>2535</v>
+        <v>-20661</v>
       </c>
       <c r="V64" s="3" t="n">
-        <v>1428.374</v>
+        <v>1234.732</v>
       </c>
       <c r="W64" s="3" t="n">
-        <v>51.35500000000002</v>
+        <v>-403.2919999999999</v>
       </c>
       <c r="X64" s="3" t="n">
-        <v>68547</v>
+        <v>58769</v>
       </c>
       <c r="Y64" s="3" t="n">
-        <v>2531</v>
+        <v>-23705</v>
       </c>
       <c r="Z64" s="3" t="n">
-        <v>7101</v>
+        <v>5842</v>
       </c>
       <c r="AA64" s="3" t="n">
-        <v>239</v>
+        <v>-2536</v>
       </c>
       <c r="AB64" s="3" t="n">
-        <v>13917</v>
+        <v>11952</v>
       </c>
       <c r="AC64" s="3" t="n">
-        <v>347</v>
+        <v>-3832</v>
       </c>
       <c r="AD64" s="3" t="n">
-        <v>4807</v>
+        <v>3790</v>
       </c>
       <c r="AE64" s="3" t="n">
-        <v>185</v>
+        <v>-1874</v>
       </c>
       <c r="AF64" s="3" t="n">
-        <v>5561</v>
+        <v>4970</v>
       </c>
       <c r="AG64" s="3" t="n">
-        <v>205</v>
+        <v>-1822</v>
       </c>
       <c r="AH64" s="3" t="n">
-        <v>180.535</v>
+        <v>41</v>
       </c>
       <c r="AI64" s="3" t="n">
-        <v>71.755</v>
+        <v>-587.736</v>
       </c>
       <c r="AJ64" s="3" t="n">
-        <v>2500</v>
+        <v>2228</v>
       </c>
       <c r="AK64" s="3" t="n">
-        <v>98</v>
-[...12 lines deleted...]
-      </c>
+        <v>-1250</v>
+      </c>
+      <c r="AL64" s="3" t="inlineStr"/>
+      <c r="AM64" s="3" t="inlineStr"/>
+      <c r="AN64" s="3" t="inlineStr"/>
+      <c r="AO64" s="3" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
-          <t>08/02/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
       <c r="B65" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D65" s="3" t="n">
-        <v>181719</v>
+        <v>207275</v>
       </c>
       <c r="E65" s="3" t="n">
-        <v>4584</v>
+        <v>50246</v>
       </c>
       <c r="F65" s="3" t="n">
-        <v>78733</v>
+        <v>85188</v>
       </c>
       <c r="G65" s="3" t="n">
-        <v>1169</v>
+        <v>12398</v>
       </c>
       <c r="H65" s="3" t="n">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="I65" s="3" t="inlineStr"/>
+        <v>5663</v>
+      </c>
+      <c r="I65" s="3" t="n">
+        <v>-50261.25</v>
+      </c>
       <c r="J65" s="3" t="n">
-        <v>7338</v>
+        <v>18310</v>
       </c>
       <c r="K65" s="3" t="n">
-        <v>2214</v>
+        <v>5893</v>
       </c>
       <c r="L65" s="3" t="n">
-        <v>20925</v>
+        <v>30967</v>
       </c>
       <c r="M65" s="3" t="n">
-        <v>1988</v>
+        <v>11887.72</v>
       </c>
       <c r="N65" s="3" t="n">
-        <v>288</v>
+        <v>606</v>
       </c>
       <c r="O65" s="3" t="n">
-        <v>67</v>
+        <v>-16621</v>
       </c>
       <c r="P65" s="3" t="n">
-        <v>13885</v>
-[...3 lines deleted...]
-      </c>
+        <v>35602</v>
+      </c>
+      <c r="Q65" s="3" t="inlineStr"/>
       <c r="R65" s="3" t="n">
-        <v>1538.962</v>
+        <v>1640.891</v>
       </c>
       <c r="S65" s="3" t="n">
-        <v>18.41499999999996</v>
+        <v>164.8700000000001</v>
       </c>
       <c r="T65" s="3" t="n">
-        <v>10471</v>
+        <v>23680</v>
       </c>
       <c r="U65" s="3" t="n">
-        <v>2847</v>
+        <v>22982</v>
       </c>
       <c r="V65" s="3" t="n">
-        <v>1481.639</v>
+        <v>1668.661</v>
       </c>
       <c r="W65" s="3" t="n">
-        <v>53.26499999999987</v>
+        <v>433.9290000000001</v>
       </c>
       <c r="X65" s="3" t="n">
-        <v>71553</v>
+        <v>84828</v>
       </c>
       <c r="Y65" s="3" t="n">
-        <v>3006</v>
+        <v>26059</v>
       </c>
       <c r="Z65" s="3" t="n">
-        <v>7429</v>
+        <v>8596</v>
       </c>
       <c r="AA65" s="3" t="n">
-        <v>328</v>
+        <v>2754</v>
       </c>
       <c r="AB65" s="3" t="n">
-        <v>14338</v>
+        <v>16062</v>
       </c>
       <c r="AC65" s="3" t="n">
-        <v>421</v>
+        <v>4110</v>
       </c>
       <c r="AD65" s="3" t="n">
-        <v>5046</v>
+        <v>5790</v>
       </c>
       <c r="AE65" s="3" t="n">
-        <v>239</v>
+        <v>2000</v>
       </c>
       <c r="AF65" s="3" t="n">
-        <v>5860</v>
+        <v>6911</v>
       </c>
       <c r="AG65" s="3" t="n">
-        <v>299</v>
+        <v>1941</v>
       </c>
       <c r="AH65" s="3" t="n">
-        <v>255.708</v>
+        <v>686.37</v>
       </c>
       <c r="AI65" s="3" t="n">
-        <v>75.173</v>
+        <v>645.37</v>
       </c>
       <c r="AJ65" s="3" t="n">
-        <v>2633</v>
+        <v>3701</v>
       </c>
       <c r="AK65" s="3" t="n">
-        <v>133</v>
+        <v>1473</v>
       </c>
       <c r="AL65" s="3" t="n">
-        <v>3414</v>
-[...9 lines deleted...]
-      </c>
+        <v>11922</v>
+      </c>
+      <c r="AM65" s="3" t="inlineStr"/>
+      <c r="AN65" s="3" t="inlineStr"/>
+      <c r="AO65" s="3" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>07/09/2025</t>
         </is>
       </c>
       <c r="B66" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D66" s="3" t="n">
-        <v>192747</v>
+        <v>160913</v>
       </c>
       <c r="E66" s="3" t="n">
-        <v>11028</v>
-[...4 lines deleted...]
-      <c r="I66" s="3" t="inlineStr"/>
+        <v>-46362</v>
+      </c>
+      <c r="F66" s="3" t="n">
+        <v>73843</v>
+      </c>
+      <c r="G66" s="3" t="n">
+        <v>-11345</v>
+      </c>
+      <c r="H66" s="3" t="n">
+        <v>56953.81</v>
+      </c>
+      <c r="I66" s="3" t="n">
+        <v>51290.81</v>
+      </c>
       <c r="J66" s="3" t="n">
-        <v>12755</v>
+        <v>13357</v>
       </c>
       <c r="K66" s="3" t="n">
-        <v>5417</v>
+        <v>-4953</v>
       </c>
       <c r="L66" s="3" t="n">
-        <v>25761</v>
+        <v>19692.04</v>
       </c>
       <c r="M66" s="3" t="n">
-        <v>4836</v>
+        <v>-11274.96</v>
       </c>
       <c r="N66" s="3" t="n">
-        <v>467</v>
+        <v>19157</v>
       </c>
       <c r="O66" s="3" t="n">
-        <v>179</v>
+        <v>18551</v>
       </c>
       <c r="P66" s="3" t="inlineStr"/>
       <c r="Q66" s="3" t="inlineStr"/>
-      <c r="R66" s="3" t="inlineStr"/>
-      <c r="S66" s="3" t="inlineStr"/>
+      <c r="R66" s="3" t="n">
+        <v>1481.786</v>
+      </c>
+      <c r="S66" s="3" t="n">
+        <v>-159.105</v>
+      </c>
       <c r="T66" s="3" t="n">
-        <v>16890</v>
+        <v>1434</v>
       </c>
       <c r="U66" s="3" t="n">
-        <v>6419</v>
-[...2 lines deleted...]
-      <c r="W66" s="3" t="inlineStr"/>
+        <v>-22246</v>
+      </c>
+      <c r="V66" s="3" t="n">
+        <v>1265.546</v>
+      </c>
+      <c r="W66" s="3" t="n">
+        <v>-403.115</v>
+      </c>
       <c r="X66" s="3" t="n">
-        <v>77968</v>
+        <v>60100</v>
       </c>
       <c r="Y66" s="3" t="n">
-        <v>6415</v>
-[...8 lines deleted...]
-      <c r="AG66" s="3" t="inlineStr"/>
+        <v>-24728</v>
+      </c>
+      <c r="Z66" s="3" t="n">
+        <v>6082</v>
+      </c>
+      <c r="AA66" s="3" t="n">
+        <v>-2514</v>
+      </c>
+      <c r="AB66" s="3" t="n">
+        <v>12327</v>
+      </c>
+      <c r="AC66" s="3" t="n">
+        <v>-3735</v>
+      </c>
+      <c r="AD66" s="3" t="n">
+        <v>3948</v>
+      </c>
+      <c r="AE66" s="3" t="n">
+        <v>-1842</v>
+      </c>
+      <c r="AF66" s="3" t="n">
+        <v>5157</v>
+      </c>
+      <c r="AG66" s="3" t="n">
+        <v>-1754</v>
+      </c>
       <c r="AH66" s="3" t="n">
-        <v>505.487</v>
+        <v>119</v>
       </c>
       <c r="AI66" s="3" t="n">
-        <v>249.779</v>
-[...2 lines deleted...]
-      <c r="AK66" s="3" t="inlineStr"/>
+        <v>-567.37</v>
+      </c>
+      <c r="AJ66" s="3" t="n">
+        <v>2288</v>
+      </c>
+      <c r="AK66" s="3" t="n">
+        <v>-1413</v>
+      </c>
       <c r="AL66" s="3" t="inlineStr"/>
       <c r="AM66" s="3" t="inlineStr"/>
       <c r="AN66" s="3" t="inlineStr"/>
       <c r="AO66" s="3" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026</t>
+          <t>07/10/2025</t>
         </is>
       </c>
       <c r="B67" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D67" s="3" t="n">
-        <v>196365</v>
+        <v>164786</v>
       </c>
       <c r="E67" s="3" t="n">
-        <v>3618</v>
+        <v>3873</v>
       </c>
       <c r="F67" s="3" t="n">
-        <v>82951</v>
-[...1 lines deleted...]
-      <c r="G67" s="3" t="inlineStr"/>
+        <v>74794.5</v>
+      </c>
+      <c r="G67" s="3" t="n">
+        <v>951.5</v>
+      </c>
       <c r="H67" s="3" t="n">
-        <v>3884</v>
-[...22 lines deleted...]
-      </c>
+        <v>57875.11500000001</v>
+      </c>
+      <c r="I67" s="3" t="n">
+        <v>921.3050000000076</v>
+      </c>
+      <c r="J67" s="3" t="inlineStr"/>
+      <c r="K67" s="3" t="inlineStr"/>
+      <c r="L67" s="3" t="inlineStr"/>
+      <c r="M67" s="3" t="inlineStr"/>
+      <c r="N67" s="3" t="inlineStr"/>
+      <c r="O67" s="3" t="inlineStr"/>
+      <c r="P67" s="3" t="inlineStr"/>
       <c r="Q67" s="3" t="inlineStr"/>
       <c r="R67" s="3" t="n">
-        <v>1604.187</v>
-[...1 lines deleted...]
-      <c r="S67" s="3" t="inlineStr"/>
+        <v>1486.967</v>
+      </c>
+      <c r="S67" s="3" t="n">
+        <v>5.18100000000004</v>
+      </c>
       <c r="T67" s="3" t="n">
-        <v>18660</v>
+        <v>424</v>
       </c>
       <c r="U67" s="3" t="n">
-        <v>1770</v>
+        <v>-1010</v>
       </c>
       <c r="V67" s="3" t="n">
-        <v>1605.372</v>
-[...1 lines deleted...]
-      <c r="W67" s="3" t="inlineStr"/>
+        <v>1300.0255</v>
+      </c>
+      <c r="W67" s="3" t="n">
+        <v>34.47949999999992</v>
+      </c>
       <c r="X67" s="3" t="n">
-        <v>79745</v>
+        <v>61476</v>
       </c>
       <c r="Y67" s="3" t="n">
-        <v>1777</v>
+        <v>1376</v>
       </c>
       <c r="Z67" s="3" t="n">
-        <v>8180</v>
-[...1 lines deleted...]
-      <c r="AA67" s="3" t="inlineStr"/>
+        <v>6340</v>
+      </c>
+      <c r="AA67" s="3" t="n">
+        <v>258</v>
+      </c>
       <c r="AB67" s="3" t="n">
-        <v>15511</v>
-[...1 lines deleted...]
-      <c r="AC67" s="3" t="inlineStr"/>
+        <v>12742</v>
+      </c>
+      <c r="AC67" s="3" t="n">
+        <v>415</v>
+      </c>
       <c r="AD67" s="3" t="n">
-        <v>5482</v>
-[...1 lines deleted...]
-      <c r="AE67" s="3" t="inlineStr"/>
+        <v>4159</v>
+      </c>
+      <c r="AE67" s="3" t="n">
+        <v>211</v>
+      </c>
       <c r="AF67" s="3" t="n">
-        <v>6550</v>
-[...1 lines deleted...]
-      <c r="AG67" s="3" t="inlineStr"/>
+        <v>5165</v>
+      </c>
+      <c r="AG67" s="3" t="n">
+        <v>8</v>
+      </c>
       <c r="AH67" s="3" t="n">
-        <v>575.015</v>
+        <v>192</v>
       </c>
       <c r="AI67" s="3" t="n">
-        <v>69.52799999999996</v>
+        <v>73</v>
       </c>
       <c r="AJ67" s="3" t="n">
-        <v>3338</v>
-[...4 lines deleted...]
-      </c>
+        <v>2327</v>
+      </c>
+      <c r="AK67" s="3" t="n">
+        <v>39</v>
+      </c>
+      <c r="AL67" s="3" t="inlineStr"/>
       <c r="AM67" s="3" t="inlineStr"/>
       <c r="AN67" s="3" t="inlineStr"/>
       <c r="AO67" s="3" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>07/11/2025</t>
         </is>
       </c>
       <c r="B68" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D68" s="3" t="n">
-        <v>202349</v>
+        <v>169640</v>
       </c>
       <c r="E68" s="3" t="n">
-        <v>5984</v>
+        <v>4854</v>
       </c>
       <c r="F68" s="3" t="n">
-        <v>84029</v>
+        <v>75487</v>
       </c>
       <c r="G68" s="3" t="n">
-        <v>1078</v>
+        <v>692.5</v>
       </c>
       <c r="H68" s="3" t="n">
-        <v>4780</v>
+        <v>59023.03</v>
       </c>
       <c r="I68" s="3" t="n">
-        <v>896</v>
+        <v>1147.914999999994</v>
       </c>
       <c r="J68" s="3" t="n">
-        <v>16689</v>
-[...3 lines deleted...]
-      </c>
+        <v>1533</v>
+      </c>
+      <c r="K68" s="3" t="inlineStr"/>
       <c r="L68" s="3" t="n">
-        <v>29193</v>
-[...3 lines deleted...]
-      </c>
+        <v>15709</v>
+      </c>
+      <c r="M68" s="3" t="inlineStr"/>
       <c r="N68" s="3" t="n">
-        <v>566</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="O68" s="3" t="inlineStr"/>
       <c r="P68" s="3" t="n">
-        <v>32009</v>
-[...3 lines deleted...]
-      </c>
+        <v>3030</v>
+      </c>
+      <c r="Q68" s="3" t="inlineStr"/>
       <c r="R68" s="3" t="n">
-        <v>1620.767</v>
+        <v>1498.053</v>
       </c>
       <c r="S68" s="3" t="n">
-        <v>16.58000000000015</v>
+        <v>11.08600000000001</v>
       </c>
       <c r="T68" s="3" t="n">
-        <v>21466</v>
+        <v>2807</v>
       </c>
       <c r="U68" s="3" t="n">
-        <v>2806</v>
+        <v>2383</v>
       </c>
       <c r="V68" s="3" t="n">
-        <v>1639.056</v>
+        <v>1337.438</v>
       </c>
       <c r="W68" s="3" t="n">
-        <v>33.68399999999997</v>
+        <v>37.41250000000014</v>
       </c>
       <c r="X68" s="3" t="n">
-        <v>82584</v>
+        <v>63731</v>
       </c>
       <c r="Y68" s="3" t="n">
-        <v>2839</v>
+        <v>2255</v>
       </c>
       <c r="Z68" s="3" t="n">
-        <v>8389</v>
+        <v>6602</v>
       </c>
       <c r="AA68" s="3" t="n">
-        <v>209</v>
+        <v>262</v>
       </c>
       <c r="AB68" s="3" t="n">
-        <v>15790</v>
+        <v>13164</v>
       </c>
       <c r="AC68" s="3" t="n">
-        <v>279</v>
+        <v>422</v>
       </c>
       <c r="AD68" s="3" t="n">
-        <v>5679</v>
+        <v>4393</v>
       </c>
       <c r="AE68" s="3" t="n">
-        <v>197</v>
+        <v>234</v>
       </c>
       <c r="AF68" s="3" t="n">
-        <v>6798</v>
+        <v>5189</v>
       </c>
       <c r="AG68" s="3" t="n">
-        <v>248</v>
+        <v>24</v>
       </c>
       <c r="AH68" s="3" t="n">
-        <v>632.347</v>
+        <v>286</v>
       </c>
       <c r="AI68" s="3" t="n">
-        <v>57.33199999999999</v>
+        <v>94</v>
       </c>
       <c r="AJ68" s="3" t="n">
-        <v>3482</v>
+        <v>2349</v>
       </c>
       <c r="AK68" s="3" t="n">
-        <v>144</v>
+        <v>22</v>
       </c>
       <c r="AL68" s="3" t="n">
-        <v>10543</v>
-[...9 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="AM68" s="3" t="inlineStr"/>
+      <c r="AN68" s="3" t="inlineStr"/>
+      <c r="AO68" s="3" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
-          <t>08/09/2025</t>
+          <t>07/12/2025</t>
         </is>
       </c>
       <c r="B69" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D69" s="3" t="n">
-        <v>160994</v>
+        <v>173278</v>
       </c>
       <c r="E69" s="3" t="n">
-        <v>-41355</v>
+        <v>3638</v>
       </c>
       <c r="F69" s="3" t="n">
-        <v>73860</v>
+        <v>76566</v>
       </c>
       <c r="G69" s="3" t="n">
-        <v>-10169</v>
+        <v>1079</v>
       </c>
       <c r="H69" s="3" t="n">
-        <v>56972.56</v>
+        <v>60112.3</v>
       </c>
       <c r="I69" s="3" t="n">
-        <v>52192.56</v>
+        <v>1089.270000000004</v>
       </c>
       <c r="J69" s="3" t="n">
-        <v>13386</v>
+        <v>3231</v>
       </c>
       <c r="K69" s="3" t="n">
-        <v>-3303</v>
+        <v>1698</v>
       </c>
       <c r="L69" s="3" t="n">
-        <v>19708.69</v>
+        <v>17235</v>
       </c>
       <c r="M69" s="3" t="n">
-        <v>-9484.310000000001</v>
+        <v>1526</v>
       </c>
       <c r="N69" s="3" t="n">
-        <v>19193</v>
+        <v>143</v>
       </c>
       <c r="O69" s="3" t="n">
-        <v>18627</v>
-[...2 lines deleted...]
-      <c r="Q69" s="3" t="inlineStr"/>
+        <v>79</v>
+      </c>
+      <c r="P69" s="3" t="n">
+        <v>6250</v>
+      </c>
+      <c r="Q69" s="3" t="n">
+        <v>3220</v>
+      </c>
       <c r="R69" s="3" t="n">
-        <v>1481.841</v>
+        <v>1509.142</v>
       </c>
       <c r="S69" s="3" t="n">
-        <v>-138.9260000000002</v>
+        <v>11.08899999999994</v>
       </c>
       <c r="T69" s="3" t="n">
-        <v>1460</v>
+        <v>5089</v>
       </c>
       <c r="U69" s="3" t="n">
-        <v>-20006</v>
+        <v>2282</v>
       </c>
       <c r="V69" s="3" t="n">
-        <v>1266.837</v>
+        <v>1377.019</v>
       </c>
       <c r="W69" s="3" t="n">
-        <v>-372.2190000000001</v>
+        <v>39.5809999999999</v>
       </c>
       <c r="X69" s="3" t="n">
-        <v>60144</v>
+        <v>66016</v>
       </c>
       <c r="Y69" s="3" t="n">
-        <v>-22440</v>
+        <v>2285</v>
       </c>
       <c r="Z69" s="3" t="n">
-        <v>6098</v>
+        <v>6862</v>
       </c>
       <c r="AA69" s="3" t="n">
-        <v>-2291</v>
+        <v>260</v>
       </c>
       <c r="AB69" s="3" t="n">
-        <v>12342</v>
+        <v>13570</v>
       </c>
       <c r="AC69" s="3" t="n">
-        <v>-3448</v>
+        <v>406</v>
       </c>
       <c r="AD69" s="3" t="n">
-        <v>3951</v>
+        <v>4622</v>
       </c>
       <c r="AE69" s="3" t="n">
-        <v>-1728</v>
+        <v>229</v>
       </c>
       <c r="AF69" s="3" t="n">
-        <v>5157</v>
+        <v>5356</v>
       </c>
       <c r="AG69" s="3" t="n">
-        <v>-1641</v>
+        <v>167</v>
       </c>
       <c r="AH69" s="3" t="n">
-        <v>120</v>
+        <v>108.78</v>
       </c>
       <c r="AI69" s="3" t="n">
-        <v>-512.347</v>
+        <v>-177.22</v>
       </c>
       <c r="AJ69" s="3" t="n">
-        <v>2289</v>
+        <v>2402</v>
       </c>
       <c r="AK69" s="3" t="n">
-        <v>-1193</v>
-[...4 lines deleted...]
-      <c r="AO69" s="3" t="inlineStr"/>
+        <v>53</v>
+      </c>
+      <c r="AL69" s="3" t="n">
+        <v>1161</v>
+      </c>
+      <c r="AM69" s="3" t="n">
+        <v>938</v>
+      </c>
+      <c r="AN69" s="3" t="n">
+        <v>938</v>
+      </c>
+      <c r="AO69" s="3" t="n">
+        <v>29.1304347826087</v>
+      </c>
     </row>
     <row r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
-          <t>08/10/2025</t>
+          <t>08/01/2026</t>
         </is>
       </c>
       <c r="B70" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D70" s="3" t="n">
-        <v>164932</v>
+        <v>177135</v>
       </c>
       <c r="E70" s="3" t="n">
-        <v>3938</v>
+        <v>3857</v>
       </c>
       <c r="F70" s="3" t="n">
-        <v>74830</v>
+        <v>77564</v>
       </c>
       <c r="G70" s="3" t="n">
-        <v>970</v>
-[...14 lines deleted...]
-      <c r="Q70" s="3" t="inlineStr"/>
+        <v>998</v>
+      </c>
+      <c r="H70" s="3" t="inlineStr"/>
+      <c r="I70" s="3" t="inlineStr"/>
+      <c r="J70" s="3" t="n">
+        <v>5124</v>
+      </c>
+      <c r="K70" s="3" t="n">
+        <v>1893</v>
+      </c>
+      <c r="L70" s="3" t="n">
+        <v>18937</v>
+      </c>
+      <c r="M70" s="3" t="n">
+        <v>1702</v>
+      </c>
+      <c r="N70" s="3" t="n">
+        <v>221</v>
+      </c>
+      <c r="O70" s="3" t="n">
+        <v>78</v>
+      </c>
+      <c r="P70" s="3" t="n">
+        <v>9883</v>
+      </c>
+      <c r="Q70" s="3" t="n">
+        <v>3633</v>
+      </c>
       <c r="R70" s="3" t="n">
-        <v>1487.311</v>
+        <v>1520.547</v>
       </c>
       <c r="S70" s="3" t="n">
-        <v>5.470000000000027</v>
+        <v>11.40499999999997</v>
       </c>
       <c r="T70" s="3" t="n">
-        <v>494</v>
+        <v>7624</v>
       </c>
       <c r="U70" s="3" t="n">
-        <v>-966</v>
+        <v>2535</v>
       </c>
       <c r="V70" s="3" t="n">
-        <v>1300.963</v>
+        <v>1428.374</v>
       </c>
       <c r="W70" s="3" t="n">
-        <v>34.12599999999998</v>
+        <v>51.35500000000002</v>
       </c>
       <c r="X70" s="3" t="n">
-        <v>61542</v>
+        <v>68547</v>
       </c>
       <c r="Y70" s="3" t="n">
-        <v>1398</v>
+        <v>2531</v>
       </c>
       <c r="Z70" s="3" t="n">
-        <v>6350</v>
+        <v>7101</v>
       </c>
       <c r="AA70" s="3" t="n">
-        <v>252</v>
+        <v>239</v>
       </c>
       <c r="AB70" s="3" t="n">
-        <v>12758</v>
+        <v>13917</v>
       </c>
       <c r="AC70" s="3" t="n">
-        <v>416</v>
+        <v>347</v>
       </c>
       <c r="AD70" s="3" t="n">
-        <v>4163</v>
+        <v>4807</v>
       </c>
       <c r="AE70" s="3" t="n">
-        <v>212</v>
+        <v>185</v>
       </c>
       <c r="AF70" s="3" t="n">
-        <v>5165</v>
+        <v>5561</v>
       </c>
       <c r="AG70" s="3" t="n">
-        <v>8</v>
+        <v>205</v>
       </c>
       <c r="AH70" s="3" t="n">
-        <v>194</v>
+        <v>180.535</v>
       </c>
       <c r="AI70" s="3" t="n">
-        <v>74</v>
+        <v>71.755</v>
       </c>
       <c r="AJ70" s="3" t="n">
-        <v>2328</v>
+        <v>2500</v>
       </c>
       <c r="AK70" s="3" t="n">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="AO70" s="3" t="inlineStr"/>
+        <v>98</v>
+      </c>
+      <c r="AL70" s="3" t="n">
+        <v>2259</v>
+      </c>
+      <c r="AM70" s="3" t="n">
+        <v>1098</v>
+      </c>
+      <c r="AN70" s="3" t="n">
+        <v>1098</v>
+      </c>
+      <c r="AO70" s="3" t="n">
+        <v>30.22295623451693</v>
+      </c>
     </row>
     <row r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
-          <t>08/11/2025</t>
+          <t>08/02/2026</t>
         </is>
       </c>
       <c r="B71" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D71" s="3" t="n">
-        <v>169724</v>
+        <v>181719</v>
       </c>
       <c r="E71" s="3" t="n">
-        <v>4792</v>
+        <v>4584</v>
       </c>
       <c r="F71" s="3" t="n">
-        <v>75509</v>
+        <v>78733</v>
       </c>
       <c r="G71" s="3" t="n">
-        <v>679</v>
+        <v>1169</v>
       </c>
       <c r="H71" s="3" t="n">
-        <v>59047.88</v>
-[...3 lines deleted...]
-      </c>
+        <v>663</v>
+      </c>
+      <c r="I71" s="3" t="inlineStr"/>
       <c r="J71" s="3" t="n">
-        <v>1563</v>
-[...1 lines deleted...]
-      <c r="K71" s="3" t="inlineStr"/>
+        <v>7338</v>
+      </c>
+      <c r="K71" s="3" t="n">
+        <v>2214</v>
+      </c>
       <c r="L71" s="3" t="n">
-        <v>15736</v>
-[...1 lines deleted...]
-      <c r="M71" s="3" t="inlineStr"/>
+        <v>20925</v>
+      </c>
+      <c r="M71" s="3" t="n">
+        <v>1988</v>
+      </c>
       <c r="N71" s="3" t="n">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="O71" s="3" t="inlineStr"/>
+        <v>288</v>
+      </c>
+      <c r="O71" s="3" t="n">
+        <v>67</v>
+      </c>
       <c r="P71" s="3" t="n">
-        <v>3085</v>
-[...1 lines deleted...]
-      <c r="Q71" s="3" t="inlineStr"/>
+        <v>13885</v>
+      </c>
+      <c r="Q71" s="3" t="n">
+        <v>4002</v>
+      </c>
       <c r="R71" s="3" t="n">
-        <v>1498.33</v>
+        <v>1538.962</v>
       </c>
       <c r="S71" s="3" t="n">
-        <v>11.01900000000001</v>
+        <v>18.41499999999996</v>
       </c>
       <c r="T71" s="3" t="n">
-        <v>2846</v>
+        <v>10471</v>
       </c>
       <c r="U71" s="3" t="n">
-        <v>2352</v>
+        <v>2847</v>
       </c>
       <c r="V71" s="3" t="n">
-        <v>1338.28</v>
+        <v>1481.639</v>
       </c>
       <c r="W71" s="3" t="n">
-        <v>37.31700000000001</v>
+        <v>53.26499999999987</v>
       </c>
       <c r="X71" s="3" t="n">
-        <v>63777</v>
+        <v>71553</v>
       </c>
       <c r="Y71" s="3" t="n">
-        <v>2235</v>
+        <v>3006</v>
       </c>
       <c r="Z71" s="3" t="n">
-        <v>6602</v>
+        <v>7429</v>
       </c>
       <c r="AA71" s="3" t="n">
-        <v>252</v>
+        <v>328</v>
       </c>
       <c r="AB71" s="3" t="n">
-        <v>13177</v>
+        <v>14338</v>
       </c>
       <c r="AC71" s="3" t="n">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="AD71" s="3" t="n">
-        <v>4400</v>
+        <v>5046</v>
       </c>
       <c r="AE71" s="3" t="n">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="AF71" s="3" t="n">
-        <v>5189</v>
+        <v>5860</v>
       </c>
       <c r="AG71" s="3" t="n">
-        <v>24</v>
+        <v>299</v>
       </c>
       <c r="AH71" s="3" t="n">
-        <v>289</v>
+        <v>255.708</v>
       </c>
       <c r="AI71" s="3" t="n">
-        <v>95</v>
+        <v>75.173</v>
       </c>
       <c r="AJ71" s="3" t="n">
-        <v>2349</v>
+        <v>2633</v>
       </c>
       <c r="AK71" s="3" t="n">
-        <v>21</v>
+        <v>133</v>
       </c>
       <c r="AL71" s="3" t="n">
-        <v>239</v>
-[...3 lines deleted...]
-      <c r="AO71" s="3" t="inlineStr"/>
+        <v>3414</v>
+      </c>
+      <c r="AM71" s="3" t="n">
+        <v>1155</v>
+      </c>
+      <c r="AN71" s="3" t="n">
+        <v>1155</v>
+      </c>
+      <c r="AO71" s="3" t="n">
+        <v>28.86056971514243</v>
+      </c>
     </row>
     <row r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
-          <t>08/12/2025</t>
+          <t>08/05/2026</t>
         </is>
       </c>
       <c r="B72" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D72" s="3" t="n">
-        <v>173332</v>
+        <v>192747</v>
       </c>
       <c r="E72" s="3" t="n">
-        <v>3608</v>
-[...12 lines deleted...]
-      </c>
+        <v>11028</v>
+      </c>
+      <c r="F72" s="3" t="inlineStr"/>
+      <c r="G72" s="3" t="inlineStr"/>
+      <c r="H72" s="3" t="inlineStr"/>
+      <c r="I72" s="3" t="inlineStr"/>
       <c r="J72" s="3" t="n">
-        <v>3246</v>
+        <v>12755</v>
       </c>
       <c r="K72" s="3" t="n">
-        <v>1683</v>
+        <v>5417</v>
       </c>
       <c r="L72" s="3" t="n">
-        <v>17247</v>
+        <v>25761</v>
       </c>
       <c r="M72" s="3" t="n">
-        <v>1511</v>
+        <v>4836</v>
       </c>
       <c r="N72" s="3" t="n">
-        <v>145</v>
+        <v>467</v>
       </c>
       <c r="O72" s="3" t="n">
-        <v>79</v>
-[...12 lines deleted...]
-      </c>
+        <v>179</v>
+      </c>
+      <c r="P72" s="3" t="inlineStr"/>
+      <c r="Q72" s="3" t="inlineStr"/>
+      <c r="R72" s="3" t="inlineStr"/>
+      <c r="S72" s="3" t="inlineStr"/>
       <c r="T72" s="3" t="n">
-        <v>5106</v>
+        <v>16890</v>
       </c>
       <c r="U72" s="3" t="n">
-        <v>2260</v>
-[...6 lines deleted...]
-      </c>
+        <v>6419</v>
+      </c>
+      <c r="V72" s="3" t="inlineStr"/>
+      <c r="W72" s="3" t="inlineStr"/>
       <c r="X72" s="3" t="n">
-        <v>66026</v>
+        <v>77968</v>
       </c>
       <c r="Y72" s="3" t="n">
-        <v>2249</v>
-[...24 lines deleted...]
-      </c>
+        <v>6415</v>
+      </c>
+      <c r="Z72" s="3" t="inlineStr"/>
+      <c r="AA72" s="3" t="inlineStr"/>
+      <c r="AB72" s="3" t="inlineStr"/>
+      <c r="AC72" s="3" t="inlineStr"/>
+      <c r="AD72" s="3" t="inlineStr"/>
+      <c r="AE72" s="3" t="inlineStr"/>
+      <c r="AF72" s="3" t="inlineStr"/>
+      <c r="AG72" s="3" t="inlineStr"/>
       <c r="AH72" s="3" t="n">
-        <v>111.15</v>
+        <v>505.487</v>
       </c>
       <c r="AI72" s="3" t="n">
-        <v>-177.85</v>
-[...18 lines deleted...]
-      </c>
+        <v>249.779</v>
+      </c>
+      <c r="AJ72" s="3" t="inlineStr"/>
+      <c r="AK72" s="3" t="inlineStr"/>
+      <c r="AL72" s="3" t="inlineStr"/>
+      <c r="AM72" s="3" t="inlineStr"/>
+      <c r="AN72" s="3" t="inlineStr"/>
+      <c r="AO72" s="3" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
-          <t>09/01/2026</t>
+          <t>08/06/2026</t>
         </is>
       </c>
       <c r="B73" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D73" s="3" t="n">
-        <v>177256</v>
+        <v>196365</v>
       </c>
       <c r="E73" s="3" t="n">
-        <v>3924</v>
+        <v>3618</v>
       </c>
       <c r="F73" s="3" t="n">
-        <v>77599</v>
-[...4 lines deleted...]
-      <c r="H73" s="3" t="inlineStr"/>
+        <v>82951</v>
+      </c>
+      <c r="G73" s="3" t="inlineStr"/>
+      <c r="H73" s="3" t="n">
+        <v>3884</v>
+      </c>
       <c r="I73" s="3" t="inlineStr"/>
       <c r="J73" s="3" t="n">
-        <v>5185</v>
+        <v>14285</v>
       </c>
       <c r="K73" s="3" t="n">
-        <v>1939</v>
+        <v>1530</v>
       </c>
       <c r="L73" s="3" t="n">
-        <v>18991</v>
+        <v>27107</v>
       </c>
       <c r="M73" s="3" t="n">
-        <v>1744</v>
+        <v>1346</v>
       </c>
       <c r="N73" s="3" t="n">
-        <v>223</v>
+        <v>521</v>
       </c>
       <c r="O73" s="3" t="n">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="P73" s="3" t="n">
-        <v>10001</v>
-[...3 lines deleted...]
-      </c>
+        <v>27417</v>
+      </c>
+      <c r="Q73" s="3" t="inlineStr"/>
       <c r="R73" s="3" t="n">
-        <v>1521.361</v>
-[...3 lines deleted...]
-      </c>
+        <v>1604.187</v>
+      </c>
+      <c r="S73" s="3" t="inlineStr"/>
       <c r="T73" s="3" t="n">
-        <v>7708</v>
+        <v>18660</v>
       </c>
       <c r="U73" s="3" t="n">
-        <v>2602</v>
+        <v>1770</v>
       </c>
       <c r="V73" s="3" t="n">
-        <v>1430.514</v>
-[...3 lines deleted...]
-      </c>
+        <v>1605.372</v>
+      </c>
+      <c r="W73" s="3" t="inlineStr"/>
       <c r="X73" s="3" t="n">
-        <v>68636</v>
+        <v>79745</v>
       </c>
       <c r="Y73" s="3" t="n">
-        <v>2610</v>
+        <v>1777</v>
       </c>
       <c r="Z73" s="3" t="n">
-        <v>7107</v>
-[...3 lines deleted...]
-      </c>
+        <v>8180</v>
+      </c>
+      <c r="AA73" s="3" t="inlineStr"/>
       <c r="AB73" s="3" t="n">
-        <v>13925</v>
-[...3 lines deleted...]
-      </c>
+        <v>15511</v>
+      </c>
+      <c r="AC73" s="3" t="inlineStr"/>
       <c r="AD73" s="3" t="n">
-        <v>4813</v>
-[...3 lines deleted...]
-      </c>
+        <v>5482</v>
+      </c>
+      <c r="AE73" s="3" t="inlineStr"/>
       <c r="AF73" s="3" t="n">
-        <v>5569</v>
-[...3 lines deleted...]
-      </c>
+        <v>6550</v>
+      </c>
+      <c r="AG73" s="3" t="inlineStr"/>
       <c r="AH73" s="3" t="n">
-        <v>182.707</v>
+        <v>575.015</v>
       </c>
       <c r="AI73" s="3" t="n">
-        <v>71.55699999999999</v>
+        <v>69.52799999999996</v>
       </c>
       <c r="AJ73" s="3" t="n">
-        <v>2504</v>
-[...3 lines deleted...]
-      </c>
+        <v>3338</v>
+      </c>
+      <c r="AK73" s="3" t="inlineStr"/>
       <c r="AL73" s="3" t="n">
-        <v>2293</v>
-[...9 lines deleted...]
-      </c>
+        <v>8757</v>
+      </c>
+      <c r="AM73" s="3" t="inlineStr"/>
+      <c r="AN73" s="3" t="inlineStr"/>
+      <c r="AO73" s="3" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
-          <t>09/02/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
       <c r="B74" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D74" s="3" t="n">
-        <v>181806</v>
+        <v>202349</v>
       </c>
       <c r="E74" s="3" t="n">
-        <v>4550</v>
+        <v>5984</v>
       </c>
       <c r="F74" s="3" t="n">
-        <v>78751</v>
+        <v>84029</v>
       </c>
       <c r="G74" s="3" t="n">
-        <v>1152</v>
+        <v>1078</v>
       </c>
       <c r="H74" s="3" t="n">
-        <v>677</v>
-[...1 lines deleted...]
-      <c r="I74" s="3" t="inlineStr"/>
+        <v>4780</v>
+      </c>
+      <c r="I74" s="3" t="n">
+        <v>896</v>
+      </c>
       <c r="J74" s="3" t="n">
-        <v>7380</v>
+        <v>16689</v>
       </c>
       <c r="K74" s="3" t="n">
-        <v>2195</v>
+        <v>2404</v>
       </c>
       <c r="L74" s="3" t="n">
-        <v>20964</v>
+        <v>29193</v>
       </c>
       <c r="M74" s="3" t="n">
-        <v>1973</v>
+        <v>2086</v>
       </c>
       <c r="N74" s="3" t="n">
-        <v>290</v>
+        <v>566</v>
       </c>
       <c r="O74" s="3" t="n">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P74" s="3" t="n">
-        <v>13966</v>
+        <v>32009</v>
       </c>
       <c r="Q74" s="3" t="n">
-        <v>3965</v>
+        <v>4592</v>
       </c>
       <c r="R74" s="3" t="n">
-        <v>1539.232</v>
+        <v>1620.767</v>
       </c>
       <c r="S74" s="3" t="n">
-        <v>17.87099999999987</v>
+        <v>16.58000000000015</v>
       </c>
       <c r="T74" s="3" t="n">
-        <v>10523</v>
+        <v>21466</v>
       </c>
       <c r="U74" s="3" t="n">
-        <v>2815</v>
+        <v>2806</v>
       </c>
       <c r="V74" s="3" t="n">
-        <v>1482.56</v>
+        <v>1639.056</v>
       </c>
       <c r="W74" s="3" t="n">
-        <v>52.04600000000005</v>
+        <v>33.68399999999997</v>
       </c>
       <c r="X74" s="3" t="n">
-        <v>71590</v>
+        <v>82584</v>
       </c>
       <c r="Y74" s="3" t="n">
-        <v>2954</v>
+        <v>2839</v>
       </c>
       <c r="Z74" s="3" t="n">
-        <v>7434</v>
+        <v>8389</v>
       </c>
       <c r="AA74" s="3" t="n">
-        <v>327</v>
+        <v>209</v>
       </c>
       <c r="AB74" s="3" t="n">
-        <v>14346</v>
+        <v>15790</v>
       </c>
       <c r="AC74" s="3" t="n">
-        <v>421</v>
+        <v>279</v>
       </c>
       <c r="AD74" s="3" t="n">
-        <v>5046</v>
+        <v>5679</v>
       </c>
       <c r="AE74" s="3" t="n">
-        <v>233</v>
+        <v>197</v>
       </c>
       <c r="AF74" s="3" t="n">
-        <v>5860</v>
+        <v>6798</v>
       </c>
       <c r="AG74" s="3" t="n">
-        <v>291</v>
+        <v>248</v>
       </c>
       <c r="AH74" s="3" t="n">
-        <v>259.136</v>
+        <v>632.347</v>
       </c>
       <c r="AI74" s="3" t="n">
-        <v>76.42900000000003</v>
+        <v>57.33199999999999</v>
       </c>
       <c r="AJ74" s="3" t="n">
-        <v>2634</v>
+        <v>3482</v>
       </c>
       <c r="AK74" s="3" t="n">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="AL74" s="3" t="n">
-        <v>3443</v>
+        <v>10543</v>
       </c>
       <c r="AM74" s="3" t="n">
-        <v>1150</v>
+        <v>1786</v>
       </c>
       <c r="AN74" s="3" t="n">
-        <v>1150</v>
+        <v>1786</v>
       </c>
       <c r="AO74" s="3" t="n">
-        <v>29.00378310214376</v>
+        <v>38.89372822299651</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
       <c r="B75" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D75" s="3" t="n">
-        <v>192889</v>
+        <v>207426</v>
       </c>
       <c r="E75" s="3" t="n">
-        <v>11083</v>
+        <v>5077</v>
       </c>
       <c r="F75" s="3" t="n">
-        <v>81996</v>
+        <v>85234</v>
       </c>
       <c r="G75" s="3" t="n">
-        <v>3245</v>
+        <v>1205</v>
       </c>
       <c r="H75" s="3" t="n">
-        <v>3094</v>
+        <v>5698</v>
       </c>
       <c r="I75" s="3" t="n">
-        <v>2417</v>
+        <v>918</v>
       </c>
       <c r="J75" s="3" t="n">
-        <v>12824</v>
+        <v>18361</v>
       </c>
       <c r="K75" s="3" t="n">
-        <v>5444</v>
+        <v>1672</v>
       </c>
       <c r="L75" s="3" t="n">
-        <v>25823</v>
+        <v>31010</v>
       </c>
       <c r="M75" s="3" t="n">
-        <v>4859</v>
+        <v>1817</v>
       </c>
       <c r="N75" s="3" t="n">
-        <v>469</v>
+        <v>608</v>
       </c>
       <c r="O75" s="3" t="n">
-        <v>179</v>
+        <v>42</v>
       </c>
       <c r="P75" s="3" t="n">
-        <v>24570</v>
+        <v>35702</v>
       </c>
       <c r="Q75" s="3" t="n">
-        <v>10604</v>
+        <v>3693</v>
       </c>
       <c r="R75" s="3" t="n">
-        <v>1585.792</v>
+        <v>1641.332</v>
       </c>
       <c r="S75" s="3" t="n">
-        <v>46.55999999999995</v>
+        <v>20.56500000000005</v>
       </c>
       <c r="T75" s="3" t="n">
-        <v>16971</v>
+        <v>23747</v>
       </c>
       <c r="U75" s="3" t="n">
-        <v>6448</v>
+        <v>2281</v>
       </c>
       <c r="V75" s="3" t="n">
-        <v>1581.936</v>
+        <v>1669.766</v>
       </c>
       <c r="W75" s="3" t="n">
-        <v>99.37599999999998</v>
+        <v>30.71000000000004</v>
       </c>
       <c r="X75" s="3" t="n">
-        <v>78050</v>
+        <v>84898</v>
       </c>
       <c r="Y75" s="3" t="n">
-        <v>6460</v>
+        <v>2314</v>
       </c>
       <c r="Z75" s="3" t="n">
-        <v>8044</v>
+        <v>8603</v>
       </c>
       <c r="AA75" s="3" t="n">
-        <v>610</v>
+        <v>214</v>
       </c>
       <c r="AB75" s="3" t="n">
-        <v>15255</v>
+        <v>16073</v>
       </c>
       <c r="AC75" s="3" t="n">
-        <v>909</v>
+        <v>283</v>
       </c>
       <c r="AD75" s="3" t="n">
-        <v>5405</v>
+        <v>5795</v>
       </c>
       <c r="AE75" s="3" t="n">
-        <v>359</v>
-[...2 lines deleted...]
-      <c r="AG75" s="3" t="inlineStr"/>
+        <v>116</v>
+      </c>
+      <c r="AF75" s="3" t="n">
+        <v>6911</v>
+      </c>
+      <c r="AG75" s="3" t="n">
+        <v>113</v>
+      </c>
       <c r="AH75" s="3" t="n">
-        <v>508.458</v>
+        <v>688.875</v>
       </c>
       <c r="AI75" s="3" t="n">
-        <v>249.322</v>
+        <v>56.52800000000002</v>
       </c>
       <c r="AJ75" s="3" t="n">
-        <v>3143</v>
+        <v>3707</v>
       </c>
       <c r="AK75" s="3" t="n">
-        <v>509</v>
+        <v>225</v>
       </c>
       <c r="AL75" s="3" t="n">
-        <v>7599</v>
+        <v>11955</v>
       </c>
       <c r="AM75" s="3" t="n">
-        <v>4156</v>
+        <v>1412</v>
       </c>
       <c r="AN75" s="3" t="n">
-        <v>4156</v>
+        <v>1412</v>
       </c>
       <c r="AO75" s="3" t="n">
-        <v>39.19275745001886</v>
+        <v>38.23449769834822</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
-          <t>09/06/2026</t>
+          <t>08/09/2025</t>
         </is>
       </c>
       <c r="B76" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D76" s="3" t="n">
-        <v>196520</v>
+        <v>160994</v>
       </c>
       <c r="E76" s="3" t="n">
-        <v>3631</v>
+        <v>-46432</v>
       </c>
       <c r="F76" s="3" t="n">
-        <v>83000</v>
+        <v>73860</v>
       </c>
       <c r="G76" s="3" t="n">
-        <v>1004</v>
+        <v>-11374</v>
       </c>
       <c r="H76" s="3" t="n">
-        <v>3921</v>
+        <v>56972.56</v>
       </c>
       <c r="I76" s="3" t="n">
-        <v>827</v>
+        <v>51274.56</v>
       </c>
       <c r="J76" s="3" t="n">
-        <v>14337</v>
+        <v>13386</v>
       </c>
       <c r="K76" s="3" t="n">
-        <v>1513</v>
+        <v>-4975</v>
       </c>
       <c r="L76" s="3" t="n">
-        <v>27152</v>
+        <v>19708.69</v>
       </c>
       <c r="M76" s="3" t="n">
-        <v>1329</v>
+        <v>-11301.31</v>
       </c>
       <c r="N76" s="3" t="n">
-        <v>522</v>
+        <v>19193</v>
       </c>
       <c r="O76" s="3" t="n">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>18585</v>
+      </c>
+      <c r="P76" s="3" t="inlineStr"/>
+      <c r="Q76" s="3" t="inlineStr"/>
       <c r="R76" s="3" t="n">
-        <v>1604.621</v>
+        <v>1481.841</v>
       </c>
       <c r="S76" s="3" t="n">
-        <v>18.82900000000018</v>
+        <v>-159.4910000000002</v>
       </c>
       <c r="T76" s="3" t="n">
-        <v>18719</v>
+        <v>1460</v>
       </c>
       <c r="U76" s="3" t="n">
-        <v>1748</v>
+        <v>-22287</v>
       </c>
       <c r="V76" s="3" t="n">
-        <v>1606.464</v>
+        <v>1266.837</v>
       </c>
       <c r="W76" s="3" t="n">
-        <v>24.52800000000002</v>
+        <v>-402.9290000000001</v>
       </c>
       <c r="X76" s="3" t="n">
-        <v>79803</v>
+        <v>60144</v>
       </c>
       <c r="Y76" s="3" t="n">
-        <v>1753</v>
+        <v>-24754</v>
       </c>
       <c r="Z76" s="3" t="n">
-        <v>8182</v>
+        <v>6098</v>
       </c>
       <c r="AA76" s="3" t="n">
-        <v>138</v>
+        <v>-2505</v>
       </c>
       <c r="AB76" s="3" t="n">
-        <v>15517</v>
+        <v>12342</v>
       </c>
       <c r="AC76" s="3" t="n">
-        <v>262</v>
+        <v>-3731</v>
       </c>
       <c r="AD76" s="3" t="n">
-        <v>5482</v>
+        <v>3951</v>
       </c>
       <c r="AE76" s="3" t="n">
-        <v>77</v>
+        <v>-1844</v>
       </c>
       <c r="AF76" s="3" t="n">
-        <v>6555</v>
-[...1 lines deleted...]
-      <c r="AG76" s="3" t="inlineStr"/>
+        <v>5157</v>
+      </c>
+      <c r="AG76" s="3" t="n">
+        <v>-1754</v>
+      </c>
       <c r="AH76" s="3" t="n">
-        <v>577.602</v>
+        <v>120</v>
       </c>
       <c r="AI76" s="3" t="n">
-        <v>69.14399999999995</v>
+        <v>-568.875</v>
       </c>
       <c r="AJ76" s="3" t="n">
-        <v>3346</v>
+        <v>2289</v>
       </c>
       <c r="AK76" s="3" t="n">
-        <v>203</v>
-[...12 lines deleted...]
-      </c>
+        <v>-1418</v>
+      </c>
+      <c r="AL76" s="3" t="inlineStr"/>
+      <c r="AM76" s="3" t="inlineStr"/>
+      <c r="AN76" s="3" t="inlineStr"/>
+      <c r="AO76" s="3" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
-          <t>09/08/2025</t>
+          <t>08/10/2025</t>
         </is>
       </c>
       <c r="B77" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D77" s="3" t="n">
-        <v>157331</v>
+        <v>164932</v>
       </c>
       <c r="E77" s="3" t="n">
-        <v>-39189</v>
+        <v>3938</v>
       </c>
       <c r="F77" s="3" t="n">
-        <v>72886</v>
+        <v>74830</v>
       </c>
       <c r="G77" s="3" t="n">
-        <v>-10114</v>
+        <v>970</v>
       </c>
       <c r="H77" s="3" t="n">
-        <v>56017</v>
+        <v>57907.9</v>
       </c>
       <c r="I77" s="3" t="n">
-        <v>52096</v>
-[...18 lines deleted...]
-      </c>
+        <v>935.3400000000038</v>
+      </c>
+      <c r="J77" s="3" t="inlineStr"/>
+      <c r="K77" s="3" t="inlineStr"/>
+      <c r="L77" s="3" t="inlineStr"/>
+      <c r="M77" s="3" t="inlineStr"/>
+      <c r="N77" s="3" t="inlineStr"/>
+      <c r="O77" s="3" t="inlineStr"/>
       <c r="P77" s="3" t="inlineStr"/>
       <c r="Q77" s="3" t="inlineStr"/>
       <c r="R77" s="3" t="n">
-        <v>1476.496</v>
+        <v>1487.311</v>
       </c>
       <c r="S77" s="3" t="n">
-        <v>-128.125</v>
+        <v>5.470000000000027</v>
       </c>
       <c r="T77" s="3" t="n">
-        <v>752</v>
+        <v>494</v>
       </c>
       <c r="U77" s="3" t="n">
-        <v>-17967</v>
+        <v>-966</v>
       </c>
       <c r="V77" s="3" t="n">
-        <v>1236.593</v>
+        <v>1300.963</v>
       </c>
       <c r="W77" s="3" t="n">
-        <v>-369.8709999999999</v>
+        <v>34.12599999999998</v>
       </c>
       <c r="X77" s="3" t="n">
-        <v>58864</v>
+        <v>61542</v>
       </c>
       <c r="Y77" s="3" t="n">
-        <v>-20939</v>
+        <v>1398</v>
       </c>
       <c r="Z77" s="3" t="n">
-        <v>5853</v>
+        <v>6350</v>
       </c>
       <c r="AA77" s="3" t="n">
-        <v>-2329</v>
+        <v>252</v>
       </c>
       <c r="AB77" s="3" t="n">
-        <v>11989</v>
+        <v>12758</v>
       </c>
       <c r="AC77" s="3" t="n">
-        <v>-3528</v>
+        <v>416</v>
       </c>
       <c r="AD77" s="3" t="n">
-        <v>3790</v>
+        <v>4163</v>
       </c>
       <c r="AE77" s="3" t="n">
-        <v>-1692</v>
+        <v>212</v>
       </c>
       <c r="AF77" s="3" t="n">
-        <v>4976</v>
+        <v>5165</v>
       </c>
       <c r="AG77" s="3" t="n">
-        <v>-1579</v>
+        <v>8</v>
       </c>
       <c r="AH77" s="3" t="n">
-        <v>48</v>
+        <v>194</v>
       </c>
       <c r="AI77" s="3" t="n">
-        <v>-529.602</v>
+        <v>74</v>
       </c>
       <c r="AJ77" s="3" t="n">
-        <v>2231</v>
+        <v>2328</v>
       </c>
       <c r="AK77" s="3" t="n">
-        <v>-1115</v>
+        <v>39</v>
       </c>
       <c r="AL77" s="3" t="inlineStr"/>
       <c r="AM77" s="3" t="inlineStr"/>
       <c r="AN77" s="3" t="inlineStr"/>
       <c r="AO77" s="3" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
+          <t>08/11/2025</t>
         </is>
       </c>
       <c r="B78" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D78" s="3" t="n">
-        <v>161143</v>
+        <v>169724</v>
       </c>
       <c r="E78" s="3" t="n">
-        <v>3812</v>
+        <v>4792</v>
       </c>
       <c r="F78" s="3" t="n">
-        <v>73897</v>
+        <v>75509</v>
       </c>
       <c r="G78" s="3" t="n">
-        <v>1011</v>
+        <v>679</v>
       </c>
       <c r="H78" s="3" t="n">
-        <v>57009.18</v>
+        <v>59047.88</v>
       </c>
       <c r="I78" s="3" t="n">
-        <v>992.1800000000003</v>
+        <v>1139.979999999996</v>
       </c>
       <c r="J78" s="3" t="n">
-        <v>13414</v>
-[...3 lines deleted...]
-      </c>
+        <v>1563</v>
+      </c>
+      <c r="K78" s="3" t="inlineStr"/>
       <c r="L78" s="3" t="n">
-        <v>19727.65</v>
-[...3 lines deleted...]
-      </c>
+        <v>15736</v>
+      </c>
+      <c r="M78" s="3" t="inlineStr"/>
       <c r="N78" s="3" t="n">
-        <v>19280</v>
-[...4 lines deleted...]
-      <c r="P78" s="3" t="inlineStr"/>
+        <v>66</v>
+      </c>
+      <c r="O78" s="3" t="inlineStr"/>
+      <c r="P78" s="3" t="n">
+        <v>3085</v>
+      </c>
       <c r="Q78" s="3" t="inlineStr"/>
       <c r="R78" s="3" t="n">
-        <v>1481.866</v>
+        <v>1498.33</v>
       </c>
       <c r="S78" s="3" t="n">
-        <v>5.369999999999891</v>
+        <v>11.01900000000001</v>
       </c>
       <c r="T78" s="3" t="n">
-        <v>1513</v>
+        <v>2846</v>
       </c>
       <c r="U78" s="3" t="n">
-        <v>761</v>
+        <v>2352</v>
       </c>
       <c r="V78" s="3" t="n">
-        <v>1267.871</v>
+        <v>1338.28</v>
       </c>
       <c r="W78" s="3" t="n">
-        <v>31.27800000000002</v>
+        <v>37.31700000000001</v>
       </c>
       <c r="X78" s="3" t="n">
-        <v>60183</v>
+        <v>63777</v>
       </c>
       <c r="Y78" s="3" t="n">
-        <v>1319</v>
+        <v>2235</v>
       </c>
       <c r="Z78" s="3" t="n">
-        <v>6104</v>
+        <v>6602</v>
       </c>
       <c r="AA78" s="3" t="n">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="AB78" s="3" t="n">
-        <v>12358</v>
+        <v>13177</v>
       </c>
       <c r="AC78" s="3" t="n">
-        <v>369</v>
+        <v>419</v>
       </c>
       <c r="AD78" s="3" t="n">
-        <v>3956</v>
+        <v>4400</v>
       </c>
       <c r="AE78" s="3" t="n">
-        <v>166</v>
+        <v>237</v>
       </c>
       <c r="AF78" s="3" t="n">
-        <v>5162</v>
+        <v>5189</v>
       </c>
       <c r="AG78" s="3" t="n">
-        <v>186</v>
+        <v>24</v>
       </c>
       <c r="AH78" s="3" t="n">
-        <v>124</v>
+        <v>289</v>
       </c>
       <c r="AI78" s="3" t="n">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="AJ78" s="3" t="n">
-        <v>2291</v>
+        <v>2349</v>
       </c>
       <c r="AK78" s="3" t="n">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="AL78" s="3" t="inlineStr"/>
+        <v>21</v>
+      </c>
+      <c r="AL78" s="3" t="n">
+        <v>239</v>
+      </c>
       <c r="AM78" s="3" t="inlineStr"/>
       <c r="AN78" s="3" t="inlineStr"/>
       <c r="AO78" s="3" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
-          <t>09/10/2025</t>
+          <t>08/12/2025</t>
         </is>
       </c>
       <c r="B79" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D79" s="3" t="n">
-        <v>165100.5</v>
+        <v>173332</v>
       </c>
       <c r="E79" s="3" t="n">
-        <v>3957.5</v>
+        <v>3608</v>
       </c>
       <c r="F79" s="3" t="n">
-        <v>74865</v>
+        <v>76599</v>
       </c>
       <c r="G79" s="3" t="n">
-        <v>968</v>
+        <v>1090</v>
       </c>
       <c r="H79" s="3" t="n">
-        <v>57942</v>
+        <v>60118.47</v>
       </c>
       <c r="I79" s="3" t="n">
-        <v>932.8199999999997</v>
-[...8 lines deleted...]
-      <c r="Q79" s="3" t="inlineStr"/>
+        <v>1070.590000000004</v>
+      </c>
+      <c r="J79" s="3" t="n">
+        <v>3246</v>
+      </c>
+      <c r="K79" s="3" t="n">
+        <v>1683</v>
+      </c>
+      <c r="L79" s="3" t="n">
+        <v>17247</v>
+      </c>
+      <c r="M79" s="3" t="n">
+        <v>1511</v>
+      </c>
+      <c r="N79" s="3" t="n">
+        <v>145</v>
+      </c>
+      <c r="O79" s="3" t="n">
+        <v>79</v>
+      </c>
+      <c r="P79" s="3" t="n">
+        <v>6276</v>
+      </c>
+      <c r="Q79" s="3" t="n">
+        <v>3191</v>
+      </c>
       <c r="R79" s="3" t="n">
-        <v>1487.578</v>
+        <v>1509.142</v>
       </c>
       <c r="S79" s="3" t="n">
-        <v>5.711999999999989</v>
+        <v>10.81200000000013</v>
       </c>
       <c r="T79" s="3" t="n">
-        <v>574</v>
+        <v>5106</v>
       </c>
       <c r="U79" s="3" t="n">
-        <v>-939</v>
+        <v>2260</v>
       </c>
       <c r="V79" s="3" t="n">
-        <v>1302.272</v>
+        <v>1377.773</v>
       </c>
       <c r="W79" s="3" t="n">
-        <v>34.40099999999984</v>
+        <v>39.49299999999994</v>
       </c>
       <c r="X79" s="3" t="n">
-        <v>61622</v>
+        <v>66026</v>
       </c>
       <c r="Y79" s="3" t="n">
-        <v>1439</v>
+        <v>2249</v>
       </c>
       <c r="Z79" s="3" t="n">
-        <v>6361</v>
+        <v>6862</v>
       </c>
       <c r="AA79" s="3" t="n">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AB79" s="3" t="n">
-        <v>12771</v>
+        <v>13570</v>
       </c>
       <c r="AC79" s="3" t="n">
-        <v>413</v>
+        <v>393</v>
       </c>
       <c r="AD79" s="3" t="n">
-        <v>4175</v>
+        <v>4622</v>
       </c>
       <c r="AE79" s="3" t="n">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="AF79" s="3" t="n">
-        <v>5165</v>
+        <v>5356</v>
       </c>
       <c r="AG79" s="3" t="n">
-        <v>3</v>
+        <v>167</v>
       </c>
       <c r="AH79" s="3" t="n">
-        <v>197</v>
+        <v>111.15</v>
       </c>
       <c r="AI79" s="3" t="n">
-        <v>73</v>
+        <v>-177.85</v>
       </c>
       <c r="AJ79" s="3" t="n">
-        <v>2328</v>
+        <v>2403</v>
       </c>
       <c r="AK79" s="3" t="n">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="AO79" s="3" t="inlineStr"/>
+        <v>54</v>
+      </c>
+      <c r="AL79" s="3" t="n">
+        <v>1170</v>
+      </c>
+      <c r="AM79" s="3" t="n">
+        <v>931</v>
+      </c>
+      <c r="AN79" s="3" t="n">
+        <v>931</v>
+      </c>
+      <c r="AO79" s="3" t="n">
+        <v>29.17580695706675</v>
+      </c>
     </row>
     <row r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
-          <t>09/11/2025</t>
+          <t>09/01/2026</t>
         </is>
       </c>
       <c r="B80" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D80" s="3" t="n">
-        <v>169824</v>
+        <v>177256</v>
       </c>
       <c r="E80" s="3" t="n">
-        <v>4723.5</v>
+        <v>3924</v>
       </c>
       <c r="F80" s="3" t="n">
-        <v>75526</v>
+        <v>77599</v>
       </c>
       <c r="G80" s="3" t="n">
-        <v>661</v>
-[...6 lines deleted...]
-      </c>
+        <v>1000</v>
+      </c>
+      <c r="H80" s="3" t="inlineStr"/>
+      <c r="I80" s="3" t="inlineStr"/>
       <c r="J80" s="3" t="n">
-        <v>1604</v>
-[...1 lines deleted...]
-      <c r="K80" s="3" t="inlineStr"/>
+        <v>5185</v>
+      </c>
+      <c r="K80" s="3" t="n">
+        <v>1939</v>
+      </c>
       <c r="L80" s="3" t="n">
-        <v>15773</v>
-[...1 lines deleted...]
-      <c r="M80" s="3" t="inlineStr"/>
+        <v>18991</v>
+      </c>
+      <c r="M80" s="3" t="n">
+        <v>1744</v>
+      </c>
       <c r="N80" s="3" t="n">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="O80" s="3" t="inlineStr"/>
+        <v>223</v>
+      </c>
+      <c r="O80" s="3" t="n">
+        <v>78</v>
+      </c>
       <c r="P80" s="3" t="n">
-        <v>3162</v>
-[...1 lines deleted...]
-      <c r="Q80" s="3" t="inlineStr"/>
+        <v>10001</v>
+      </c>
+      <c r="Q80" s="3" t="n">
+        <v>3725</v>
+      </c>
       <c r="R80" s="3" t="n">
-        <v>1498.712</v>
+        <v>1521.361</v>
       </c>
       <c r="S80" s="3" t="n">
-        <v>11.13400000000001</v>
+        <v>12.21900000000005</v>
       </c>
       <c r="T80" s="3" t="n">
-        <v>2900</v>
+        <v>7708</v>
       </c>
       <c r="U80" s="3" t="n">
-        <v>2326</v>
+        <v>2602</v>
       </c>
       <c r="V80" s="3" t="n">
-        <v>1339.307</v>
+        <v>1430.514</v>
       </c>
       <c r="W80" s="3" t="n">
-        <v>37.03500000000008</v>
+        <v>52.74099999999999</v>
       </c>
       <c r="X80" s="3" t="n">
-        <v>63828</v>
+        <v>68636</v>
       </c>
       <c r="Y80" s="3" t="n">
-        <v>2206</v>
+        <v>2610</v>
       </c>
       <c r="Z80" s="3" t="n">
-        <v>6607</v>
+        <v>7107</v>
       </c>
       <c r="AA80" s="3" t="n">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="AB80" s="3" t="n">
-        <v>13182</v>
+        <v>13925</v>
       </c>
       <c r="AC80" s="3" t="n">
-        <v>411</v>
+        <v>355</v>
       </c>
       <c r="AD80" s="3" t="n">
-        <v>4414</v>
+        <v>4813</v>
       </c>
       <c r="AE80" s="3" t="n">
-        <v>239</v>
+        <v>191</v>
       </c>
       <c r="AF80" s="3" t="n">
-        <v>5196</v>
+        <v>5569</v>
       </c>
       <c r="AG80" s="3" t="n">
-        <v>31</v>
+        <v>213</v>
       </c>
       <c r="AH80" s="3" t="n">
-        <v>290</v>
+        <v>182.707</v>
       </c>
       <c r="AI80" s="3" t="n">
-        <v>93</v>
+        <v>71.55699999999999</v>
       </c>
       <c r="AJ80" s="3" t="n">
-        <v>2350</v>
+        <v>2504</v>
       </c>
       <c r="AK80" s="3" t="n">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="AL80" s="3" t="n">
-        <v>262</v>
-[...3 lines deleted...]
-      <c r="AO80" s="3" t="inlineStr"/>
+        <v>2293</v>
+      </c>
+      <c r="AM80" s="3" t="n">
+        <v>1123</v>
+      </c>
+      <c r="AN80" s="3" t="n">
+        <v>1123</v>
+      </c>
+      <c r="AO80" s="3" t="n">
+        <v>30.14765100671141</v>
+      </c>
     </row>
     <row r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
-          <t>09/12/2025</t>
+          <t>09/02/2026</t>
         </is>
       </c>
       <c r="B81" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D81" s="3" t="n">
-        <v>173402</v>
+        <v>181806</v>
       </c>
       <c r="E81" s="3" t="n">
-        <v>3578</v>
+        <v>4550</v>
       </c>
       <c r="F81" s="3" t="n">
-        <v>76614</v>
+        <v>78751</v>
       </c>
       <c r="G81" s="3" t="n">
-        <v>1088</v>
+        <v>1152</v>
       </c>
       <c r="H81" s="3" t="n">
-        <v>60133.38</v>
-[...3 lines deleted...]
-      </c>
+        <v>677</v>
+      </c>
+      <c r="I81" s="3" t="inlineStr"/>
       <c r="J81" s="3" t="n">
-        <v>3280</v>
+        <v>7380</v>
       </c>
       <c r="K81" s="3" t="n">
-        <v>1676</v>
+        <v>2195</v>
       </c>
       <c r="L81" s="3" t="n">
-        <v>17279</v>
+        <v>20964</v>
       </c>
       <c r="M81" s="3" t="n">
-        <v>1506</v>
+        <v>1973</v>
       </c>
       <c r="N81" s="3" t="n">
-        <v>147</v>
+        <v>290</v>
       </c>
       <c r="O81" s="3" t="n">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="P81" s="3" t="n">
-        <v>6342</v>
+        <v>13966</v>
       </c>
       <c r="Q81" s="3" t="n">
-        <v>3180</v>
+        <v>3965</v>
       </c>
       <c r="R81" s="3" t="n">
-        <v>1509.401</v>
+        <v>1539.232</v>
       </c>
       <c r="S81" s="3" t="n">
-        <v>10.68900000000008</v>
+        <v>17.87099999999987</v>
       </c>
       <c r="T81" s="3" t="n">
-        <v>5153</v>
+        <v>10523</v>
       </c>
       <c r="U81" s="3" t="n">
-        <v>2253</v>
+        <v>2815</v>
       </c>
       <c r="V81" s="3" t="n">
-        <v>1378.733</v>
+        <v>1482.56</v>
       </c>
       <c r="W81" s="3" t="n">
-        <v>39.42599999999993</v>
+        <v>52.04600000000005</v>
       </c>
       <c r="X81" s="3" t="n">
-        <v>66069</v>
+        <v>71590</v>
       </c>
       <c r="Y81" s="3" t="n">
-        <v>2241</v>
+        <v>2954</v>
       </c>
       <c r="Z81" s="3" t="n">
-        <v>6868</v>
+        <v>7434</v>
       </c>
       <c r="AA81" s="3" t="n">
-        <v>261</v>
+        <v>327</v>
       </c>
       <c r="AB81" s="3" t="n">
-        <v>13578</v>
+        <v>14346</v>
       </c>
       <c r="AC81" s="3" t="n">
-        <v>396</v>
+        <v>421</v>
       </c>
       <c r="AD81" s="3" t="n">
-        <v>4628</v>
+        <v>5046</v>
       </c>
       <c r="AE81" s="3" t="n">
-        <v>214</v>
+        <v>233</v>
       </c>
       <c r="AF81" s="3" t="n">
-        <v>5358</v>
+        <v>5860</v>
       </c>
       <c r="AG81" s="3" t="n">
-        <v>162</v>
+        <v>291</v>
       </c>
       <c r="AH81" s="3" t="n">
-        <v>113.013</v>
+        <v>259.136</v>
       </c>
       <c r="AI81" s="3" t="n">
-        <v>-176.987</v>
+        <v>76.42900000000003</v>
       </c>
       <c r="AJ81" s="3" t="n">
-        <v>2405</v>
+        <v>2634</v>
       </c>
       <c r="AK81" s="3" t="n">
-        <v>55</v>
+        <v>130</v>
       </c>
       <c r="AL81" s="3" t="n">
-        <v>1189</v>
+        <v>3443</v>
       </c>
       <c r="AM81" s="3" t="n">
-        <v>927</v>
+        <v>1150</v>
       </c>
       <c r="AN81" s="3" t="n">
-        <v>927</v>
+        <v>1150</v>
       </c>
       <c r="AO81" s="3" t="n">
-        <v>29.15094339622641</v>
+        <v>29.00378310214376</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
-          <t>10/01/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
       <c r="B82" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D82" s="3" t="n">
-        <v>177387</v>
+        <v>192889</v>
       </c>
       <c r="E82" s="3" t="n">
-        <v>3985</v>
+        <v>11083</v>
       </c>
       <c r="F82" s="3" t="n">
-        <v>77630</v>
+        <v>81996</v>
       </c>
       <c r="G82" s="3" t="n">
-        <v>1016</v>
-[...2 lines deleted...]
-      <c r="I82" s="3" t="inlineStr"/>
+        <v>3245</v>
+      </c>
+      <c r="H82" s="3" t="n">
+        <v>3094</v>
+      </c>
+      <c r="I82" s="3" t="n">
+        <v>2417</v>
+      </c>
       <c r="J82" s="3" t="n">
-        <v>5251</v>
+        <v>12824</v>
       </c>
       <c r="K82" s="3" t="n">
-        <v>1971</v>
+        <v>5444</v>
       </c>
       <c r="L82" s="3" t="n">
-        <v>19050</v>
+        <v>25823</v>
       </c>
       <c r="M82" s="3" t="n">
-        <v>1771</v>
+        <v>4859</v>
       </c>
       <c r="N82" s="3" t="n">
-        <v>225</v>
+        <v>469</v>
       </c>
       <c r="O82" s="3" t="n">
-        <v>78</v>
+        <v>179</v>
       </c>
       <c r="P82" s="3" t="n">
-        <v>10128</v>
+        <v>24570</v>
       </c>
       <c r="Q82" s="3" t="n">
-        <v>3786</v>
+        <v>10604</v>
       </c>
       <c r="R82" s="3" t="n">
-        <v>1521.744</v>
+        <v>1585.792</v>
       </c>
       <c r="S82" s="3" t="n">
-        <v>12.34299999999985</v>
+        <v>46.55999999999995</v>
       </c>
       <c r="T82" s="3" t="n">
-        <v>7798</v>
+        <v>16971</v>
       </c>
       <c r="U82" s="3" t="n">
-        <v>2645</v>
+        <v>6448</v>
       </c>
       <c r="V82" s="3" t="n">
-        <v>1432.188</v>
+        <v>1581.936</v>
       </c>
       <c r="W82" s="3" t="n">
-        <v>53.45500000000015</v>
+        <v>99.37599999999998</v>
       </c>
       <c r="X82" s="3" t="n">
-        <v>68731</v>
+        <v>78050</v>
       </c>
       <c r="Y82" s="3" t="n">
-        <v>2662</v>
+        <v>6460</v>
       </c>
       <c r="Z82" s="3" t="n">
-        <v>7118</v>
+        <v>8044</v>
       </c>
       <c r="AA82" s="3" t="n">
-        <v>250</v>
+        <v>610</v>
       </c>
       <c r="AB82" s="3" t="n">
-        <v>13937</v>
+        <v>15255</v>
       </c>
       <c r="AC82" s="3" t="n">
+        <v>909</v>
+      </c>
+      <c r="AD82" s="3" t="n">
+        <v>5405</v>
+      </c>
+      <c r="AE82" s="3" t="n">
         <v>359</v>
       </c>
-      <c r="AD82" s="3" t="n">
-[...10 lines deleted...]
-      </c>
+      <c r="AF82" s="3" t="inlineStr"/>
+      <c r="AG82" s="3" t="inlineStr"/>
       <c r="AH82" s="3" t="n">
-        <v>186.264</v>
+        <v>508.458</v>
       </c>
       <c r="AI82" s="3" t="n">
-        <v>73.251</v>
+        <v>249.322</v>
       </c>
       <c r="AJ82" s="3" t="n">
-        <v>2506</v>
+        <v>3143</v>
       </c>
       <c r="AK82" s="3" t="n">
-        <v>101</v>
+        <v>509</v>
       </c>
       <c r="AL82" s="3" t="n">
-        <v>2330</v>
+        <v>7599</v>
       </c>
       <c r="AM82" s="3" t="n">
-        <v>1141</v>
+        <v>4156</v>
       </c>
       <c r="AN82" s="3" t="n">
-        <v>1141</v>
+        <v>4156</v>
       </c>
       <c r="AO82" s="3" t="n">
-        <v>30.13734812466984</v>
+        <v>39.19275745001886</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>09/06/2026</t>
         </is>
       </c>
       <c r="B83" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D83" s="3" t="n">
-        <v>181911</v>
+        <v>196520</v>
       </c>
       <c r="E83" s="3" t="n">
-        <v>4524</v>
+        <v>3631</v>
       </c>
       <c r="F83" s="3" t="n">
-        <v>78787</v>
+        <v>83000</v>
       </c>
       <c r="G83" s="3" t="n">
-        <v>1157</v>
+        <v>1004</v>
       </c>
       <c r="H83" s="3" t="n">
-        <v>708</v>
-[...1 lines deleted...]
-      <c r="I83" s="3" t="inlineStr"/>
+        <v>3921</v>
+      </c>
+      <c r="I83" s="3" t="n">
+        <v>827</v>
+      </c>
       <c r="J83" s="3" t="n">
-        <v>7432</v>
+        <v>14337</v>
       </c>
       <c r="K83" s="3" t="n">
-        <v>2181</v>
+        <v>1513</v>
       </c>
       <c r="L83" s="3" t="n">
-        <v>21011</v>
+        <v>27152</v>
       </c>
       <c r="M83" s="3" t="n">
-        <v>1961</v>
+        <v>1329</v>
       </c>
       <c r="N83" s="3" t="n">
-        <v>291</v>
+        <v>522</v>
       </c>
       <c r="O83" s="3" t="n">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="P83" s="3" t="n">
-        <v>14068</v>
+        <v>27517</v>
       </c>
       <c r="Q83" s="3" t="n">
-        <v>3940</v>
+        <v>2947</v>
       </c>
       <c r="R83" s="3" t="n">
-        <v>1539.651</v>
+        <v>1604.621</v>
       </c>
       <c r="S83" s="3" t="n">
-        <v>17.90700000000015</v>
+        <v>18.82900000000018</v>
       </c>
       <c r="T83" s="3" t="n">
-        <v>10588</v>
+        <v>18719</v>
       </c>
       <c r="U83" s="3" t="n">
-        <v>2790</v>
+        <v>1748</v>
       </c>
       <c r="V83" s="3" t="n">
-        <v>1484.031</v>
+        <v>1606.464</v>
       </c>
       <c r="W83" s="3" t="n">
-        <v>51.84299999999985</v>
+        <v>24.52800000000002</v>
       </c>
       <c r="X83" s="3" t="n">
-        <v>71662</v>
+        <v>79803</v>
       </c>
       <c r="Y83" s="3" t="n">
-        <v>2931</v>
+        <v>1753</v>
       </c>
       <c r="Z83" s="3" t="n">
-        <v>7443</v>
+        <v>8182</v>
       </c>
       <c r="AA83" s="3" t="n">
-        <v>325</v>
+        <v>138</v>
       </c>
       <c r="AB83" s="3" t="n">
-        <v>14358</v>
+        <v>15517</v>
       </c>
       <c r="AC83" s="3" t="n">
-        <v>421</v>
+        <v>262</v>
       </c>
       <c r="AD83" s="3" t="n">
-        <v>5047</v>
+        <v>5482</v>
       </c>
       <c r="AE83" s="3" t="n">
-        <v>224</v>
+        <v>77</v>
       </c>
       <c r="AF83" s="3" t="n">
-        <v>5860</v>
-[...3 lines deleted...]
-      </c>
+        <v>6555</v>
+      </c>
+      <c r="AG83" s="3" t="inlineStr"/>
       <c r="AH83" s="3" t="n">
-        <v>263.087</v>
+        <v>577.602</v>
       </c>
       <c r="AI83" s="3" t="n">
-        <v>76.82299999999998</v>
+        <v>69.14399999999995</v>
       </c>
       <c r="AJ83" s="3" t="n">
-        <v>2637</v>
+        <v>3346</v>
       </c>
       <c r="AK83" s="3" t="n">
-        <v>131</v>
+        <v>203</v>
       </c>
       <c r="AL83" s="3" t="n">
-        <v>3480</v>
+        <v>8798</v>
       </c>
       <c r="AM83" s="3" t="n">
-        <v>1150</v>
+        <v>1199</v>
       </c>
       <c r="AN83" s="3" t="n">
-        <v>1150</v>
+        <v>1199</v>
       </c>
       <c r="AO83" s="3" t="n">
-        <v>29.18781725888325</v>
+        <v>40.68544282321005</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
       <c r="B84" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D84" s="3" t="n">
-        <v>196780</v>
+        <v>202579</v>
       </c>
       <c r="E84" s="3" t="n">
-        <v>14869</v>
+        <v>6059</v>
       </c>
       <c r="F84" s="3" t="n">
-        <v>83057</v>
+        <v>84074</v>
       </c>
       <c r="G84" s="3" t="n">
-        <v>4270</v>
+        <v>1074</v>
       </c>
       <c r="H84" s="3" t="n">
-        <v>3961</v>
+        <v>4812</v>
       </c>
       <c r="I84" s="3" t="n">
-        <v>3253</v>
+        <v>891</v>
       </c>
       <c r="J84" s="3" t="n">
-        <v>14436</v>
+        <v>16777</v>
       </c>
       <c r="K84" s="3" t="n">
-        <v>7004</v>
+        <v>2440</v>
       </c>
       <c r="L84" s="3" t="n">
-        <v>27238</v>
+        <v>29271</v>
       </c>
       <c r="M84" s="3" t="n">
-        <v>6227</v>
+        <v>2119</v>
       </c>
       <c r="N84" s="3" t="n">
-        <v>524</v>
+        <v>568</v>
       </c>
       <c r="O84" s="3" t="n">
-        <v>233</v>
+        <v>46</v>
       </c>
       <c r="P84" s="3" t="n">
-        <v>27714</v>
+        <v>32184</v>
       </c>
       <c r="Q84" s="3" t="n">
-        <v>13646</v>
+        <v>4667</v>
       </c>
       <c r="R84" s="3" t="n">
-        <v>1605.15</v>
+        <v>1621.014</v>
       </c>
       <c r="S84" s="3" t="n">
-        <v>65.49900000000002</v>
+        <v>16.3929999999998</v>
       </c>
       <c r="T84" s="3" t="n">
-        <v>18834</v>
+        <v>21572</v>
       </c>
       <c r="U84" s="3" t="n">
-        <v>8246</v>
+        <v>2853</v>
       </c>
       <c r="V84" s="3" t="n">
-        <v>1607.985</v>
+        <v>1640.484</v>
       </c>
       <c r="W84" s="3" t="n">
-        <v>123.954</v>
+        <v>34.01999999999998</v>
       </c>
       <c r="X84" s="3" t="n">
-        <v>79920</v>
+        <v>82691</v>
       </c>
       <c r="Y84" s="3" t="n">
-        <v>8258</v>
+        <v>2888</v>
       </c>
       <c r="Z84" s="3" t="n">
-        <v>8192</v>
+        <v>8403</v>
       </c>
       <c r="AA84" s="3" t="n">
-        <v>749</v>
+        <v>221</v>
       </c>
       <c r="AB84" s="3" t="n">
-        <v>15533</v>
+        <v>15802</v>
       </c>
       <c r="AC84" s="3" t="n">
-        <v>1175</v>
+        <v>285</v>
       </c>
       <c r="AD84" s="3" t="n">
-        <v>5482</v>
+        <v>5685</v>
       </c>
       <c r="AE84" s="3" t="n">
-        <v>435</v>
+        <v>203</v>
       </c>
       <c r="AF84" s="3" t="n">
-        <v>6567</v>
+        <v>6798</v>
       </c>
       <c r="AG84" s="3" t="n">
-        <v>707</v>
+        <v>243</v>
       </c>
       <c r="AH84" s="3" t="n">
-        <v>579.3099999999999</v>
+        <v>635.885</v>
       </c>
       <c r="AI84" s="3" t="n">
-        <v>316.223</v>
+        <v>58.28300000000002</v>
       </c>
       <c r="AJ84" s="3" t="n">
-        <v>3352</v>
+        <v>3486</v>
       </c>
       <c r="AK84" s="3" t="n">
-        <v>715</v>
+        <v>140</v>
       </c>
       <c r="AL84" s="3" t="n">
-        <v>8880</v>
+        <v>10612</v>
       </c>
       <c r="AM84" s="3" t="n">
-        <v>5400</v>
+        <v>1814</v>
       </c>
       <c r="AN84" s="3" t="n">
-        <v>5400</v>
+        <v>1814</v>
       </c>
       <c r="AO84" s="3" t="n">
-        <v>39.57203576139528</v>
+        <v>38.86865223912578</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
-          <t>10/08/2025</t>
+          <t>09/08/2025</t>
         </is>
       </c>
       <c r="B85" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D85" s="3" t="n">
-        <v>157464</v>
+        <v>157331</v>
       </c>
       <c r="E85" s="3" t="n">
-        <v>-39316</v>
+        <v>-45248</v>
       </c>
       <c r="F85" s="3" t="n">
-        <v>72920</v>
+        <v>72886</v>
       </c>
       <c r="G85" s="3" t="n">
-        <v>-10137</v>
+        <v>-11188</v>
       </c>
       <c r="H85" s="3" t="n">
-        <v>56048.08</v>
+        <v>56017</v>
       </c>
       <c r="I85" s="3" t="n">
-        <v>52087.08</v>
+        <v>51205</v>
       </c>
       <c r="J85" s="3" t="n">
-        <v>12499</v>
+        <v>12475</v>
       </c>
       <c r="K85" s="3" t="n">
-        <v>-1937</v>
+        <v>-4302</v>
       </c>
       <c r="L85" s="3" t="n">
-        <v>19138.89</v>
+        <v>19119.86</v>
       </c>
       <c r="M85" s="3" t="n">
-        <v>-8099.110000000001</v>
+        <v>-10151.14</v>
       </c>
       <c r="N85" s="3" t="n">
-        <v>17456</v>
+        <v>17380</v>
       </c>
       <c r="O85" s="3" t="n">
-        <v>16932</v>
+        <v>16812</v>
       </c>
       <c r="P85" s="3" t="inlineStr"/>
       <c r="Q85" s="3" t="inlineStr"/>
       <c r="R85" s="3" t="n">
-        <v>1476.6</v>
+        <v>1476.496</v>
       </c>
       <c r="S85" s="3" t="n">
-        <v>-128.5500000000002</v>
+        <v>-144.5179999999998</v>
       </c>
       <c r="T85" s="3" t="n">
-        <v>759</v>
+        <v>752</v>
       </c>
       <c r="U85" s="3" t="n">
-        <v>-18075</v>
+        <v>-20820</v>
       </c>
       <c r="V85" s="3" t="n">
-        <v>1237.52</v>
+        <v>1236.593</v>
       </c>
       <c r="W85" s="3" t="n">
-        <v>-370.4649999999999</v>
+        <v>-403.8909999999998</v>
       </c>
       <c r="X85" s="3" t="n">
-        <v>58914</v>
+        <v>58864</v>
       </c>
       <c r="Y85" s="3" t="n">
-        <v>-21006</v>
+        <v>-23827</v>
       </c>
       <c r="Z85" s="3" t="n">
-        <v>5857</v>
+        <v>5853</v>
       </c>
       <c r="AA85" s="3" t="n">
-        <v>-2335</v>
+        <v>-2550</v>
       </c>
       <c r="AB85" s="3" t="n">
-        <v>11997</v>
+        <v>11989</v>
       </c>
       <c r="AC85" s="3" t="n">
-        <v>-3536</v>
+        <v>-3813</v>
       </c>
       <c r="AD85" s="3" t="n">
         <v>3790</v>
       </c>
       <c r="AE85" s="3" t="n">
-        <v>-1692</v>
+        <v>-1895</v>
       </c>
       <c r="AF85" s="3" t="n">
-        <v>4989</v>
+        <v>4976</v>
       </c>
       <c r="AG85" s="3" t="n">
-        <v>-1578</v>
+        <v>-1822</v>
       </c>
       <c r="AH85" s="3" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="AI85" s="3" t="n">
-        <v>-530.3099999999999</v>
+        <v>-587.885</v>
       </c>
       <c r="AJ85" s="3" t="n">
-        <v>2232</v>
+        <v>2231</v>
       </c>
       <c r="AK85" s="3" t="n">
-        <v>-1120</v>
+        <v>-1255</v>
       </c>
       <c r="AL85" s="3" t="inlineStr"/>
       <c r="AM85" s="3" t="inlineStr"/>
       <c r="AN85" s="3" t="inlineStr"/>
       <c r="AO85" s="3" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
-          <t>10/09/2025</t>
+          <t>09/08/2026</t>
         </is>
       </c>
       <c r="B86" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D86" s="3" t="n">
-        <v>161313</v>
+        <v>207638</v>
       </c>
       <c r="E86" s="3" t="n">
-        <v>3849</v>
+        <v>50307</v>
       </c>
       <c r="F86" s="3" t="n">
-        <v>73941</v>
+        <v>85312</v>
       </c>
       <c r="G86" s="3" t="n">
-        <v>1021</v>
+        <v>12426</v>
       </c>
       <c r="H86" s="3" t="n">
-        <v>57047.11</v>
+        <v>5756</v>
       </c>
       <c r="I86" s="3" t="n">
-        <v>999.0299999999988</v>
+        <v>-50261</v>
       </c>
       <c r="J86" s="3" t="n">
-        <v>13476</v>
+        <v>18426</v>
       </c>
       <c r="K86" s="3" t="n">
-        <v>977</v>
+        <v>5951</v>
       </c>
       <c r="L86" s="3" t="n">
-        <v>19768.15</v>
+        <v>31067</v>
       </c>
       <c r="M86" s="3" t="n">
-        <v>629.260000000002</v>
+        <v>11947.14</v>
       </c>
       <c r="N86" s="3" t="n">
-        <v>19349</v>
+        <v>609</v>
       </c>
       <c r="O86" s="3" t="n">
-        <v>1893</v>
-[...1 lines deleted...]
-      <c r="P86" s="3" t="inlineStr"/>
+        <v>-16771</v>
+      </c>
+      <c r="P86" s="3" t="n">
+        <v>35830</v>
+      </c>
       <c r="Q86" s="3" t="inlineStr"/>
       <c r="R86" s="3" t="n">
-        <v>1482.032</v>
+        <v>1641.634</v>
       </c>
       <c r="S86" s="3" t="n">
-        <v>5.432000000000016</v>
+        <v>165.1379999999999</v>
       </c>
       <c r="T86" s="3" t="n">
-        <v>1554</v>
+        <v>23834</v>
       </c>
       <c r="U86" s="3" t="n">
-        <v>795</v>
+        <v>23082</v>
       </c>
       <c r="V86" s="3" t="n">
-        <v>1269.254</v>
+        <v>1670.15</v>
       </c>
       <c r="W86" s="3" t="n">
-        <v>31.73399999999992</v>
+        <v>433.557</v>
       </c>
       <c r="X86" s="3" t="n">
-        <v>60239</v>
+        <v>84978</v>
       </c>
       <c r="Y86" s="3" t="n">
-        <v>1325</v>
+        <v>26114</v>
       </c>
       <c r="Z86" s="3" t="n">
-        <v>6113</v>
+        <v>8603</v>
       </c>
       <c r="AA86" s="3" t="n">
-        <v>256</v>
+        <v>2750</v>
       </c>
       <c r="AB86" s="3" t="n">
-        <v>12374</v>
+        <v>16082</v>
       </c>
       <c r="AC86" s="3" t="n">
-        <v>377</v>
+        <v>4093</v>
       </c>
       <c r="AD86" s="3" t="n">
-        <v>3966</v>
+        <v>5807</v>
       </c>
       <c r="AE86" s="3" t="n">
-        <v>176</v>
+        <v>2017</v>
       </c>
       <c r="AF86" s="3" t="n">
-        <v>5165</v>
+        <v>6920</v>
       </c>
       <c r="AG86" s="3" t="n">
-        <v>176</v>
+        <v>1944</v>
       </c>
       <c r="AH86" s="3" t="n">
-        <v>126</v>
+        <v>689.832</v>
       </c>
       <c r="AI86" s="3" t="n">
-        <v>77</v>
+        <v>641.832</v>
       </c>
       <c r="AJ86" s="3" t="n">
-        <v>2293</v>
+        <v>3711</v>
       </c>
       <c r="AK86" s="3" t="n">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="AL86" s="3" t="inlineStr"/>
+        <v>1480</v>
+      </c>
+      <c r="AL86" s="3" t="n">
+        <v>11996</v>
+      </c>
       <c r="AM86" s="3" t="inlineStr"/>
       <c r="AN86" s="3" t="inlineStr"/>
       <c r="AO86" s="3" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
-          <t>10/10/2025</t>
+          <t>09/09/2025</t>
         </is>
       </c>
       <c r="B87" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D87" s="3" t="n">
-        <v>165269</v>
+        <v>161143</v>
       </c>
       <c r="E87" s="3" t="n">
-        <v>3956</v>
+        <v>-46495</v>
       </c>
       <c r="F87" s="3" t="n">
-        <v>74900</v>
+        <v>73897</v>
       </c>
       <c r="G87" s="3" t="n">
-        <v>959</v>
+        <v>-11415</v>
       </c>
       <c r="H87" s="3" t="n">
-        <v>57975.08</v>
+        <v>57009.18</v>
       </c>
       <c r="I87" s="3" t="n">
-        <v>927.9700000000012</v>
-[...6 lines deleted...]
-      <c r="O87" s="3" t="inlineStr"/>
+        <v>51253.18</v>
+      </c>
+      <c r="J87" s="3" t="n">
+        <v>13414</v>
+      </c>
+      <c r="K87" s="3" t="n">
+        <v>-5012</v>
+      </c>
+      <c r="L87" s="3" t="n">
+        <v>19727.65</v>
+      </c>
+      <c r="M87" s="3" t="n">
+        <v>-11339.35</v>
+      </c>
+      <c r="N87" s="3" t="n">
+        <v>19280</v>
+      </c>
+      <c r="O87" s="3" t="n">
+        <v>18671</v>
+      </c>
       <c r="P87" s="3" t="inlineStr"/>
       <c r="Q87" s="3" t="inlineStr"/>
       <c r="R87" s="3" t="n">
-        <v>1487.834</v>
+        <v>1481.866</v>
       </c>
       <c r="S87" s="3" t="n">
-        <v>5.802000000000135</v>
+        <v>-159.768</v>
       </c>
       <c r="T87" s="3" t="n">
-        <v>654</v>
+        <v>1513</v>
       </c>
       <c r="U87" s="3" t="n">
-        <v>-900</v>
+        <v>-22321</v>
       </c>
       <c r="V87" s="3" t="n">
-        <v>1303.689</v>
+        <v>1267.871</v>
       </c>
       <c r="W87" s="3" t="n">
-        <v>34.43500000000017</v>
+        <v>-402.279</v>
       </c>
       <c r="X87" s="3" t="n">
-        <v>61703</v>
+        <v>60183</v>
       </c>
       <c r="Y87" s="3" t="n">
-        <v>1464</v>
+        <v>-24795</v>
       </c>
       <c r="Z87" s="3" t="n">
-        <v>6372</v>
+        <v>6104</v>
       </c>
       <c r="AA87" s="3" t="n">
-        <v>259</v>
+        <v>-2499</v>
       </c>
       <c r="AB87" s="3" t="n">
-        <v>12784</v>
+        <v>12358</v>
       </c>
       <c r="AC87" s="3" t="n">
-        <v>410</v>
+        <v>-3724</v>
       </c>
       <c r="AD87" s="3" t="n">
-        <v>4185</v>
+        <v>3956</v>
       </c>
       <c r="AE87" s="3" t="n">
-        <v>219</v>
+        <v>-1851</v>
       </c>
       <c r="AF87" s="3" t="n">
-        <v>5165</v>
+        <v>5162</v>
       </c>
       <c r="AG87" s="3" t="n">
-        <v>0</v>
+        <v>-1758</v>
       </c>
       <c r="AH87" s="3" t="n">
-        <v>200</v>
+        <v>124</v>
       </c>
       <c r="AI87" s="3" t="n">
-        <v>74</v>
+        <v>-565.832</v>
       </c>
       <c r="AJ87" s="3" t="n">
-        <v>2329</v>
+        <v>2291</v>
       </c>
       <c r="AK87" s="3" t="n">
-        <v>36</v>
+        <v>-1420</v>
       </c>
       <c r="AL87" s="3" t="inlineStr"/>
       <c r="AM87" s="3" t="inlineStr"/>
       <c r="AN87" s="3" t="inlineStr"/>
       <c r="AO87" s="3" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
-          <t>10/11/2025</t>
+          <t>09/10/2025</t>
         </is>
       </c>
       <c r="B88" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D88" s="3" t="n">
-        <v>169895</v>
+        <v>165100.5</v>
       </c>
       <c r="E88" s="3" t="n">
-        <v>4626</v>
+        <v>3957.5</v>
       </c>
       <c r="F88" s="3" t="n">
-        <v>75552</v>
+        <v>74865</v>
       </c>
       <c r="G88" s="3" t="n">
-        <v>652</v>
+        <v>968</v>
       </c>
       <c r="H88" s="3" t="n">
-        <v>59087.86</v>
+        <v>57942</v>
       </c>
       <c r="I88" s="3" t="n">
-        <v>1112.779999999999</v>
-[...3 lines deleted...]
-      </c>
+        <v>932.8199999999997</v>
+      </c>
+      <c r="J88" s="3" t="inlineStr"/>
       <c r="K88" s="3" t="inlineStr"/>
-      <c r="L88" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="L88" s="3" t="inlineStr"/>
       <c r="M88" s="3" t="inlineStr"/>
-      <c r="N88" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N88" s="3" t="inlineStr"/>
       <c r="O88" s="3" t="inlineStr"/>
-      <c r="P88" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P88" s="3" t="inlineStr"/>
       <c r="Q88" s="3" t="inlineStr"/>
       <c r="R88" s="3" t="n">
-        <v>1498.984</v>
+        <v>1487.578</v>
       </c>
       <c r="S88" s="3" t="n">
-        <v>11.14999999999986</v>
+        <v>5.711999999999989</v>
       </c>
       <c r="T88" s="3" t="n">
-        <v>2937</v>
+        <v>574</v>
       </c>
       <c r="U88" s="3" t="n">
-        <v>2283</v>
+        <v>-939</v>
       </c>
       <c r="V88" s="3" t="n">
-        <v>1340.379</v>
+        <v>1302.272</v>
       </c>
       <c r="W88" s="3" t="n">
-        <v>36.68999999999983</v>
+        <v>34.40099999999984</v>
       </c>
       <c r="X88" s="3" t="n">
-        <v>63860</v>
+        <v>61622</v>
       </c>
       <c r="Y88" s="3" t="n">
-        <v>2157</v>
+        <v>1439</v>
       </c>
       <c r="Z88" s="3" t="n">
-        <v>6614</v>
+        <v>6361</v>
       </c>
       <c r="AA88" s="3" t="n">
-        <v>242</v>
+        <v>257</v>
       </c>
       <c r="AB88" s="3" t="n">
-        <v>13189</v>
+        <v>12771</v>
       </c>
       <c r="AC88" s="3" t="n">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="AD88" s="3" t="n">
-        <v>4417</v>
+        <v>4175</v>
       </c>
       <c r="AE88" s="3" t="n">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="AF88" s="3" t="n">
-        <v>5196</v>
+        <v>5165</v>
       </c>
       <c r="AG88" s="3" t="n">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="AH88" s="3" t="n">
-        <v>25.697</v>
+        <v>197</v>
       </c>
       <c r="AI88" s="3" t="n">
-        <v>-174.303</v>
+        <v>73</v>
       </c>
       <c r="AJ88" s="3" t="n">
-        <v>2350</v>
+        <v>2328</v>
       </c>
       <c r="AK88" s="3" t="n">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="AL88" s="3" t="inlineStr"/>
       <c r="AM88" s="3" t="inlineStr"/>
       <c r="AN88" s="3" t="inlineStr"/>
       <c r="AO88" s="3" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>09/11/2025</t>
         </is>
       </c>
       <c r="B89" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D89" s="3" t="n">
-        <v>173522</v>
+        <v>169824</v>
       </c>
       <c r="E89" s="3" t="n">
-        <v>3627</v>
+        <v>4723.5</v>
       </c>
       <c r="F89" s="3" t="n">
-        <v>76645</v>
+        <v>75526</v>
       </c>
       <c r="G89" s="3" t="n">
-        <v>1093</v>
+        <v>661</v>
       </c>
       <c r="H89" s="3" t="n">
-        <v>60165.99</v>
+        <v>59077.5</v>
       </c>
       <c r="I89" s="3" t="n">
-        <v>1078.129999999997</v>
+        <v>1135.5</v>
       </c>
       <c r="J89" s="3" t="n">
-        <v>3340</v>
-[...3 lines deleted...]
-      </c>
+        <v>1604</v>
+      </c>
+      <c r="K89" s="3" t="inlineStr"/>
       <c r="L89" s="3" t="n">
-        <v>17333</v>
-[...3 lines deleted...]
-      </c>
+        <v>15773</v>
+      </c>
+      <c r="M89" s="3" t="inlineStr"/>
       <c r="N89" s="3" t="n">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="O89" s="3" t="inlineStr"/>
       <c r="P89" s="3" t="n">
-        <v>6457</v>
-[...3 lines deleted...]
-      </c>
+        <v>3162</v>
+      </c>
+      <c r="Q89" s="3" t="inlineStr"/>
       <c r="R89" s="3" t="n">
-        <v>1509.592</v>
+        <v>1498.712</v>
       </c>
       <c r="S89" s="3" t="n">
-        <v>10.60800000000017</v>
+        <v>11.13400000000001</v>
       </c>
       <c r="T89" s="3" t="n">
-        <v>5233</v>
+        <v>2900</v>
       </c>
       <c r="U89" s="3" t="n">
-        <v>2296</v>
+        <v>2326</v>
       </c>
       <c r="V89" s="3" t="n">
-        <v>1380.084</v>
+        <v>1339.307</v>
       </c>
       <c r="W89" s="3" t="n">
-        <v>39.70500000000015</v>
+        <v>37.03500000000008</v>
       </c>
       <c r="X89" s="3" t="n">
-        <v>66155</v>
+        <v>63828</v>
       </c>
       <c r="Y89" s="3" t="n">
-        <v>2295</v>
+        <v>2206</v>
       </c>
       <c r="Z89" s="3" t="n">
-        <v>6877</v>
+        <v>6607</v>
       </c>
       <c r="AA89" s="3" t="n">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="AB89" s="3" t="n">
-        <v>13594</v>
+        <v>13182</v>
       </c>
       <c r="AC89" s="3" t="n">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="AD89" s="3" t="n">
-        <v>4633</v>
+        <v>4414</v>
       </c>
       <c r="AE89" s="3" t="n">
-        <v>216</v>
+        <v>239</v>
       </c>
       <c r="AF89" s="3" t="n">
-        <v>5358</v>
+        <v>5196</v>
       </c>
       <c r="AG89" s="3" t="n">
-        <v>162</v>
+        <v>31</v>
       </c>
       <c r="AH89" s="3" t="n">
-        <v>119.952</v>
+        <v>290</v>
       </c>
       <c r="AI89" s="3" t="n">
-        <v>94.255</v>
+        <v>93</v>
       </c>
       <c r="AJ89" s="3" t="n">
-        <v>2407</v>
+        <v>2350</v>
       </c>
       <c r="AK89" s="3" t="n">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="AL89" s="3" t="n">
-        <v>1224</v>
-[...9 lines deleted...]
-      </c>
+        <v>262</v>
+      </c>
+      <c r="AM89" s="3" t="inlineStr"/>
+      <c r="AN89" s="3" t="inlineStr"/>
+      <c r="AO89" s="3" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
-          <t>11/01/2026</t>
+          <t>09/12/2025</t>
         </is>
       </c>
       <c r="B90" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D90" s="3" t="n">
-        <v>177525</v>
+        <v>173402</v>
       </c>
       <c r="E90" s="3" t="n">
-        <v>4003</v>
+        <v>3578</v>
       </c>
       <c r="F90" s="3" t="n">
-        <v>77662</v>
+        <v>76614</v>
       </c>
       <c r="G90" s="3" t="n">
-        <v>1017</v>
-[...2 lines deleted...]
-      <c r="I90" s="3" t="inlineStr"/>
+        <v>1088</v>
+      </c>
+      <c r="H90" s="3" t="n">
+        <v>60133.38</v>
+      </c>
+      <c r="I90" s="3" t="n">
+        <v>1055.879999999997</v>
+      </c>
       <c r="J90" s="3" t="n">
-        <v>5320</v>
+        <v>3280</v>
       </c>
       <c r="K90" s="3" t="n">
-        <v>1980</v>
+        <v>1676</v>
       </c>
       <c r="L90" s="3" t="n">
-        <v>19111</v>
+        <v>17279</v>
       </c>
       <c r="M90" s="3" t="n">
-        <v>1778</v>
+        <v>1506</v>
       </c>
       <c r="N90" s="3" t="n">
-        <v>227</v>
+        <v>147</v>
       </c>
       <c r="O90" s="3" t="n">
         <v>78</v>
       </c>
       <c r="P90" s="3" t="n">
-        <v>10260</v>
+        <v>6342</v>
       </c>
       <c r="Q90" s="3" t="n">
-        <v>3803</v>
+        <v>3180</v>
       </c>
       <c r="R90" s="3" t="n">
-        <v>1521.822</v>
+        <v>1509.401</v>
       </c>
       <c r="S90" s="3" t="n">
-        <v>12.22999999999979</v>
+        <v>10.68900000000008</v>
       </c>
       <c r="T90" s="3" t="n">
-        <v>7892</v>
+        <v>5153</v>
       </c>
       <c r="U90" s="3" t="n">
-        <v>2659</v>
+        <v>2253</v>
       </c>
       <c r="V90" s="3" t="n">
-        <v>1433.476</v>
+        <v>1378.733</v>
       </c>
       <c r="W90" s="3" t="n">
-        <v>53.39200000000005</v>
+        <v>39.42599999999993</v>
       </c>
       <c r="X90" s="3" t="n">
-        <v>68821</v>
+        <v>66069</v>
       </c>
       <c r="Y90" s="3" t="n">
-        <v>2666</v>
+        <v>2241</v>
       </c>
       <c r="Z90" s="3" t="n">
-        <v>7125</v>
+        <v>6868</v>
       </c>
       <c r="AA90" s="3" t="n">
-        <v>248</v>
+        <v>261</v>
       </c>
       <c r="AB90" s="3" t="n">
-        <v>13949</v>
+        <v>13578</v>
       </c>
       <c r="AC90" s="3" t="n">
-        <v>355</v>
+        <v>396</v>
       </c>
       <c r="AD90" s="3" t="n">
-        <v>4834</v>
+        <v>4628</v>
       </c>
       <c r="AE90" s="3" t="n">
-        <v>201</v>
+        <v>214</v>
       </c>
       <c r="AF90" s="3" t="n">
-        <v>5583</v>
+        <v>5358</v>
       </c>
       <c r="AG90" s="3" t="n">
-        <v>225</v>
+        <v>162</v>
       </c>
       <c r="AH90" s="3" t="n">
-        <v>186.906</v>
+        <v>113.013</v>
       </c>
       <c r="AI90" s="3" t="n">
-        <v>66.95400000000001</v>
+        <v>-176.987</v>
       </c>
       <c r="AJ90" s="3" t="n">
-        <v>2508</v>
+        <v>2405</v>
       </c>
       <c r="AK90" s="3" t="n">
-        <v>101</v>
+        <v>55</v>
       </c>
       <c r="AL90" s="3" t="n">
-        <v>2368</v>
+        <v>1189</v>
       </c>
       <c r="AM90" s="3" t="n">
-        <v>1144</v>
+        <v>927</v>
       </c>
       <c r="AN90" s="3" t="n">
-        <v>1144</v>
+        <v>927</v>
       </c>
       <c r="AO90" s="3" t="n">
-        <v>30.08151459374178</v>
+        <v>29.15094339622641</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>10/01/2026</t>
         </is>
       </c>
       <c r="B91" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D91" s="3" t="n">
-        <v>182107</v>
+        <v>177387</v>
       </c>
       <c r="E91" s="3" t="n">
-        <v>4582</v>
+        <v>3985</v>
       </c>
       <c r="F91" s="3" t="n">
-        <v>78834</v>
+        <v>77630</v>
       </c>
       <c r="G91" s="3" t="n">
-        <v>1172</v>
-[...3 lines deleted...]
-      </c>
+        <v>1016</v>
+      </c>
+      <c r="H91" s="3" t="inlineStr"/>
       <c r="I91" s="3" t="inlineStr"/>
       <c r="J91" s="3" t="n">
-        <v>7528</v>
+        <v>5251</v>
       </c>
       <c r="K91" s="3" t="n">
-        <v>2208</v>
+        <v>1971</v>
       </c>
       <c r="L91" s="3" t="n">
-        <v>21098</v>
+        <v>19050</v>
       </c>
       <c r="M91" s="3" t="n">
-        <v>1987</v>
+        <v>1771</v>
       </c>
       <c r="N91" s="3" t="n">
-        <v>293</v>
+        <v>225</v>
       </c>
       <c r="O91" s="3" t="n">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="P91" s="3" t="n">
-        <v>14257</v>
+        <v>10128</v>
       </c>
       <c r="Q91" s="3" t="n">
-        <v>3997</v>
+        <v>3786</v>
       </c>
       <c r="R91" s="3" t="n">
-        <v>1540.691</v>
+        <v>1521.744</v>
       </c>
       <c r="S91" s="3" t="n">
-        <v>18.86900000000014</v>
+        <v>12.34299999999985</v>
       </c>
       <c r="T91" s="3" t="n">
-        <v>10711</v>
+        <v>7798</v>
       </c>
       <c r="U91" s="3" t="n">
-        <v>2819</v>
+        <v>2645</v>
       </c>
       <c r="V91" s="3" t="n">
-        <v>1485.568</v>
+        <v>1432.188</v>
       </c>
       <c r="W91" s="3" t="n">
-        <v>52.09199999999987</v>
+        <v>53.45500000000015</v>
       </c>
       <c r="X91" s="3" t="n">
-        <v>71789</v>
+        <v>68731</v>
       </c>
       <c r="Y91" s="3" t="n">
-        <v>2968</v>
+        <v>2662</v>
       </c>
       <c r="Z91" s="3" t="n">
-        <v>7461</v>
+        <v>7118</v>
       </c>
       <c r="AA91" s="3" t="n">
-        <v>336</v>
+        <v>250</v>
       </c>
       <c r="AB91" s="3" t="n">
-        <v>14373</v>
+        <v>13937</v>
       </c>
       <c r="AC91" s="3" t="n">
-        <v>424</v>
+        <v>359</v>
       </c>
       <c r="AD91" s="3" t="n">
-        <v>5047</v>
+        <v>4823</v>
       </c>
       <c r="AE91" s="3" t="n">
-        <v>213</v>
+        <v>195</v>
       </c>
       <c r="AF91" s="3" t="n">
-        <v>5865</v>
+        <v>5573</v>
       </c>
       <c r="AG91" s="3" t="n">
-        <v>282</v>
+        <v>215</v>
       </c>
       <c r="AH91" s="3" t="n">
-        <v>267.278</v>
+        <v>186.264</v>
       </c>
       <c r="AI91" s="3" t="n">
-        <v>80.37200000000001</v>
+        <v>73.251</v>
       </c>
       <c r="AJ91" s="3" t="n">
-        <v>2644</v>
+        <v>2506</v>
       </c>
       <c r="AK91" s="3" t="n">
-        <v>136</v>
+        <v>101</v>
       </c>
       <c r="AL91" s="3" t="n">
-        <v>3546</v>
+        <v>2330</v>
       </c>
       <c r="AM91" s="3" t="n">
-        <v>1178</v>
+        <v>1141</v>
       </c>
       <c r="AN91" s="3" t="n">
-        <v>1178</v>
+        <v>1141</v>
       </c>
       <c r="AO91" s="3" t="n">
-        <v>29.47210407805854</v>
+        <v>30.13734812466984</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>10/02/2026</t>
         </is>
       </c>
       <c r="B92" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D92" s="3" t="n">
-        <v>192979</v>
+        <v>181911</v>
       </c>
       <c r="E92" s="3" t="n">
-        <v>10872</v>
+        <v>4524</v>
       </c>
       <c r="F92" s="3" t="n">
-        <v>82022</v>
+        <v>78787</v>
       </c>
       <c r="G92" s="3" t="n">
-        <v>3188</v>
+        <v>1157</v>
       </c>
       <c r="H92" s="3" t="n">
-        <v>3107</v>
-[...3 lines deleted...]
-      </c>
+        <v>708</v>
+      </c>
+      <c r="I92" s="3" t="inlineStr"/>
       <c r="J92" s="3" t="n">
-        <v>12858</v>
+        <v>7432</v>
       </c>
       <c r="K92" s="3" t="n">
-        <v>5330</v>
+        <v>2181</v>
       </c>
       <c r="L92" s="3" t="n">
-        <v>25861</v>
+        <v>21011</v>
       </c>
       <c r="M92" s="3" t="n">
-        <v>4763</v>
+        <v>1961</v>
       </c>
       <c r="N92" s="3" t="n">
-        <v>473</v>
+        <v>291</v>
       </c>
       <c r="O92" s="3" t="n">
-        <v>180</v>
+        <v>66</v>
       </c>
       <c r="P92" s="3" t="n">
-        <v>24655</v>
+        <v>14068</v>
       </c>
       <c r="Q92" s="3" t="n">
-        <v>10398</v>
+        <v>3940</v>
       </c>
       <c r="R92" s="3" t="n">
-        <v>1586.186</v>
+        <v>1539.651</v>
       </c>
       <c r="S92" s="3" t="n">
-        <v>45.49499999999989</v>
+        <v>17.90700000000015</v>
       </c>
       <c r="T92" s="3" t="n">
-        <v>17021</v>
+        <v>10588</v>
       </c>
       <c r="U92" s="3" t="n">
-        <v>6310</v>
+        <v>2790</v>
       </c>
       <c r="V92" s="3" t="n">
-        <v>1583.512</v>
+        <v>1484.031</v>
       </c>
       <c r="W92" s="3" t="n">
-        <v>97.94399999999996</v>
+        <v>51.84299999999985</v>
       </c>
       <c r="X92" s="3" t="n">
-        <v>78101</v>
+        <v>71662</v>
       </c>
       <c r="Y92" s="3" t="n">
-        <v>6312</v>
+        <v>2931</v>
       </c>
       <c r="Z92" s="3" t="n">
-        <v>8051</v>
+        <v>7443</v>
       </c>
       <c r="AA92" s="3" t="n">
-        <v>590</v>
+        <v>325</v>
       </c>
       <c r="AB92" s="3" t="n">
-        <v>15261</v>
+        <v>14358</v>
       </c>
       <c r="AC92" s="3" t="n">
-        <v>888</v>
+        <v>421</v>
       </c>
       <c r="AD92" s="3" t="n">
-        <v>5412</v>
+        <v>5047</v>
       </c>
       <c r="AE92" s="3" t="n">
-        <v>365</v>
-[...2 lines deleted...]
-      <c r="AG92" s="3" t="inlineStr"/>
+        <v>224</v>
+      </c>
+      <c r="AF92" s="3" t="n">
+        <v>5860</v>
+      </c>
+      <c r="AG92" s="3" t="n">
+        <v>287</v>
+      </c>
       <c r="AH92" s="3" t="n">
-        <v>511.413</v>
+        <v>263.087</v>
       </c>
       <c r="AI92" s="3" t="n">
-        <v>244.135</v>
+        <v>76.82299999999998</v>
       </c>
       <c r="AJ92" s="3" t="n">
-        <v>3144</v>
+        <v>2637</v>
       </c>
       <c r="AK92" s="3" t="n">
-        <v>500</v>
+        <v>131</v>
       </c>
       <c r="AL92" s="3" t="n">
-        <v>7634</v>
+        <v>3480</v>
       </c>
       <c r="AM92" s="3" t="n">
-        <v>4088</v>
+        <v>1150</v>
       </c>
       <c r="AN92" s="3" t="n">
-        <v>4088</v>
+        <v>1150</v>
       </c>
       <c r="AO92" s="3" t="n">
-        <v>39.3152529332564</v>
+        <v>29.18781725888325</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
-          <t>11/06/2026</t>
+          <t>10/06/2026</t>
         </is>
       </c>
       <c r="B93" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D93" s="3" t="n">
-        <v>196976</v>
+        <v>196780</v>
       </c>
       <c r="E93" s="3" t="n">
-        <v>3997</v>
+        <v>14869</v>
       </c>
       <c r="F93" s="3" t="n">
-        <v>83105</v>
+        <v>83057</v>
       </c>
       <c r="G93" s="3" t="n">
-        <v>1083</v>
+        <v>4270</v>
       </c>
       <c r="H93" s="3" t="n">
-        <v>3995</v>
+        <v>3961</v>
       </c>
       <c r="I93" s="3" t="n">
-        <v>888</v>
+        <v>3253</v>
       </c>
       <c r="J93" s="3" t="n">
-        <v>14509</v>
+        <v>14436</v>
       </c>
       <c r="K93" s="3" t="n">
-        <v>1651</v>
+        <v>7004</v>
       </c>
       <c r="L93" s="3" t="n">
-        <v>27301</v>
+        <v>27238</v>
       </c>
       <c r="M93" s="3" t="n">
-        <v>1440</v>
+        <v>6227</v>
       </c>
       <c r="N93" s="3" t="n">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="O93" s="3" t="n">
-        <v>52</v>
+        <v>233</v>
       </c>
       <c r="P93" s="3" t="n">
-        <v>27859</v>
+        <v>27714</v>
       </c>
       <c r="Q93" s="3" t="n">
-        <v>3204</v>
+        <v>13646</v>
       </c>
       <c r="R93" s="3" t="n">
-        <v>1605.763</v>
+        <v>1605.15</v>
       </c>
       <c r="S93" s="3" t="n">
-        <v>19.577</v>
+        <v>65.49900000000002</v>
       </c>
       <c r="T93" s="3" t="n">
-        <v>18917</v>
+        <v>18834</v>
       </c>
       <c r="U93" s="3" t="n">
-        <v>1896</v>
+        <v>8246</v>
       </c>
       <c r="V93" s="3" t="n">
-        <v>1609.839</v>
+        <v>1607.985</v>
       </c>
       <c r="W93" s="3" t="n">
-        <v>26.327</v>
+        <v>123.954</v>
       </c>
       <c r="X93" s="3" t="n">
-        <v>80009</v>
+        <v>79920</v>
       </c>
       <c r="Y93" s="3" t="n">
-        <v>1908</v>
+        <v>8258</v>
       </c>
       <c r="Z93" s="3" t="n">
-        <v>8202</v>
+        <v>8192</v>
       </c>
       <c r="AA93" s="3" t="n">
-        <v>151</v>
+        <v>749</v>
       </c>
       <c r="AB93" s="3" t="n">
-        <v>15542</v>
+        <v>15533</v>
       </c>
       <c r="AC93" s="3" t="n">
-        <v>281</v>
+        <v>1175</v>
       </c>
       <c r="AD93" s="3" t="n">
         <v>5482</v>
       </c>
       <c r="AE93" s="3" t="n">
-        <v>70</v>
+        <v>435</v>
       </c>
       <c r="AF93" s="3" t="n">
-        <v>6580</v>
-[...1 lines deleted...]
-      <c r="AG93" s="3" t="inlineStr"/>
+        <v>6567</v>
+      </c>
+      <c r="AG93" s="3" t="n">
+        <v>707</v>
+      </c>
       <c r="AH93" s="3" t="n">
-        <v>581.749</v>
+        <v>579.3099999999999</v>
       </c>
       <c r="AI93" s="3" t="n">
-        <v>70.33600000000001</v>
+        <v>316.223</v>
       </c>
       <c r="AJ93" s="3" t="n">
-        <v>3356</v>
+        <v>3352</v>
       </c>
       <c r="AK93" s="3" t="n">
-        <v>212</v>
+        <v>715</v>
       </c>
       <c r="AL93" s="3" t="n">
-        <v>8942</v>
+        <v>8880</v>
       </c>
       <c r="AM93" s="3" t="n">
-        <v>1308</v>
+        <v>5400</v>
       </c>
       <c r="AN93" s="3" t="n">
-        <v>1308</v>
+        <v>5400</v>
       </c>
       <c r="AO93" s="3" t="n">
-        <v>40.82397003745319</v>
+        <v>39.57203576139528</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
-          <t>11/08/2025</t>
+          <t>10/07/2026</t>
         </is>
       </c>
       <c r="B94" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D94" s="3" t="n">
-        <v>157515</v>
+        <v>202793</v>
       </c>
       <c r="E94" s="3" t="n">
-        <v>-39461</v>
+        <v>6013</v>
       </c>
       <c r="F94" s="3" t="n">
-        <v>72942</v>
+        <v>84120</v>
       </c>
       <c r="G94" s="3" t="n">
-        <v>-10163</v>
+        <v>1063</v>
       </c>
       <c r="H94" s="3" t="n">
-        <v>56069.02</v>
+        <v>4846</v>
       </c>
       <c r="I94" s="3" t="n">
-        <v>52074.02</v>
+        <v>885</v>
       </c>
       <c r="J94" s="3" t="n">
-        <v>12508</v>
+        <v>16859</v>
       </c>
       <c r="K94" s="3" t="n">
-        <v>-2001</v>
+        <v>2423</v>
       </c>
       <c r="L94" s="3" t="n">
-        <v>19144.97</v>
+        <v>29341</v>
       </c>
       <c r="M94" s="3" t="n">
-        <v>-8156.029999999999</v>
+        <v>2103</v>
       </c>
       <c r="N94" s="3" t="n">
-        <v>17476</v>
+        <v>569</v>
       </c>
       <c r="O94" s="3" t="n">
-        <v>16951</v>
-[...2 lines deleted...]
-      <c r="Q94" s="3" t="inlineStr"/>
+        <v>45</v>
+      </c>
+      <c r="P94" s="3" t="n">
+        <v>32344</v>
+      </c>
+      <c r="Q94" s="3" t="n">
+        <v>4630</v>
+      </c>
       <c r="R94" s="3" t="n">
-        <v>1476.852</v>
+        <v>1622.241</v>
       </c>
       <c r="S94" s="3" t="n">
-        <v>-128.9109999999998</v>
+        <v>17.09099999999989</v>
       </c>
       <c r="T94" s="3" t="n">
-        <v>760</v>
+        <v>21668</v>
       </c>
       <c r="U94" s="3" t="n">
-        <v>-18157</v>
+        <v>2834</v>
       </c>
       <c r="V94" s="3" t="n">
-        <v>1237.971</v>
+        <v>1641.487</v>
       </c>
       <c r="W94" s="3" t="n">
-        <v>-371.8679999999999</v>
+        <v>33.50200000000018</v>
       </c>
       <c r="X94" s="3" t="n">
-        <v>58928</v>
+        <v>82785</v>
       </c>
       <c r="Y94" s="3" t="n">
-        <v>-21081</v>
+        <v>2865</v>
       </c>
       <c r="Z94" s="3" t="n">
-        <v>5863</v>
+        <v>8412</v>
       </c>
       <c r="AA94" s="3" t="n">
-        <v>-2339</v>
+        <v>220</v>
       </c>
       <c r="AB94" s="3" t="n">
-        <v>12003</v>
+        <v>15814</v>
       </c>
       <c r="AC94" s="3" t="n">
-        <v>-3539</v>
+        <v>281</v>
       </c>
       <c r="AD94" s="3" t="n">
-        <v>3790</v>
+        <v>5689</v>
       </c>
       <c r="AE94" s="3" t="n">
-        <v>-1692</v>
+        <v>207</v>
       </c>
       <c r="AF94" s="3" t="n">
-        <v>4989</v>
+        <v>6804</v>
       </c>
       <c r="AG94" s="3" t="n">
-        <v>-1591</v>
+        <v>237</v>
       </c>
       <c r="AH94" s="3" t="n">
-        <v>51</v>
+        <v>636.598</v>
       </c>
       <c r="AI94" s="3" t="n">
-        <v>-530.749</v>
+        <v>57.28800000000001</v>
       </c>
       <c r="AJ94" s="3" t="n">
-        <v>2233</v>
+        <v>3491</v>
       </c>
       <c r="AK94" s="3" t="n">
-        <v>-1123</v>
-[...4 lines deleted...]
-      <c r="AO94" s="3" t="inlineStr"/>
+        <v>139</v>
+      </c>
+      <c r="AL94" s="3" t="n">
+        <v>10676</v>
+      </c>
+      <c r="AM94" s="3" t="n">
+        <v>1796</v>
+      </c>
+      <c r="AN94" s="3" t="n">
+        <v>1796</v>
+      </c>
+      <c r="AO94" s="3" t="n">
+        <v>38.79049676025918</v>
+      </c>
     </row>
     <row r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
-          <t>11/09/2025</t>
+          <t>10/08/2025</t>
         </is>
       </c>
       <c r="B95" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D95" s="3" t="n">
-        <v>161476</v>
+        <v>157464</v>
       </c>
       <c r="E95" s="3" t="n">
-        <v>3961</v>
+        <v>-45329</v>
       </c>
       <c r="F95" s="3" t="n">
-        <v>73977</v>
+        <v>72920</v>
       </c>
       <c r="G95" s="3" t="n">
-        <v>1035</v>
+        <v>-11200</v>
       </c>
       <c r="H95" s="3" t="n">
-        <v>57083.47</v>
+        <v>56048.08</v>
       </c>
       <c r="I95" s="3" t="n">
-        <v>1014.450000000004</v>
+        <v>51202.08</v>
       </c>
       <c r="J95" s="3" t="n">
-        <v>13523</v>
+        <v>12499</v>
       </c>
       <c r="K95" s="3" t="n">
-        <v>1015</v>
+        <v>-4360</v>
       </c>
       <c r="L95" s="3" t="n">
-        <v>19798.91</v>
+        <v>19138.89</v>
       </c>
       <c r="M95" s="3" t="n">
-        <v>653.9399999999987</v>
+        <v>-10202.11</v>
       </c>
       <c r="N95" s="3" t="n">
-        <v>19435</v>
+        <v>17456</v>
       </c>
       <c r="O95" s="3" t="n">
-        <v>1959</v>
+        <v>16887</v>
       </c>
       <c r="P95" s="3" t="inlineStr"/>
       <c r="Q95" s="3" t="inlineStr"/>
       <c r="R95" s="3" t="n">
-        <v>1482.179</v>
+        <v>1476.6</v>
       </c>
       <c r="S95" s="3" t="n">
-        <v>5.326999999999998</v>
+        <v>-145.6410000000001</v>
       </c>
       <c r="T95" s="3" t="n">
-        <v>1600</v>
+        <v>759</v>
       </c>
       <c r="U95" s="3" t="n">
-        <v>840</v>
+        <v>-20909</v>
       </c>
       <c r="V95" s="3" t="n">
-        <v>1270.364</v>
+        <v>1237.52</v>
       </c>
       <c r="W95" s="3" t="n">
-        <v>32.39300000000003</v>
+        <v>-403.9670000000001</v>
       </c>
       <c r="X95" s="3" t="n">
-        <v>60290</v>
+        <v>58914</v>
       </c>
       <c r="Y95" s="3" t="n">
-        <v>1362</v>
+        <v>-23871</v>
       </c>
       <c r="Z95" s="3" t="n">
-        <v>6124</v>
+        <v>5857</v>
       </c>
       <c r="AA95" s="3" t="n">
-        <v>261</v>
+        <v>-2555</v>
       </c>
       <c r="AB95" s="3" t="n">
-        <v>12393</v>
+        <v>11997</v>
       </c>
       <c r="AC95" s="3" t="n">
-        <v>390</v>
+        <v>-3817</v>
       </c>
       <c r="AD95" s="3" t="n">
-        <v>3977</v>
+        <v>3790</v>
       </c>
       <c r="AE95" s="3" t="n">
-        <v>187</v>
+        <v>-1899</v>
       </c>
       <c r="AF95" s="3" t="n">
-        <v>5165</v>
+        <v>4989</v>
       </c>
       <c r="AG95" s="3" t="n">
-        <v>176</v>
+        <v>-1815</v>
       </c>
       <c r="AH95" s="3" t="n">
-        <v>130</v>
+        <v>49</v>
       </c>
       <c r="AI95" s="3" t="n">
-        <v>79</v>
+        <v>-587.598</v>
       </c>
       <c r="AJ95" s="3" t="n">
-        <v>2294</v>
+        <v>2232</v>
       </c>
       <c r="AK95" s="3" t="n">
-        <v>61</v>
+        <v>-1259</v>
       </c>
       <c r="AL95" s="3" t="inlineStr"/>
       <c r="AM95" s="3" t="inlineStr"/>
       <c r="AN95" s="3" t="inlineStr"/>
       <c r="AO95" s="3" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
-          <t>11/10/2025</t>
+          <t>10/08/2026</t>
         </is>
       </c>
       <c r="B96" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D96" s="3" t="n">
-        <v>165429</v>
+        <v>207723</v>
       </c>
       <c r="E96" s="3" t="n">
-        <v>3953</v>
+        <v>50259</v>
       </c>
       <c r="F96" s="3" t="n">
-        <v>74925</v>
+        <v>85328</v>
       </c>
       <c r="G96" s="3" t="n">
-        <v>948</v>
+        <v>12408</v>
       </c>
       <c r="H96" s="3" t="n">
-        <v>58006.99</v>
+        <v>5771</v>
       </c>
       <c r="I96" s="3" t="n">
-        <v>923.5199999999968</v>
-[...7 lines deleted...]
-      <c r="P96" s="3" t="inlineStr"/>
+        <v>-50277.08</v>
+      </c>
+      <c r="J96" s="3" t="n">
+        <v>18433</v>
+      </c>
+      <c r="K96" s="3" t="n">
+        <v>5934</v>
+      </c>
+      <c r="L96" s="3" t="n">
+        <v>31122</v>
+      </c>
+      <c r="M96" s="3" t="n">
+        <v>11983.11</v>
+      </c>
+      <c r="N96" s="3" t="n">
+        <v>611</v>
+      </c>
+      <c r="O96" s="3" t="n">
+        <v>-16845</v>
+      </c>
+      <c r="P96" s="3" t="n">
+        <v>35900</v>
+      </c>
       <c r="Q96" s="3" t="inlineStr"/>
       <c r="R96" s="3" t="n">
-        <v>1487.993</v>
+        <v>1641.845</v>
       </c>
       <c r="S96" s="3" t="n">
-        <v>5.813999999999851</v>
+        <v>165.2450000000001</v>
       </c>
       <c r="T96" s="3" t="n">
-        <v>734</v>
+        <v>23880</v>
       </c>
       <c r="U96" s="3" t="n">
-        <v>-866</v>
+        <v>23121</v>
       </c>
       <c r="V96" s="3" t="n">
-        <v>1304.542</v>
+        <v>1670.644</v>
       </c>
       <c r="W96" s="3" t="n">
-        <v>34.17799999999988</v>
+        <v>433.124</v>
       </c>
       <c r="X96" s="3" t="n">
-        <v>61785</v>
+        <v>85027</v>
       </c>
       <c r="Y96" s="3" t="n">
-        <v>1495</v>
+        <v>26113</v>
       </c>
       <c r="Z96" s="3" t="n">
-        <v>6384</v>
+        <v>8612</v>
       </c>
       <c r="AA96" s="3" t="n">
-        <v>260</v>
+        <v>2755</v>
       </c>
       <c r="AB96" s="3" t="n">
-        <v>12798</v>
+        <v>16090</v>
       </c>
       <c r="AC96" s="3" t="n">
-        <v>405</v>
+        <v>4093</v>
       </c>
       <c r="AD96" s="3" t="n">
-        <v>4189</v>
+        <v>5807</v>
       </c>
       <c r="AE96" s="3" t="n">
-        <v>212</v>
+        <v>2017</v>
       </c>
       <c r="AF96" s="3" t="n">
-        <v>5165</v>
+        <v>6920</v>
       </c>
       <c r="AG96" s="3" t="n">
-        <v>0</v>
+        <v>1931</v>
       </c>
       <c r="AH96" s="3" t="n">
-        <v>201</v>
+        <v>692.154</v>
       </c>
       <c r="AI96" s="3" t="n">
-        <v>71</v>
+        <v>643.154</v>
       </c>
       <c r="AJ96" s="3" t="n">
-        <v>2330</v>
+        <v>3712</v>
       </c>
       <c r="AK96" s="3" t="n">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="AL96" s="3" t="inlineStr"/>
+        <v>1480</v>
+      </c>
+      <c r="AL96" s="3" t="n">
+        <v>12020</v>
+      </c>
       <c r="AM96" s="3" t="inlineStr"/>
       <c r="AN96" s="3" t="inlineStr"/>
       <c r="AO96" s="3" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
-          <t>11/11/2025</t>
+          <t>10/09/2025</t>
         </is>
       </c>
       <c r="B97" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D97" s="3" t="n">
-        <v>170024</v>
+        <v>161313</v>
       </c>
       <c r="E97" s="3" t="n">
-        <v>4595</v>
+        <v>-46410</v>
       </c>
       <c r="F97" s="3" t="n">
-        <v>75590</v>
+        <v>73941</v>
       </c>
       <c r="G97" s="3" t="n">
-        <v>665</v>
+        <v>-11387</v>
       </c>
       <c r="H97" s="3" t="n">
-        <v>59134.37</v>
+        <v>57047.11</v>
       </c>
       <c r="I97" s="3" t="n">
-        <v>1127.380000000005</v>
+        <v>51276.11</v>
       </c>
       <c r="J97" s="3" t="n">
-        <v>1697</v>
-[...1 lines deleted...]
-      <c r="K97" s="3" t="inlineStr"/>
+        <v>13476</v>
+      </c>
+      <c r="K97" s="3" t="n">
+        <v>-4957</v>
+      </c>
       <c r="L97" s="3" t="n">
-        <v>15859</v>
-[...1 lines deleted...]
-      <c r="M97" s="3" t="inlineStr"/>
+        <v>19768.15</v>
+      </c>
+      <c r="M97" s="3" t="n">
+        <v>-11353.85</v>
+      </c>
       <c r="N97" s="3" t="n">
-        <v>79</v>
-[...4 lines deleted...]
-      </c>
+        <v>19349</v>
+      </c>
+      <c r="O97" s="3" t="n">
+        <v>18738</v>
+      </c>
+      <c r="P97" s="3" t="inlineStr"/>
       <c r="Q97" s="3" t="inlineStr"/>
       <c r="R97" s="3" t="n">
-        <v>1499.483</v>
+        <v>1482.032</v>
       </c>
       <c r="S97" s="3" t="n">
-        <v>11.49000000000001</v>
+        <v>-159.8130000000001</v>
       </c>
       <c r="T97" s="3" t="n">
-        <v>3022</v>
+        <v>1554</v>
       </c>
       <c r="U97" s="3" t="n">
-        <v>2288</v>
+        <v>-22326</v>
       </c>
       <c r="V97" s="3" t="n">
-        <v>1341.974</v>
+        <v>1269.254</v>
       </c>
       <c r="W97" s="3" t="n">
-        <v>37.43200000000002</v>
+        <v>-401.3900000000001</v>
       </c>
       <c r="X97" s="3" t="n">
-        <v>63954</v>
+        <v>60239</v>
       </c>
       <c r="Y97" s="3" t="n">
-        <v>2169</v>
+        <v>-24788</v>
       </c>
       <c r="Z97" s="3" t="n">
-        <v>6623</v>
+        <v>6113</v>
       </c>
       <c r="AA97" s="3" t="n">
-        <v>239</v>
+        <v>-2499</v>
       </c>
       <c r="AB97" s="3" t="n">
-        <v>13204</v>
+        <v>12374</v>
       </c>
       <c r="AC97" s="3" t="n">
-        <v>406</v>
+        <v>-3716</v>
       </c>
       <c r="AD97" s="3" t="n">
-        <v>4420</v>
+        <v>3966</v>
       </c>
       <c r="AE97" s="3" t="n">
-        <v>231</v>
+        <v>-1841</v>
       </c>
       <c r="AF97" s="3" t="n">
-        <v>5200</v>
+        <v>5165</v>
       </c>
       <c r="AG97" s="3" t="n">
-        <v>35</v>
+        <v>-1755</v>
       </c>
       <c r="AH97" s="3" t="n">
-        <v>30.161</v>
+        <v>126</v>
       </c>
       <c r="AI97" s="3" t="n">
-        <v>-170.839</v>
+        <v>-566.154</v>
       </c>
       <c r="AJ97" s="3" t="n">
-        <v>2351</v>
+        <v>2293</v>
       </c>
       <c r="AK97" s="3" t="n">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1419</v>
+      </c>
+      <c r="AL97" s="3" t="inlineStr"/>
       <c r="AM97" s="3" t="inlineStr"/>
       <c r="AN97" s="3" t="inlineStr"/>
       <c r="AO97" s="3" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
-          <t>11/12/2025</t>
+          <t>10/10/2025</t>
         </is>
       </c>
       <c r="B98" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D98" s="3" t="n">
-        <v>173662</v>
+        <v>165269</v>
       </c>
       <c r="E98" s="3" t="n">
-        <v>3638</v>
+        <v>3956</v>
       </c>
       <c r="F98" s="3" t="n">
-        <v>76683</v>
+        <v>74900</v>
       </c>
       <c r="G98" s="3" t="n">
-        <v>1093</v>
+        <v>959</v>
       </c>
       <c r="H98" s="3" t="n">
-        <v>60190.89</v>
+        <v>57975.08</v>
       </c>
       <c r="I98" s="3" t="n">
-        <v>1056.519999999997</v>
-[...24 lines deleted...]
-      </c>
+        <v>927.9700000000012</v>
+      </c>
+      <c r="J98" s="3" t="inlineStr"/>
+      <c r="K98" s="3" t="inlineStr"/>
+      <c r="L98" s="3" t="inlineStr"/>
+      <c r="M98" s="3" t="inlineStr"/>
+      <c r="N98" s="3" t="inlineStr"/>
+      <c r="O98" s="3" t="inlineStr"/>
+      <c r="P98" s="3" t="inlineStr"/>
+      <c r="Q98" s="3" t="inlineStr"/>
       <c r="R98" s="3" t="n">
-        <v>1509.742</v>
+        <v>1487.834</v>
       </c>
       <c r="S98" s="3" t="n">
-        <v>10.25900000000001</v>
+        <v>5.802000000000135</v>
       </c>
       <c r="T98" s="3" t="n">
-        <v>5328</v>
+        <v>654</v>
       </c>
       <c r="U98" s="3" t="n">
-        <v>2306</v>
+        <v>-900</v>
       </c>
       <c r="V98" s="3" t="n">
-        <v>1381.745</v>
+        <v>1303.689</v>
       </c>
       <c r="W98" s="3" t="n">
-        <v>39.77099999999996</v>
+        <v>34.43500000000017</v>
       </c>
       <c r="X98" s="3" t="n">
-        <v>66249</v>
+        <v>61703</v>
       </c>
       <c r="Y98" s="3" t="n">
-        <v>2295</v>
+        <v>1464</v>
       </c>
       <c r="Z98" s="3" t="n">
-        <v>6888</v>
+        <v>6372</v>
       </c>
       <c r="AA98" s="3" t="n">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="AB98" s="3" t="n">
-        <v>13606</v>
+        <v>12784</v>
       </c>
       <c r="AC98" s="3" t="n">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="AD98" s="3" t="n">
-        <v>4640</v>
+        <v>4185</v>
       </c>
       <c r="AE98" s="3" t="n">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="AF98" s="3" t="n">
-        <v>5361</v>
+        <v>5165</v>
       </c>
       <c r="AG98" s="3" t="n">
-        <v>161</v>
+        <v>0</v>
       </c>
       <c r="AH98" s="3" t="n">
-        <v>123.461</v>
+        <v>200</v>
       </c>
       <c r="AI98" s="3" t="n">
-        <v>93.3</v>
+        <v>74</v>
       </c>
       <c r="AJ98" s="3" t="n">
-        <v>2410</v>
+        <v>2329</v>
       </c>
       <c r="AK98" s="3" t="n">
-        <v>59</v>
-[...12 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="AL98" s="3" t="inlineStr"/>
+      <c r="AM98" s="3" t="inlineStr"/>
+      <c r="AN98" s="3" t="inlineStr"/>
+      <c r="AO98" s="3" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
-          <t>12/01/2026</t>
+          <t>10/11/2025</t>
         </is>
       </c>
       <c r="B99" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D99" s="3" t="n">
-        <v>177713</v>
+        <v>169895</v>
       </c>
       <c r="E99" s="3" t="n">
-        <v>4051</v>
+        <v>4626</v>
       </c>
       <c r="F99" s="3" t="n">
-        <v>77715</v>
+        <v>75552</v>
       </c>
       <c r="G99" s="3" t="n">
-        <v>1032</v>
-[...2 lines deleted...]
-      <c r="I99" s="3" t="inlineStr"/>
+        <v>652</v>
+      </c>
+      <c r="H99" s="3" t="n">
+        <v>59087.86</v>
+      </c>
+      <c r="I99" s="3" t="n">
+        <v>1112.779999999999</v>
+      </c>
       <c r="J99" s="3" t="n">
-        <v>5414</v>
-[...3 lines deleted...]
-      </c>
+        <v>1633</v>
+      </c>
+      <c r="K99" s="3" t="inlineStr"/>
       <c r="L99" s="3" t="n">
-        <v>19195</v>
-[...3 lines deleted...]
-      </c>
+        <v>15800</v>
+      </c>
+      <c r="M99" s="3" t="inlineStr"/>
       <c r="N99" s="3" t="n">
-        <v>228</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="O99" s="3" t="inlineStr"/>
       <c r="P99" s="3" t="n">
-        <v>10442</v>
-[...3 lines deleted...]
-      </c>
+        <v>3213</v>
+      </c>
+      <c r="Q99" s="3" t="inlineStr"/>
       <c r="R99" s="3" t="n">
-        <v>1522.144</v>
+        <v>1498.984</v>
       </c>
       <c r="S99" s="3" t="n">
-        <v>12.40200000000004</v>
+        <v>11.14999999999986</v>
       </c>
       <c r="T99" s="3" t="n">
-        <v>8020</v>
+        <v>2937</v>
       </c>
       <c r="U99" s="3" t="n">
-        <v>2692</v>
+        <v>2283</v>
       </c>
       <c r="V99" s="3" t="n">
-        <v>1435.027</v>
+        <v>1340.379</v>
       </c>
       <c r="W99" s="3" t="n">
-        <v>53.28200000000015</v>
+        <v>36.68999999999983</v>
       </c>
       <c r="X99" s="3" t="n">
-        <v>68946</v>
+        <v>63860</v>
       </c>
       <c r="Y99" s="3" t="n">
-        <v>2697</v>
+        <v>2157</v>
       </c>
       <c r="Z99" s="3" t="n">
-        <v>7136</v>
+        <v>6614</v>
       </c>
       <c r="AA99" s="3" t="n">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="AB99" s="3" t="n">
-        <v>13962</v>
+        <v>13189</v>
       </c>
       <c r="AC99" s="3" t="n">
-        <v>356</v>
+        <v>405</v>
       </c>
       <c r="AD99" s="3" t="n">
-        <v>4852</v>
+        <v>4417</v>
       </c>
       <c r="AE99" s="3" t="n">
-        <v>212</v>
+        <v>232</v>
       </c>
       <c r="AF99" s="3" t="n">
-        <v>5607</v>
+        <v>5196</v>
       </c>
       <c r="AG99" s="3" t="n">
-        <v>246</v>
+        <v>31</v>
       </c>
       <c r="AH99" s="3" t="n">
-        <v>190.174</v>
+        <v>25.697</v>
       </c>
       <c r="AI99" s="3" t="n">
-        <v>66.71300000000001</v>
+        <v>-174.303</v>
       </c>
       <c r="AJ99" s="3" t="n">
-        <v>2518</v>
+        <v>2350</v>
       </c>
       <c r="AK99" s="3" t="n">
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="AL99" s="3" t="n">
-        <v>2422</v>
-[...9 lines deleted...]
-      </c>
+        <v>276</v>
+      </c>
+      <c r="AM99" s="3" t="inlineStr"/>
+      <c r="AN99" s="3" t="inlineStr"/>
+      <c r="AO99" s="3" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>10/12/2025</t>
         </is>
       </c>
       <c r="B100" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D100" s="3" t="n">
-        <v>182241</v>
+        <v>173522</v>
       </c>
       <c r="E100" s="3" t="n">
-        <v>4528</v>
+        <v>3627</v>
       </c>
       <c r="F100" s="3" t="n">
-        <v>78866</v>
+        <v>76645</v>
       </c>
       <c r="G100" s="3" t="n">
-        <v>1151</v>
+        <v>1093</v>
       </c>
       <c r="H100" s="3" t="n">
-        <v>772</v>
-[...1 lines deleted...]
-      <c r="I100" s="3" t="inlineStr"/>
+        <v>60165.99</v>
+      </c>
+      <c r="I100" s="3" t="n">
+        <v>1078.129999999997</v>
+      </c>
       <c r="J100" s="3" t="n">
-        <v>7595</v>
+        <v>3340</v>
       </c>
       <c r="K100" s="3" t="n">
-        <v>2181</v>
+        <v>1707</v>
       </c>
       <c r="L100" s="3" t="n">
-        <v>21158</v>
+        <v>17333</v>
       </c>
       <c r="M100" s="3" t="n">
-        <v>1963</v>
+        <v>1533</v>
       </c>
       <c r="N100" s="3" t="n">
-        <v>296</v>
+        <v>149</v>
       </c>
       <c r="O100" s="3" t="n">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="P100" s="3" t="n">
-        <v>14387</v>
+        <v>6457</v>
       </c>
       <c r="Q100" s="3" t="n">
-        <v>3945</v>
+        <v>3244</v>
       </c>
       <c r="R100" s="3" t="n">
-        <v>1541.201</v>
+        <v>1509.592</v>
       </c>
       <c r="S100" s="3" t="n">
-        <v>19.05700000000002</v>
+        <v>10.60800000000017</v>
       </c>
       <c r="T100" s="3" t="n">
-        <v>10794</v>
+        <v>5233</v>
       </c>
       <c r="U100" s="3" t="n">
-        <v>2774</v>
+        <v>2296</v>
       </c>
       <c r="V100" s="3" t="n">
-        <v>1488.083</v>
+        <v>1380.084</v>
       </c>
       <c r="W100" s="3" t="n">
-        <v>53.05600000000004</v>
+        <v>39.70500000000015</v>
       </c>
       <c r="X100" s="3" t="n">
-        <v>71872</v>
+        <v>66155</v>
       </c>
       <c r="Y100" s="3" t="n">
-        <v>2926</v>
+        <v>2295</v>
       </c>
       <c r="Z100" s="3" t="n">
-        <v>7469</v>
+        <v>6877</v>
       </c>
       <c r="AA100" s="3" t="n">
-        <v>333</v>
+        <v>263</v>
       </c>
       <c r="AB100" s="3" t="n">
-        <v>14383</v>
+        <v>13594</v>
       </c>
       <c r="AC100" s="3" t="n">
-        <v>421</v>
+        <v>405</v>
       </c>
       <c r="AD100" s="3" t="n">
-        <v>5047</v>
+        <v>4633</v>
       </c>
       <c r="AE100" s="3" t="n">
-        <v>195</v>
+        <v>216</v>
       </c>
       <c r="AF100" s="3" t="n">
-        <v>5875</v>
+        <v>5358</v>
       </c>
       <c r="AG100" s="3" t="n">
-        <v>268</v>
+        <v>162</v>
       </c>
       <c r="AH100" s="3" t="n">
-        <v>270.543</v>
+        <v>119.952</v>
       </c>
       <c r="AI100" s="3" t="n">
-        <v>80.369</v>
+        <v>94.255</v>
       </c>
       <c r="AJ100" s="3" t="n">
-        <v>2647</v>
+        <v>2407</v>
       </c>
       <c r="AK100" s="3" t="n">
-        <v>129</v>
+        <v>57</v>
       </c>
       <c r="AL100" s="3" t="n">
-        <v>3593</v>
+        <v>1224</v>
       </c>
       <c r="AM100" s="3" t="n">
-        <v>1171</v>
+        <v>948</v>
       </c>
       <c r="AN100" s="3" t="n">
-        <v>1171</v>
+        <v>948</v>
       </c>
       <c r="AO100" s="3" t="n">
-        <v>29.68314321926489</v>
+        <v>29.22318125770654</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
-          <t>12/04/2025</t>
+          <t>11/01/2026</t>
         </is>
       </c>
       <c r="B101" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D101" s="3" t="n">
-        <v>151331</v>
+        <v>177525</v>
       </c>
       <c r="E101" s="3" t="n">
-        <v>-30910</v>
+        <v>4003</v>
       </c>
       <c r="F101" s="3" t="n">
-        <v>66776</v>
+        <v>77662</v>
       </c>
       <c r="G101" s="3" t="n">
-        <v>-12090</v>
-[...6 lines deleted...]
-      </c>
+        <v>1017</v>
+      </c>
+      <c r="H101" s="3" t="inlineStr"/>
+      <c r="I101" s="3" t="inlineStr"/>
       <c r="J101" s="3" t="n">
-        <v>9603</v>
+        <v>5320</v>
       </c>
       <c r="K101" s="3" t="n">
-        <v>2008</v>
+        <v>1980</v>
       </c>
       <c r="L101" s="3" t="n">
-        <v>17187.82</v>
+        <v>19111</v>
       </c>
       <c r="M101" s="3" t="n">
-        <v>-3970.18</v>
+        <v>1778</v>
       </c>
       <c r="N101" s="3" t="n">
-        <v>9446</v>
+        <v>227</v>
       </c>
       <c r="O101" s="3" t="n">
-        <v>9150</v>
-[...2 lines deleted...]
-      <c r="Q101" s="3" t="inlineStr"/>
+        <v>78</v>
+      </c>
+      <c r="P101" s="3" t="n">
+        <v>10260</v>
+      </c>
+      <c r="Q101" s="3" t="n">
+        <v>3803</v>
+      </c>
       <c r="R101" s="3" t="n">
-        <v>1402295</v>
+        <v>1521.822</v>
       </c>
       <c r="S101" s="3" t="n">
-        <v>1400753.799</v>
-[...2 lines deleted...]
-      <c r="U101" s="3" t="inlineStr"/>
+        <v>12.22999999999979</v>
+      </c>
+      <c r="T101" s="3" t="n">
+        <v>7892</v>
+      </c>
+      <c r="U101" s="3" t="n">
+        <v>2659</v>
+      </c>
       <c r="V101" s="3" t="n">
-        <v>1124848</v>
+        <v>1433.476</v>
       </c>
       <c r="W101" s="3" t="n">
-        <v>1123359.917</v>
+        <v>53.39200000000005</v>
       </c>
       <c r="X101" s="3" t="n">
-        <v>53264</v>
+        <v>68821</v>
       </c>
       <c r="Y101" s="3" t="n">
-        <v>-18608</v>
+        <v>2666</v>
       </c>
       <c r="Z101" s="3" t="n">
-        <v>5115</v>
+        <v>7125</v>
       </c>
       <c r="AA101" s="3" t="n">
-        <v>-2354</v>
+        <v>248</v>
       </c>
       <c r="AB101" s="3" t="n">
-        <v>10523</v>
+        <v>13949</v>
       </c>
       <c r="AC101" s="3" t="n">
-        <v>-3860</v>
+        <v>355</v>
       </c>
       <c r="AD101" s="3" t="n">
-        <v>3790</v>
+        <v>4834</v>
       </c>
       <c r="AE101" s="3" t="n">
-        <v>-1257</v>
-[...10 lines deleted...]
-      <c r="AO101" s="3" t="inlineStr"/>
+        <v>201</v>
+      </c>
+      <c r="AF101" s="3" t="n">
+        <v>5583</v>
+      </c>
+      <c r="AG101" s="3" t="n">
+        <v>225</v>
+      </c>
+      <c r="AH101" s="3" t="n">
+        <v>186.906</v>
+      </c>
+      <c r="AI101" s="3" t="n">
+        <v>66.95400000000001</v>
+      </c>
+      <c r="AJ101" s="3" t="n">
+        <v>2508</v>
+      </c>
+      <c r="AK101" s="3" t="n">
+        <v>101</v>
+      </c>
+      <c r="AL101" s="3" t="n">
+        <v>2368</v>
+      </c>
+      <c r="AM101" s="3" t="n">
+        <v>1144</v>
+      </c>
+      <c r="AN101" s="3" t="n">
+        <v>1144</v>
+      </c>
+      <c r="AO101" s="3" t="n">
+        <v>30.08151459374178</v>
+      </c>
     </row>
     <row r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
-          <t>12/05/2026</t>
+          <t>11/02/2026</t>
         </is>
       </c>
       <c r="B102" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D102" s="3" t="n">
-        <v>193093</v>
+        <v>182107</v>
       </c>
       <c r="E102" s="3" t="n">
-        <v>41762</v>
+        <v>4582</v>
       </c>
       <c r="F102" s="3" t="n">
-        <v>82059</v>
+        <v>78834</v>
       </c>
       <c r="G102" s="3" t="n">
-        <v>15283</v>
+        <v>1172</v>
       </c>
       <c r="H102" s="3" t="n">
-        <v>3147</v>
-[...3 lines deleted...]
-      </c>
+        <v>747</v>
+      </c>
+      <c r="I102" s="3" t="inlineStr"/>
       <c r="J102" s="3" t="n">
-        <v>12924</v>
+        <v>7528</v>
       </c>
       <c r="K102" s="3" t="n">
-        <v>3321</v>
+        <v>2208</v>
       </c>
       <c r="L102" s="3" t="n">
-        <v>25912</v>
+        <v>21098</v>
       </c>
       <c r="M102" s="3" t="n">
-        <v>8724.18</v>
+        <v>1987</v>
       </c>
       <c r="N102" s="3" t="n">
-        <v>475</v>
+        <v>293</v>
       </c>
       <c r="O102" s="3" t="n">
-        <v>-8971</v>
+        <v>66</v>
       </c>
       <c r="P102" s="3" t="n">
-        <v>24764</v>
-[...1 lines deleted...]
-      <c r="Q102" s="3" t="inlineStr"/>
+        <v>14257</v>
+      </c>
+      <c r="Q102" s="3" t="n">
+        <v>3997</v>
+      </c>
       <c r="R102" s="3" t="n">
-        <v>1587.354</v>
+        <v>1540.691</v>
       </c>
       <c r="S102" s="3" t="n">
-        <v>-1400707.646</v>
+        <v>18.86900000000014</v>
       </c>
       <c r="T102" s="3" t="n">
-        <v>17087</v>
-[...1 lines deleted...]
-      <c r="U102" s="3" t="inlineStr"/>
+        <v>10711</v>
+      </c>
+      <c r="U102" s="3" t="n">
+        <v>2819</v>
+      </c>
       <c r="V102" s="3" t="n">
-        <v>1584.74</v>
+        <v>1485.568</v>
       </c>
       <c r="W102" s="3" t="n">
-        <v>-1123263.26</v>
+        <v>52.09199999999987</v>
       </c>
       <c r="X102" s="3" t="n">
-        <v>78171</v>
+        <v>71789</v>
       </c>
       <c r="Y102" s="3" t="n">
-        <v>24907</v>
+        <v>2968</v>
       </c>
       <c r="Z102" s="3" t="n">
-        <v>8057</v>
+        <v>7461</v>
       </c>
       <c r="AA102" s="3" t="n">
-        <v>2942</v>
+        <v>336</v>
       </c>
       <c r="AB102" s="3" t="n">
-        <v>15276</v>
+        <v>14373</v>
       </c>
       <c r="AC102" s="3" t="n">
-        <v>4753</v>
+        <v>424</v>
       </c>
       <c r="AD102" s="3" t="n">
-        <v>5420</v>
+        <v>5047</v>
       </c>
       <c r="AE102" s="3" t="n">
-        <v>1630</v>
-[...2 lines deleted...]
-      <c r="AG102" s="3" t="inlineStr"/>
+        <v>213</v>
+      </c>
+      <c r="AF102" s="3" t="n">
+        <v>5865</v>
+      </c>
+      <c r="AG102" s="3" t="n">
+        <v>282</v>
+      </c>
       <c r="AH102" s="3" t="n">
-        <v>515.056</v>
-[...1 lines deleted...]
-      <c r="AI102" s="3" t="inlineStr"/>
+        <v>267.278</v>
+      </c>
+      <c r="AI102" s="3" t="n">
+        <v>80.37200000000001</v>
+      </c>
       <c r="AJ102" s="3" t="n">
-        <v>3152</v>
-[...1 lines deleted...]
-      <c r="AK102" s="3" t="inlineStr"/>
+        <v>2644</v>
+      </c>
+      <c r="AK102" s="3" t="n">
+        <v>136</v>
+      </c>
       <c r="AL102" s="3" t="n">
-        <v>7677</v>
-[...3 lines deleted...]
-      <c r="AO102" s="3" t="inlineStr"/>
+        <v>3546</v>
+      </c>
+      <c r="AM102" s="3" t="n">
+        <v>1178</v>
+      </c>
+      <c r="AN102" s="3" t="n">
+        <v>1178</v>
+      </c>
+      <c r="AO102" s="3" t="n">
+        <v>29.47210407805854</v>
+      </c>
     </row>
     <row r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
-          <t>12/06/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
       <c r="B103" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D103" s="3" t="n">
-        <v>197240</v>
+        <v>192979</v>
       </c>
       <c r="E103" s="3" t="n">
-        <v>4147</v>
+        <v>10872</v>
       </c>
       <c r="F103" s="3" t="n">
-        <v>83149</v>
+        <v>82022</v>
       </c>
       <c r="G103" s="3" t="n">
-        <v>1090</v>
+        <v>3188</v>
       </c>
       <c r="H103" s="3" t="n">
-        <v>4037</v>
+        <v>3107</v>
       </c>
       <c r="I103" s="3" t="n">
-        <v>890</v>
+        <v>2360</v>
       </c>
       <c r="J103" s="3" t="n">
-        <v>14616</v>
+        <v>12858</v>
       </c>
       <c r="K103" s="3" t="n">
-        <v>1692</v>
+        <v>5330</v>
       </c>
       <c r="L103" s="3" t="n">
-        <v>27394</v>
+        <v>25861</v>
       </c>
       <c r="M103" s="3" t="n">
-        <v>1482</v>
+        <v>4763</v>
       </c>
       <c r="N103" s="3" t="n">
-        <v>527</v>
+        <v>473</v>
       </c>
       <c r="O103" s="3" t="n">
-        <v>52</v>
+        <v>180</v>
       </c>
       <c r="P103" s="3" t="n">
-        <v>28070</v>
+        <v>24655</v>
       </c>
       <c r="Q103" s="3" t="n">
-        <v>3306</v>
+        <v>10398</v>
       </c>
       <c r="R103" s="3" t="n">
-        <v>1606.52</v>
+        <v>1586.186</v>
       </c>
       <c r="S103" s="3" t="n">
-        <v>19.16599999999994</v>
+        <v>45.49499999999989</v>
       </c>
       <c r="T103" s="3" t="n">
-        <v>19039</v>
+        <v>17021</v>
       </c>
       <c r="U103" s="3" t="n">
-        <v>1952</v>
+        <v>6310</v>
       </c>
       <c r="V103" s="3" t="n">
-        <v>1611.46</v>
+        <v>1583.512</v>
       </c>
       <c r="W103" s="3" t="n">
-        <v>26.72000000000003</v>
+        <v>97.94399999999996</v>
       </c>
       <c r="X103" s="3" t="n">
-        <v>80132</v>
+        <v>78101</v>
       </c>
       <c r="Y103" s="3" t="n">
-        <v>1961</v>
+        <v>6312</v>
       </c>
       <c r="Z103" s="3" t="n">
-        <v>8210</v>
+        <v>8051</v>
       </c>
       <c r="AA103" s="3" t="n">
-        <v>153</v>
+        <v>590</v>
       </c>
       <c r="AB103" s="3" t="n">
-        <v>15555</v>
+        <v>15261</v>
       </c>
       <c r="AC103" s="3" t="n">
-        <v>279</v>
+        <v>888</v>
       </c>
       <c r="AD103" s="3" t="n">
-        <v>5482</v>
+        <v>5412</v>
       </c>
       <c r="AE103" s="3" t="n">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>365</v>
+      </c>
+      <c r="AF103" s="3" t="inlineStr"/>
       <c r="AG103" s="3" t="inlineStr"/>
       <c r="AH103" s="3" t="n">
-        <v>584.498</v>
+        <v>511.413</v>
       </c>
       <c r="AI103" s="3" t="n">
-        <v>69.44200000000001</v>
+        <v>244.135</v>
       </c>
       <c r="AJ103" s="3" t="n">
-        <v>3363</v>
+        <v>3144</v>
       </c>
       <c r="AK103" s="3" t="n">
-        <v>211</v>
+        <v>500</v>
       </c>
       <c r="AL103" s="3" t="n">
-        <v>9031</v>
+        <v>7634</v>
       </c>
       <c r="AM103" s="3" t="n">
-        <v>1354</v>
+        <v>4088</v>
       </c>
       <c r="AN103" s="3" t="n">
-        <v>1354</v>
+        <v>4088</v>
       </c>
       <c r="AO103" s="3" t="n">
-        <v>40.95583787053842</v>
+        <v>39.3152529332564</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
-          <t>12/08/2025</t>
+          <t>11/06/2026</t>
         </is>
       </c>
       <c r="B104" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D104" s="3" t="n">
-        <v>157640</v>
+        <v>196976</v>
       </c>
       <c r="E104" s="3" t="n">
-        <v>-39600</v>
+        <v>3997</v>
       </c>
       <c r="F104" s="3" t="n">
-        <v>72994</v>
+        <v>83105</v>
       </c>
       <c r="G104" s="3" t="n">
-        <v>-10155</v>
+        <v>1083</v>
       </c>
       <c r="H104" s="3" t="n">
-        <v>56120.8</v>
+        <v>3995</v>
       </c>
       <c r="I104" s="3" t="n">
-        <v>52083.8</v>
+        <v>888</v>
       </c>
       <c r="J104" s="3" t="n">
-        <v>12529</v>
+        <v>14509</v>
       </c>
       <c r="K104" s="3" t="n">
-        <v>-2087</v>
+        <v>1651</v>
       </c>
       <c r="L104" s="3" t="n">
-        <v>19157.84</v>
+        <v>27301</v>
       </c>
       <c r="M104" s="3" t="n">
-        <v>-8236.16</v>
+        <v>1440</v>
       </c>
       <c r="N104" s="3" t="n">
-        <v>17529</v>
+        <v>525</v>
       </c>
       <c r="O104" s="3" t="n">
-        <v>17002</v>
-[...2 lines deleted...]
-      <c r="Q104" s="3" t="inlineStr"/>
+        <v>52</v>
+      </c>
+      <c r="P104" s="3" t="n">
+        <v>27859</v>
+      </c>
+      <c r="Q104" s="3" t="n">
+        <v>3204</v>
+      </c>
       <c r="R104" s="3" t="n">
-        <v>1477.196</v>
+        <v>1605.763</v>
       </c>
       <c r="S104" s="3" t="n">
-        <v>-129.3240000000001</v>
+        <v>19.577</v>
       </c>
       <c r="T104" s="3" t="n">
-        <v>761</v>
+        <v>18917</v>
       </c>
       <c r="U104" s="3" t="n">
-        <v>-18278</v>
+        <v>1896</v>
       </c>
       <c r="V104" s="3" t="n">
-        <v>1238.776</v>
+        <v>1609.839</v>
       </c>
       <c r="W104" s="3" t="n">
-        <v>-372.684</v>
+        <v>26.327</v>
       </c>
       <c r="X104" s="3" t="n">
-        <v>58969</v>
+        <v>80009</v>
       </c>
       <c r="Y104" s="3" t="n">
-        <v>-21163</v>
+        <v>1908</v>
       </c>
       <c r="Z104" s="3" t="n">
-        <v>5869</v>
+        <v>8202</v>
       </c>
       <c r="AA104" s="3" t="n">
-        <v>-2341</v>
+        <v>151</v>
       </c>
       <c r="AB104" s="3" t="n">
-        <v>12018</v>
+        <v>15542</v>
       </c>
       <c r="AC104" s="3" t="n">
-        <v>-3537</v>
+        <v>281</v>
       </c>
       <c r="AD104" s="3" t="n">
-        <v>3793</v>
+        <v>5482</v>
       </c>
       <c r="AE104" s="3" t="n">
-        <v>-1689</v>
+        <v>70</v>
       </c>
       <c r="AF104" s="3" t="n">
-        <v>4995</v>
-[...3 lines deleted...]
-      </c>
+        <v>6580</v>
+      </c>
+      <c r="AG104" s="3" t="inlineStr"/>
       <c r="AH104" s="3" t="n">
-        <v>56</v>
+        <v>581.749</v>
       </c>
       <c r="AI104" s="3" t="n">
-        <v>-528.498</v>
+        <v>70.33600000000001</v>
       </c>
       <c r="AJ104" s="3" t="n">
-        <v>2235</v>
+        <v>3356</v>
       </c>
       <c r="AK104" s="3" t="n">
-        <v>-1128</v>
-[...4 lines deleted...]
-      <c r="AO104" s="3" t="inlineStr"/>
+        <v>212</v>
+      </c>
+      <c r="AL104" s="3" t="n">
+        <v>8942</v>
+      </c>
+      <c r="AM104" s="3" t="n">
+        <v>1308</v>
+      </c>
+      <c r="AN104" s="3" t="n">
+        <v>1308</v>
+      </c>
+      <c r="AO104" s="3" t="n">
+        <v>40.82397003745319</v>
+      </c>
     </row>
     <row r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
-          <t>12/09/2025</t>
+          <t>11/07/2026</t>
         </is>
       </c>
       <c r="B105" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D105" s="3" t="n">
-        <v>161605</v>
+        <v>203052</v>
       </c>
       <c r="E105" s="3" t="n">
-        <v>3965</v>
+        <v>6076</v>
       </c>
       <c r="F105" s="3" t="n">
-        <v>74010</v>
+        <v>84163</v>
       </c>
       <c r="G105" s="3" t="n">
-        <v>1016</v>
+        <v>1058</v>
       </c>
       <c r="H105" s="3" t="n">
-        <v>57114.52</v>
+        <v>4881</v>
       </c>
       <c r="I105" s="3" t="n">
-        <v>993.7199999999939</v>
+        <v>886</v>
       </c>
       <c r="J105" s="3" t="n">
-        <v>13558</v>
+        <v>16963</v>
       </c>
       <c r="K105" s="3" t="n">
-        <v>1029</v>
+        <v>2454</v>
       </c>
       <c r="L105" s="3" t="n">
-        <v>19821.84</v>
+        <v>29432</v>
       </c>
       <c r="M105" s="3" t="n">
-        <v>664</v>
+        <v>2131</v>
       </c>
       <c r="N105" s="3" t="n">
-        <v>19485</v>
+        <v>571</v>
       </c>
       <c r="O105" s="3" t="n">
-        <v>1956</v>
-[...2 lines deleted...]
-      <c r="Q105" s="3" t="inlineStr"/>
+        <v>46</v>
+      </c>
+      <c r="P105" s="3" t="n">
+        <v>32554</v>
+      </c>
+      <c r="Q105" s="3" t="n">
+        <v>4695</v>
+      </c>
       <c r="R105" s="3" t="n">
-        <v>1482.357</v>
+        <v>1622.921</v>
       </c>
       <c r="S105" s="3" t="n">
-        <v>5.161000000000058</v>
+        <v>17.15800000000013</v>
       </c>
       <c r="T105" s="3" t="n">
-        <v>1631</v>
+        <v>21793</v>
       </c>
       <c r="U105" s="3" t="n">
-        <v>870</v>
+        <v>2876</v>
       </c>
       <c r="V105" s="3" t="n">
-        <v>1272.111</v>
+        <v>1643.063</v>
       </c>
       <c r="W105" s="3" t="n">
-        <v>33.33500000000004</v>
+        <v>33.22400000000016</v>
       </c>
       <c r="X105" s="3" t="n">
-        <v>60341</v>
+        <v>82921</v>
       </c>
       <c r="Y105" s="3" t="n">
-        <v>1372</v>
+        <v>2912</v>
       </c>
       <c r="Z105" s="3" t="n">
-        <v>6136</v>
+        <v>8420</v>
       </c>
       <c r="AA105" s="3" t="n">
-        <v>267</v>
+        <v>218</v>
       </c>
       <c r="AB105" s="3" t="n">
-        <v>12416</v>
+        <v>15829</v>
       </c>
       <c r="AC105" s="3" t="n">
-        <v>398</v>
+        <v>287</v>
       </c>
       <c r="AD105" s="3" t="n">
-        <v>3987</v>
+        <v>5703</v>
       </c>
       <c r="AE105" s="3" t="n">
-        <v>194</v>
+        <v>221</v>
       </c>
       <c r="AF105" s="3" t="n">
-        <v>5165</v>
+        <v>6823</v>
       </c>
       <c r="AG105" s="3" t="n">
-        <v>170</v>
+        <v>243</v>
       </c>
       <c r="AH105" s="3" t="n">
-        <v>131</v>
+        <v>636.599</v>
       </c>
       <c r="AI105" s="3" t="n">
-        <v>75</v>
+        <v>54.85000000000002</v>
       </c>
       <c r="AJ105" s="3" t="n">
-        <v>2296</v>
+        <v>3500</v>
       </c>
       <c r="AK105" s="3" t="n">
-        <v>61</v>
-[...4 lines deleted...]
-      <c r="AO105" s="3" t="inlineStr"/>
+        <v>144</v>
+      </c>
+      <c r="AL105" s="3" t="n">
+        <v>10761</v>
+      </c>
+      <c r="AM105" s="3" t="n">
+        <v>1819</v>
+      </c>
+      <c r="AN105" s="3" t="n">
+        <v>1819</v>
+      </c>
+      <c r="AO105" s="3" t="n">
+        <v>38.7433439829606</v>
+      </c>
     </row>
     <row r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
-          <t>12/10/2025</t>
+          <t>11/08/2025</t>
         </is>
       </c>
       <c r="B106" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D106" s="3" t="n">
-        <v>165530</v>
+        <v>157515</v>
       </c>
       <c r="E106" s="3" t="n">
-        <v>3925</v>
+        <v>-45537</v>
       </c>
       <c r="F106" s="3" t="n">
-        <v>74958</v>
+        <v>72942</v>
       </c>
       <c r="G106" s="3" t="n">
-        <v>948</v>
+        <v>-11221</v>
       </c>
       <c r="H106" s="3" t="n">
-        <v>58038.47</v>
+        <v>56069.02</v>
       </c>
       <c r="I106" s="3" t="n">
-        <v>923.9500000000044</v>
-[...6 lines deleted...]
-      <c r="O106" s="3" t="inlineStr"/>
+        <v>51188.02</v>
+      </c>
+      <c r="J106" s="3" t="n">
+        <v>12508</v>
+      </c>
+      <c r="K106" s="3" t="n">
+        <v>-4455</v>
+      </c>
+      <c r="L106" s="3" t="n">
+        <v>19144.97</v>
+      </c>
+      <c r="M106" s="3" t="n">
+        <v>-10287.03</v>
+      </c>
+      <c r="N106" s="3" t="n">
+        <v>17476</v>
+      </c>
+      <c r="O106" s="3" t="n">
+        <v>16905</v>
+      </c>
       <c r="P106" s="3" t="inlineStr"/>
       <c r="Q106" s="3" t="inlineStr"/>
       <c r="R106" s="3" t="n">
-        <v>1488.123</v>
+        <v>1476.852</v>
       </c>
       <c r="S106" s="3" t="n">
-        <v>5.766000000000076</v>
+        <v>-146.069</v>
       </c>
       <c r="T106" s="3" t="n">
-        <v>800</v>
+        <v>760</v>
       </c>
       <c r="U106" s="3" t="n">
-        <v>-831</v>
+        <v>-21033</v>
       </c>
       <c r="V106" s="3" t="n">
-        <v>1305.123</v>
+        <v>1237.971</v>
       </c>
       <c r="W106" s="3" t="n">
-        <v>33.01199999999994</v>
+        <v>-405.0920000000001</v>
       </c>
       <c r="X106" s="3" t="n">
-        <v>61835</v>
+        <v>58928</v>
       </c>
       <c r="Y106" s="3" t="n">
-        <v>1494</v>
+        <v>-23993</v>
       </c>
       <c r="Z106" s="3" t="n">
-        <v>6389</v>
+        <v>5863</v>
       </c>
       <c r="AA106" s="3" t="n">
-        <v>253</v>
+        <v>-2557</v>
       </c>
       <c r="AB106" s="3" t="n">
-        <v>12800</v>
+        <v>12003</v>
       </c>
       <c r="AC106" s="3" t="n">
-        <v>384</v>
+        <v>-3826</v>
       </c>
       <c r="AD106" s="3" t="n">
-        <v>4195</v>
+        <v>3790</v>
       </c>
       <c r="AE106" s="3" t="n">
-        <v>208</v>
+        <v>-1913</v>
       </c>
       <c r="AF106" s="3" t="n">
-        <v>5165</v>
+        <v>4989</v>
       </c>
       <c r="AG106" s="3" t="n">
-        <v>0</v>
+        <v>-1834</v>
       </c>
       <c r="AH106" s="3" t="n">
-        <v>203</v>
+        <v>51</v>
       </c>
       <c r="AI106" s="3" t="n">
-        <v>72</v>
+        <v>-585.599</v>
       </c>
       <c r="AJ106" s="3" t="n">
-        <v>2330</v>
+        <v>2233</v>
       </c>
       <c r="AK106" s="3" t="n">
-        <v>34</v>
+        <v>-1267</v>
       </c>
       <c r="AL106" s="3" t="inlineStr"/>
       <c r="AM106" s="3" t="inlineStr"/>
       <c r="AN106" s="3" t="inlineStr"/>
       <c r="AO106" s="3" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
-          <t>12/11/2025</t>
+          <t>11/08/2026</t>
         </is>
       </c>
       <c r="B107" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D107" s="3" t="n">
-        <v>170134</v>
+        <v>207905</v>
       </c>
       <c r="E107" s="3" t="n">
-        <v>4604</v>
+        <v>50390</v>
       </c>
       <c r="F107" s="3" t="n">
-        <v>75626</v>
+        <v>85395</v>
       </c>
       <c r="G107" s="3" t="n">
-        <v>668</v>
+        <v>12453</v>
       </c>
       <c r="H107" s="3" t="n">
-        <v>59178.67</v>
+        <v>5822</v>
       </c>
       <c r="I107" s="3" t="n">
-        <v>1140.199999999997</v>
+        <v>-50247.02</v>
       </c>
       <c r="J107" s="3" t="n">
-        <v>1748</v>
-[...1 lines deleted...]
-      <c r="K107" s="3" t="inlineStr"/>
+        <v>18433</v>
+      </c>
+      <c r="K107" s="3" t="n">
+        <v>5925</v>
+      </c>
       <c r="L107" s="3" t="n">
-        <v>15904</v>
-[...1 lines deleted...]
-      <c r="M107" s="3" t="inlineStr"/>
+        <v>31221</v>
+      </c>
+      <c r="M107" s="3" t="n">
+        <v>12076.03</v>
+      </c>
       <c r="N107" s="3" t="n">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="O107" s="3" t="inlineStr"/>
+        <v>611</v>
+      </c>
+      <c r="O107" s="3" t="n">
+        <v>-16865</v>
+      </c>
       <c r="P107" s="3" t="n">
-        <v>3435</v>
+        <v>36006</v>
       </c>
       <c r="Q107" s="3" t="inlineStr"/>
       <c r="R107" s="3" t="n">
-        <v>1499.964</v>
+        <v>1642.201</v>
       </c>
       <c r="S107" s="3" t="n">
-        <v>11.84099999999989</v>
+        <v>165.3489999999999</v>
       </c>
       <c r="T107" s="3" t="n">
-        <v>3093</v>
+        <v>23952</v>
       </c>
       <c r="U107" s="3" t="n">
-        <v>2293</v>
+        <v>23192</v>
       </c>
       <c r="V107" s="3" t="n">
-        <v>1343.192</v>
+        <v>1671.353</v>
       </c>
       <c r="W107" s="3" t="n">
-        <v>38.06899999999996</v>
+        <v>433.3820000000001</v>
       </c>
       <c r="X107" s="3" t="n">
-        <v>64025</v>
+        <v>85096</v>
       </c>
       <c r="Y107" s="3" t="n">
-        <v>2190</v>
+        <v>26168</v>
       </c>
       <c r="Z107" s="3" t="n">
-        <v>6633</v>
+        <v>8619</v>
       </c>
       <c r="AA107" s="3" t="n">
-        <v>244</v>
+        <v>2756</v>
       </c>
       <c r="AB107" s="3" t="n">
-        <v>13223</v>
+        <v>16103</v>
       </c>
       <c r="AC107" s="3" t="n">
-        <v>423</v>
+        <v>4100</v>
       </c>
       <c r="AD107" s="3" t="n">
-        <v>4422</v>
+        <v>5807</v>
       </c>
       <c r="AE107" s="3" t="n">
-        <v>227</v>
+        <v>2017</v>
       </c>
       <c r="AF107" s="3" t="n">
-        <v>5205</v>
+        <v>6920</v>
       </c>
       <c r="AG107" s="3" t="n">
-        <v>40</v>
+        <v>1931</v>
       </c>
       <c r="AH107" s="3" t="n">
-        <v>32.399</v>
+        <v>695.76</v>
       </c>
       <c r="AI107" s="3" t="n">
-        <v>-170.601</v>
+        <v>644.76</v>
       </c>
       <c r="AJ107" s="3" t="n">
-        <v>2352</v>
+        <v>3717</v>
       </c>
       <c r="AK107" s="3" t="n">
-        <v>22</v>
+        <v>1484</v>
       </c>
       <c r="AL107" s="3" t="n">
-        <v>342</v>
+        <v>12054</v>
       </c>
       <c r="AM107" s="3" t="inlineStr"/>
       <c r="AN107" s="3" t="inlineStr"/>
       <c r="AO107" s="3" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
-          <t>12/12/2025</t>
+          <t>11/09/2025</t>
         </is>
       </c>
       <c r="B108" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D108" s="3" t="n">
-        <v>173806</v>
+        <v>161476</v>
       </c>
       <c r="E108" s="3" t="n">
-        <v>3672</v>
+        <v>-46429</v>
       </c>
       <c r="F108" s="3" t="n">
-        <v>76710</v>
+        <v>73977</v>
       </c>
       <c r="G108" s="3" t="n">
-        <v>1084</v>
+        <v>-11418</v>
       </c>
       <c r="H108" s="3" t="n">
-        <v>60212.92</v>
+        <v>57083.47</v>
       </c>
       <c r="I108" s="3" t="n">
-        <v>1034.25</v>
+        <v>51261.47</v>
       </c>
       <c r="J108" s="3" t="n">
-        <v>3481</v>
+        <v>13523</v>
       </c>
       <c r="K108" s="3" t="n">
-        <v>1733</v>
+        <v>-4910</v>
       </c>
       <c r="L108" s="3" t="n">
-        <v>17462</v>
+        <v>19798.91</v>
       </c>
       <c r="M108" s="3" t="n">
-        <v>1558</v>
+        <v>-11422.09</v>
       </c>
       <c r="N108" s="3" t="n">
-        <v>156</v>
+        <v>19435</v>
       </c>
       <c r="O108" s="3" t="n">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>18824</v>
+      </c>
+      <c r="P108" s="3" t="inlineStr"/>
+      <c r="Q108" s="3" t="inlineStr"/>
       <c r="R108" s="3" t="n">
-        <v>1509.933</v>
+        <v>1482.179</v>
       </c>
       <c r="S108" s="3" t="n">
-        <v>9.969000000000051</v>
+        <v>-160.0219999999999</v>
       </c>
       <c r="T108" s="3" t="n">
-        <v>5430</v>
+        <v>1600</v>
       </c>
       <c r="U108" s="3" t="n">
-        <v>2337</v>
+        <v>-22352</v>
       </c>
       <c r="V108" s="3" t="n">
-        <v>1383.611</v>
+        <v>1270.364</v>
       </c>
       <c r="W108" s="3" t="n">
-        <v>40.4190000000001</v>
+        <v>-400.989</v>
       </c>
       <c r="X108" s="3" t="n">
-        <v>66339</v>
+        <v>60290</v>
       </c>
       <c r="Y108" s="3" t="n">
-        <v>2314</v>
+        <v>-24806</v>
       </c>
       <c r="Z108" s="3" t="n">
-        <v>6895</v>
+        <v>6124</v>
       </c>
       <c r="AA108" s="3" t="n">
-        <v>262</v>
+        <v>-2495</v>
       </c>
       <c r="AB108" s="3" t="n">
-        <v>13625</v>
+        <v>12393</v>
       </c>
       <c r="AC108" s="3" t="n">
-        <v>402</v>
+        <v>-3710</v>
       </c>
       <c r="AD108" s="3" t="n">
-        <v>4650</v>
+        <v>3977</v>
       </c>
       <c r="AE108" s="3" t="n">
-        <v>228</v>
+        <v>-1830</v>
       </c>
       <c r="AF108" s="3" t="n">
-        <v>5361</v>
+        <v>5165</v>
       </c>
       <c r="AG108" s="3" t="n">
-        <v>156</v>
+        <v>-1755</v>
       </c>
       <c r="AH108" s="3" t="n">
-        <v>126.482</v>
+        <v>130</v>
       </c>
       <c r="AI108" s="3" t="n">
-        <v>94.083</v>
+        <v>-565.76</v>
       </c>
       <c r="AJ108" s="3" t="n">
-        <v>2413</v>
+        <v>2294</v>
       </c>
       <c r="AK108" s="3" t="n">
-        <v>61</v>
-[...12 lines deleted...]
-      </c>
+        <v>-1423</v>
+      </c>
+      <c r="AL108" s="3" t="inlineStr"/>
+      <c r="AM108" s="3" t="inlineStr"/>
+      <c r="AN108" s="3" t="inlineStr"/>
+      <c r="AO108" s="3" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
-          <t>13/01/2026</t>
+          <t>11/10/2025</t>
         </is>
       </c>
       <c r="B109" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D109" s="3" t="n">
-        <v>177837</v>
+        <v>165429</v>
       </c>
       <c r="E109" s="3" t="n">
-        <v>4031</v>
+        <v>3953</v>
       </c>
       <c r="F109" s="3" t="n">
-        <v>77748</v>
+        <v>74925</v>
       </c>
       <c r="G109" s="3" t="n">
-        <v>1038</v>
-[...26 lines deleted...]
-      </c>
+        <v>948</v>
+      </c>
+      <c r="H109" s="3" t="n">
+        <v>58006.99</v>
+      </c>
+      <c r="I109" s="3" t="n">
+        <v>923.5199999999968</v>
+      </c>
+      <c r="J109" s="3" t="inlineStr"/>
+      <c r="K109" s="3" t="inlineStr"/>
+      <c r="L109" s="3" t="inlineStr"/>
+      <c r="M109" s="3" t="inlineStr"/>
+      <c r="N109" s="3" t="inlineStr"/>
+      <c r="O109" s="3" t="inlineStr"/>
+      <c r="P109" s="3" t="inlineStr"/>
+      <c r="Q109" s="3" t="inlineStr"/>
       <c r="R109" s="3" t="n">
-        <v>1522.417</v>
+        <v>1487.993</v>
       </c>
       <c r="S109" s="3" t="n">
-        <v>12.48399999999992</v>
+        <v>5.813999999999851</v>
       </c>
       <c r="T109" s="3" t="n">
-        <v>8101</v>
+        <v>734</v>
       </c>
       <c r="U109" s="3" t="n">
-        <v>2671</v>
+        <v>-866</v>
       </c>
       <c r="V109" s="3" t="n">
-        <v>1436.768</v>
+        <v>1304.542</v>
       </c>
       <c r="W109" s="3" t="n">
-        <v>53.15699999999993</v>
+        <v>34.17799999999988</v>
       </c>
       <c r="X109" s="3" t="n">
-        <v>69026</v>
+        <v>61785</v>
       </c>
       <c r="Y109" s="3" t="n">
-        <v>2687</v>
+        <v>1495</v>
       </c>
       <c r="Z109" s="3" t="n">
-        <v>7151</v>
+        <v>6384</v>
       </c>
       <c r="AA109" s="3" t="n">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="AB109" s="3" t="n">
-        <v>13970</v>
+        <v>12798</v>
       </c>
       <c r="AC109" s="3" t="n">
-        <v>345</v>
+        <v>405</v>
       </c>
       <c r="AD109" s="3" t="n">
-        <v>4861</v>
+        <v>4189</v>
       </c>
       <c r="AE109" s="3" t="n">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AF109" s="3" t="n">
-        <v>5616</v>
+        <v>5165</v>
       </c>
       <c r="AG109" s="3" t="n">
-        <v>255</v>
+        <v>0</v>
       </c>
       <c r="AH109" s="3" t="n">
-        <v>193.646</v>
+        <v>201</v>
       </c>
       <c r="AI109" s="3" t="n">
-        <v>67.16399999999999</v>
+        <v>71</v>
       </c>
       <c r="AJ109" s="3" t="n">
-        <v>2521</v>
+        <v>2330</v>
       </c>
       <c r="AK109" s="3" t="n">
-        <v>108</v>
-[...12 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="AL109" s="3" t="inlineStr"/>
+      <c r="AM109" s="3" t="inlineStr"/>
+      <c r="AN109" s="3" t="inlineStr"/>
+      <c r="AO109" s="3" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
-          <t>13/04/2025</t>
+          <t>11/11/2025</t>
         </is>
       </c>
       <c r="B110" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D110" s="3" t="n">
-        <v>151554</v>
+        <v>170024</v>
       </c>
       <c r="E110" s="3" t="n">
-        <v>-26283</v>
+        <v>4595</v>
       </c>
       <c r="F110" s="3" t="n">
-        <v>66815</v>
+        <v>75590</v>
       </c>
       <c r="G110" s="3" t="n">
-        <v>-10933</v>
+        <v>665</v>
       </c>
       <c r="H110" s="3" t="n">
-        <v>50316.83</v>
-[...1 lines deleted...]
-      <c r="I110" s="3" t="inlineStr"/>
+        <v>59134.37</v>
+      </c>
+      <c r="I110" s="3" t="n">
+        <v>1127.380000000005</v>
+      </c>
       <c r="J110" s="3" t="n">
-        <v>9656</v>
-[...3 lines deleted...]
-      </c>
+        <v>1697</v>
+      </c>
+      <c r="K110" s="3" t="inlineStr"/>
       <c r="L110" s="3" t="n">
-        <v>17218.94</v>
-[...3 lines deleted...]
-      </c>
+        <v>15859</v>
+      </c>
+      <c r="M110" s="3" t="inlineStr"/>
       <c r="N110" s="3" t="n">
-        <v>9560</v>
-[...4 lines deleted...]
-      <c r="P110" s="3" t="inlineStr"/>
+        <v>79</v>
+      </c>
+      <c r="O110" s="3" t="inlineStr"/>
+      <c r="P110" s="3" t="n">
+        <v>3334</v>
+      </c>
       <c r="Q110" s="3" t="inlineStr"/>
       <c r="R110" s="3" t="n">
-        <v>1402678</v>
+        <v>1499.483</v>
       </c>
       <c r="S110" s="3" t="n">
-        <v>1401155.583</v>
+        <v>11.49000000000001</v>
       </c>
       <c r="T110" s="3" t="n">
-        <v>22574</v>
+        <v>3022</v>
       </c>
       <c r="U110" s="3" t="n">
-        <v>14473</v>
+        <v>2288</v>
       </c>
       <c r="V110" s="3" t="n">
-        <v>1125929</v>
+        <v>1341.974</v>
       </c>
       <c r="W110" s="3" t="n">
-        <v>1124492.232</v>
+        <v>37.43200000000002</v>
       </c>
       <c r="X110" s="3" t="n">
-        <v>53308</v>
+        <v>63954</v>
       </c>
       <c r="Y110" s="3" t="n">
-        <v>-15718</v>
+        <v>2169</v>
       </c>
       <c r="Z110" s="3" t="n">
-        <v>5126</v>
+        <v>6623</v>
       </c>
       <c r="AA110" s="3" t="n">
-        <v>-2025</v>
+        <v>239</v>
       </c>
       <c r="AB110" s="3" t="n">
-        <v>10528</v>
+        <v>13204</v>
       </c>
       <c r="AC110" s="3" t="n">
-        <v>-3442</v>
+        <v>406</v>
       </c>
       <c r="AD110" s="3" t="n">
-        <v>3790</v>
+        <v>4420</v>
       </c>
       <c r="AE110" s="3" t="n">
-        <v>-1071</v>
-[...7 lines deleted...]
-      <c r="AL110" s="3" t="inlineStr"/>
+        <v>231</v>
+      </c>
+      <c r="AF110" s="3" t="n">
+        <v>5200</v>
+      </c>
+      <c r="AG110" s="3" t="n">
+        <v>35</v>
+      </c>
+      <c r="AH110" s="3" t="n">
+        <v>30.161</v>
+      </c>
+      <c r="AI110" s="3" t="n">
+        <v>-170.839</v>
+      </c>
+      <c r="AJ110" s="3" t="n">
+        <v>2351</v>
+      </c>
+      <c r="AK110" s="3" t="n">
+        <v>21</v>
+      </c>
+      <c r="AL110" s="3" t="n">
+        <v>312</v>
+      </c>
       <c r="AM110" s="3" t="inlineStr"/>
       <c r="AN110" s="3" t="inlineStr"/>
       <c r="AO110" s="3" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
-          <t>13/05/2026</t>
+          <t>11/12/2025</t>
         </is>
       </c>
       <c r="B111" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D111" s="3" t="n">
-        <v>193228</v>
+        <v>173662</v>
       </c>
       <c r="E111" s="3" t="n">
-        <v>41674</v>
+        <v>3638</v>
       </c>
       <c r="F111" s="3" t="n">
-        <v>82120</v>
+        <v>76683</v>
       </c>
       <c r="G111" s="3" t="n">
-        <v>15305</v>
+        <v>1093</v>
       </c>
       <c r="H111" s="3" t="n">
-        <v>3195</v>
+        <v>60190.89</v>
       </c>
       <c r="I111" s="3" t="n">
-        <v>-47121.83</v>
+        <v>1056.519999999997</v>
       </c>
       <c r="J111" s="3" t="n">
-        <v>12985</v>
+        <v>3409</v>
       </c>
       <c r="K111" s="3" t="n">
-        <v>3329</v>
+        <v>1712</v>
       </c>
       <c r="L111" s="3" t="n">
-        <v>25966</v>
+        <v>17396</v>
       </c>
       <c r="M111" s="3" t="n">
-        <v>8747.060000000001</v>
+        <v>1537</v>
       </c>
       <c r="N111" s="3" t="n">
-        <v>477</v>
+        <v>152</v>
       </c>
       <c r="O111" s="3" t="n">
-        <v>-9083</v>
+        <v>73</v>
       </c>
       <c r="P111" s="3" t="n">
-        <v>24883</v>
-[...1 lines deleted...]
-      <c r="Q111" s="3" t="inlineStr"/>
+        <v>6591</v>
+      </c>
+      <c r="Q111" s="3" t="n">
+        <v>3257</v>
+      </c>
       <c r="R111" s="3" t="n">
-        <v>1587.706</v>
+        <v>1509.742</v>
       </c>
       <c r="S111" s="3" t="n">
-        <v>-1401090.294</v>
+        <v>10.25900000000001</v>
       </c>
       <c r="T111" s="3" t="n">
-        <v>17157</v>
+        <v>5328</v>
       </c>
       <c r="U111" s="3" t="n">
-        <v>-5417</v>
+        <v>2306</v>
       </c>
       <c r="V111" s="3" t="n">
-        <v>1585.797</v>
+        <v>1381.745</v>
       </c>
       <c r="W111" s="3" t="n">
-        <v>-1124343.203</v>
+        <v>39.77099999999996</v>
       </c>
       <c r="X111" s="3" t="n">
-        <v>78241</v>
+        <v>66249</v>
       </c>
       <c r="Y111" s="3" t="n">
-        <v>24933</v>
+        <v>2295</v>
       </c>
       <c r="Z111" s="3" t="n">
-        <v>8063</v>
+        <v>6888</v>
       </c>
       <c r="AA111" s="3" t="n">
-        <v>2937</v>
+        <v>265</v>
       </c>
       <c r="AB111" s="3" t="n">
-        <v>15290</v>
+        <v>13606</v>
       </c>
       <c r="AC111" s="3" t="n">
-        <v>4762</v>
+        <v>402</v>
       </c>
       <c r="AD111" s="3" t="n">
-        <v>5422</v>
+        <v>4640</v>
       </c>
       <c r="AE111" s="3" t="n">
-        <v>1632</v>
+        <v>220</v>
       </c>
       <c r="AF111" s="3" t="n">
-        <v>6437</v>
-[...1 lines deleted...]
-      <c r="AG111" s="3" t="inlineStr"/>
+        <v>5361</v>
+      </c>
+      <c r="AG111" s="3" t="n">
+        <v>161</v>
+      </c>
       <c r="AH111" s="3" t="n">
-        <v>518.335</v>
-[...1 lines deleted...]
-      <c r="AI111" s="3" t="inlineStr"/>
+        <v>123.461</v>
+      </c>
+      <c r="AI111" s="3" t="n">
+        <v>93.3</v>
+      </c>
       <c r="AJ111" s="3" t="n">
-        <v>3163</v>
-[...1 lines deleted...]
-      <c r="AK111" s="3" t="inlineStr"/>
+        <v>2410</v>
+      </c>
+      <c r="AK111" s="3" t="n">
+        <v>59</v>
+      </c>
       <c r="AL111" s="3" t="n">
-        <v>7726</v>
-[...3 lines deleted...]
-      <c r="AO111" s="3" t="inlineStr"/>
+        <v>1263</v>
+      </c>
+      <c r="AM111" s="3" t="n">
+        <v>951</v>
+      </c>
+      <c r="AN111" s="3" t="n">
+        <v>951</v>
+      </c>
+      <c r="AO111" s="3" t="n">
+        <v>29.19864906355542</v>
+      </c>
     </row>
     <row r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
-          <t>13/06/2026</t>
+          <t>12/01/2026</t>
         </is>
       </c>
       <c r="B112" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D112" s="3" t="n">
-        <v>197442</v>
+        <v>177713</v>
       </c>
       <c r="E112" s="3" t="n">
-        <v>4214</v>
+        <v>4051</v>
       </c>
       <c r="F112" s="3" t="n">
-        <v>83179</v>
+        <v>77715</v>
       </c>
       <c r="G112" s="3" t="n">
-        <v>1059</v>
-[...6 lines deleted...]
-      </c>
+        <v>1032</v>
+      </c>
+      <c r="H112" s="3" t="inlineStr"/>
+      <c r="I112" s="3" t="inlineStr"/>
       <c r="J112" s="3" t="n">
-        <v>14711</v>
+        <v>5414</v>
       </c>
       <c r="K112" s="3" t="n">
-        <v>1726</v>
+        <v>2005</v>
       </c>
       <c r="L112" s="3" t="n">
-        <v>27475</v>
+        <v>19195</v>
       </c>
       <c r="M112" s="3" t="n">
-        <v>1509</v>
+        <v>1799</v>
       </c>
       <c r="N112" s="3" t="n">
-        <v>528</v>
+        <v>228</v>
       </c>
       <c r="O112" s="3" t="n">
-        <v>51</v>
+        <v>76</v>
       </c>
       <c r="P112" s="3" t="n">
-        <v>28255</v>
+        <v>10442</v>
       </c>
       <c r="Q112" s="3" t="n">
-        <v>3372</v>
+        <v>3851</v>
       </c>
       <c r="R112" s="3" t="n">
-        <v>1607.808</v>
+        <v>1522.144</v>
       </c>
       <c r="S112" s="3" t="n">
-        <v>20.10200000000009</v>
+        <v>12.40200000000004</v>
       </c>
       <c r="T112" s="3" t="n">
-        <v>19146</v>
+        <v>8020</v>
       </c>
       <c r="U112" s="3" t="n">
-        <v>1989</v>
+        <v>2692</v>
       </c>
       <c r="V112" s="3" t="n">
-        <v>1612.947</v>
+        <v>1435.027</v>
       </c>
       <c r="W112" s="3" t="n">
-        <v>27.14999999999986</v>
+        <v>53.28200000000015</v>
       </c>
       <c r="X112" s="3" t="n">
-        <v>80246</v>
+        <v>68946</v>
       </c>
       <c r="Y112" s="3" t="n">
-        <v>2005</v>
+        <v>2697</v>
       </c>
       <c r="Z112" s="3" t="n">
-        <v>8215</v>
+        <v>7136</v>
       </c>
       <c r="AA112" s="3" t="n">
-        <v>152</v>
+        <v>248</v>
       </c>
       <c r="AB112" s="3" t="n">
-        <v>15567</v>
+        <v>13962</v>
       </c>
       <c r="AC112" s="3" t="n">
-        <v>277</v>
+        <v>356</v>
       </c>
       <c r="AD112" s="3" t="n">
-        <v>5482</v>
+        <v>4852</v>
       </c>
       <c r="AE112" s="3" t="n">
-        <v>60</v>
+        <v>212</v>
       </c>
       <c r="AF112" s="3" t="n">
-        <v>6624</v>
+        <v>5607</v>
       </c>
       <c r="AG112" s="3" t="n">
-        <v>187</v>
+        <v>246</v>
       </c>
       <c r="AH112" s="3" t="n">
-        <v>586.1369999999999</v>
+        <v>190.174</v>
       </c>
       <c r="AI112" s="3" t="n">
-        <v>67.80199999999991</v>
+        <v>66.71300000000001</v>
       </c>
       <c r="AJ112" s="3" t="n">
-        <v>3376</v>
+        <v>2518</v>
       </c>
       <c r="AK112" s="3" t="n">
-        <v>213</v>
+        <v>108</v>
       </c>
       <c r="AL112" s="3" t="n">
-        <v>9109</v>
+        <v>2422</v>
       </c>
       <c r="AM112" s="3" t="n">
-        <v>1383</v>
+        <v>1159</v>
       </c>
       <c r="AN112" s="3" t="n">
-        <v>1383</v>
+        <v>1159</v>
       </c>
       <c r="AO112" s="3" t="n">
-        <v>41.01423487544483</v>
+        <v>30.09607894053493</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
-          <t>13/08/2025</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="B113" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D113" s="3" t="n">
-        <v>157817</v>
+        <v>182241</v>
       </c>
       <c r="E113" s="3" t="n">
-        <v>-39625</v>
+        <v>4528</v>
       </c>
       <c r="F113" s="3" t="n">
-        <v>73042</v>
+        <v>78866</v>
       </c>
       <c r="G113" s="3" t="n">
-        <v>-10137</v>
+        <v>1151</v>
       </c>
       <c r="H113" s="3" t="n">
-        <v>56165.92</v>
-[...3 lines deleted...]
-      </c>
+        <v>772</v>
+      </c>
+      <c r="I113" s="3" t="inlineStr"/>
       <c r="J113" s="3" t="n">
-        <v>12565</v>
+        <v>7595</v>
       </c>
       <c r="K113" s="3" t="n">
-        <v>-2146</v>
+        <v>2181</v>
       </c>
       <c r="L113" s="3" t="n">
-        <v>19183.52</v>
+        <v>21158</v>
       </c>
       <c r="M113" s="3" t="n">
-        <v>-8291.48</v>
+        <v>1963</v>
       </c>
       <c r="N113" s="3" t="n">
-        <v>17625</v>
+        <v>296</v>
       </c>
       <c r="O113" s="3" t="n">
-        <v>17097</v>
-[...2 lines deleted...]
-      <c r="Q113" s="3" t="inlineStr"/>
+        <v>68</v>
+      </c>
+      <c r="P113" s="3" t="n">
+        <v>14387</v>
+      </c>
+      <c r="Q113" s="3" t="n">
+        <v>3945</v>
+      </c>
       <c r="R113" s="3" t="n">
-        <v>1477.36</v>
+        <v>1541.201</v>
       </c>
       <c r="S113" s="3" t="n">
-        <v>-130.4480000000001</v>
+        <v>19.05700000000002</v>
       </c>
       <c r="T113" s="3" t="n">
-        <v>783</v>
+        <v>10794</v>
       </c>
       <c r="U113" s="3" t="n">
-        <v>-18363</v>
+        <v>2774</v>
       </c>
       <c r="V113" s="3" t="n">
-        <v>1239.334</v>
+        <v>1488.083</v>
       </c>
       <c r="W113" s="3" t="n">
-        <v>-373.6129999999998</v>
+        <v>53.05600000000004</v>
       </c>
       <c r="X113" s="3" t="n">
-        <v>59024</v>
+        <v>71872</v>
       </c>
       <c r="Y113" s="3" t="n">
-        <v>-21222</v>
+        <v>2926</v>
       </c>
       <c r="Z113" s="3" t="n">
-        <v>5876</v>
+        <v>7469</v>
       </c>
       <c r="AA113" s="3" t="n">
-        <v>-2339</v>
+        <v>333</v>
       </c>
       <c r="AB113" s="3" t="n">
-        <v>12034</v>
+        <v>14383</v>
       </c>
       <c r="AC113" s="3" t="n">
-        <v>-3533</v>
+        <v>421</v>
       </c>
       <c r="AD113" s="3" t="n">
-        <v>3796</v>
+        <v>5047</v>
       </c>
       <c r="AE113" s="3" t="n">
-        <v>-1686</v>
+        <v>195</v>
       </c>
       <c r="AF113" s="3" t="n">
-        <v>5002</v>
+        <v>5875</v>
       </c>
       <c r="AG113" s="3" t="n">
-        <v>-1622</v>
+        <v>268</v>
       </c>
       <c r="AH113" s="3" t="n">
-        <v>61</v>
+        <v>270.543</v>
       </c>
       <c r="AI113" s="3" t="n">
-        <v>-525.1369999999999</v>
+        <v>80.369</v>
       </c>
       <c r="AJ113" s="3" t="n">
-        <v>2238</v>
+        <v>2647</v>
       </c>
       <c r="AK113" s="3" t="n">
-        <v>-1138</v>
-[...4 lines deleted...]
-      <c r="AO113" s="3" t="inlineStr"/>
+        <v>129</v>
+      </c>
+      <c r="AL113" s="3" t="n">
+        <v>3593</v>
+      </c>
+      <c r="AM113" s="3" t="n">
+        <v>1171</v>
+      </c>
+      <c r="AN113" s="3" t="n">
+        <v>1171</v>
+      </c>
+      <c r="AO113" s="3" t="n">
+        <v>29.68314321926489</v>
+      </c>
     </row>
     <row r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
-          <t>13/09/2025</t>
+          <t>12/04/2025</t>
         </is>
       </c>
       <c r="B114" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D114" s="3" t="n">
-        <v>161796</v>
+        <v>151331</v>
       </c>
       <c r="E114" s="3" t="n">
-        <v>3979</v>
+        <v>-30910</v>
       </c>
       <c r="F114" s="3" t="n">
-        <v>74061</v>
+        <v>66776</v>
       </c>
       <c r="G114" s="3" t="n">
-        <v>1019</v>
+        <v>-12090</v>
       </c>
       <c r="H114" s="3" t="n">
-        <v>57162.93</v>
+        <v>50341.94</v>
       </c>
       <c r="I114" s="3" t="n">
-        <v>997.010000000002</v>
+        <v>49569.94</v>
       </c>
       <c r="J114" s="3" t="n">
-        <v>13611</v>
+        <v>9603</v>
       </c>
       <c r="K114" s="3" t="n">
-        <v>1046</v>
+        <v>2008</v>
       </c>
       <c r="L114" s="3" t="n">
-        <v>19853.18</v>
+        <v>17187.82</v>
       </c>
       <c r="M114" s="3" t="n">
-        <v>669.6599999999999</v>
+        <v>-3970.18</v>
       </c>
       <c r="N114" s="3" t="n">
-        <v>19574</v>
+        <v>9446</v>
       </c>
       <c r="O114" s="3" t="n">
-        <v>1949</v>
+        <v>9150</v>
       </c>
       <c r="P114" s="3" t="inlineStr"/>
       <c r="Q114" s="3" t="inlineStr"/>
       <c r="R114" s="3" t="n">
-        <v>1482.478</v>
+        <v>1402295</v>
       </c>
       <c r="S114" s="3" t="n">
-        <v>5.118000000000166</v>
-[...6 lines deleted...]
-      </c>
+        <v>1400753.799</v>
+      </c>
+      <c r="T114" s="3" t="inlineStr"/>
+      <c r="U114" s="3" t="inlineStr"/>
       <c r="V114" s="3" t="n">
-        <v>1273.544</v>
+        <v>1124848</v>
       </c>
       <c r="W114" s="3" t="n">
-        <v>34.21000000000004</v>
+        <v>1123359.917</v>
       </c>
       <c r="X114" s="3" t="n">
-        <v>60406</v>
+        <v>53264</v>
       </c>
       <c r="Y114" s="3" t="n">
-        <v>1382</v>
+        <v>-18608</v>
       </c>
       <c r="Z114" s="3" t="n">
-        <v>6147</v>
+        <v>5115</v>
       </c>
       <c r="AA114" s="3" t="n">
-        <v>271</v>
+        <v>-2354</v>
       </c>
       <c r="AB114" s="3" t="n">
-        <v>12433</v>
+        <v>10523</v>
       </c>
       <c r="AC114" s="3" t="n">
-        <v>399</v>
+        <v>-3860</v>
       </c>
       <c r="AD114" s="3" t="n">
-        <v>3993</v>
+        <v>3790</v>
       </c>
       <c r="AE114" s="3" t="n">
-        <v>197</v>
-[...18 lines deleted...]
-      </c>
+        <v>-1257</v>
+      </c>
+      <c r="AF114" s="3" t="inlineStr"/>
+      <c r="AG114" s="3" t="inlineStr"/>
+      <c r="AH114" s="3" t="inlineStr"/>
+      <c r="AI114" s="3" t="inlineStr"/>
+      <c r="AJ114" s="3" t="inlineStr"/>
+      <c r="AK114" s="3" t="inlineStr"/>
       <c r="AL114" s="3" t="inlineStr"/>
       <c r="AM114" s="3" t="inlineStr"/>
       <c r="AN114" s="3" t="inlineStr"/>
       <c r="AO114" s="3" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
-          <t>13/10/2025</t>
+          <t>12/05/2026</t>
         </is>
       </c>
       <c r="B115" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D115" s="3" t="n">
-        <v>165631</v>
+        <v>193093</v>
       </c>
       <c r="E115" s="3" t="n">
-        <v>3835</v>
+        <v>41762</v>
       </c>
       <c r="F115" s="3" t="n">
-        <v>20429</v>
+        <v>82059</v>
       </c>
       <c r="G115" s="3" t="n">
-        <v>-53632</v>
+        <v>15283</v>
       </c>
       <c r="H115" s="3" t="n">
-        <v>58069.95</v>
+        <v>3147</v>
       </c>
       <c r="I115" s="3" t="n">
-        <v>907.0199999999968</v>
+        <v>-47194.94</v>
       </c>
       <c r="J115" s="3" t="n">
-        <v>3</v>
+        <v>12924</v>
       </c>
       <c r="K115" s="3" t="n">
-        <v>-13608</v>
+        <v>3321</v>
       </c>
       <c r="L115" s="3" t="n">
-        <v>14324</v>
+        <v>25912</v>
       </c>
       <c r="M115" s="3" t="n">
-        <v>-5529.18</v>
+        <v>8724.18</v>
       </c>
       <c r="N115" s="3" t="n">
-        <v>5</v>
+        <v>475</v>
       </c>
       <c r="O115" s="3" t="n">
-        <v>-19569</v>
+        <v>-8971</v>
       </c>
       <c r="P115" s="3" t="n">
-        <v>153</v>
+        <v>24764</v>
       </c>
       <c r="Q115" s="3" t="inlineStr"/>
       <c r="R115" s="3" t="n">
-        <v>1488.342</v>
+        <v>1587.354</v>
       </c>
       <c r="S115" s="3" t="n">
-        <v>5.864000000000033</v>
+        <v>-1400707.646</v>
       </c>
       <c r="T115" s="3" t="n">
-        <v>866</v>
-[...3 lines deleted...]
-      </c>
+        <v>17087</v>
+      </c>
+      <c r="U115" s="3" t="inlineStr"/>
       <c r="V115" s="3" t="n">
-        <v>1305.777</v>
+        <v>1584.74</v>
       </c>
       <c r="W115" s="3" t="n">
-        <v>32.23299999999995</v>
+        <v>-1123263.26</v>
       </c>
       <c r="X115" s="3" t="n">
-        <v>61882</v>
+        <v>78171</v>
       </c>
       <c r="Y115" s="3" t="n">
-        <v>1476</v>
+        <v>24907</v>
       </c>
       <c r="Z115" s="3" t="n">
-        <v>6393</v>
+        <v>8057</v>
       </c>
       <c r="AA115" s="3" t="n">
-        <v>246</v>
+        <v>2942</v>
       </c>
       <c r="AB115" s="3" t="n">
-        <v>12807</v>
+        <v>15276</v>
       </c>
       <c r="AC115" s="3" t="n">
-        <v>374</v>
+        <v>4753</v>
       </c>
       <c r="AD115" s="3" t="n">
-        <v>4203</v>
+        <v>5420</v>
       </c>
       <c r="AE115" s="3" t="n">
-        <v>210</v>
-[...6 lines deleted...]
-      </c>
+        <v>1630</v>
+      </c>
+      <c r="AF115" s="3" t="inlineStr"/>
+      <c r="AG115" s="3" t="inlineStr"/>
       <c r="AH115" s="3" t="n">
-        <v>206</v>
-[...3 lines deleted...]
-      </c>
+        <v>515.056</v>
+      </c>
+      <c r="AI115" s="3" t="inlineStr"/>
       <c r="AJ115" s="3" t="n">
-        <v>2331</v>
-[...3 lines deleted...]
-      </c>
+        <v>3152</v>
+      </c>
+      <c r="AK115" s="3" t="inlineStr"/>
       <c r="AL115" s="3" t="n">
-        <v>-713</v>
+        <v>7677</v>
       </c>
       <c r="AM115" s="3" t="inlineStr"/>
       <c r="AN115" s="3" t="inlineStr"/>
       <c r="AO115" s="3" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
-          <t>13/11/2025</t>
+          <t>12/06/2026</t>
         </is>
       </c>
       <c r="B116" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D116" s="3" t="n">
-        <v>170314</v>
+        <v>197240</v>
       </c>
       <c r="E116" s="3" t="n">
-        <v>4683</v>
+        <v>4147</v>
       </c>
       <c r="F116" s="3" t="n">
-        <v>75682</v>
+        <v>83149</v>
       </c>
       <c r="G116" s="3" t="n">
-        <v>55253</v>
+        <v>1090</v>
       </c>
       <c r="H116" s="3" t="n">
-        <v>59218.66</v>
+        <v>4037</v>
       </c>
       <c r="I116" s="3" t="n">
-        <v>1148.710000000006</v>
+        <v>890</v>
       </c>
       <c r="J116" s="3" t="n">
-        <v>1822</v>
+        <v>14616</v>
       </c>
       <c r="K116" s="3" t="n">
-        <v>1819</v>
+        <v>1692</v>
       </c>
       <c r="L116" s="3" t="n">
-        <v>15971</v>
+        <v>27394</v>
       </c>
       <c r="M116" s="3" t="n">
-        <v>1647</v>
+        <v>1482</v>
       </c>
       <c r="N116" s="3" t="n">
-        <v>83</v>
+        <v>527</v>
       </c>
       <c r="O116" s="3" t="n">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="P116" s="3" t="n">
-        <v>3573</v>
+        <v>28070</v>
       </c>
       <c r="Q116" s="3" t="n">
-        <v>3420</v>
+        <v>3306</v>
       </c>
       <c r="R116" s="3" t="n">
-        <v>1500.2</v>
+        <v>1606.52</v>
       </c>
       <c r="S116" s="3" t="n">
-        <v>11.85799999999995</v>
+        <v>19.16599999999994</v>
       </c>
       <c r="T116" s="3" t="n">
-        <v>3194</v>
+        <v>19039</v>
       </c>
       <c r="U116" s="3" t="n">
-        <v>2328</v>
+        <v>1952</v>
       </c>
       <c r="V116" s="3" t="n">
-        <v>1344.696</v>
+        <v>1611.46</v>
       </c>
       <c r="W116" s="3" t="n">
-        <v>38.91899999999987</v>
+        <v>26.72000000000003</v>
       </c>
       <c r="X116" s="3" t="n">
-        <v>64124</v>
+        <v>80132</v>
       </c>
       <c r="Y116" s="3" t="n">
-        <v>2242</v>
+        <v>1961</v>
       </c>
       <c r="Z116" s="3" t="n">
-        <v>6646</v>
+        <v>8210</v>
       </c>
       <c r="AA116" s="3" t="n">
-        <v>253</v>
+        <v>153</v>
       </c>
       <c r="AB116" s="3" t="n">
-        <v>13240</v>
+        <v>15555</v>
       </c>
       <c r="AC116" s="3" t="n">
-        <v>433</v>
+        <v>279</v>
       </c>
       <c r="AD116" s="3" t="n">
-        <v>4433</v>
+        <v>5482</v>
       </c>
       <c r="AE116" s="3" t="n">
-        <v>230</v>
+        <v>62</v>
       </c>
       <c r="AF116" s="3" t="n">
-        <v>5205</v>
-[...3 lines deleted...]
-      </c>
+        <v>6599</v>
+      </c>
+      <c r="AG116" s="3" t="inlineStr"/>
       <c r="AH116" s="3" t="n">
-        <v>35.605</v>
+        <v>584.498</v>
       </c>
       <c r="AI116" s="3" t="n">
-        <v>-170.395</v>
+        <v>69.44200000000001</v>
       </c>
       <c r="AJ116" s="3" t="n">
-        <v>2353</v>
+        <v>3363</v>
       </c>
       <c r="AK116" s="3" t="n">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="AL116" s="3" t="n">
-        <v>379</v>
+        <v>9031</v>
       </c>
       <c r="AM116" s="3" t="n">
-        <v>1092</v>
+        <v>1354</v>
       </c>
       <c r="AN116" s="3" t="n">
-        <v>1092</v>
+        <v>1354</v>
       </c>
       <c r="AO116" s="3" t="n">
-        <v>31.92982456140351</v>
+        <v>40.95583787053842</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
-          <t>13/12/2025</t>
+          <t>12/07/2026</t>
         </is>
       </c>
       <c r="B117" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D117" s="3" t="n">
-        <v>173873</v>
+        <v>203150</v>
       </c>
       <c r="E117" s="3" t="n">
-        <v>3559</v>
+        <v>5910</v>
       </c>
       <c r="F117" s="3" t="n">
-        <v>76731</v>
+        <v>84189</v>
       </c>
       <c r="G117" s="3" t="n">
-        <v>1049</v>
+        <v>1040</v>
       </c>
       <c r="H117" s="3" t="n">
-        <v>60235.88</v>
+        <v>4900</v>
       </c>
       <c r="I117" s="3" t="n">
-        <v>1017.219999999994</v>
+        <v>863</v>
       </c>
       <c r="J117" s="3" t="n">
-        <v>3514</v>
+        <v>16999</v>
       </c>
       <c r="K117" s="3" t="n">
-        <v>1692</v>
+        <v>2383</v>
       </c>
       <c r="L117" s="3" t="n">
-        <v>17492</v>
+        <v>29462</v>
       </c>
       <c r="M117" s="3" t="n">
-        <v>1521</v>
+        <v>2068</v>
       </c>
       <c r="N117" s="3" t="n">
-        <v>157</v>
+        <v>572</v>
       </c>
       <c r="O117" s="3" t="n">
-        <v>74</v>
+        <v>45</v>
       </c>
       <c r="P117" s="3" t="n">
-        <v>6792</v>
+        <v>32623</v>
       </c>
       <c r="Q117" s="3" t="n">
-        <v>3219</v>
+        <v>4553</v>
       </c>
       <c r="R117" s="3" t="n">
-        <v>1510.002</v>
+        <v>1623.158</v>
       </c>
       <c r="S117" s="3" t="n">
-        <v>9.801999999999907</v>
+        <v>16.63799999999992</v>
       </c>
       <c r="T117" s="3" t="n">
-        <v>5471</v>
+        <v>21834</v>
       </c>
       <c r="U117" s="3" t="n">
-        <v>2277</v>
+        <v>2795</v>
       </c>
       <c r="V117" s="3" t="n">
-        <v>1384.873</v>
+        <v>1643.683</v>
       </c>
       <c r="W117" s="3" t="n">
-        <v>40.17700000000013</v>
+        <v>32.22299999999996</v>
       </c>
       <c r="X117" s="3" t="n">
-        <v>66389</v>
+        <v>82957</v>
       </c>
       <c r="Y117" s="3" t="n">
-        <v>2265</v>
+        <v>2825</v>
       </c>
       <c r="Z117" s="3" t="n">
-        <v>6898</v>
+        <v>8420</v>
       </c>
       <c r="AA117" s="3" t="n">
-        <v>252</v>
+        <v>210</v>
       </c>
       <c r="AB117" s="3" t="n">
-        <v>13632</v>
+        <v>15829</v>
       </c>
       <c r="AC117" s="3" t="n">
-        <v>392</v>
+        <v>274</v>
       </c>
       <c r="AD117" s="3" t="n">
-        <v>4650</v>
+        <v>5703</v>
       </c>
       <c r="AE117" s="3" t="n">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="AF117" s="3" t="n">
-        <v>5366</v>
+        <v>6823</v>
       </c>
       <c r="AG117" s="3" t="n">
-        <v>161</v>
+        <v>224</v>
       </c>
       <c r="AH117" s="3" t="n">
-        <v>127.527</v>
+        <v>636.599</v>
       </c>
       <c r="AI117" s="3" t="n">
-        <v>91.922</v>
+        <v>52.101</v>
       </c>
       <c r="AJ117" s="3" t="n">
-        <v>2416</v>
+        <v>3525</v>
       </c>
       <c r="AK117" s="3" t="n">
-        <v>63</v>
+        <v>162</v>
       </c>
       <c r="AL117" s="3" t="n">
-        <v>1321</v>
+        <v>10789</v>
       </c>
       <c r="AM117" s="3" t="n">
-        <v>942</v>
+        <v>1758</v>
       </c>
       <c r="AN117" s="3" t="n">
-        <v>942</v>
+        <v>1758</v>
       </c>
       <c r="AO117" s="3" t="n">
-        <v>29.26374650512582</v>
+        <v>38.61190423896332</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
-          <t>14/01/2026</t>
+          <t>12/08/2025</t>
         </is>
       </c>
       <c r="B118" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D118" s="3" t="n">
-        <v>177957</v>
+        <v>157640</v>
       </c>
       <c r="E118" s="3" t="n">
-        <v>4084</v>
+        <v>-45510</v>
       </c>
       <c r="F118" s="3" t="n">
-        <v>77780</v>
+        <v>72994</v>
       </c>
       <c r="G118" s="3" t="n">
-        <v>1049</v>
-[...2 lines deleted...]
-      <c r="I118" s="3" t="inlineStr"/>
+        <v>-11195</v>
+      </c>
+      <c r="H118" s="3" t="n">
+        <v>56120.8</v>
+      </c>
+      <c r="I118" s="3" t="n">
+        <v>51220.8</v>
+      </c>
       <c r="J118" s="3" t="n">
-        <v>5533</v>
+        <v>12529</v>
       </c>
       <c r="K118" s="3" t="n">
-        <v>2019</v>
+        <v>-4470</v>
       </c>
       <c r="L118" s="3" t="n">
-        <v>19304</v>
+        <v>19157.84</v>
       </c>
       <c r="M118" s="3" t="n">
-        <v>1812</v>
+        <v>-10304.16</v>
       </c>
       <c r="N118" s="3" t="n">
-        <v>232</v>
+        <v>17529</v>
       </c>
       <c r="O118" s="3" t="n">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>16957</v>
+      </c>
+      <c r="P118" s="3" t="inlineStr"/>
+      <c r="Q118" s="3" t="inlineStr"/>
       <c r="R118" s="3" t="n">
-        <v>1522.935</v>
+        <v>1477.196</v>
       </c>
       <c r="S118" s="3" t="n">
-        <v>12.93299999999999</v>
+        <v>-145.962</v>
       </c>
       <c r="T118" s="3" t="n">
-        <v>8183</v>
+        <v>761</v>
       </c>
       <c r="U118" s="3" t="n">
-        <v>2712</v>
+        <v>-21073</v>
       </c>
       <c r="V118" s="3" t="n">
-        <v>1438.3</v>
+        <v>1238.776</v>
       </c>
       <c r="W118" s="3" t="n">
-        <v>53.42699999999991</v>
+        <v>-404.9069999999999</v>
       </c>
       <c r="X118" s="3" t="n">
-        <v>69109</v>
+        <v>58969</v>
       </c>
       <c r="Y118" s="3" t="n">
-        <v>2720</v>
+        <v>-23988</v>
       </c>
       <c r="Z118" s="3" t="n">
-        <v>7161</v>
+        <v>5869</v>
       </c>
       <c r="AA118" s="3" t="n">
-        <v>263</v>
+        <v>-2551</v>
       </c>
       <c r="AB118" s="3" t="n">
-        <v>13982</v>
+        <v>12018</v>
       </c>
       <c r="AC118" s="3" t="n">
-        <v>350</v>
+        <v>-3811</v>
       </c>
       <c r="AD118" s="3" t="n">
-        <v>4863</v>
+        <v>3793</v>
       </c>
       <c r="AE118" s="3" t="n">
-        <v>213</v>
+        <v>-1910</v>
       </c>
       <c r="AF118" s="3" t="n">
-        <v>5616</v>
+        <v>4995</v>
       </c>
       <c r="AG118" s="3" t="n">
-        <v>250</v>
+        <v>-1828</v>
       </c>
       <c r="AH118" s="3" t="n">
-        <v>197.945</v>
+        <v>56</v>
       </c>
       <c r="AI118" s="3" t="n">
-        <v>70.41799999999999</v>
+        <v>-580.599</v>
       </c>
       <c r="AJ118" s="3" t="n">
-        <v>2523</v>
+        <v>2235</v>
       </c>
       <c r="AK118" s="3" t="n">
-        <v>107</v>
-[...12 lines deleted...]
-      </c>
+        <v>-1290</v>
+      </c>
+      <c r="AL118" s="3" t="inlineStr"/>
+      <c r="AM118" s="3" t="inlineStr"/>
+      <c r="AN118" s="3" t="inlineStr"/>
+      <c r="AO118" s="3" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
-          <t>14/02/2026</t>
+          <t>12/09/2025</t>
         </is>
       </c>
       <c r="B119" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D119" s="3" t="n">
-        <v>182639</v>
+        <v>161605</v>
       </c>
       <c r="E119" s="3" t="n">
-        <v>4682</v>
+        <v>3965</v>
       </c>
       <c r="F119" s="3" t="n">
-        <v>78945</v>
+        <v>74010</v>
       </c>
       <c r="G119" s="3" t="n">
-        <v>1165</v>
+        <v>1016</v>
       </c>
       <c r="H119" s="3" t="n">
-        <v>844</v>
-[...1 lines deleted...]
-      <c r="I119" s="3" t="inlineStr"/>
+        <v>57114.52</v>
+      </c>
+      <c r="I119" s="3" t="n">
+        <v>993.7199999999939</v>
+      </c>
       <c r="J119" s="3" t="n">
-        <v>7792</v>
+        <v>13558</v>
       </c>
       <c r="K119" s="3" t="n">
-        <v>2259</v>
+        <v>1029</v>
       </c>
       <c r="L119" s="3" t="n">
-        <v>21335</v>
+        <v>19821.84</v>
       </c>
       <c r="M119" s="3" t="n">
-        <v>2031</v>
+        <v>664</v>
       </c>
       <c r="N119" s="3" t="n">
-        <v>299</v>
+        <v>19485</v>
       </c>
       <c r="O119" s="3" t="n">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>1956</v>
+      </c>
+      <c r="P119" s="3" t="inlineStr"/>
+      <c r="Q119" s="3" t="inlineStr"/>
       <c r="R119" s="3" t="n">
-        <v>1542.259</v>
+        <v>1482.357</v>
       </c>
       <c r="S119" s="3" t="n">
-        <v>19.32400000000007</v>
+        <v>5.161000000000058</v>
       </c>
       <c r="T119" s="3" t="n">
-        <v>11029</v>
+        <v>1631</v>
       </c>
       <c r="U119" s="3" t="n">
-        <v>2846</v>
+        <v>870</v>
       </c>
       <c r="V119" s="3" t="n">
-        <v>1491.033</v>
+        <v>1272.111</v>
       </c>
       <c r="W119" s="3" t="n">
-        <v>52.73299999999995</v>
+        <v>33.33500000000004</v>
       </c>
       <c r="X119" s="3" t="n">
-        <v>72104</v>
+        <v>60341</v>
       </c>
       <c r="Y119" s="3" t="n">
-        <v>2995</v>
+        <v>1372</v>
       </c>
       <c r="Z119" s="3" t="n">
-        <v>7499</v>
+        <v>6136</v>
       </c>
       <c r="AA119" s="3" t="n">
-        <v>338</v>
+        <v>267</v>
       </c>
       <c r="AB119" s="3" t="n">
-        <v>14415</v>
+        <v>12416</v>
       </c>
       <c r="AC119" s="3" t="n">
-        <v>433</v>
+        <v>398</v>
       </c>
       <c r="AD119" s="3" t="n">
-        <v>5047</v>
+        <v>3987</v>
       </c>
       <c r="AE119" s="3" t="n">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="AF119" s="3" t="n">
-        <v>5918</v>
+        <v>5165</v>
       </c>
       <c r="AG119" s="3" t="n">
-        <v>302</v>
+        <v>170</v>
       </c>
       <c r="AH119" s="3" t="n">
-        <v>277.774</v>
+        <v>131</v>
       </c>
       <c r="AI119" s="3" t="n">
-        <v>79.82900000000001</v>
+        <v>75</v>
       </c>
       <c r="AJ119" s="3" t="n">
-        <v>2654</v>
+        <v>2296</v>
       </c>
       <c r="AK119" s="3" t="n">
-        <v>131</v>
-[...12 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="AL119" s="3" t="inlineStr"/>
+      <c r="AM119" s="3" t="inlineStr"/>
+      <c r="AN119" s="3" t="inlineStr"/>
+      <c r="AO119" s="3" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
-          <t>14/04/2025</t>
+          <t>12/10/2025</t>
         </is>
       </c>
       <c r="B120" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D120" s="3" t="n">
-        <v>151735</v>
+        <v>165530</v>
       </c>
       <c r="E120" s="3" t="n">
-        <v>-30904</v>
-[...4 lines deleted...]
-      <c r="I120" s="3" t="inlineStr"/>
+        <v>3925</v>
+      </c>
+      <c r="F120" s="3" t="n">
+        <v>74958</v>
+      </c>
+      <c r="G120" s="3" t="n">
+        <v>948</v>
+      </c>
+      <c r="H120" s="3" t="n">
+        <v>58038.47</v>
+      </c>
+      <c r="I120" s="3" t="n">
+        <v>923.9500000000044</v>
+      </c>
       <c r="J120" s="3" t="inlineStr"/>
       <c r="K120" s="3" t="inlineStr"/>
       <c r="L120" s="3" t="inlineStr"/>
       <c r="M120" s="3" t="inlineStr"/>
       <c r="N120" s="3" t="inlineStr"/>
       <c r="O120" s="3" t="inlineStr"/>
       <c r="P120" s="3" t="inlineStr"/>
       <c r="Q120" s="3" t="inlineStr"/>
-      <c r="R120" s="3" t="inlineStr"/>
-[...18 lines deleted...]
-      <c r="AK120" s="3" t="inlineStr"/>
+      <c r="R120" s="3" t="n">
+        <v>1488.123</v>
+      </c>
+      <c r="S120" s="3" t="n">
+        <v>5.766000000000076</v>
+      </c>
+      <c r="T120" s="3" t="n">
+        <v>800</v>
+      </c>
+      <c r="U120" s="3" t="n">
+        <v>-831</v>
+      </c>
+      <c r="V120" s="3" t="n">
+        <v>1305.123</v>
+      </c>
+      <c r="W120" s="3" t="n">
+        <v>33.01199999999994</v>
+      </c>
+      <c r="X120" s="3" t="n">
+        <v>61835</v>
+      </c>
+      <c r="Y120" s="3" t="n">
+        <v>1494</v>
+      </c>
+      <c r="Z120" s="3" t="n">
+        <v>6389</v>
+      </c>
+      <c r="AA120" s="3" t="n">
+        <v>253</v>
+      </c>
+      <c r="AB120" s="3" t="n">
+        <v>12800</v>
+      </c>
+      <c r="AC120" s="3" t="n">
+        <v>384</v>
+      </c>
+      <c r="AD120" s="3" t="n">
+        <v>4195</v>
+      </c>
+      <c r="AE120" s="3" t="n">
+        <v>208</v>
+      </c>
+      <c r="AF120" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG120" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH120" s="3" t="n">
+        <v>203</v>
+      </c>
+      <c r="AI120" s="3" t="n">
+        <v>72</v>
+      </c>
+      <c r="AJ120" s="3" t="n">
+        <v>2330</v>
+      </c>
+      <c r="AK120" s="3" t="n">
+        <v>34</v>
+      </c>
       <c r="AL120" s="3" t="inlineStr"/>
       <c r="AM120" s="3" t="inlineStr"/>
       <c r="AN120" s="3" t="inlineStr"/>
       <c r="AO120" s="3" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
-          <t>14/05/2026</t>
+          <t>12/11/2025</t>
         </is>
       </c>
       <c r="B121" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D121" s="3" t="n">
-        <v>193306</v>
+        <v>170134</v>
       </c>
       <c r="E121" s="3" t="n">
-        <v>41571</v>
+        <v>4604</v>
       </c>
       <c r="F121" s="3" t="n">
-        <v>82149</v>
-[...1 lines deleted...]
-      <c r="G121" s="3" t="inlineStr"/>
+        <v>75626</v>
+      </c>
+      <c r="G121" s="3" t="n">
+        <v>668</v>
+      </c>
       <c r="H121" s="3" t="n">
-        <v>3212</v>
-[...1 lines deleted...]
-      <c r="I121" s="3" t="inlineStr"/>
+        <v>59178.67</v>
+      </c>
+      <c r="I121" s="3" t="n">
+        <v>1140.199999999997</v>
+      </c>
       <c r="J121" s="3" t="n">
-        <v>13023</v>
+        <v>1748</v>
       </c>
       <c r="K121" s="3" t="inlineStr"/>
       <c r="L121" s="3" t="n">
-        <v>25999</v>
+        <v>15904</v>
       </c>
       <c r="M121" s="3" t="inlineStr"/>
       <c r="N121" s="3" t="n">
-        <v>479</v>
+        <v>80</v>
       </c>
       <c r="O121" s="3" t="inlineStr"/>
       <c r="P121" s="3" t="n">
-        <v>24955</v>
+        <v>3435</v>
       </c>
       <c r="Q121" s="3" t="inlineStr"/>
       <c r="R121" s="3" t="n">
-        <v>1588.35</v>
-[...1 lines deleted...]
-      <c r="S121" s="3" t="inlineStr"/>
+        <v>1499.964</v>
+      </c>
+      <c r="S121" s="3" t="n">
+        <v>11.84099999999989</v>
+      </c>
       <c r="T121" s="3" t="n">
-        <v>17201</v>
-[...1 lines deleted...]
-      <c r="U121" s="3" t="inlineStr"/>
+        <v>3093</v>
+      </c>
+      <c r="U121" s="3" t="n">
+        <v>2293</v>
+      </c>
       <c r="V121" s="3" t="n">
-        <v>1586.71</v>
-[...1 lines deleted...]
-      <c r="W121" s="3" t="inlineStr"/>
+        <v>1343.192</v>
+      </c>
+      <c r="W121" s="3" t="n">
+        <v>38.06899999999996</v>
+      </c>
       <c r="X121" s="3" t="n">
-        <v>78277</v>
-[...1 lines deleted...]
-      <c r="Y121" s="3" t="inlineStr"/>
+        <v>64025</v>
+      </c>
+      <c r="Y121" s="3" t="n">
+        <v>2190</v>
+      </c>
       <c r="Z121" s="3" t="n">
-        <v>8065</v>
-[...1 lines deleted...]
-      <c r="AA121" s="3" t="inlineStr"/>
+        <v>6633</v>
+      </c>
+      <c r="AA121" s="3" t="n">
+        <v>244</v>
+      </c>
       <c r="AB121" s="3" t="n">
-        <v>15296</v>
-[...1 lines deleted...]
-      <c r="AC121" s="3" t="inlineStr"/>
+        <v>13223</v>
+      </c>
+      <c r="AC121" s="3" t="n">
+        <v>423</v>
+      </c>
       <c r="AD121" s="3" t="n">
-        <v>5424</v>
-[...1 lines deleted...]
-      <c r="AE121" s="3" t="inlineStr"/>
+        <v>4422</v>
+      </c>
+      <c r="AE121" s="3" t="n">
+        <v>227</v>
+      </c>
       <c r="AF121" s="3" t="n">
-        <v>6437</v>
-[...1 lines deleted...]
-      <c r="AG121" s="3" t="inlineStr"/>
+        <v>5205</v>
+      </c>
+      <c r="AG121" s="3" t="n">
+        <v>40</v>
+      </c>
       <c r="AH121" s="3" t="n">
-        <v>520.97</v>
-[...1 lines deleted...]
-      <c r="AI121" s="3" t="inlineStr"/>
+        <v>32.399</v>
+      </c>
+      <c r="AI121" s="3" t="n">
+        <v>-170.601</v>
+      </c>
       <c r="AJ121" s="3" t="n">
-        <v>3163</v>
-[...1 lines deleted...]
-      <c r="AK121" s="3" t="inlineStr"/>
+        <v>2352</v>
+      </c>
+      <c r="AK121" s="3" t="n">
+        <v>22</v>
+      </c>
       <c r="AL121" s="3" t="n">
-        <v>7754</v>
+        <v>342</v>
       </c>
       <c r="AM121" s="3" t="inlineStr"/>
       <c r="AN121" s="3" t="inlineStr"/>
       <c r="AO121" s="3" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
-          <t>14/06/2026</t>
+          <t>12/12/2025</t>
         </is>
       </c>
       <c r="B122" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D122" s="3" t="n">
-        <v>197652</v>
+        <v>173806</v>
       </c>
       <c r="E122" s="3" t="n">
-        <v>4346</v>
+        <v>3672</v>
       </c>
       <c r="F122" s="3" t="n">
-        <v>83218</v>
+        <v>76710</v>
       </c>
       <c r="G122" s="3" t="n">
-        <v>1069</v>
+        <v>1084</v>
       </c>
       <c r="H122" s="3" t="n">
-        <v>4099</v>
+        <v>60212.92</v>
       </c>
       <c r="I122" s="3" t="n">
-        <v>887</v>
+        <v>1034.25</v>
       </c>
       <c r="J122" s="3" t="n">
-        <v>14796</v>
+        <v>3481</v>
       </c>
       <c r="K122" s="3" t="n">
-        <v>1773</v>
+        <v>1733</v>
       </c>
       <c r="L122" s="3" t="n">
-        <v>27548</v>
+        <v>17462</v>
       </c>
       <c r="M122" s="3" t="n">
-        <v>1549</v>
+        <v>1558</v>
       </c>
       <c r="N122" s="3" t="n">
-        <v>530</v>
+        <v>156</v>
       </c>
       <c r="O122" s="3" t="n">
-        <v>51</v>
+        <v>76</v>
       </c>
       <c r="P122" s="3" t="n">
-        <v>28420</v>
+        <v>6729</v>
       </c>
       <c r="Q122" s="3" t="n">
-        <v>3465</v>
+        <v>3294</v>
       </c>
       <c r="R122" s="3" t="n">
-        <v>1608.179</v>
+        <v>1509.933</v>
       </c>
       <c r="S122" s="3" t="n">
-        <v>19.82900000000018</v>
+        <v>9.969000000000051</v>
       </c>
       <c r="T122" s="3" t="n">
-        <v>19241</v>
+        <v>5430</v>
       </c>
       <c r="U122" s="3" t="n">
-        <v>2040</v>
+        <v>2337</v>
       </c>
       <c r="V122" s="3" t="n">
-        <v>1613.6</v>
+        <v>1383.611</v>
       </c>
       <c r="W122" s="3" t="n">
-        <v>26.88999999999987</v>
+        <v>40.4190000000001</v>
       </c>
       <c r="X122" s="3" t="n">
-        <v>80330</v>
+        <v>66339</v>
       </c>
       <c r="Y122" s="3" t="n">
-        <v>2053</v>
+        <v>2314</v>
       </c>
       <c r="Z122" s="3" t="n">
-        <v>8216</v>
+        <v>6895</v>
       </c>
       <c r="AA122" s="3" t="n">
-        <v>151</v>
+        <v>262</v>
       </c>
       <c r="AB122" s="3" t="n">
-        <v>15567</v>
+        <v>13625</v>
       </c>
       <c r="AC122" s="3" t="n">
-        <v>271</v>
+        <v>402</v>
       </c>
       <c r="AD122" s="3" t="n">
-        <v>5482</v>
+        <v>4650</v>
       </c>
       <c r="AE122" s="3" t="n">
-        <v>58</v>
+        <v>228</v>
       </c>
       <c r="AF122" s="3" t="n">
-        <v>6626</v>
+        <v>5361</v>
       </c>
       <c r="AG122" s="3" t="n">
-        <v>189</v>
+        <v>156</v>
       </c>
       <c r="AH122" s="3" t="n">
-        <v>586.854</v>
+        <v>126.482</v>
       </c>
       <c r="AI122" s="3" t="n">
-        <v>65.88400000000001</v>
+        <v>94.083</v>
       </c>
       <c r="AJ122" s="3" t="n">
-        <v>3376</v>
+        <v>2413</v>
       </c>
       <c r="AK122" s="3" t="n">
-        <v>213</v>
+        <v>61</v>
       </c>
       <c r="AL122" s="3" t="n">
-        <v>9179</v>
+        <v>1299</v>
       </c>
       <c r="AM122" s="3" t="n">
-        <v>1425</v>
+        <v>957</v>
       </c>
       <c r="AN122" s="3" t="n">
-        <v>1425</v>
+        <v>957</v>
       </c>
       <c r="AO122" s="3" t="n">
-        <v>41.12554112554113</v>
+        <v>29.0528233151184</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
-          <t>14/07/2025</t>
+          <t>13/01/2026</t>
         </is>
       </c>
       <c r="B123" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D123" s="3" t="n">
-        <v>154500</v>
+        <v>177837</v>
       </c>
       <c r="E123" s="3" t="n">
-        <v>-43152</v>
+        <v>4031</v>
       </c>
       <c r="F123" s="3" t="n">
-        <v>71791</v>
+        <v>77748</v>
       </c>
       <c r="G123" s="3" t="n">
-        <v>-11427</v>
-[...6 lines deleted...]
-      </c>
+        <v>1038</v>
+      </c>
+      <c r="H123" s="3" t="inlineStr"/>
+      <c r="I123" s="3" t="inlineStr"/>
       <c r="J123" s="3" t="n">
-        <v>11878</v>
+        <v>5473</v>
       </c>
       <c r="K123" s="3" t="n">
-        <v>-2918</v>
+        <v>1992</v>
       </c>
       <c r="L123" s="3" t="n">
-        <v>18666.45</v>
+        <v>19250</v>
       </c>
       <c r="M123" s="3" t="n">
-        <v>-8881.549999999999</v>
+        <v>1788</v>
       </c>
       <c r="N123" s="3" t="n">
-        <v>15813</v>
+        <v>231</v>
       </c>
       <c r="O123" s="3" t="n">
-        <v>15283</v>
-[...2 lines deleted...]
-      <c r="Q123" s="3" t="inlineStr"/>
+        <v>75</v>
+      </c>
+      <c r="P123" s="3" t="n">
+        <v>10556</v>
+      </c>
+      <c r="Q123" s="3" t="n">
+        <v>3827</v>
+      </c>
       <c r="R123" s="3" t="n">
-        <v>1465.439</v>
+        <v>1522.417</v>
       </c>
       <c r="S123" s="3" t="n">
-        <v>-142.74</v>
-[...2 lines deleted...]
-      <c r="U123" s="3" t="inlineStr"/>
+        <v>12.48399999999992</v>
+      </c>
+      <c r="T123" s="3" t="n">
+        <v>8101</v>
+      </c>
+      <c r="U123" s="3" t="n">
+        <v>2671</v>
+      </c>
       <c r="V123" s="3" t="n">
-        <v>1211.543</v>
+        <v>1436.768</v>
       </c>
       <c r="W123" s="3" t="n">
-        <v>-402.057</v>
+        <v>53.15699999999993</v>
       </c>
       <c r="X123" s="3" t="n">
-        <v>57719</v>
+        <v>69026</v>
       </c>
       <c r="Y123" s="3" t="n">
-        <v>-22611</v>
-[...2 lines deleted...]
-      <c r="AA123" s="3" t="inlineStr"/>
+        <v>2687</v>
+      </c>
+      <c r="Z123" s="3" t="n">
+        <v>7151</v>
+      </c>
+      <c r="AA123" s="3" t="n">
+        <v>256</v>
+      </c>
       <c r="AB123" s="3" t="n">
-        <v>11661</v>
+        <v>13970</v>
       </c>
       <c r="AC123" s="3" t="n">
-        <v>-3906</v>
+        <v>345</v>
       </c>
       <c r="AD123" s="3" t="n">
-        <v>3790</v>
+        <v>4861</v>
       </c>
       <c r="AE123" s="3" t="n">
-        <v>-1692</v>
-[...10 lines deleted...]
-      <c r="AO123" s="3" t="inlineStr"/>
+        <v>211</v>
+      </c>
+      <c r="AF123" s="3" t="n">
+        <v>5616</v>
+      </c>
+      <c r="AG123" s="3" t="n">
+        <v>255</v>
+      </c>
+      <c r="AH123" s="3" t="n">
+        <v>193.646</v>
+      </c>
+      <c r="AI123" s="3" t="n">
+        <v>67.16399999999999</v>
+      </c>
+      <c r="AJ123" s="3" t="n">
+        <v>2521</v>
+      </c>
+      <c r="AK123" s="3" t="n">
+        <v>108</v>
+      </c>
+      <c r="AL123" s="3" t="n">
+        <v>2455</v>
+      </c>
+      <c r="AM123" s="3" t="n">
+        <v>1156</v>
+      </c>
+      <c r="AN123" s="3" t="n">
+        <v>1156</v>
+      </c>
+      <c r="AO123" s="3" t="n">
+        <v>30.20642801149726</v>
+      </c>
     </row>
     <row r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
-          <t>14/08/2025</t>
+          <t>13/04/2025</t>
         </is>
       </c>
       <c r="B124" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D124" s="3" t="n">
-        <v>157956</v>
+        <v>151554</v>
       </c>
       <c r="E124" s="3" t="n">
-        <v>3456</v>
+        <v>-26283</v>
       </c>
       <c r="F124" s="3" t="n">
-        <v>73078</v>
+        <v>66815</v>
       </c>
       <c r="G124" s="3" t="n">
-        <v>1287</v>
+        <v>-10933</v>
       </c>
       <c r="H124" s="3" t="n">
-        <v>56199.98</v>
-[...3 lines deleted...]
-      </c>
+        <v>50316.83</v>
+      </c>
+      <c r="I124" s="3" t="inlineStr"/>
       <c r="J124" s="3" t="n">
-        <v>12601</v>
+        <v>9656</v>
       </c>
       <c r="K124" s="3" t="n">
-        <v>723</v>
+        <v>4183</v>
       </c>
       <c r="L124" s="3" t="n">
-        <v>19207.9</v>
+        <v>17218.94</v>
       </c>
       <c r="M124" s="3" t="n">
-        <v>541.4500000000007</v>
+        <v>-2031.060000000001</v>
       </c>
       <c r="N124" s="3" t="n">
-        <v>17689</v>
+        <v>9560</v>
       </c>
       <c r="O124" s="3" t="n">
-        <v>1876</v>
+        <v>9329</v>
       </c>
       <c r="P124" s="3" t="inlineStr"/>
       <c r="Q124" s="3" t="inlineStr"/>
       <c r="R124" s="3" t="n">
-        <v>1477.646</v>
+        <v>1402678</v>
       </c>
       <c r="S124" s="3" t="n">
-        <v>12.20699999999988</v>
+        <v>1401155.583</v>
       </c>
       <c r="T124" s="3" t="n">
-        <v>787</v>
-[...1 lines deleted...]
-      <c r="U124" s="3" t="inlineStr"/>
+        <v>22574</v>
+      </c>
+      <c r="U124" s="3" t="n">
+        <v>14473</v>
+      </c>
       <c r="V124" s="3" t="n">
-        <v>1240.592</v>
+        <v>1125929</v>
       </c>
       <c r="W124" s="3" t="n">
-        <v>29.04900000000021</v>
+        <v>1124492.232</v>
       </c>
       <c r="X124" s="3" t="n">
-        <v>59073</v>
+        <v>53308</v>
       </c>
       <c r="Y124" s="3" t="n">
-        <v>1354</v>
+        <v>-15718</v>
       </c>
       <c r="Z124" s="3" t="n">
-        <v>5883</v>
-[...1 lines deleted...]
-      <c r="AA124" s="3" t="inlineStr"/>
+        <v>5126</v>
+      </c>
+      <c r="AA124" s="3" t="n">
+        <v>-2025</v>
+      </c>
       <c r="AB124" s="3" t="n">
-        <v>12053</v>
+        <v>10528</v>
       </c>
       <c r="AC124" s="3" t="n">
-        <v>392</v>
+        <v>-3442</v>
       </c>
       <c r="AD124" s="3" t="n">
-        <v>3804</v>
+        <v>3790</v>
       </c>
       <c r="AE124" s="3" t="n">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1071</v>
+      </c>
+      <c r="AF124" s="3" t="inlineStr"/>
       <c r="AG124" s="3" t="inlineStr"/>
-      <c r="AH124" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="AH124" s="3" t="inlineStr"/>
       <c r="AI124" s="3" t="inlineStr"/>
-      <c r="AJ124" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ124" s="3" t="inlineStr"/>
       <c r="AK124" s="3" t="inlineStr"/>
       <c r="AL124" s="3" t="inlineStr"/>
       <c r="AM124" s="3" t="inlineStr"/>
       <c r="AN124" s="3" t="inlineStr"/>
       <c r="AO124" s="3" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
-          <t>14/09/2025</t>
+          <t>13/05/2026</t>
         </is>
       </c>
       <c r="B125" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D125" s="3" t="n">
-        <v>161839</v>
+        <v>193228</v>
       </c>
       <c r="E125" s="3" t="n">
-        <v>3883</v>
+        <v>41674</v>
       </c>
       <c r="F125" s="3" t="n">
-        <v>74069</v>
+        <v>82120</v>
       </c>
       <c r="G125" s="3" t="n">
-        <v>991</v>
+        <v>15305</v>
       </c>
       <c r="H125" s="3" t="n">
-        <v>57169.29</v>
+        <v>3195</v>
       </c>
       <c r="I125" s="3" t="n">
-        <v>969.3099999999977</v>
+        <v>-47121.83</v>
       </c>
       <c r="J125" s="3" t="n">
-        <v>13627</v>
+        <v>12985</v>
       </c>
       <c r="K125" s="3" t="n">
-        <v>1026</v>
+        <v>3329</v>
       </c>
       <c r="L125" s="3" t="n">
-        <v>19863.5</v>
+        <v>25966</v>
       </c>
       <c r="M125" s="3" t="n">
-        <v>655.5999999999985</v>
+        <v>8747.060000000001</v>
       </c>
       <c r="N125" s="3" t="n">
-        <v>19594</v>
+        <v>477</v>
       </c>
       <c r="O125" s="3" t="n">
-        <v>1905</v>
-[...1 lines deleted...]
-      <c r="P125" s="3" t="inlineStr"/>
+        <v>-9083</v>
+      </c>
+      <c r="P125" s="3" t="n">
+        <v>24883</v>
+      </c>
       <c r="Q125" s="3" t="inlineStr"/>
       <c r="R125" s="3" t="n">
-        <v>1482.487</v>
+        <v>1587.706</v>
       </c>
       <c r="S125" s="3" t="n">
-        <v>4.841000000000122</v>
+        <v>-1401090.294</v>
       </c>
       <c r="T125" s="3" t="n">
-        <v>1682</v>
+        <v>17157</v>
       </c>
       <c r="U125" s="3" t="n">
-        <v>895</v>
+        <v>-5417</v>
       </c>
       <c r="V125" s="3" t="n">
-        <v>1274.83</v>
+        <v>1585.797</v>
       </c>
       <c r="W125" s="3" t="n">
-        <v>34.23799999999983</v>
+        <v>-1124343.203</v>
       </c>
       <c r="X125" s="3" t="n">
-        <v>60417</v>
+        <v>78241</v>
       </c>
       <c r="Y125" s="3" t="n">
-        <v>1344</v>
+        <v>24933</v>
       </c>
       <c r="Z125" s="3" t="n">
-        <v>6147</v>
+        <v>8063</v>
       </c>
       <c r="AA125" s="3" t="n">
-        <v>264</v>
+        <v>2937</v>
       </c>
       <c r="AB125" s="3" t="n">
-        <v>12433</v>
+        <v>15290</v>
       </c>
       <c r="AC125" s="3" t="n">
-        <v>380</v>
+        <v>4762</v>
       </c>
       <c r="AD125" s="3" t="n">
-        <v>3994</v>
+        <v>5422</v>
       </c>
       <c r="AE125" s="3" t="n">
-        <v>190</v>
+        <v>1632</v>
       </c>
       <c r="AF125" s="3" t="n">
-        <v>5165</v>
-[...3 lines deleted...]
-      </c>
+        <v>6437</v>
+      </c>
+      <c r="AG125" s="3" t="inlineStr"/>
       <c r="AH125" s="3" t="n">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>518.335</v>
+      </c>
+      <c r="AI125" s="3" t="inlineStr"/>
       <c r="AJ125" s="3" t="n">
-        <v>2301</v>
-[...4 lines deleted...]
-      <c r="AL125" s="3" t="inlineStr"/>
+        <v>3163</v>
+      </c>
+      <c r="AK125" s="3" t="inlineStr"/>
+      <c r="AL125" s="3" t="n">
+        <v>7726</v>
+      </c>
       <c r="AM125" s="3" t="inlineStr"/>
       <c r="AN125" s="3" t="inlineStr"/>
       <c r="AO125" s="3" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
-          <t>14/10/2025</t>
+          <t>13/06/2026</t>
         </is>
       </c>
       <c r="B126" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D126" s="3" t="n">
-        <v>165787</v>
+        <v>197442</v>
       </c>
       <c r="E126" s="3" t="n">
-        <v>3948</v>
+        <v>4214</v>
       </c>
       <c r="F126" s="3" t="n">
-        <v>20444</v>
+        <v>83179</v>
       </c>
       <c r="G126" s="3" t="n">
-        <v>-53625</v>
+        <v>1059</v>
       </c>
       <c r="H126" s="3" t="n">
-        <v>58103.99</v>
+        <v>4094</v>
       </c>
       <c r="I126" s="3" t="n">
-        <v>934.6999999999971</v>
+        <v>899</v>
       </c>
       <c r="J126" s="3" t="n">
-        <v>63</v>
+        <v>14711</v>
       </c>
       <c r="K126" s="3" t="n">
-        <v>-13564</v>
+        <v>1726</v>
       </c>
       <c r="L126" s="3" t="n">
-        <v>14378</v>
+        <v>27475</v>
       </c>
       <c r="M126" s="3" t="n">
-        <v>-5485.5</v>
+        <v>1509</v>
       </c>
       <c r="N126" s="3" t="n">
-        <v>7</v>
+        <v>528</v>
       </c>
       <c r="O126" s="3" t="n">
-        <v>-19587</v>
+        <v>51</v>
       </c>
       <c r="P126" s="3" t="n">
-        <v>267</v>
-[...1 lines deleted...]
-      <c r="Q126" s="3" t="inlineStr"/>
+        <v>28255</v>
+      </c>
+      <c r="Q126" s="3" t="n">
+        <v>3372</v>
+      </c>
       <c r="R126" s="3" t="n">
-        <v>1488.59</v>
+        <v>1607.808</v>
       </c>
       <c r="S126" s="3" t="n">
-        <v>6.102999999999838</v>
+        <v>20.10200000000009</v>
       </c>
       <c r="T126" s="3" t="n">
-        <v>922</v>
+        <v>19146</v>
       </c>
       <c r="U126" s="3" t="n">
-        <v>-760</v>
+        <v>1989</v>
       </c>
       <c r="V126" s="3" t="n">
-        <v>1307.213</v>
+        <v>1612.947</v>
       </c>
       <c r="W126" s="3" t="n">
-        <v>32.38300000000004</v>
+        <v>27.14999999999986</v>
       </c>
       <c r="X126" s="3" t="n">
-        <v>61948</v>
+        <v>80246</v>
       </c>
       <c r="Y126" s="3" t="n">
-        <v>1531</v>
+        <v>2005</v>
       </c>
       <c r="Z126" s="3" t="n">
-        <v>6404</v>
+        <v>8215</v>
       </c>
       <c r="AA126" s="3" t="n">
-        <v>257</v>
+        <v>152</v>
       </c>
       <c r="AB126" s="3" t="n">
-        <v>12818</v>
+        <v>15567</v>
       </c>
       <c r="AC126" s="3" t="n">
-        <v>385</v>
+        <v>277</v>
       </c>
       <c r="AD126" s="3" t="n">
-        <v>4205</v>
+        <v>5482</v>
       </c>
       <c r="AE126" s="3" t="n">
-        <v>211</v>
+        <v>60</v>
       </c>
       <c r="AF126" s="3" t="n">
-        <v>5165</v>
+        <v>6624</v>
       </c>
       <c r="AG126" s="3" t="n">
-        <v>0</v>
+        <v>187</v>
       </c>
       <c r="AH126" s="3" t="n">
-        <v>211</v>
+        <v>586.1369999999999</v>
       </c>
       <c r="AI126" s="3" t="n">
-        <v>76</v>
+        <v>67.80199999999991</v>
       </c>
       <c r="AJ126" s="3" t="n">
-        <v>2332</v>
+        <v>3376</v>
       </c>
       <c r="AK126" s="3" t="n">
-        <v>31</v>
+        <v>213</v>
       </c>
       <c r="AL126" s="3" t="n">
-        <v>-655</v>
-[...3 lines deleted...]
-      <c r="AO126" s="3" t="inlineStr"/>
+        <v>9109</v>
+      </c>
+      <c r="AM126" s="3" t="n">
+        <v>1383</v>
+      </c>
+      <c r="AN126" s="3" t="n">
+        <v>1383</v>
+      </c>
+      <c r="AO126" s="3" t="n">
+        <v>41.01423487544483</v>
+      </c>
     </row>
     <row r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
-          <t>14/11/2025</t>
+          <t>13/07/2026</t>
         </is>
       </c>
       <c r="B127" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D127" s="3" t="n">
-        <v>170472</v>
+        <v>203236</v>
       </c>
       <c r="E127" s="3" t="n">
-        <v>4685</v>
+        <v>5794</v>
       </c>
       <c r="F127" s="3" t="n">
-        <v>75734</v>
+        <v>84201</v>
       </c>
       <c r="G127" s="3" t="n">
-        <v>55290</v>
+        <v>1022</v>
       </c>
       <c r="H127" s="3" t="n">
-        <v>59279.81</v>
+        <v>4908</v>
       </c>
       <c r="I127" s="3" t="n">
-        <v>1175.82</v>
+        <v>814</v>
       </c>
       <c r="J127" s="3" t="n">
-        <v>1882</v>
+        <v>17035</v>
       </c>
       <c r="K127" s="3" t="n">
-        <v>1819</v>
+        <v>2324</v>
       </c>
       <c r="L127" s="3" t="n">
-        <v>16025</v>
+        <v>29493</v>
       </c>
       <c r="M127" s="3" t="n">
-        <v>1647</v>
+        <v>2018</v>
       </c>
       <c r="N127" s="3" t="n">
-        <v>85</v>
+        <v>574</v>
       </c>
       <c r="O127" s="3" t="n">
-        <v>78</v>
+        <v>46</v>
       </c>
       <c r="P127" s="3" t="n">
-        <v>3687</v>
+        <v>32690</v>
       </c>
       <c r="Q127" s="3" t="n">
-        <v>3420</v>
+        <v>4435</v>
       </c>
       <c r="R127" s="3" t="n">
-        <v>1500.621</v>
+        <v>1624.391</v>
       </c>
       <c r="S127" s="3" t="n">
-        <v>12.03100000000018</v>
+        <v>16.58300000000008</v>
       </c>
       <c r="T127" s="3" t="n">
-        <v>3276</v>
+        <v>21876</v>
       </c>
       <c r="U127" s="3" t="n">
-        <v>2354</v>
+        <v>2730</v>
       </c>
       <c r="V127" s="3" t="n">
-        <v>1345.568</v>
+        <v>1644.306</v>
       </c>
       <c r="W127" s="3" t="n">
-        <v>38.35500000000002</v>
+        <v>31.35900000000015</v>
       </c>
       <c r="X127" s="3" t="n">
-        <v>64207</v>
+        <v>82996</v>
       </c>
       <c r="Y127" s="3" t="n">
-        <v>2259</v>
+        <v>2750</v>
       </c>
       <c r="Z127" s="3" t="n">
-        <v>6657</v>
+        <v>8425</v>
       </c>
       <c r="AA127" s="3" t="n">
-        <v>253</v>
+        <v>210</v>
       </c>
       <c r="AB127" s="3" t="n">
-        <v>13249</v>
+        <v>15835</v>
       </c>
       <c r="AC127" s="3" t="n">
-        <v>431</v>
+        <v>268</v>
       </c>
       <c r="AD127" s="3" t="n">
-        <v>4446</v>
+        <v>5708</v>
       </c>
       <c r="AE127" s="3" t="n">
-        <v>241</v>
+        <v>226</v>
       </c>
       <c r="AF127" s="3" t="n">
-        <v>5209</v>
+        <v>6825</v>
       </c>
       <c r="AG127" s="3" t="n">
-        <v>44</v>
+        <v>201</v>
       </c>
       <c r="AH127" s="3" t="n">
-        <v>38.614</v>
+        <v>638.635</v>
       </c>
       <c r="AI127" s="3" t="n">
-        <v>-172.386</v>
+        <v>52.49800000000005</v>
       </c>
       <c r="AJ127" s="3" t="n">
-        <v>2355</v>
+        <v>3525</v>
       </c>
       <c r="AK127" s="3" t="n">
-        <v>23</v>
+        <v>149</v>
       </c>
       <c r="AL127" s="3" t="n">
-        <v>411</v>
+        <v>10814</v>
       </c>
       <c r="AM127" s="3" t="n">
-        <v>1066</v>
+        <v>1705</v>
       </c>
       <c r="AN127" s="3" t="n">
-        <v>1066</v>
+        <v>1705</v>
       </c>
       <c r="AO127" s="3" t="n">
-        <v>31.16959064327485</v>
+        <v>38.44419391206313</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
-          <t>14/12/2025</t>
+          <t>13/08/2025</t>
         </is>
       </c>
       <c r="B128" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D128" s="3" t="n">
-        <v>174018</v>
+        <v>157817</v>
       </c>
       <c r="E128" s="3" t="n">
-        <v>3546</v>
+        <v>-45419</v>
       </c>
       <c r="F128" s="3" t="n">
-        <v>76765</v>
+        <v>73042</v>
       </c>
       <c r="G128" s="3" t="n">
-        <v>1031</v>
+        <v>-11159</v>
       </c>
       <c r="H128" s="3" t="n">
-        <v>60257.15</v>
+        <v>56165.92</v>
       </c>
       <c r="I128" s="3" t="n">
-        <v>977.3400000000038</v>
+        <v>51257.92</v>
       </c>
       <c r="J128" s="3" t="n">
-        <v>3587</v>
+        <v>12565</v>
       </c>
       <c r="K128" s="3" t="n">
-        <v>1705</v>
+        <v>-4470</v>
       </c>
       <c r="L128" s="3" t="n">
-        <v>17557</v>
+        <v>19183.52</v>
       </c>
       <c r="M128" s="3" t="n">
-        <v>1532</v>
+        <v>-10309.48</v>
       </c>
       <c r="N128" s="3" t="n">
-        <v>161</v>
+        <v>17625</v>
       </c>
       <c r="O128" s="3" t="n">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>17051</v>
+      </c>
+      <c r="P128" s="3" t="inlineStr"/>
+      <c r="Q128" s="3" t="inlineStr"/>
       <c r="R128" s="3" t="n">
-        <v>1510.267</v>
+        <v>1477.36</v>
       </c>
       <c r="S128" s="3" t="n">
-        <v>9.645999999999958</v>
+        <v>-147.0310000000002</v>
       </c>
       <c r="T128" s="3" t="n">
-        <v>5568</v>
+        <v>783</v>
       </c>
       <c r="U128" s="3" t="n">
-        <v>2292</v>
+        <v>-21093</v>
       </c>
       <c r="V128" s="3" t="n">
-        <v>1387.16</v>
+        <v>1239.334</v>
       </c>
       <c r="W128" s="3" t="n">
-        <v>41.5920000000001</v>
+        <v>-404.972</v>
       </c>
       <c r="X128" s="3" t="n">
-        <v>66495</v>
+        <v>59024</v>
       </c>
       <c r="Y128" s="3" t="n">
-        <v>2288</v>
+        <v>-23972</v>
       </c>
       <c r="Z128" s="3" t="n">
-        <v>6909</v>
+        <v>5876</v>
       </c>
       <c r="AA128" s="3" t="n">
-        <v>252</v>
+        <v>-2549</v>
       </c>
       <c r="AB128" s="3" t="n">
-        <v>13646</v>
+        <v>12034</v>
       </c>
       <c r="AC128" s="3" t="n">
-        <v>397</v>
+        <v>-3801</v>
       </c>
       <c r="AD128" s="3" t="n">
-        <v>4661</v>
+        <v>3796</v>
       </c>
       <c r="AE128" s="3" t="n">
-        <v>215</v>
+        <v>-1912</v>
       </c>
       <c r="AF128" s="3" t="n">
-        <v>5372</v>
+        <v>5002</v>
       </c>
       <c r="AG128" s="3" t="n">
-        <v>163</v>
+        <v>-1823</v>
       </c>
       <c r="AH128" s="3" t="n">
-        <v>129.44</v>
+        <v>61</v>
       </c>
       <c r="AI128" s="3" t="n">
-        <v>90.82599999999999</v>
+        <v>-577.635</v>
       </c>
       <c r="AJ128" s="3" t="n">
-        <v>2416</v>
+        <v>2238</v>
       </c>
       <c r="AK128" s="3" t="n">
-        <v>61</v>
-[...12 lines deleted...]
-      </c>
+        <v>-1287</v>
+      </c>
+      <c r="AL128" s="3" t="inlineStr"/>
+      <c r="AM128" s="3" t="inlineStr"/>
+      <c r="AN128" s="3" t="inlineStr"/>
+      <c r="AO128" s="3" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
-          <t>14/05/2026</t>
+          <t>13/09/2025</t>
         </is>
       </c>
       <c r="B129" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
-          <t>JULIO VILLANUEVA</t>
+          <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D129" s="3" t="n">
-        <v>193306</v>
+        <v>161796</v>
       </c>
       <c r="E129" s="3" t="n">
-        <v>19288</v>
+        <v>3979</v>
       </c>
       <c r="F129" s="3" t="n">
-        <v>82149</v>
+        <v>74061</v>
       </c>
       <c r="G129" s="3" t="n">
-        <v>5384</v>
+        <v>1019</v>
       </c>
       <c r="H129" s="3" t="n">
-        <v>3212</v>
+        <v>57162.93</v>
       </c>
       <c r="I129" s="3" t="n">
-        <v>-57045.15</v>
+        <v>997.010000000002</v>
       </c>
       <c r="J129" s="3" t="n">
-        <v>13023</v>
+        <v>13611</v>
       </c>
       <c r="K129" s="3" t="n">
-        <v>9436</v>
+        <v>1046</v>
       </c>
       <c r="L129" s="3" t="n">
-        <v>25999</v>
+        <v>19853.18</v>
       </c>
       <c r="M129" s="3" t="n">
-        <v>8442</v>
+        <v>669.6599999999999</v>
       </c>
       <c r="N129" s="3" t="n">
-        <v>479</v>
+        <v>19574</v>
       </c>
       <c r="O129" s="3" t="n">
-        <v>318</v>
-[...6 lines deleted...]
-      </c>
+        <v>1949</v>
+      </c>
+      <c r="P129" s="3" t="inlineStr"/>
+      <c r="Q129" s="3" t="inlineStr"/>
       <c r="R129" s="3" t="n">
-        <v>1588.35</v>
+        <v>1482.478</v>
       </c>
       <c r="S129" s="3" t="n">
-        <v>78.08299999999986</v>
+        <v>5.118000000000166</v>
       </c>
       <c r="T129" s="3" t="n">
-        <v>17201</v>
+        <v>1670</v>
       </c>
       <c r="U129" s="3" t="n">
-        <v>11633</v>
+        <v>887</v>
       </c>
       <c r="V129" s="3" t="n">
-        <v>1586.71</v>
+        <v>1273.544</v>
       </c>
       <c r="W129" s="3" t="n">
-        <v>199.55</v>
+        <v>34.21000000000004</v>
       </c>
       <c r="X129" s="3" t="n">
-        <v>78277</v>
+        <v>60406</v>
       </c>
       <c r="Y129" s="3" t="n">
-        <v>11782</v>
+        <v>1382</v>
       </c>
       <c r="Z129" s="3" t="n">
-        <v>8065</v>
+        <v>6147</v>
       </c>
       <c r="AA129" s="3" t="n">
-        <v>1156</v>
+        <v>271</v>
       </c>
       <c r="AB129" s="3" t="n">
-        <v>15296</v>
+        <v>12433</v>
       </c>
       <c r="AC129" s="3" t="n">
-        <v>1650</v>
+        <v>399</v>
       </c>
       <c r="AD129" s="3" t="n">
-        <v>5424</v>
+        <v>3993</v>
       </c>
       <c r="AE129" s="3" t="n">
-        <v>763</v>
+        <v>197</v>
       </c>
       <c r="AF129" s="3" t="n">
-        <v>6437</v>
+        <v>5165</v>
       </c>
       <c r="AG129" s="3" t="n">
-        <v>1065</v>
+        <v>163</v>
       </c>
       <c r="AH129" s="3" t="n">
-        <v>520.97</v>
+        <v>135</v>
       </c>
       <c r="AI129" s="3" t="n">
-        <v>391.53</v>
+        <v>74</v>
       </c>
       <c r="AJ129" s="3" t="n">
-        <v>3163</v>
+        <v>2301</v>
       </c>
       <c r="AK129" s="3" t="n">
-        <v>747</v>
-[...12 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="AL129" s="3" t="inlineStr"/>
+      <c r="AM129" s="3" t="inlineStr"/>
+      <c r="AN129" s="3" t="inlineStr"/>
+      <c r="AO129" s="3" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>13/10/2025</t>
         </is>
       </c>
       <c r="B130" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D130" s="3" t="n">
-        <v>178070</v>
+        <v>165631</v>
       </c>
       <c r="E130" s="3" t="n">
-        <v>-15236</v>
+        <v>3835</v>
       </c>
       <c r="F130" s="3" t="n">
-        <v>77812</v>
+        <v>20429</v>
       </c>
       <c r="G130" s="3" t="n">
-        <v>-4337</v>
-[...2 lines deleted...]
-      <c r="I130" s="3" t="inlineStr"/>
+        <v>-53632</v>
+      </c>
+      <c r="H130" s="3" t="n">
+        <v>58069.95</v>
+      </c>
+      <c r="I130" s="3" t="n">
+        <v>907.0199999999968</v>
+      </c>
       <c r="J130" s="3" t="n">
-        <v>5587</v>
+        <v>3</v>
       </c>
       <c r="K130" s="3" t="n">
-        <v>-7436</v>
+        <v>-13608</v>
       </c>
       <c r="L130" s="3" t="n">
-        <v>19352</v>
+        <v>14324</v>
       </c>
       <c r="M130" s="3" t="n">
-        <v>-6647</v>
+        <v>-5529.18</v>
       </c>
       <c r="N130" s="3" t="n">
-        <v>235</v>
+        <v>5</v>
       </c>
       <c r="O130" s="3" t="n">
-        <v>-244</v>
+        <v>-19569</v>
       </c>
       <c r="P130" s="3" t="n">
-        <v>10775</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="Q130" s="3" t="inlineStr"/>
       <c r="R130" s="3" t="n">
-        <v>1523.48</v>
+        <v>1488.342</v>
       </c>
       <c r="S130" s="3" t="n">
-        <v>-64.86999999999989</v>
+        <v>5.864000000000033</v>
       </c>
       <c r="T130" s="3" t="n">
-        <v>8256</v>
+        <v>866</v>
       </c>
       <c r="U130" s="3" t="n">
-        <v>-8945</v>
+        <v>-804</v>
       </c>
       <c r="V130" s="3" t="n">
-        <v>1440.031</v>
+        <v>1305.777</v>
       </c>
       <c r="W130" s="3" t="n">
-        <v>-146.6790000000001</v>
+        <v>32.23299999999995</v>
       </c>
       <c r="X130" s="3" t="n">
-        <v>69189</v>
+        <v>61882</v>
       </c>
       <c r="Y130" s="3" t="n">
-        <v>-9088</v>
+        <v>1476</v>
       </c>
       <c r="Z130" s="3" t="n">
-        <v>7167</v>
+        <v>6393</v>
       </c>
       <c r="AA130" s="3" t="n">
-        <v>-898</v>
+        <v>246</v>
       </c>
       <c r="AB130" s="3" t="n">
-        <v>13988</v>
+        <v>12807</v>
       </c>
       <c r="AC130" s="3" t="n">
-        <v>-1308</v>
+        <v>374</v>
       </c>
       <c r="AD130" s="3" t="n">
-        <v>4868</v>
+        <v>4203</v>
       </c>
       <c r="AE130" s="3" t="n">
-        <v>-556</v>
+        <v>210</v>
       </c>
       <c r="AF130" s="3" t="n">
-        <v>5623</v>
+        <v>5165</v>
       </c>
       <c r="AG130" s="3" t="n">
-        <v>-814</v>
+        <v>0</v>
       </c>
       <c r="AH130" s="3" t="n">
-        <v>202.695</v>
+        <v>206</v>
       </c>
       <c r="AI130" s="3" t="n">
-        <v>-318.275</v>
+        <v>71</v>
       </c>
       <c r="AJ130" s="3" t="n">
-        <v>2534</v>
+        <v>2331</v>
       </c>
       <c r="AK130" s="3" t="n">
-        <v>-629</v>
+        <v>30</v>
       </c>
       <c r="AL130" s="3" t="n">
-        <v>2519</v>
-[...9 lines deleted...]
-      </c>
+        <v>-713</v>
+      </c>
+      <c r="AM130" s="3" t="inlineStr"/>
+      <c r="AN130" s="3" t="inlineStr"/>
+      <c r="AO130" s="3" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>13/11/2025</t>
         </is>
       </c>
       <c r="B131" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D131" s="3" t="n">
-        <v>151889</v>
+        <v>170314</v>
       </c>
       <c r="E131" s="3" t="n">
-        <v>-26181</v>
+        <v>4683</v>
       </c>
       <c r="F131" s="3" t="n">
-        <v>66931</v>
+        <v>75682</v>
       </c>
       <c r="G131" s="3" t="n">
-        <v>-10881</v>
+        <v>55253</v>
       </c>
       <c r="H131" s="3" t="n">
-        <v>50484.01</v>
-[...1 lines deleted...]
-      <c r="I131" s="3" t="inlineStr"/>
+        <v>59218.66</v>
+      </c>
+      <c r="I131" s="3" t="n">
+        <v>1148.710000000006</v>
+      </c>
       <c r="J131" s="3" t="n">
-        <v>9674</v>
+        <v>1822</v>
       </c>
       <c r="K131" s="3" t="n">
-        <v>4087</v>
+        <v>1819</v>
       </c>
       <c r="L131" s="3" t="n">
-        <v>17229.91</v>
+        <v>15971</v>
       </c>
       <c r="M131" s="3" t="n">
-        <v>-2122.09</v>
+        <v>1647</v>
       </c>
       <c r="N131" s="3" t="n">
-        <v>9747</v>
+        <v>83</v>
       </c>
       <c r="O131" s="3" t="n">
-        <v>9512</v>
-[...2 lines deleted...]
-      <c r="Q131" s="3" t="inlineStr"/>
+        <v>78</v>
+      </c>
+      <c r="P131" s="3" t="n">
+        <v>3573</v>
+      </c>
+      <c r="Q131" s="3" t="n">
+        <v>3420</v>
+      </c>
       <c r="R131" s="3" t="n">
-        <v>1403734</v>
+        <v>1500.2</v>
       </c>
       <c r="S131" s="3" t="n">
-        <v>1402210.52</v>
+        <v>11.85799999999995</v>
       </c>
       <c r="T131" s="3" t="n">
-        <v>22575</v>
+        <v>3194</v>
       </c>
       <c r="U131" s="3" t="n">
-        <v>14319</v>
+        <v>2328</v>
       </c>
       <c r="V131" s="3" t="n">
-        <v>1127597</v>
+        <v>1344.696</v>
       </c>
       <c r="W131" s="3" t="n">
-        <v>1126156.969</v>
+        <v>38.91899999999987</v>
       </c>
       <c r="X131" s="3" t="n">
-        <v>53383</v>
+        <v>64124</v>
       </c>
       <c r="Y131" s="3" t="n">
-        <v>-15806</v>
+        <v>2242</v>
       </c>
       <c r="Z131" s="3" t="n">
-        <v>5134</v>
+        <v>6646</v>
       </c>
       <c r="AA131" s="3" t="n">
-        <v>-2033</v>
+        <v>253</v>
       </c>
       <c r="AB131" s="3" t="n">
-        <v>10545</v>
+        <v>13240</v>
       </c>
       <c r="AC131" s="3" t="n">
-        <v>-3443</v>
+        <v>433</v>
       </c>
       <c r="AD131" s="3" t="n">
-        <v>3790</v>
+        <v>4433</v>
       </c>
       <c r="AE131" s="3" t="n">
-        <v>-1078</v>
-[...10 lines deleted...]
-      <c r="AO131" s="3" t="inlineStr"/>
+        <v>230</v>
+      </c>
+      <c r="AF131" s="3" t="n">
+        <v>5205</v>
+      </c>
+      <c r="AG131" s="3" t="n">
+        <v>40</v>
+      </c>
+      <c r="AH131" s="3" t="n">
+        <v>35.605</v>
+      </c>
+      <c r="AI131" s="3" t="n">
+        <v>-170.395</v>
+      </c>
+      <c r="AJ131" s="3" t="n">
+        <v>2353</v>
+      </c>
+      <c r="AK131" s="3" t="n">
+        <v>22</v>
+      </c>
+      <c r="AL131" s="3" t="n">
+        <v>379</v>
+      </c>
+      <c r="AM131" s="3" t="n">
+        <v>1092</v>
+      </c>
+      <c r="AN131" s="3" t="n">
+        <v>1092</v>
+      </c>
+      <c r="AO131" s="3" t="n">
+        <v>31.92982456140351</v>
+      </c>
     </row>
     <row r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>13/12/2025</t>
         </is>
       </c>
       <c r="B132" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C132" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D132" s="3" t="n">
-        <v>193432</v>
+        <v>173873</v>
       </c>
       <c r="E132" s="3" t="n">
-        <v>41543</v>
+        <v>3559</v>
       </c>
       <c r="F132" s="3" t="n">
-        <v>82215</v>
+        <v>76731</v>
       </c>
       <c r="G132" s="3" t="n">
-        <v>15284</v>
+        <v>1049</v>
       </c>
       <c r="H132" s="3" t="n">
-        <v>3253</v>
+        <v>60235.88</v>
       </c>
       <c r="I132" s="3" t="n">
-        <v>-47231.01</v>
+        <v>1017.219999999994</v>
       </c>
       <c r="J132" s="3" t="n">
-        <v>13072</v>
+        <v>3514</v>
       </c>
       <c r="K132" s="3" t="n">
-        <v>3398</v>
+        <v>1692</v>
       </c>
       <c r="L132" s="3" t="n">
-        <v>26042</v>
+        <v>17492</v>
       </c>
       <c r="M132" s="3" t="n">
-        <v>8812.09</v>
+        <v>1521</v>
       </c>
       <c r="N132" s="3" t="n">
-        <v>480</v>
+        <v>157</v>
       </c>
       <c r="O132" s="3" t="n">
-        <v>-9267</v>
+        <v>74</v>
       </c>
       <c r="P132" s="3" t="n">
-        <v>25051</v>
-[...1 lines deleted...]
-      <c r="Q132" s="3" t="inlineStr"/>
+        <v>6792</v>
+      </c>
+      <c r="Q132" s="3" t="n">
+        <v>3219</v>
+      </c>
       <c r="R132" s="3" t="n">
-        <v>1588.84</v>
+        <v>1510.002</v>
       </c>
       <c r="S132" s="3" t="n">
-        <v>-1402145.16</v>
+        <v>9.801999999999907</v>
       </c>
       <c r="T132" s="3" t="n">
-        <v>17258</v>
+        <v>5471</v>
       </c>
       <c r="U132" s="3" t="n">
-        <v>-5317</v>
+        <v>2277</v>
       </c>
       <c r="V132" s="3" t="n">
-        <v>1587.44</v>
+        <v>1384.873</v>
       </c>
       <c r="W132" s="3" t="n">
-        <v>-1126009.56</v>
+        <v>40.17700000000013</v>
       </c>
       <c r="X132" s="3" t="n">
-        <v>78337</v>
+        <v>66389</v>
       </c>
       <c r="Y132" s="3" t="n">
-        <v>24954</v>
+        <v>2265</v>
       </c>
       <c r="Z132" s="3" t="n">
-        <v>8073</v>
+        <v>6898</v>
       </c>
       <c r="AA132" s="3" t="n">
-        <v>2939</v>
+        <v>252</v>
       </c>
       <c r="AB132" s="3" t="n">
-        <v>15310</v>
+        <v>13632</v>
       </c>
       <c r="AC132" s="3" t="n">
-        <v>4765</v>
+        <v>392</v>
       </c>
       <c r="AD132" s="3" t="n">
-        <v>5425</v>
+        <v>4650</v>
       </c>
       <c r="AE132" s="3" t="n">
-        <v>1635</v>
+        <v>217</v>
       </c>
       <c r="AF132" s="3" t="n">
-        <v>6440</v>
-[...1 lines deleted...]
-      <c r="AG132" s="3" t="inlineStr"/>
+        <v>5366</v>
+      </c>
+      <c r="AG132" s="3" t="n">
+        <v>161</v>
+      </c>
       <c r="AH132" s="3" t="n">
-        <v>524.02</v>
-[...1 lines deleted...]
-      <c r="AI132" s="3" t="inlineStr"/>
+        <v>127.527</v>
+      </c>
+      <c r="AI132" s="3" t="n">
+        <v>91.922</v>
+      </c>
       <c r="AJ132" s="3" t="n">
-        <v>3174</v>
-[...1 lines deleted...]
-      <c r="AK132" s="3" t="inlineStr"/>
+        <v>2416</v>
+      </c>
+      <c r="AK132" s="3" t="n">
+        <v>63</v>
+      </c>
       <c r="AL132" s="3" t="n">
-        <v>7793</v>
-[...3 lines deleted...]
-      <c r="AO132" s="3" t="inlineStr"/>
+        <v>1321</v>
+      </c>
+      <c r="AM132" s="3" t="n">
+        <v>942</v>
+      </c>
+      <c r="AN132" s="3" t="n">
+        <v>942</v>
+      </c>
+      <c r="AO132" s="3" t="n">
+        <v>29.26374650512582</v>
+      </c>
     </row>
     <row r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>14/01/2026</t>
         </is>
       </c>
       <c r="B133" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D133" s="3" t="n">
-        <v>197711</v>
+        <v>177957</v>
       </c>
       <c r="E133" s="3" t="n">
-        <v>4279</v>
+        <v>4084</v>
       </c>
       <c r="F133" s="3" t="n">
-        <v>83218</v>
+        <v>77780</v>
       </c>
       <c r="G133" s="3" t="n">
-        <v>1003</v>
-[...6 lines deleted...]
-      </c>
+        <v>1049</v>
+      </c>
+      <c r="H133" s="3" t="inlineStr"/>
+      <c r="I133" s="3" t="inlineStr"/>
       <c r="J133" s="3" t="n">
-        <v>14825</v>
+        <v>5533</v>
       </c>
       <c r="K133" s="3" t="n">
-        <v>1753</v>
+        <v>2019</v>
       </c>
       <c r="L133" s="3" t="n">
-        <v>27572</v>
+        <v>19304</v>
       </c>
       <c r="M133" s="3" t="n">
-        <v>1530</v>
+        <v>1812</v>
       </c>
       <c r="N133" s="3" t="n">
-        <v>532</v>
+        <v>232</v>
       </c>
       <c r="O133" s="3" t="n">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="P133" s="3" t="n">
-        <v>28476</v>
+        <v>10672</v>
       </c>
       <c r="Q133" s="3" t="n">
-        <v>3425</v>
+        <v>3880</v>
       </c>
       <c r="R133" s="3" t="n">
-        <v>1608.486</v>
+        <v>1522.935</v>
       </c>
       <c r="S133" s="3" t="n">
-        <v>19.64600000000019</v>
+        <v>12.93299999999999</v>
       </c>
       <c r="T133" s="3" t="n">
-        <v>19273</v>
+        <v>8183</v>
       </c>
       <c r="U133" s="3" t="n">
-        <v>2015</v>
+        <v>2712</v>
       </c>
       <c r="V133" s="3" t="n">
-        <v>1614.14</v>
+        <v>1438.3</v>
       </c>
       <c r="W133" s="3" t="n">
-        <v>26.70000000000005</v>
+        <v>53.42699999999991</v>
       </c>
       <c r="X133" s="3" t="n">
-        <v>80359</v>
+        <v>69109</v>
       </c>
       <c r="Y133" s="3" t="n">
-        <v>2022</v>
+        <v>2720</v>
       </c>
       <c r="Z133" s="3" t="n">
-        <v>8222</v>
+        <v>7161</v>
       </c>
       <c r="AA133" s="3" t="n">
-        <v>149</v>
+        <v>263</v>
       </c>
       <c r="AB133" s="3" t="n">
-        <v>15573</v>
+        <v>13982</v>
       </c>
       <c r="AC133" s="3" t="n">
-        <v>263</v>
+        <v>350</v>
       </c>
       <c r="AD133" s="3" t="n">
-        <v>5482</v>
+        <v>4863</v>
       </c>
       <c r="AE133" s="3" t="n">
-        <v>57</v>
+        <v>213</v>
       </c>
       <c r="AF133" s="3" t="n">
-        <v>6626</v>
+        <v>5616</v>
       </c>
       <c r="AG133" s="3" t="n">
-        <v>186</v>
+        <v>250</v>
       </c>
       <c r="AH133" s="3" t="n">
-        <v>588.124</v>
+        <v>197.945</v>
       </c>
       <c r="AI133" s="3" t="n">
-        <v>64.10400000000004</v>
+        <v>70.41799999999999</v>
       </c>
       <c r="AJ133" s="3" t="n">
-        <v>3378</v>
+        <v>2523</v>
       </c>
       <c r="AK133" s="3" t="n">
-        <v>204</v>
+        <v>107</v>
       </c>
       <c r="AL133" s="3" t="n">
-        <v>9203</v>
+        <v>2489</v>
       </c>
       <c r="AM133" s="3" t="n">
-        <v>1410</v>
+        <v>1168</v>
       </c>
       <c r="AN133" s="3" t="n">
-        <v>1410</v>
+        <v>1168</v>
       </c>
       <c r="AO133" s="3" t="n">
-        <v>41.16788321167883</v>
+        <v>30.10309278350515</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
-          <t>15/07/2025</t>
+          <t>14/02/2026</t>
         </is>
       </c>
       <c r="B134" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D134" s="3" t="n">
-        <v>154500</v>
+        <v>182639</v>
       </c>
       <c r="E134" s="3" t="n">
-        <v>-43211</v>
+        <v>4682</v>
       </c>
       <c r="F134" s="3" t="n">
-        <v>71915</v>
+        <v>78945</v>
       </c>
       <c r="G134" s="3" t="n">
-        <v>-11303</v>
+        <v>1165</v>
       </c>
       <c r="H134" s="3" t="n">
-        <v>55063.37</v>
-[...3 lines deleted...]
-      </c>
+        <v>844</v>
+      </c>
+      <c r="I134" s="3" t="inlineStr"/>
       <c r="J134" s="3" t="n">
-        <v>11895</v>
+        <v>7792</v>
       </c>
       <c r="K134" s="3" t="n">
-        <v>-2930</v>
+        <v>2259</v>
       </c>
       <c r="L134" s="3" t="n">
-        <v>18678.54</v>
+        <v>21335</v>
       </c>
       <c r="M134" s="3" t="n">
-        <v>-8893.459999999999</v>
+        <v>2031</v>
       </c>
       <c r="N134" s="3" t="n">
-        <v>15916</v>
+        <v>299</v>
       </c>
       <c r="O134" s="3" t="n">
-        <v>15384</v>
-[...2 lines deleted...]
-      <c r="Q134" s="3" t="inlineStr"/>
+        <v>67</v>
+      </c>
+      <c r="P134" s="3" t="n">
+        <v>14771</v>
+      </c>
+      <c r="Q134" s="3" t="n">
+        <v>4099</v>
+      </c>
       <c r="R134" s="3" t="n">
-        <v>1466.232</v>
+        <v>1542.259</v>
       </c>
       <c r="S134" s="3" t="n">
-        <v>-142.2540000000001</v>
-[...2 lines deleted...]
-      <c r="U134" s="3" t="inlineStr"/>
+        <v>19.32400000000007</v>
+      </c>
+      <c r="T134" s="3" t="n">
+        <v>11029</v>
+      </c>
+      <c r="U134" s="3" t="n">
+        <v>2846</v>
+      </c>
       <c r="V134" s="3" t="n">
-        <v>1213.132</v>
+        <v>1491.033</v>
       </c>
       <c r="W134" s="3" t="n">
-        <v>-401.008</v>
+        <v>52.73299999999995</v>
       </c>
       <c r="X134" s="3" t="n">
-        <v>57773</v>
+        <v>72104</v>
       </c>
       <c r="Y134" s="3" t="n">
-        <v>-22586</v>
+        <v>2995</v>
       </c>
       <c r="Z134" s="3" t="n">
-        <v>5671</v>
+        <v>7499</v>
       </c>
       <c r="AA134" s="3" t="n">
-        <v>-2551</v>
+        <v>338</v>
       </c>
       <c r="AB134" s="3" t="n">
-        <v>11677</v>
+        <v>14415</v>
       </c>
       <c r="AC134" s="3" t="n">
-        <v>-3896</v>
+        <v>433</v>
       </c>
       <c r="AD134" s="3" t="n">
-        <v>3790</v>
+        <v>5047</v>
       </c>
       <c r="AE134" s="3" t="n">
-        <v>-1692</v>
-[...10 lines deleted...]
-      <c r="AO134" s="3" t="inlineStr"/>
+        <v>184</v>
+      </c>
+      <c r="AF134" s="3" t="n">
+        <v>5918</v>
+      </c>
+      <c r="AG134" s="3" t="n">
+        <v>302</v>
+      </c>
+      <c r="AH134" s="3" t="n">
+        <v>277.774</v>
+      </c>
+      <c r="AI134" s="3" t="n">
+        <v>79.82900000000001</v>
+      </c>
+      <c r="AJ134" s="3" t="n">
+        <v>2654</v>
+      </c>
+      <c r="AK134" s="3" t="n">
+        <v>131</v>
+      </c>
+      <c r="AL134" s="3" t="n">
+        <v>3742</v>
+      </c>
+      <c r="AM134" s="3" t="n">
+        <v>1253</v>
+      </c>
+      <c r="AN134" s="3" t="n">
+        <v>1253</v>
+      </c>
+      <c r="AO134" s="3" t="n">
+        <v>30.56843132471335</v>
+      </c>
     </row>
     <row r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
-          <t>15/08/2025</t>
+          <t>14/04/2025</t>
         </is>
       </c>
       <c r="B135" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D135" s="3" t="n">
-        <v>158119</v>
+        <v>151735</v>
       </c>
       <c r="E135" s="3" t="n">
-        <v>3619</v>
-[...30 lines deleted...]
-      </c>
+        <v>-30904</v>
+      </c>
+      <c r="F135" s="3" t="inlineStr"/>
+      <c r="G135" s="3" t="inlineStr"/>
+      <c r="H135" s="3" t="inlineStr"/>
+      <c r="I135" s="3" t="inlineStr"/>
+      <c r="J135" s="3" t="inlineStr"/>
+      <c r="K135" s="3" t="inlineStr"/>
+      <c r="L135" s="3" t="inlineStr"/>
+      <c r="M135" s="3" t="inlineStr"/>
+      <c r="N135" s="3" t="inlineStr"/>
+      <c r="O135" s="3" t="inlineStr"/>
       <c r="P135" s="3" t="inlineStr"/>
       <c r="Q135" s="3" t="inlineStr"/>
-      <c r="R135" s="3" t="n">
-[...7 lines deleted...]
-      </c>
+      <c r="R135" s="3" t="inlineStr"/>
+      <c r="S135" s="3" t="inlineStr"/>
+      <c r="T135" s="3" t="inlineStr"/>
       <c r="U135" s="3" t="inlineStr"/>
-      <c r="V135" s="3" t="n">
-[...31 lines deleted...]
-      </c>
+      <c r="V135" s="3" t="inlineStr"/>
+      <c r="W135" s="3" t="inlineStr"/>
+      <c r="X135" s="3" t="inlineStr"/>
+      <c r="Y135" s="3" t="inlineStr"/>
+      <c r="Z135" s="3" t="inlineStr"/>
+      <c r="AA135" s="3" t="inlineStr"/>
+      <c r="AB135" s="3" t="inlineStr"/>
+      <c r="AC135" s="3" t="inlineStr"/>
+      <c r="AD135" s="3" t="inlineStr"/>
+      <c r="AE135" s="3" t="inlineStr"/>
+      <c r="AF135" s="3" t="inlineStr"/>
       <c r="AG135" s="3" t="inlineStr"/>
-      <c r="AH135" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="AH135" s="3" t="inlineStr"/>
       <c r="AI135" s="3" t="inlineStr"/>
-      <c r="AJ135" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ135" s="3" t="inlineStr"/>
       <c r="AK135" s="3" t="inlineStr"/>
       <c r="AL135" s="3" t="inlineStr"/>
       <c r="AM135" s="3" t="inlineStr"/>
       <c r="AN135" s="3" t="inlineStr"/>
       <c r="AO135" s="3" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
-          <t>15/09/2025</t>
+          <t>14/05/2026</t>
         </is>
       </c>
       <c r="B136" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D136" s="3" t="n">
-        <v>161882</v>
+        <v>193306</v>
       </c>
       <c r="E136" s="3" t="n">
-        <v>3763</v>
+        <v>41571</v>
       </c>
       <c r="F136" s="3" t="n">
-        <v>74077</v>
-[...3 lines deleted...]
-      </c>
+        <v>82149</v>
+      </c>
+      <c r="G136" s="3" t="inlineStr"/>
       <c r="H136" s="3" t="n">
-        <v>57178.78</v>
-[...3 lines deleted...]
-      </c>
+        <v>3212</v>
+      </c>
+      <c r="I136" s="3" t="inlineStr"/>
       <c r="J136" s="3" t="n">
-        <v>13645</v>
-[...3 lines deleted...]
-      </c>
+        <v>13023</v>
+      </c>
+      <c r="K136" s="3" t="inlineStr"/>
       <c r="L136" s="3" t="n">
-        <v>19875.89</v>
-[...3 lines deleted...]
-      </c>
+        <v>25999</v>
+      </c>
+      <c r="M136" s="3" t="inlineStr"/>
       <c r="N136" s="3" t="n">
-        <v>19612</v>
-[...4 lines deleted...]
-      <c r="P136" s="3" t="inlineStr"/>
+        <v>479</v>
+      </c>
+      <c r="O136" s="3" t="inlineStr"/>
+      <c r="P136" s="3" t="n">
+        <v>24955</v>
+      </c>
       <c r="Q136" s="3" t="inlineStr"/>
       <c r="R136" s="3" t="n">
-        <v>1482.528</v>
-[...3 lines deleted...]
-      </c>
+        <v>1588.35</v>
+      </c>
+      <c r="S136" s="3" t="inlineStr"/>
       <c r="T136" s="3" t="n">
-        <v>1691</v>
-[...3 lines deleted...]
-      </c>
+        <v>17201</v>
+      </c>
+      <c r="U136" s="3" t="inlineStr"/>
       <c r="V136" s="3" t="n">
-        <v>1275.121</v>
-[...3 lines deleted...]
-      </c>
+        <v>1586.71</v>
+      </c>
+      <c r="W136" s="3" t="inlineStr"/>
       <c r="X136" s="3" t="n">
-        <v>60433</v>
-[...3 lines deleted...]
-      </c>
+        <v>78277</v>
+      </c>
+      <c r="Y136" s="3" t="inlineStr"/>
       <c r="Z136" s="3" t="n">
-        <v>6154</v>
-[...3 lines deleted...]
-      </c>
+        <v>8065</v>
+      </c>
+      <c r="AA136" s="3" t="inlineStr"/>
       <c r="AB136" s="3" t="n">
-        <v>12438</v>
-[...3 lines deleted...]
-      </c>
+        <v>15296</v>
+      </c>
+      <c r="AC136" s="3" t="inlineStr"/>
       <c r="AD136" s="3" t="n">
-        <v>3994</v>
-[...3 lines deleted...]
-      </c>
+        <v>5424</v>
+      </c>
+      <c r="AE136" s="3" t="inlineStr"/>
       <c r="AF136" s="3" t="n">
-        <v>5165</v>
-[...3 lines deleted...]
-      </c>
+        <v>6437</v>
+      </c>
+      <c r="AG136" s="3" t="inlineStr"/>
       <c r="AH136" s="3" t="n">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>520.97</v>
+      </c>
+      <c r="AI136" s="3" t="inlineStr"/>
       <c r="AJ136" s="3" t="n">
-        <v>2302</v>
-[...4 lines deleted...]
-      <c r="AL136" s="3" t="inlineStr"/>
+        <v>3163</v>
+      </c>
+      <c r="AK136" s="3" t="inlineStr"/>
+      <c r="AL136" s="3" t="n">
+        <v>7754</v>
+      </c>
       <c r="AM136" s="3" t="inlineStr"/>
       <c r="AN136" s="3" t="inlineStr"/>
       <c r="AO136" s="3" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
-          <t>15/10/2025</t>
+          <t>14/06/2026</t>
         </is>
       </c>
       <c r="B137" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D137" s="3" t="n">
-        <v>166025</v>
+        <v>197652</v>
       </c>
       <c r="E137" s="3" t="n">
-        <v>4143</v>
+        <v>4346</v>
       </c>
       <c r="F137" s="3" t="n">
-        <v>20467</v>
+        <v>83218</v>
       </c>
       <c r="G137" s="3" t="n">
-        <v>-53610</v>
+        <v>1069</v>
       </c>
       <c r="H137" s="3" t="n">
-        <v>58152.93</v>
+        <v>4099</v>
       </c>
       <c r="I137" s="3" t="n">
-        <v>974.1500000000015</v>
+        <v>887</v>
       </c>
       <c r="J137" s="3" t="n">
-        <v>157</v>
+        <v>14796</v>
       </c>
       <c r="K137" s="3" t="n">
-        <v>-13488</v>
+        <v>1773</v>
       </c>
       <c r="L137" s="3" t="n">
-        <v>14464</v>
+        <v>27548</v>
       </c>
       <c r="M137" s="3" t="n">
-        <v>-5411.889999999999</v>
+        <v>1549</v>
       </c>
       <c r="N137" s="3" t="n">
-        <v>11</v>
+        <v>530</v>
       </c>
       <c r="O137" s="3" t="n">
-        <v>-19601</v>
+        <v>51</v>
       </c>
       <c r="P137" s="3" t="n">
-        <v>441</v>
-[...1 lines deleted...]
-      <c r="Q137" s="3" t="inlineStr"/>
+        <v>28420</v>
+      </c>
+      <c r="Q137" s="3" t="n">
+        <v>3465</v>
+      </c>
       <c r="R137" s="3" t="n">
-        <v>1489.235</v>
+        <v>1608.179</v>
       </c>
       <c r="S137" s="3" t="n">
-        <v>6.70699999999988</v>
+        <v>19.82900000000018</v>
       </c>
       <c r="T137" s="3" t="n">
-        <v>1022</v>
+        <v>19241</v>
       </c>
       <c r="U137" s="3" t="n">
-        <v>-669</v>
+        <v>2040</v>
       </c>
       <c r="V137" s="3" t="n">
-        <v>1309.38</v>
+        <v>1613.6</v>
       </c>
       <c r="W137" s="3" t="n">
-        <v>34.25900000000001</v>
+        <v>26.88999999999987</v>
       </c>
       <c r="X137" s="3" t="n">
-        <v>62033</v>
+        <v>80330</v>
       </c>
       <c r="Y137" s="3" t="n">
-        <v>1600</v>
+        <v>2053</v>
       </c>
       <c r="Z137" s="3" t="n">
-        <v>6414</v>
+        <v>8216</v>
       </c>
       <c r="AA137" s="3" t="n">
-        <v>260</v>
+        <v>151</v>
       </c>
       <c r="AB137" s="3" t="n">
-        <v>12835</v>
+        <v>15567</v>
       </c>
       <c r="AC137" s="3" t="n">
-        <v>397</v>
+        <v>271</v>
       </c>
       <c r="AD137" s="3" t="n">
-        <v>4217</v>
+        <v>5482</v>
       </c>
       <c r="AE137" s="3" t="n">
-        <v>223</v>
+        <v>58</v>
       </c>
       <c r="AF137" s="3" t="n">
-        <v>5165</v>
+        <v>6626</v>
       </c>
       <c r="AG137" s="3" t="n">
-        <v>0</v>
+        <v>189</v>
       </c>
       <c r="AH137" s="3" t="n">
-        <v>214</v>
+        <v>586.854</v>
       </c>
       <c r="AI137" s="3" t="n">
-        <v>76</v>
+        <v>65.88400000000001</v>
       </c>
       <c r="AJ137" s="3" t="n">
-        <v>2333</v>
+        <v>3376</v>
       </c>
       <c r="AK137" s="3" t="n">
-        <v>31</v>
+        <v>213</v>
       </c>
       <c r="AL137" s="3" t="n">
-        <v>-581</v>
-[...3 lines deleted...]
-      <c r="AO137" s="3" t="inlineStr"/>
+        <v>9179</v>
+      </c>
+      <c r="AM137" s="3" t="n">
+        <v>1425</v>
+      </c>
+      <c r="AN137" s="3" t="n">
+        <v>1425</v>
+      </c>
+      <c r="AO137" s="3" t="n">
+        <v>41.12554112554113</v>
+      </c>
     </row>
     <row r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
-          <t>15/11/2025</t>
+          <t>14/07/2025</t>
         </is>
       </c>
       <c r="B138" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D138" s="3" t="n">
-        <v>170686</v>
+        <v>154500</v>
       </c>
       <c r="E138" s="3" t="n">
-        <v>4661</v>
+        <v>-43152</v>
       </c>
       <c r="F138" s="3" t="n">
-        <v>75824</v>
+        <v>71791</v>
       </c>
       <c r="G138" s="3" t="n">
-        <v>55357</v>
+        <v>-11427</v>
       </c>
       <c r="H138" s="3" t="n">
-        <v>59366.52</v>
+        <v>54985.16</v>
       </c>
       <c r="I138" s="3" t="n">
-        <v>1213.589999999997</v>
+        <v>50886.16</v>
       </c>
       <c r="J138" s="3" t="n">
-        <v>1968</v>
+        <v>11878</v>
       </c>
       <c r="K138" s="3" t="n">
-        <v>1811</v>
+        <v>-2918</v>
       </c>
       <c r="L138" s="3" t="n">
-        <v>16102</v>
+        <v>18666.45</v>
       </c>
       <c r="M138" s="3" t="n">
-        <v>1638</v>
+        <v>-8881.549999999999</v>
       </c>
       <c r="N138" s="3" t="n">
-        <v>88</v>
+        <v>15813</v>
       </c>
       <c r="O138" s="3" t="n">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>15283</v>
+      </c>
+      <c r="P138" s="3" t="inlineStr"/>
+      <c r="Q138" s="3" t="inlineStr"/>
       <c r="R138" s="3" t="n">
-        <v>1501.102</v>
+        <v>1465.439</v>
       </c>
       <c r="S138" s="3" t="n">
-        <v>11.86700000000019</v>
-[...6 lines deleted...]
-      </c>
+        <v>-142.74</v>
+      </c>
+      <c r="T138" s="3" t="inlineStr"/>
+      <c r="U138" s="3" t="inlineStr"/>
       <c r="V138" s="3" t="n">
-        <v>1346.882</v>
+        <v>1211.543</v>
       </c>
       <c r="W138" s="3" t="n">
-        <v>37.50199999999995</v>
+        <v>-402.057</v>
       </c>
       <c r="X138" s="3" t="n">
-        <v>64314</v>
+        <v>57719</v>
       </c>
       <c r="Y138" s="3" t="n">
-        <v>2281</v>
-[...6 lines deleted...]
-      </c>
+        <v>-22611</v>
+      </c>
+      <c r="Z138" s="3" t="inlineStr"/>
+      <c r="AA138" s="3" t="inlineStr"/>
       <c r="AB138" s="3" t="n">
-        <v>13269</v>
+        <v>11661</v>
       </c>
       <c r="AC138" s="3" t="n">
-        <v>434</v>
+        <v>-3906</v>
       </c>
       <c r="AD138" s="3" t="n">
-        <v>4461</v>
+        <v>3790</v>
       </c>
       <c r="AE138" s="3" t="n">
-        <v>244</v>
-[...30 lines deleted...]
-      </c>
+        <v>-1692</v>
+      </c>
+      <c r="AF138" s="3" t="inlineStr"/>
+      <c r="AG138" s="3" t="inlineStr"/>
+      <c r="AH138" s="3" t="inlineStr"/>
+      <c r="AI138" s="3" t="inlineStr"/>
+      <c r="AJ138" s="3" t="inlineStr"/>
+      <c r="AK138" s="3" t="inlineStr"/>
+      <c r="AL138" s="3" t="inlineStr"/>
+      <c r="AM138" s="3" t="inlineStr"/>
+      <c r="AN138" s="3" t="inlineStr"/>
+      <c r="AO138" s="3" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
-          <t>15/12/2025</t>
+          <t>14/07/2026</t>
         </is>
       </c>
       <c r="B139" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D139" s="3" t="n">
-        <v>174158</v>
+        <v>203441</v>
       </c>
       <c r="E139" s="3" t="n">
-        <v>3472</v>
+        <v>48941</v>
       </c>
       <c r="F139" s="3" t="n">
-        <v>76801</v>
+        <v>84250</v>
       </c>
       <c r="G139" s="3" t="n">
-        <v>977</v>
+        <v>12459</v>
       </c>
       <c r="H139" s="3" t="n">
-        <v>60292.29</v>
+        <v>4946</v>
       </c>
       <c r="I139" s="3" t="n">
-        <v>925.7700000000041</v>
+        <v>-50039.16</v>
       </c>
       <c r="J139" s="3" t="n">
-        <v>3657</v>
+        <v>17110</v>
       </c>
       <c r="K139" s="3" t="n">
-        <v>1689</v>
+        <v>5232</v>
       </c>
       <c r="L139" s="3" t="n">
-        <v>17620</v>
+        <v>29559</v>
       </c>
       <c r="M139" s="3" t="n">
-        <v>1518</v>
+        <v>10892.55</v>
       </c>
       <c r="N139" s="3" t="n">
-        <v>164</v>
+        <v>575</v>
       </c>
       <c r="O139" s="3" t="n">
-        <v>76</v>
+        <v>-15238</v>
       </c>
       <c r="P139" s="3" t="n">
-        <v>7064</v>
-[...3 lines deleted...]
-      </c>
+        <v>32838</v>
+      </c>
+      <c r="Q139" s="3" t="inlineStr"/>
       <c r="R139" s="3" t="n">
-        <v>1510.841</v>
+        <v>1624.952</v>
       </c>
       <c r="S139" s="3" t="n">
-        <v>9.738999999999805</v>
+        <v>159.5129999999999</v>
       </c>
       <c r="T139" s="3" t="n">
-        <v>5662</v>
-[...3 lines deleted...]
-      </c>
+        <v>21965</v>
+      </c>
+      <c r="U139" s="3" t="inlineStr"/>
       <c r="V139" s="3" t="n">
-        <v>1388.567</v>
+        <v>1645.138</v>
       </c>
       <c r="W139" s="3" t="n">
-        <v>41.68499999999995</v>
+        <v>433.595</v>
       </c>
       <c r="X139" s="3" t="n">
-        <v>66584</v>
+        <v>83087</v>
       </c>
       <c r="Y139" s="3" t="n">
-        <v>2270</v>
+        <v>25368</v>
       </c>
       <c r="Z139" s="3" t="n">
-        <v>6921</v>
-[...3 lines deleted...]
-      </c>
+        <v>8433</v>
+      </c>
+      <c r="AA139" s="3" t="inlineStr"/>
       <c r="AB139" s="3" t="n">
-        <v>13662</v>
+        <v>15844</v>
       </c>
       <c r="AC139" s="3" t="n">
-        <v>393</v>
+        <v>4183</v>
       </c>
       <c r="AD139" s="3" t="n">
-        <v>4661</v>
+        <v>5721</v>
       </c>
       <c r="AE139" s="3" t="n">
-        <v>200</v>
+        <v>1931</v>
       </c>
       <c r="AF139" s="3" t="n">
-        <v>5385</v>
-[...3 lines deleted...]
-      </c>
+        <v>6831</v>
+      </c>
+      <c r="AG139" s="3" t="inlineStr"/>
       <c r="AH139" s="3" t="n">
-        <v>133.38</v>
-[...3 lines deleted...]
-      </c>
+        <v>642.848</v>
+      </c>
+      <c r="AI139" s="3" t="inlineStr"/>
       <c r="AJ139" s="3" t="n">
-        <v>2420</v>
-[...3 lines deleted...]
-      </c>
+        <v>3539</v>
+      </c>
+      <c r="AK139" s="3" t="inlineStr"/>
       <c r="AL139" s="3" t="n">
-        <v>1402</v>
-[...9 lines deleted...]
-      </c>
+        <v>10873</v>
+      </c>
+      <c r="AM139" s="3" t="inlineStr"/>
+      <c r="AN139" s="3" t="inlineStr"/>
+      <c r="AO139" s="3" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>14/08/2025</t>
         </is>
       </c>
       <c r="B140" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
-          <t>JULIO VILLANUEVA</t>
+          <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D140" s="3" t="n">
-        <v>193432</v>
+        <v>157956</v>
       </c>
       <c r="E140" s="3" t="n">
-        <v>19274</v>
+        <v>-45485</v>
       </c>
       <c r="F140" s="3" t="n">
-        <v>82215</v>
+        <v>73078</v>
       </c>
       <c r="G140" s="3" t="n">
-        <v>5414</v>
+        <v>-11172</v>
       </c>
       <c r="H140" s="3" t="n">
-        <v>3253</v>
+        <v>56199.98</v>
       </c>
       <c r="I140" s="3" t="n">
-        <v>-57039.29</v>
+        <v>51253.98</v>
       </c>
       <c r="J140" s="3" t="n">
-        <v>13072</v>
+        <v>12601</v>
       </c>
       <c r="K140" s="3" t="n">
-        <v>9415</v>
+        <v>-4509</v>
       </c>
       <c r="L140" s="3" t="n">
-        <v>26042</v>
+        <v>19207.9</v>
       </c>
       <c r="M140" s="3" t="n">
-        <v>8422</v>
+        <v>-10351.1</v>
       </c>
       <c r="N140" s="3" t="n">
-        <v>480</v>
+        <v>17689</v>
       </c>
       <c r="O140" s="3" t="n">
-        <v>316</v>
-[...6 lines deleted...]
-      </c>
+        <v>17114</v>
+      </c>
+      <c r="P140" s="3" t="inlineStr"/>
+      <c r="Q140" s="3" t="inlineStr"/>
       <c r="R140" s="3" t="n">
-        <v>1588.84</v>
+        <v>1477.646</v>
       </c>
       <c r="S140" s="3" t="n">
-        <v>77.99900000000002</v>
+        <v>-147.306</v>
       </c>
       <c r="T140" s="3" t="n">
-        <v>17258</v>
+        <v>787</v>
       </c>
       <c r="U140" s="3" t="n">
-        <v>11596</v>
+        <v>-21178</v>
       </c>
       <c r="V140" s="3" t="n">
-        <v>1587.44</v>
+        <v>1240.592</v>
       </c>
       <c r="W140" s="3" t="n">
-        <v>198.873</v>
+        <v>-404.5459999999998</v>
       </c>
       <c r="X140" s="3" t="n">
-        <v>78337</v>
+        <v>59073</v>
       </c>
       <c r="Y140" s="3" t="n">
-        <v>11753</v>
+        <v>-24014</v>
       </c>
       <c r="Z140" s="3" t="n">
-        <v>8073</v>
+        <v>5883</v>
       </c>
       <c r="AA140" s="3" t="n">
-        <v>1152</v>
+        <v>-2550</v>
       </c>
       <c r="AB140" s="3" t="n">
-        <v>15310</v>
+        <v>12053</v>
       </c>
       <c r="AC140" s="3" t="n">
-        <v>1648</v>
+        <v>-3791</v>
       </c>
       <c r="AD140" s="3" t="n">
-        <v>5425</v>
+        <v>3804</v>
       </c>
       <c r="AE140" s="3" t="n">
-        <v>764</v>
+        <v>-1917</v>
       </c>
       <c r="AF140" s="3" t="n">
-        <v>6440</v>
+        <v>5005</v>
       </c>
       <c r="AG140" s="3" t="n">
-        <v>1055</v>
+        <v>-1826</v>
       </c>
       <c r="AH140" s="3" t="n">
-        <v>524.02</v>
+        <v>61</v>
       </c>
       <c r="AI140" s="3" t="n">
-        <v>390.64</v>
+        <v>-581.848</v>
       </c>
       <c r="AJ140" s="3" t="n">
-        <v>3174</v>
+        <v>2241</v>
       </c>
       <c r="AK140" s="3" t="n">
-        <v>754</v>
-[...12 lines deleted...]
-      </c>
+        <v>-1298</v>
+      </c>
+      <c r="AL140" s="3" t="inlineStr"/>
+      <c r="AM140" s="3" t="inlineStr"/>
+      <c r="AN140" s="3" t="inlineStr"/>
+      <c r="AO140" s="3" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
-          <t>16/01/2026</t>
+          <t>14/09/2025</t>
         </is>
       </c>
       <c r="B141" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C141" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D141" s="3" t="n">
-        <v>178223</v>
+        <v>161839</v>
       </c>
       <c r="E141" s="3" t="n">
-        <v>-15209</v>
+        <v>3883</v>
       </c>
       <c r="F141" s="3" t="n">
-        <v>77870</v>
+        <v>74069</v>
       </c>
       <c r="G141" s="3" t="n">
-        <v>-4345</v>
-[...2 lines deleted...]
-      <c r="I141" s="3" t="inlineStr"/>
+        <v>991</v>
+      </c>
+      <c r="H141" s="3" t="n">
+        <v>57169.29</v>
+      </c>
+      <c r="I141" s="3" t="n">
+        <v>969.3099999999977</v>
+      </c>
       <c r="J141" s="3" t="n">
-        <v>5651</v>
+        <v>13627</v>
       </c>
       <c r="K141" s="3" t="n">
-        <v>-7421</v>
+        <v>1026</v>
       </c>
       <c r="L141" s="3" t="n">
-        <v>19408</v>
+        <v>19863.5</v>
       </c>
       <c r="M141" s="3" t="n">
-        <v>-6634</v>
+        <v>655.5999999999985</v>
       </c>
       <c r="N141" s="3" t="n">
-        <v>236</v>
+        <v>19594</v>
       </c>
       <c r="O141" s="3" t="n">
-        <v>-244</v>
-[...6 lines deleted...]
-      </c>
+        <v>1905</v>
+      </c>
+      <c r="P141" s="3" t="inlineStr"/>
+      <c r="Q141" s="3" t="inlineStr"/>
       <c r="R141" s="3" t="n">
-        <v>1523.657</v>
+        <v>1482.487</v>
       </c>
       <c r="S141" s="3" t="n">
-        <v>-65.18299999999999</v>
+        <v>4.841000000000122</v>
       </c>
       <c r="T141" s="3" t="n">
-        <v>8342</v>
+        <v>1682</v>
       </c>
       <c r="U141" s="3" t="n">
-        <v>-8916</v>
+        <v>895</v>
       </c>
       <c r="V141" s="3" t="n">
-        <v>1441.548</v>
+        <v>1274.83</v>
       </c>
       <c r="W141" s="3" t="n">
-        <v>-145.8920000000001</v>
+        <v>34.23799999999983</v>
       </c>
       <c r="X141" s="3" t="n">
-        <v>69273</v>
+        <v>60417</v>
       </c>
       <c r="Y141" s="3" t="n">
-        <v>-9064</v>
+        <v>1344</v>
       </c>
       <c r="Z141" s="3" t="n">
-        <v>7175</v>
+        <v>6147</v>
       </c>
       <c r="AA141" s="3" t="n">
-        <v>-898</v>
+        <v>264</v>
       </c>
       <c r="AB141" s="3" t="n">
-        <v>14009</v>
+        <v>12433</v>
       </c>
       <c r="AC141" s="3" t="n">
-        <v>-1301</v>
+        <v>380</v>
       </c>
       <c r="AD141" s="3" t="n">
-        <v>4874</v>
+        <v>3994</v>
       </c>
       <c r="AE141" s="3" t="n">
-        <v>-551</v>
+        <v>190</v>
       </c>
       <c r="AF141" s="3" t="n">
-        <v>5627</v>
+        <v>5165</v>
       </c>
       <c r="AG141" s="3" t="n">
-        <v>-813</v>
+        <v>160</v>
       </c>
       <c r="AH141" s="3" t="n">
-        <v>205.22</v>
+        <v>135</v>
       </c>
       <c r="AI141" s="3" t="n">
-        <v>-318.8</v>
+        <v>74</v>
       </c>
       <c r="AJ141" s="3" t="n">
-        <v>2539</v>
+        <v>2301</v>
       </c>
       <c r="AK141" s="3" t="n">
-        <v>-635</v>
-[...12 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="AL141" s="3" t="inlineStr"/>
+      <c r="AM141" s="3" t="inlineStr"/>
+      <c r="AN141" s="3" t="inlineStr"/>
+      <c r="AO141" s="3" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
-          <t>16/02/2026</t>
+          <t>14/10/2025</t>
         </is>
       </c>
       <c r="B142" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C142" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D142" s="3" t="n">
-        <v>182851</v>
+        <v>165787</v>
       </c>
       <c r="E142" s="3" t="n">
-        <v>4628</v>
+        <v>3948</v>
       </c>
       <c r="F142" s="3" t="n">
-        <v>79002</v>
+        <v>20444</v>
       </c>
       <c r="G142" s="3" t="n">
-        <v>1132</v>
+        <v>-53625</v>
       </c>
       <c r="H142" s="3" t="n">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="I142" s="3" t="inlineStr"/>
+        <v>58103.99</v>
+      </c>
+      <c r="I142" s="3" t="n">
+        <v>934.6999999999971</v>
+      </c>
       <c r="J142" s="3" t="n">
-        <v>7897</v>
+        <v>63</v>
       </c>
       <c r="K142" s="3" t="n">
-        <v>2246</v>
+        <v>-13564</v>
       </c>
       <c r="L142" s="3" t="n">
-        <v>21430</v>
+        <v>14378</v>
       </c>
       <c r="M142" s="3" t="n">
-        <v>2022</v>
+        <v>-5485.5</v>
       </c>
       <c r="N142" s="3" t="n">
-        <v>303</v>
+        <v>7</v>
       </c>
       <c r="O142" s="3" t="n">
-        <v>67</v>
+        <v>-19587</v>
       </c>
       <c r="P142" s="3" t="n">
-        <v>14977</v>
-[...3 lines deleted...]
-      </c>
+        <v>267</v>
+      </c>
+      <c r="Q142" s="3" t="inlineStr"/>
       <c r="R142" s="3" t="n">
-        <v>1542.984</v>
+        <v>1488.59</v>
       </c>
       <c r="S142" s="3" t="n">
-        <v>19.327</v>
+        <v>6.102999999999838</v>
       </c>
       <c r="T142" s="3" t="n">
-        <v>11156</v>
+        <v>922</v>
       </c>
       <c r="U142" s="3" t="n">
-        <v>2814</v>
+        <v>-760</v>
       </c>
       <c r="V142" s="3" t="n">
-        <v>1492.154</v>
+        <v>1307.213</v>
       </c>
       <c r="W142" s="3" t="n">
-        <v>50.60599999999999</v>
+        <v>32.38300000000004</v>
       </c>
       <c r="X142" s="3" t="n">
-        <v>72232</v>
+        <v>61948</v>
       </c>
       <c r="Y142" s="3" t="n">
-        <v>2959</v>
+        <v>1531</v>
       </c>
       <c r="Z142" s="3" t="n">
-        <v>7510</v>
+        <v>6404</v>
       </c>
       <c r="AA142" s="3" t="n">
-        <v>335</v>
+        <v>257</v>
       </c>
       <c r="AB142" s="3" t="n">
-        <v>14436</v>
+        <v>12818</v>
       </c>
       <c r="AC142" s="3" t="n">
-        <v>427</v>
+        <v>385</v>
       </c>
       <c r="AD142" s="3" t="n">
-        <v>5047</v>
+        <v>4205</v>
       </c>
       <c r="AE142" s="3" t="n">
-        <v>173</v>
+        <v>211</v>
       </c>
       <c r="AF142" s="3" t="n">
-        <v>5923</v>
+        <v>5165</v>
       </c>
       <c r="AG142" s="3" t="n">
-        <v>296</v>
+        <v>0</v>
       </c>
       <c r="AH142" s="3" t="n">
-        <v>280.102</v>
+        <v>211</v>
       </c>
       <c r="AI142" s="3" t="n">
-        <v>74.88199999999998</v>
+        <v>76</v>
       </c>
       <c r="AJ142" s="3" t="n">
-        <v>2660</v>
+        <v>2332</v>
       </c>
       <c r="AK142" s="3" t="n">
-        <v>121</v>
+        <v>31</v>
       </c>
       <c r="AL142" s="3" t="n">
-        <v>3821</v>
-[...9 lines deleted...]
-      </c>
+        <v>-655</v>
+      </c>
+      <c r="AM142" s="3" t="inlineStr"/>
+      <c r="AN142" s="3" t="inlineStr"/>
+      <c r="AO142" s="3" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
-          <t>16/04/2025</t>
+          <t>14/11/2025</t>
         </is>
       </c>
       <c r="B143" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D143" s="3" t="n">
-        <v>152090</v>
+        <v>170472</v>
       </c>
       <c r="E143" s="3" t="n">
-        <v>-30761</v>
+        <v>4685</v>
       </c>
       <c r="F143" s="3" t="n">
-        <v>66994</v>
+        <v>75734</v>
       </c>
       <c r="G143" s="3" t="n">
-        <v>-12008</v>
+        <v>55290</v>
       </c>
       <c r="H143" s="3" t="n">
-        <v>50541.45</v>
+        <v>59279.81</v>
       </c>
       <c r="I143" s="3" t="n">
-        <v>49659.45</v>
+        <v>1175.82</v>
       </c>
       <c r="J143" s="3" t="n">
-        <v>9707</v>
+        <v>1882</v>
       </c>
       <c r="K143" s="3" t="n">
-        <v>1810</v>
+        <v>1819</v>
       </c>
       <c r="L143" s="3" t="n">
-        <v>17247.85</v>
+        <v>16025</v>
       </c>
       <c r="M143" s="3" t="n">
-        <v>-4182.150000000001</v>
+        <v>1647</v>
       </c>
       <c r="N143" s="3" t="n">
-        <v>9839</v>
+        <v>85</v>
       </c>
       <c r="O143" s="3" t="n">
-        <v>9536</v>
-[...2 lines deleted...]
-      <c r="Q143" s="3" t="inlineStr"/>
+        <v>78</v>
+      </c>
+      <c r="P143" s="3" t="n">
+        <v>3687</v>
+      </c>
+      <c r="Q143" s="3" t="n">
+        <v>3420</v>
+      </c>
       <c r="R143" s="3" t="n">
-        <v>1404627</v>
+        <v>1500.621</v>
       </c>
       <c r="S143" s="3" t="n">
-        <v>1403084.016</v>
+        <v>12.03100000000018</v>
       </c>
       <c r="T143" s="3" t="n">
-        <v>22574</v>
+        <v>3276</v>
       </c>
       <c r="U143" s="3" t="n">
-        <v>11418</v>
+        <v>2354</v>
       </c>
       <c r="V143" s="3" t="n">
-        <v>1129008</v>
+        <v>1345.568</v>
       </c>
       <c r="W143" s="3" t="n">
-        <v>1127515.846</v>
+        <v>38.35500000000002</v>
       </c>
       <c r="X143" s="3" t="n">
-        <v>53421</v>
+        <v>64207</v>
       </c>
       <c r="Y143" s="3" t="n">
-        <v>-18811</v>
+        <v>2259</v>
       </c>
       <c r="Z143" s="3" t="n">
-        <v>5135</v>
+        <v>6657</v>
       </c>
       <c r="AA143" s="3" t="n">
-        <v>-2375</v>
+        <v>253</v>
       </c>
       <c r="AB143" s="3" t="n">
-        <v>10554</v>
+        <v>13249</v>
       </c>
       <c r="AC143" s="3" t="n">
-        <v>-3882</v>
+        <v>431</v>
       </c>
       <c r="AD143" s="3" t="n">
-        <v>3790</v>
+        <v>4446</v>
       </c>
       <c r="AE143" s="3" t="n">
-        <v>-1257</v>
-[...10 lines deleted...]
-      <c r="AO143" s="3" t="inlineStr"/>
+        <v>241</v>
+      </c>
+      <c r="AF143" s="3" t="n">
+        <v>5209</v>
+      </c>
+      <c r="AG143" s="3" t="n">
+        <v>44</v>
+      </c>
+      <c r="AH143" s="3" t="n">
+        <v>38.614</v>
+      </c>
+      <c r="AI143" s="3" t="n">
+        <v>-172.386</v>
+      </c>
+      <c r="AJ143" s="3" t="n">
+        <v>2355</v>
+      </c>
+      <c r="AK143" s="3" t="n">
+        <v>23</v>
+      </c>
+      <c r="AL143" s="3" t="n">
+        <v>411</v>
+      </c>
+      <c r="AM143" s="3" t="n">
+        <v>1066</v>
+      </c>
+      <c r="AN143" s="3" t="n">
+        <v>1066</v>
+      </c>
+      <c r="AO143" s="3" t="n">
+        <v>31.16959064327485</v>
+      </c>
     </row>
     <row r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
-          <t>16/05/2026</t>
+          <t>14/12/2025</t>
         </is>
       </c>
       <c r="B144" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C144" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D144" s="3" t="n">
-        <v>193559</v>
+        <v>174018</v>
       </c>
       <c r="E144" s="3" t="n">
-        <v>41469</v>
+        <v>3546</v>
       </c>
       <c r="F144" s="3" t="n">
-        <v>82270</v>
+        <v>76765</v>
       </c>
       <c r="G144" s="3" t="n">
-        <v>15276</v>
+        <v>1031</v>
       </c>
       <c r="H144" s="3" t="n">
-        <v>3292</v>
+        <v>60257.15</v>
       </c>
       <c r="I144" s="3" t="n">
-        <v>-47249.45</v>
+        <v>977.3400000000038</v>
       </c>
       <c r="J144" s="3" t="n">
-        <v>13129</v>
+        <v>3587</v>
       </c>
       <c r="K144" s="3" t="n">
-        <v>3422</v>
+        <v>1705</v>
       </c>
       <c r="L144" s="3" t="n">
-        <v>26094</v>
+        <v>17557</v>
       </c>
       <c r="M144" s="3" t="n">
-        <v>8846.150000000001</v>
+        <v>1532</v>
       </c>
       <c r="N144" s="3" t="n">
-        <v>482</v>
+        <v>161</v>
       </c>
       <c r="O144" s="3" t="n">
-        <v>-9357</v>
+        <v>76</v>
       </c>
       <c r="P144" s="3" t="n">
-        <v>25164</v>
-[...1 lines deleted...]
-      <c r="Q144" s="3" t="inlineStr"/>
+        <v>6932</v>
+      </c>
+      <c r="Q144" s="3" t="n">
+        <v>3245</v>
+      </c>
       <c r="R144" s="3" t="n">
-        <v>1589.37</v>
+        <v>1510.267</v>
       </c>
       <c r="S144" s="3" t="n">
-        <v>-1403037.63</v>
+        <v>9.645999999999958</v>
       </c>
       <c r="T144" s="3" t="n">
-        <v>17325</v>
+        <v>5568</v>
       </c>
       <c r="U144" s="3" t="n">
-        <v>-5249</v>
+        <v>2292</v>
       </c>
       <c r="V144" s="3" t="n">
-        <v>1587.85</v>
+        <v>1387.16</v>
       </c>
       <c r="W144" s="3" t="n">
-        <v>-1127420.15</v>
+        <v>41.5920000000001</v>
       </c>
       <c r="X144" s="3" t="n">
-        <v>78415</v>
+        <v>66495</v>
       </c>
       <c r="Y144" s="3" t="n">
-        <v>24994</v>
+        <v>2288</v>
       </c>
       <c r="Z144" s="3" t="n">
-        <v>8076</v>
+        <v>6909</v>
       </c>
       <c r="AA144" s="3" t="n">
-        <v>2941</v>
+        <v>252</v>
       </c>
       <c r="AB144" s="3" t="n">
-        <v>15319</v>
+        <v>13646</v>
       </c>
       <c r="AC144" s="3" t="n">
-        <v>4765</v>
+        <v>397</v>
       </c>
       <c r="AD144" s="3" t="n">
-        <v>5442</v>
+        <v>4661</v>
       </c>
       <c r="AE144" s="3" t="n">
-        <v>1652</v>
+        <v>215</v>
       </c>
       <c r="AF144" s="3" t="n">
-        <v>6458</v>
-[...1 lines deleted...]
-      <c r="AG144" s="3" t="inlineStr"/>
+        <v>5372</v>
+      </c>
+      <c r="AG144" s="3" t="n">
+        <v>163</v>
+      </c>
       <c r="AH144" s="3" t="n">
-        <v>527.1900000000001</v>
-[...1 lines deleted...]
-      <c r="AI144" s="3" t="inlineStr"/>
+        <v>129.44</v>
+      </c>
+      <c r="AI144" s="3" t="n">
+        <v>90.82599999999999</v>
+      </c>
       <c r="AJ144" s="3" t="n">
-        <v>3189</v>
-[...1 lines deleted...]
-      <c r="AK144" s="3" t="inlineStr"/>
+        <v>2416</v>
+      </c>
+      <c r="AK144" s="3" t="n">
+        <v>61</v>
+      </c>
       <c r="AL144" s="3" t="n">
-        <v>7839</v>
-[...3 lines deleted...]
-      <c r="AO144" s="3" t="inlineStr"/>
+        <v>1364</v>
+      </c>
+      <c r="AM144" s="3" t="n">
+        <v>953</v>
+      </c>
+      <c r="AN144" s="3" t="n">
+        <v>953</v>
+      </c>
+      <c r="AO144" s="3" t="n">
+        <v>29.36825885978428</v>
+      </c>
     </row>
     <row r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
-          <t>16/06/2026</t>
+          <t>14/05/2026</t>
         </is>
       </c>
       <c r="B145" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
-          <t>IMPORTADO EXCEL</t>
+          <t>JULIO VILLANUEVA</t>
         </is>
       </c>
       <c r="D145" s="3" t="n">
-        <v>197871</v>
+        <v>193306</v>
       </c>
       <c r="E145" s="3" t="n">
-        <v>4312</v>
+        <v>19288</v>
       </c>
       <c r="F145" s="3" t="n">
-        <v>83258</v>
+        <v>82149</v>
       </c>
       <c r="G145" s="3" t="n">
-        <v>988</v>
+        <v>5384</v>
       </c>
       <c r="H145" s="3" t="n">
-        <v>4150</v>
+        <v>3212</v>
       </c>
       <c r="I145" s="3" t="n">
-        <v>858</v>
+        <v>-57045.15</v>
       </c>
       <c r="J145" s="3" t="n">
-        <v>14885</v>
+        <v>13023</v>
       </c>
       <c r="K145" s="3" t="n">
-        <v>1756</v>
+        <v>9436</v>
       </c>
       <c r="L145" s="3" t="n">
-        <v>27624</v>
+        <v>25999</v>
       </c>
       <c r="M145" s="3" t="n">
-        <v>1530</v>
+        <v>8442</v>
       </c>
       <c r="N145" s="3" t="n">
-        <v>533</v>
+        <v>479</v>
       </c>
       <c r="O145" s="3" t="n">
-        <v>51</v>
+        <v>318</v>
       </c>
       <c r="P145" s="3" t="n">
-        <v>28595</v>
+        <v>24955</v>
       </c>
       <c r="Q145" s="3" t="n">
-        <v>3431</v>
+        <v>18023</v>
       </c>
       <c r="R145" s="3" t="n">
-        <v>1609.264</v>
+        <v>1588.35</v>
       </c>
       <c r="S145" s="3" t="n">
-        <v>19.89400000000001</v>
+        <v>78.08299999999986</v>
       </c>
       <c r="T145" s="3" t="n">
-        <v>19341</v>
+        <v>17201</v>
       </c>
       <c r="U145" s="3" t="n">
-        <v>2016</v>
+        <v>11633</v>
       </c>
       <c r="V145" s="3" t="n">
-        <v>1614.982</v>
+        <v>1586.71</v>
       </c>
       <c r="W145" s="3" t="n">
-        <v>27.13200000000006</v>
+        <v>199.55</v>
       </c>
       <c r="X145" s="3" t="n">
-        <v>80440</v>
+        <v>78277</v>
       </c>
       <c r="Y145" s="3" t="n">
-        <v>2025</v>
+        <v>11782</v>
       </c>
       <c r="Z145" s="3" t="n">
-        <v>8228</v>
+        <v>8065</v>
       </c>
       <c r="AA145" s="3" t="n">
-        <v>152</v>
+        <v>1156</v>
       </c>
       <c r="AB145" s="3" t="n">
-        <v>15584</v>
+        <v>15296</v>
       </c>
       <c r="AC145" s="3" t="n">
-        <v>265</v>
+        <v>1650</v>
       </c>
       <c r="AD145" s="3" t="n">
-        <v>5482</v>
+        <v>5424</v>
       </c>
       <c r="AE145" s="3" t="n">
-        <v>40</v>
+        <v>763</v>
       </c>
       <c r="AF145" s="3" t="n">
-        <v>6626</v>
+        <v>6437</v>
       </c>
       <c r="AG145" s="3" t="n">
-        <v>168</v>
+        <v>1065</v>
       </c>
       <c r="AH145" s="3" t="n">
-        <v>590.054</v>
+        <v>520.97</v>
       </c>
       <c r="AI145" s="3" t="n">
-        <v>62.86399999999992</v>
+        <v>391.53</v>
       </c>
       <c r="AJ145" s="3" t="n">
-        <v>3383</v>
+        <v>3163</v>
       </c>
       <c r="AK145" s="3" t="n">
-        <v>194</v>
+        <v>747</v>
       </c>
       <c r="AL145" s="3" t="n">
-        <v>9254</v>
+        <v>7754</v>
       </c>
       <c r="AM145" s="3" t="n">
-        <v>1415</v>
+        <v>6390</v>
       </c>
       <c r="AN145" s="3" t="n">
-        <v>1415</v>
+        <v>6390</v>
       </c>
       <c r="AO145" s="3" t="n">
-        <v>41.24162051879918</v>
+        <v>35.45469677634134</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
-          <t>16/07/2025</t>
+          <t>15/01/2026</t>
         </is>
       </c>
       <c r="B146" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C146" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D146" s="3" t="n">
-        <v>154500</v>
+        <v>178070</v>
       </c>
       <c r="E146" s="3" t="n">
-        <v>-43371</v>
+        <v>-15236</v>
       </c>
       <c r="F146" s="3" t="n">
-        <v>71983</v>
+        <v>77812</v>
       </c>
       <c r="G146" s="3" t="n">
-        <v>-11275</v>
-[...6 lines deleted...]
-      </c>
+        <v>-4337</v>
+      </c>
+      <c r="H146" s="3" t="inlineStr"/>
+      <c r="I146" s="3" t="inlineStr"/>
       <c r="J146" s="3" t="n">
-        <v>11924</v>
+        <v>5587</v>
       </c>
       <c r="K146" s="3" t="n">
-        <v>-2961</v>
+        <v>-7436</v>
       </c>
       <c r="L146" s="3" t="n">
-        <v>18699.73</v>
+        <v>19352</v>
       </c>
       <c r="M146" s="3" t="n">
-        <v>-8924.27</v>
+        <v>-6647</v>
       </c>
       <c r="N146" s="3" t="n">
-        <v>15970</v>
+        <v>235</v>
       </c>
       <c r="O146" s="3" t="n">
-        <v>15437</v>
-[...2 lines deleted...]
-      <c r="Q146" s="3" t="inlineStr"/>
+        <v>-244</v>
+      </c>
+      <c r="P146" s="3" t="n">
+        <v>10775</v>
+      </c>
+      <c r="Q146" s="3" t="n">
+        <v>-14180</v>
+      </c>
       <c r="R146" s="3" t="n">
-        <v>1466.89</v>
+        <v>1523.48</v>
       </c>
       <c r="S146" s="3" t="n">
-        <v>-142.3739999999998</v>
-[...2 lines deleted...]
-      <c r="U146" s="3" t="inlineStr"/>
+        <v>-64.86999999999989</v>
+      </c>
+      <c r="T146" s="3" t="n">
+        <v>8256</v>
+      </c>
+      <c r="U146" s="3" t="n">
+        <v>-8945</v>
+      </c>
       <c r="V146" s="3" t="n">
-        <v>1214.307</v>
+        <v>1440.031</v>
       </c>
       <c r="W146" s="3" t="n">
-        <v>-400.675</v>
+        <v>-146.6790000000001</v>
       </c>
       <c r="X146" s="3" t="n">
-        <v>57812</v>
+        <v>69189</v>
       </c>
       <c r="Y146" s="3" t="n">
-        <v>-22628</v>
+        <v>-9088</v>
       </c>
       <c r="Z146" s="3" t="n">
-        <v>5679</v>
+        <v>7167</v>
       </c>
       <c r="AA146" s="3" t="n">
-        <v>-2549</v>
+        <v>-898</v>
       </c>
       <c r="AB146" s="3" t="n">
-        <v>11691</v>
+        <v>13988</v>
       </c>
       <c r="AC146" s="3" t="n">
-        <v>-3893</v>
+        <v>-1308</v>
       </c>
       <c r="AD146" s="3" t="n">
-        <v>3790</v>
+        <v>4868</v>
       </c>
       <c r="AE146" s="3" t="n">
-        <v>-1692</v>
+        <v>-556</v>
       </c>
       <c r="AF146" s="3" t="n">
-        <v>4869</v>
+        <v>5623</v>
       </c>
       <c r="AG146" s="3" t="n">
-        <v>-1757</v>
-[...8 lines deleted...]
-      <c r="AO146" s="3" t="inlineStr"/>
+        <v>-814</v>
+      </c>
+      <c r="AH146" s="3" t="n">
+        <v>202.695</v>
+      </c>
+      <c r="AI146" s="3" t="n">
+        <v>-318.275</v>
+      </c>
+      <c r="AJ146" s="3" t="n">
+        <v>2534</v>
+      </c>
+      <c r="AK146" s="3" t="n">
+        <v>-629</v>
+      </c>
+      <c r="AL146" s="3" t="n">
+        <v>2519</v>
+      </c>
+      <c r="AM146" s="3" t="n">
+        <v>-5235</v>
+      </c>
+      <c r="AN146" s="3" t="n">
+        <v>-5235</v>
+      </c>
+      <c r="AO146" s="3" t="n">
+        <v>36.91819464033851</v>
+      </c>
     </row>
     <row r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
-          <t>16/08/2025</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="B147" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D147" s="3" t="n">
-        <v>158287</v>
+        <v>151889</v>
       </c>
       <c r="E147" s="3" t="n">
-        <v>3787</v>
+        <v>-26181</v>
       </c>
       <c r="F147" s="3" t="n">
-        <v>73165</v>
+        <v>66931</v>
       </c>
       <c r="G147" s="3" t="n">
-        <v>1182</v>
+        <v>-10881</v>
       </c>
       <c r="H147" s="3" t="n">
-        <v>56287.98</v>
-[...3 lines deleted...]
-      </c>
+        <v>50484.01</v>
+      </c>
+      <c r="I147" s="3" t="inlineStr"/>
       <c r="J147" s="3" t="n">
-        <v>12668</v>
+        <v>9674</v>
       </c>
       <c r="K147" s="3" t="n">
-        <v>744</v>
+        <v>4087</v>
       </c>
       <c r="L147" s="3" t="n">
-        <v>19249.25</v>
+        <v>17229.91</v>
       </c>
       <c r="M147" s="3" t="n">
-        <v>549.5200000000004</v>
+        <v>-2122.09</v>
       </c>
       <c r="N147" s="3" t="n">
-        <v>17876</v>
+        <v>9747</v>
       </c>
       <c r="O147" s="3" t="n">
-        <v>1906</v>
+        <v>9512</v>
       </c>
       <c r="P147" s="3" t="inlineStr"/>
       <c r="Q147" s="3" t="inlineStr"/>
       <c r="R147" s="3" t="n">
-        <v>1478.213</v>
+        <v>1403734</v>
       </c>
       <c r="S147" s="3" t="n">
-        <v>11.32299999999987</v>
+        <v>1402210.52</v>
       </c>
       <c r="T147" s="3" t="n">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="U147" s="3" t="inlineStr"/>
+        <v>22575</v>
+      </c>
+      <c r="U147" s="3" t="n">
+        <v>14319</v>
+      </c>
       <c r="V147" s="3" t="n">
-        <v>1243.286</v>
+        <v>1127597</v>
       </c>
       <c r="W147" s="3" t="n">
-        <v>28.97900000000004</v>
+        <v>1126156.969</v>
       </c>
       <c r="X147" s="3" t="n">
-        <v>59195</v>
+        <v>53383</v>
       </c>
       <c r="Y147" s="3" t="n">
-        <v>1383</v>
+        <v>-15806</v>
       </c>
       <c r="Z147" s="3" t="n">
-        <v>5907</v>
+        <v>5134</v>
       </c>
       <c r="AA147" s="3" t="n">
-        <v>228</v>
+        <v>-2033</v>
       </c>
       <c r="AB147" s="3" t="n">
-        <v>12085</v>
+        <v>10545</v>
       </c>
       <c r="AC147" s="3" t="n">
-        <v>394</v>
+        <v>-3443</v>
       </c>
       <c r="AD147" s="3" t="n">
-        <v>3836</v>
+        <v>3790</v>
       </c>
       <c r="AE147" s="3" t="n">
-        <v>46</v>
-[...9 lines deleted...]
-      </c>
+        <v>-1078</v>
+      </c>
+      <c r="AF147" s="3" t="inlineStr"/>
+      <c r="AG147" s="3" t="inlineStr"/>
+      <c r="AH147" s="3" t="inlineStr"/>
       <c r="AI147" s="3" t="inlineStr"/>
-      <c r="AJ147" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ147" s="3" t="inlineStr"/>
       <c r="AK147" s="3" t="inlineStr"/>
       <c r="AL147" s="3" t="inlineStr"/>
       <c r="AM147" s="3" t="inlineStr"/>
       <c r="AN147" s="3" t="inlineStr"/>
       <c r="AO147" s="3" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="B148" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D148" s="3" t="n">
-        <v>161980</v>
+        <v>193432</v>
       </c>
       <c r="E148" s="3" t="n">
-        <v>3693</v>
+        <v>41543</v>
       </c>
       <c r="F148" s="3" t="n">
-        <v>74101</v>
+        <v>82215</v>
       </c>
       <c r="G148" s="3" t="n">
-        <v>936</v>
+        <v>15284</v>
       </c>
       <c r="H148" s="3" t="n">
-        <v>57200.34</v>
+        <v>3253</v>
       </c>
       <c r="I148" s="3" t="n">
-        <v>912.3599999999933</v>
+        <v>-47231.01</v>
       </c>
       <c r="J148" s="3" t="n">
-        <v>13674</v>
+        <v>13072</v>
       </c>
       <c r="K148" s="3" t="n">
-        <v>1006</v>
+        <v>3398</v>
       </c>
       <c r="L148" s="3" t="n">
-        <v>19889.91</v>
+        <v>26042</v>
       </c>
       <c r="M148" s="3" t="n">
-        <v>640.6599999999999</v>
+        <v>8812.09</v>
       </c>
       <c r="N148" s="3" t="n">
-        <v>19658</v>
+        <v>480</v>
       </c>
       <c r="O148" s="3" t="n">
-        <v>1782</v>
-[...1 lines deleted...]
-      <c r="P148" s="3" t="inlineStr"/>
+        <v>-9267</v>
+      </c>
+      <c r="P148" s="3" t="n">
+        <v>25051</v>
+      </c>
       <c r="Q148" s="3" t="inlineStr"/>
       <c r="R148" s="3" t="n">
-        <v>1482.644</v>
+        <v>1588.84</v>
       </c>
       <c r="S148" s="3" t="n">
-        <v>4.43100000000004</v>
+        <v>-1402145.16</v>
       </c>
       <c r="T148" s="3" t="n">
-        <v>1711</v>
+        <v>17258</v>
       </c>
       <c r="U148" s="3" t="n">
-        <v>903</v>
+        <v>-5317</v>
       </c>
       <c r="V148" s="3" t="n">
-        <v>1276.257</v>
+        <v>1587.44</v>
       </c>
       <c r="W148" s="3" t="n">
-        <v>32.971</v>
+        <v>-1126009.56</v>
       </c>
       <c r="X148" s="3" t="n">
-        <v>60470</v>
+        <v>78337</v>
       </c>
       <c r="Y148" s="3" t="n">
-        <v>1275</v>
+        <v>24954</v>
       </c>
       <c r="Z148" s="3" t="n">
-        <v>6163</v>
+        <v>8073</v>
       </c>
       <c r="AA148" s="3" t="n">
-        <v>256</v>
+        <v>2939</v>
       </c>
       <c r="AB148" s="3" t="n">
-        <v>12448</v>
+        <v>15310</v>
       </c>
       <c r="AC148" s="3" t="n">
-        <v>363</v>
+        <v>4765</v>
       </c>
       <c r="AD148" s="3" t="n">
-        <v>4008</v>
+        <v>5425</v>
       </c>
       <c r="AE148" s="3" t="n">
-        <v>172</v>
+        <v>1635</v>
       </c>
       <c r="AF148" s="3" t="n">
-        <v>5165</v>
-[...3 lines deleted...]
-      </c>
+        <v>6440</v>
+      </c>
+      <c r="AG148" s="3" t="inlineStr"/>
       <c r="AH148" s="3" t="n">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>524.02</v>
+      </c>
+      <c r="AI148" s="3" t="inlineStr"/>
       <c r="AJ148" s="3" t="n">
-        <v>2302</v>
-[...4 lines deleted...]
-      <c r="AL148" s="3" t="inlineStr"/>
+        <v>3174</v>
+      </c>
+      <c r="AK148" s="3" t="inlineStr"/>
+      <c r="AL148" s="3" t="n">
+        <v>7793</v>
+      </c>
       <c r="AM148" s="3" t="inlineStr"/>
       <c r="AN148" s="3" t="inlineStr"/>
       <c r="AO148" s="3" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
-          <t>16/10/2025</t>
+          <t>15/06/2026</t>
         </is>
       </c>
       <c r="B149" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C149" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D149" s="3" t="n">
-        <v>166221</v>
+        <v>197711</v>
       </c>
       <c r="E149" s="3" t="n">
-        <v>4241</v>
+        <v>4279</v>
       </c>
       <c r="F149" s="3" t="n">
-        <v>20477</v>
+        <v>83218</v>
       </c>
       <c r="G149" s="3" t="n">
-        <v>-53624</v>
+        <v>1003</v>
       </c>
       <c r="H149" s="3" t="n">
-        <v>58180.43</v>
+        <v>4107</v>
       </c>
       <c r="I149" s="3" t="n">
-        <v>980.0900000000038</v>
+        <v>854</v>
       </c>
       <c r="J149" s="3" t="n">
-        <v>244</v>
+        <v>14825</v>
       </c>
       <c r="K149" s="3" t="n">
-        <v>-13430</v>
+        <v>1753</v>
       </c>
       <c r="L149" s="3" t="n">
-        <v>14548</v>
+        <v>27572</v>
       </c>
       <c r="M149" s="3" t="n">
-        <v>-5341.91</v>
+        <v>1530</v>
       </c>
       <c r="N149" s="3" t="n">
-        <v>13</v>
+        <v>532</v>
       </c>
       <c r="O149" s="3" t="n">
-        <v>-19645</v>
+        <v>52</v>
       </c>
       <c r="P149" s="3" t="n">
-        <v>606</v>
-[...1 lines deleted...]
-      <c r="Q149" s="3" t="inlineStr"/>
+        <v>28476</v>
+      </c>
+      <c r="Q149" s="3" t="n">
+        <v>3425</v>
+      </c>
       <c r="R149" s="3" t="n">
-        <v>1489.549</v>
+        <v>1608.486</v>
       </c>
       <c r="S149" s="3" t="n">
-        <v>6.904999999999973</v>
+        <v>19.64600000000019</v>
       </c>
       <c r="T149" s="3" t="n">
-        <v>1118</v>
+        <v>19273</v>
       </c>
       <c r="U149" s="3" t="n">
-        <v>-593</v>
+        <v>2015</v>
       </c>
       <c r="V149" s="3" t="n">
-        <v>1310.622</v>
+        <v>1614.14</v>
       </c>
       <c r="W149" s="3" t="n">
-        <v>34.36500000000001</v>
+        <v>26.70000000000005</v>
       </c>
       <c r="X149" s="3" t="n">
-        <v>62119</v>
+        <v>80359</v>
       </c>
       <c r="Y149" s="3" t="n">
-        <v>1649</v>
+        <v>2022</v>
       </c>
       <c r="Z149" s="3" t="n">
-        <v>6427</v>
+        <v>8222</v>
       </c>
       <c r="AA149" s="3" t="n">
-        <v>264</v>
+        <v>149</v>
       </c>
       <c r="AB149" s="3" t="n">
-        <v>12850</v>
+        <v>15573</v>
       </c>
       <c r="AC149" s="3" t="n">
-        <v>402</v>
+        <v>263</v>
       </c>
       <c r="AD149" s="3" t="n">
-        <v>4229</v>
+        <v>5482</v>
       </c>
       <c r="AE149" s="3" t="n">
-        <v>221</v>
+        <v>57</v>
       </c>
       <c r="AF149" s="3" t="n">
-        <v>5165</v>
+        <v>6626</v>
       </c>
       <c r="AG149" s="3" t="n">
-        <v>0</v>
+        <v>186</v>
       </c>
       <c r="AH149" s="3" t="n">
-        <v>216</v>
+        <v>588.124</v>
       </c>
       <c r="AI149" s="3" t="n">
-        <v>76</v>
+        <v>64.10400000000004</v>
       </c>
       <c r="AJ149" s="3" t="n">
-        <v>2333</v>
+        <v>3378</v>
       </c>
       <c r="AK149" s="3" t="n">
-        <v>31</v>
+        <v>204</v>
       </c>
       <c r="AL149" s="3" t="n">
-        <v>-512</v>
-[...3 lines deleted...]
-      <c r="AO149" s="3" t="inlineStr"/>
+        <v>9203</v>
+      </c>
+      <c r="AM149" s="3" t="n">
+        <v>1410</v>
+      </c>
+      <c r="AN149" s="3" t="n">
+        <v>1410</v>
+      </c>
+      <c r="AO149" s="3" t="n">
+        <v>41.16788321167883</v>
+      </c>
     </row>
     <row r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
-          <t>16/11/2025</t>
+          <t>15/07/2025</t>
         </is>
       </c>
       <c r="B150" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C150" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D150" s="3" t="n">
-        <v>170757</v>
+        <v>154500</v>
       </c>
       <c r="E150" s="3" t="n">
-        <v>4536</v>
+        <v>-43211</v>
       </c>
       <c r="F150" s="3" t="n">
-        <v>75837</v>
+        <v>71915</v>
       </c>
       <c r="G150" s="3" t="n">
-        <v>55360</v>
+        <v>-11303</v>
       </c>
       <c r="H150" s="3" t="n">
-        <v>59391.58</v>
+        <v>55063.37</v>
       </c>
       <c r="I150" s="3" t="n">
-        <v>1211.150000000001</v>
+        <v>50956.37</v>
       </c>
       <c r="J150" s="3" t="n">
-        <v>2004</v>
+        <v>11895</v>
       </c>
       <c r="K150" s="3" t="n">
-        <v>1760</v>
+        <v>-2930</v>
       </c>
       <c r="L150" s="3" t="n">
-        <v>16134</v>
+        <v>18678.54</v>
       </c>
       <c r="M150" s="3" t="n">
-        <v>1586</v>
+        <v>-8893.459999999999</v>
       </c>
       <c r="N150" s="3" t="n">
-        <v>89</v>
+        <v>15916</v>
       </c>
       <c r="O150" s="3" t="n">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="P150" s="3" t="inlineStr"/>
+      <c r="Q150" s="3" t="inlineStr"/>
       <c r="R150" s="3" t="n">
-        <v>1501.358</v>
+        <v>1466.232</v>
       </c>
       <c r="S150" s="3" t="n">
-        <v>11.80899999999997</v>
-[...6 lines deleted...]
-      </c>
+        <v>-142.2540000000001</v>
+      </c>
+      <c r="T150" s="3" t="inlineStr"/>
+      <c r="U150" s="3" t="inlineStr"/>
       <c r="V150" s="3" t="n">
-        <v>1347.745</v>
+        <v>1213.132</v>
       </c>
       <c r="W150" s="3" t="n">
-        <v>37.12299999999982</v>
+        <v>-401.008</v>
       </c>
       <c r="X150" s="3" t="n">
-        <v>64361</v>
+        <v>57773</v>
       </c>
       <c r="Y150" s="3" t="n">
-        <v>2242</v>
+        <v>-22586</v>
       </c>
       <c r="Z150" s="3" t="n">
-        <v>6669</v>
+        <v>5671</v>
       </c>
       <c r="AA150" s="3" t="n">
-        <v>242</v>
+        <v>-2551</v>
       </c>
       <c r="AB150" s="3" t="n">
-        <v>13272</v>
+        <v>11677</v>
       </c>
       <c r="AC150" s="3" t="n">
-        <v>422</v>
+        <v>-3896</v>
       </c>
       <c r="AD150" s="3" t="n">
-        <v>4465</v>
+        <v>3790</v>
       </c>
       <c r="AE150" s="3" t="n">
-        <v>236</v>
-[...30 lines deleted...]
-      </c>
+        <v>-1692</v>
+      </c>
+      <c r="AF150" s="3" t="inlineStr"/>
+      <c r="AG150" s="3" t="inlineStr"/>
+      <c r="AH150" s="3" t="inlineStr"/>
+      <c r="AI150" s="3" t="inlineStr"/>
+      <c r="AJ150" s="3" t="inlineStr"/>
+      <c r="AK150" s="3" t="inlineStr"/>
+      <c r="AL150" s="3" t="inlineStr"/>
+      <c r="AM150" s="3" t="inlineStr"/>
+      <c r="AN150" s="3" t="inlineStr"/>
+      <c r="AO150" s="3" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
-          <t>16/12/2025</t>
+          <t>15/07/2026</t>
         </is>
       </c>
       <c r="B151" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D151" s="3" t="n">
-        <v>174273</v>
+        <v>203653</v>
       </c>
       <c r="E151" s="3" t="n">
-        <v>3516</v>
+        <v>49153</v>
       </c>
       <c r="F151" s="3" t="n">
-        <v>76832</v>
+        <v>84302</v>
       </c>
       <c r="G151" s="3" t="n">
-        <v>995</v>
+        <v>12387</v>
       </c>
       <c r="H151" s="3" t="n">
-        <v>60318.83</v>
+        <v>4983</v>
       </c>
       <c r="I151" s="3" t="n">
-        <v>927.25</v>
+        <v>-50080.37</v>
       </c>
       <c r="J151" s="3" t="n">
-        <v>3714</v>
+        <v>17188</v>
       </c>
       <c r="K151" s="3" t="n">
-        <v>1710</v>
+        <v>5293</v>
       </c>
       <c r="L151" s="3" t="n">
-        <v>17672</v>
+        <v>29627</v>
       </c>
       <c r="M151" s="3" t="n">
-        <v>1538</v>
+        <v>10948.46</v>
       </c>
       <c r="N151" s="3" t="n">
-        <v>165</v>
+        <v>577</v>
       </c>
       <c r="O151" s="3" t="n">
-        <v>76</v>
+        <v>-15339</v>
       </c>
       <c r="P151" s="3" t="n">
-        <v>7174</v>
-[...3 lines deleted...]
-      </c>
+        <v>32993</v>
+      </c>
+      <c r="Q151" s="3" t="inlineStr"/>
       <c r="R151" s="3" t="n">
-        <v>1511.415</v>
+        <v>1625.891</v>
       </c>
       <c r="S151" s="3" t="n">
-        <v>10.05700000000002</v>
+        <v>159.6590000000001</v>
       </c>
       <c r="T151" s="3" t="n">
-        <v>5739</v>
-[...3 lines deleted...]
-      </c>
+        <v>22057</v>
+      </c>
+      <c r="U151" s="3" t="inlineStr"/>
       <c r="V151" s="3" t="n">
-        <v>1389.851</v>
+        <v>1646.111</v>
       </c>
       <c r="W151" s="3" t="n">
-        <v>42.10600000000022</v>
+        <v>432.979</v>
       </c>
       <c r="X151" s="3" t="n">
-        <v>66658</v>
+        <v>83178</v>
       </c>
       <c r="Y151" s="3" t="n">
-        <v>2297</v>
+        <v>25405</v>
       </c>
       <c r="Z151" s="3" t="n">
-        <v>6930</v>
+        <v>8439</v>
       </c>
       <c r="AA151" s="3" t="n">
-        <v>261</v>
+        <v>2768</v>
       </c>
       <c r="AB151" s="3" t="n">
-        <v>13674</v>
+        <v>15863</v>
       </c>
       <c r="AC151" s="3" t="n">
-        <v>402</v>
+        <v>4186</v>
       </c>
       <c r="AD151" s="3" t="n">
-        <v>4663</v>
+        <v>5727</v>
       </c>
       <c r="AE151" s="3" t="n">
-        <v>198</v>
+        <v>1937</v>
       </c>
       <c r="AF151" s="3" t="n">
-        <v>5385</v>
-[...3 lines deleted...]
-      </c>
+        <v>6831</v>
+      </c>
+      <c r="AG151" s="3" t="inlineStr"/>
       <c r="AH151" s="3" t="n">
-        <v>137.465</v>
-[...3 lines deleted...]
-      </c>
+        <v>645.147</v>
+      </c>
+      <c r="AI151" s="3" t="inlineStr"/>
       <c r="AJ151" s="3" t="n">
-        <v>2423</v>
-[...3 lines deleted...]
-      </c>
+        <v>3546</v>
+      </c>
+      <c r="AK151" s="3" t="inlineStr"/>
       <c r="AL151" s="3" t="n">
-        <v>1435</v>
-[...9 lines deleted...]
-      </c>
+        <v>10936</v>
+      </c>
+      <c r="AM151" s="3" t="inlineStr"/>
+      <c r="AN151" s="3" t="inlineStr"/>
+      <c r="AO151" s="3" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
-          <t>16/05/2026</t>
+          <t>15/08/2025</t>
         </is>
       </c>
       <c r="B152" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C152" s="3" t="inlineStr">
         <is>
-          <t>JULIO VILLANUEVA</t>
+          <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D152" s="3" t="n">
-        <v>193559</v>
+        <v>158119</v>
       </c>
       <c r="E152" s="3" t="n">
-        <v>19286</v>
+        <v>-45534</v>
       </c>
       <c r="F152" s="3" t="n">
-        <v>82270</v>
+        <v>73117</v>
       </c>
       <c r="G152" s="3" t="n">
-        <v>5438</v>
+        <v>-11185</v>
       </c>
       <c r="H152" s="3" t="n">
-        <v>3292</v>
+        <v>56239.29</v>
       </c>
       <c r="I152" s="3" t="n">
-        <v>-57026.83</v>
+        <v>51256.29</v>
       </c>
       <c r="J152" s="3" t="n">
-        <v>13129</v>
+        <v>12631</v>
       </c>
       <c r="K152" s="3" t="n">
-        <v>9415</v>
+        <v>-4557</v>
       </c>
       <c r="L152" s="3" t="n">
-        <v>26094</v>
+        <v>19224.72</v>
       </c>
       <c r="M152" s="3" t="n">
-        <v>8422</v>
+        <v>-10402.28</v>
       </c>
       <c r="N152" s="3" t="n">
-        <v>482</v>
+        <v>17791</v>
       </c>
       <c r="O152" s="3" t="n">
-        <v>317</v>
-[...6 lines deleted...]
-      </c>
+        <v>17214</v>
+      </c>
+      <c r="P152" s="3" t="inlineStr"/>
+      <c r="Q152" s="3" t="inlineStr"/>
       <c r="R152" s="3" t="n">
-        <v>1589.37</v>
+        <v>1478.042</v>
       </c>
       <c r="S152" s="3" t="n">
-        <v>77.95499999999993</v>
+        <v>-147.8490000000002</v>
       </c>
       <c r="T152" s="3" t="n">
-        <v>17325</v>
+        <v>794</v>
       </c>
       <c r="U152" s="3" t="n">
-        <v>11586</v>
+        <v>-21263</v>
       </c>
       <c r="V152" s="3" t="n">
-        <v>1587.85</v>
+        <v>1241.869</v>
       </c>
       <c r="W152" s="3" t="n">
-        <v>197.9989999999998</v>
+        <v>-404.2420000000002</v>
       </c>
       <c r="X152" s="3" t="n">
-        <v>78415</v>
+        <v>59129</v>
       </c>
       <c r="Y152" s="3" t="n">
-        <v>11757</v>
+        <v>-24049</v>
       </c>
       <c r="Z152" s="3" t="n">
-        <v>8076</v>
+        <v>5895</v>
       </c>
       <c r="AA152" s="3" t="n">
-        <v>1146</v>
+        <v>-2544</v>
       </c>
       <c r="AB152" s="3" t="n">
-        <v>15319</v>
+        <v>12066</v>
       </c>
       <c r="AC152" s="3" t="n">
-        <v>1645</v>
+        <v>-3797</v>
       </c>
       <c r="AD152" s="3" t="n">
-        <v>5442</v>
+        <v>3815</v>
       </c>
       <c r="AE152" s="3" t="n">
-        <v>779</v>
+        <v>-1912</v>
       </c>
       <c r="AF152" s="3" t="n">
-        <v>6458.01</v>
+        <v>5010</v>
       </c>
       <c r="AG152" s="3" t="n">
-        <v>1073.01</v>
+        <v>-1821</v>
       </c>
       <c r="AH152" s="3" t="n">
-        <v>527.1900000000001</v>
+        <v>66</v>
       </c>
       <c r="AI152" s="3" t="n">
-        <v>389.725</v>
+        <v>-579.147</v>
       </c>
       <c r="AJ152" s="3" t="n">
-        <v>3189</v>
+        <v>2243</v>
       </c>
       <c r="AK152" s="3" t="n">
-        <v>766</v>
-[...12 lines deleted...]
-      </c>
+        <v>-1303</v>
+      </c>
+      <c r="AL152" s="3" t="inlineStr"/>
+      <c r="AM152" s="3" t="inlineStr"/>
+      <c r="AN152" s="3" t="inlineStr"/>
+      <c r="AO152" s="3" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
-          <t>17/01/2026</t>
+          <t>15/09/2025</t>
         </is>
       </c>
       <c r="B153" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C153" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D153" s="3" t="n">
-        <v>178384</v>
+        <v>161882</v>
       </c>
       <c r="E153" s="3" t="n">
-        <v>-15175</v>
+        <v>3763</v>
       </c>
       <c r="F153" s="3" t="n">
-        <v>77911</v>
+        <v>74077</v>
       </c>
       <c r="G153" s="3" t="n">
-        <v>-4359</v>
-[...2 lines deleted...]
-      <c r="I153" s="3" t="inlineStr"/>
+        <v>960</v>
+      </c>
+      <c r="H153" s="3" t="n">
+        <v>57178.78</v>
+      </c>
+      <c r="I153" s="3" t="n">
+        <v>939.489999999998</v>
+      </c>
       <c r="J153" s="3" t="n">
-        <v>5731</v>
+        <v>13645</v>
       </c>
       <c r="K153" s="3" t="n">
-        <v>-7398</v>
+        <v>1014</v>
       </c>
       <c r="L153" s="3" t="n">
-        <v>19481</v>
+        <v>19875.89</v>
       </c>
       <c r="M153" s="3" t="n">
-        <v>-6613</v>
+        <v>651.1699999999983</v>
       </c>
       <c r="N153" s="3" t="n">
-        <v>238</v>
+        <v>19612</v>
       </c>
       <c r="O153" s="3" t="n">
-        <v>-244</v>
-[...6 lines deleted...]
-      </c>
+        <v>1821</v>
+      </c>
+      <c r="P153" s="3" t="inlineStr"/>
+      <c r="Q153" s="3" t="inlineStr"/>
       <c r="R153" s="3" t="n">
-        <v>1524.035</v>
+        <v>1482.528</v>
       </c>
       <c r="S153" s="3" t="n">
-        <v>-65.33499999999981</v>
+        <v>4.486000000000104</v>
       </c>
       <c r="T153" s="3" t="n">
-        <v>8452</v>
+        <v>1691</v>
       </c>
       <c r="U153" s="3" t="n">
-        <v>-8873</v>
+        <v>897</v>
       </c>
       <c r="V153" s="3" t="n">
-        <v>1442.735</v>
+        <v>1275.121</v>
       </c>
       <c r="W153" s="3" t="n">
-        <v>-145.115</v>
+        <v>33.25200000000018</v>
       </c>
       <c r="X153" s="3" t="n">
-        <v>69375</v>
+        <v>60433</v>
       </c>
       <c r="Y153" s="3" t="n">
-        <v>-9040</v>
+        <v>1304</v>
       </c>
       <c r="Z153" s="3" t="n">
-        <v>7188</v>
+        <v>6154</v>
       </c>
       <c r="AA153" s="3" t="n">
-        <v>-888</v>
+        <v>259</v>
       </c>
       <c r="AB153" s="3" t="n">
-        <v>14023</v>
+        <v>12438</v>
       </c>
       <c r="AC153" s="3" t="n">
-        <v>-1296</v>
+        <v>372</v>
       </c>
       <c r="AD153" s="3" t="n">
-        <v>4886</v>
+        <v>3994</v>
       </c>
       <c r="AE153" s="3" t="n">
-        <v>-556</v>
+        <v>179</v>
       </c>
       <c r="AF153" s="3" t="n">
-        <v>5642</v>
+        <v>5165</v>
       </c>
       <c r="AG153" s="3" t="n">
-        <v>-816.0100000000002</v>
+        <v>155</v>
       </c>
       <c r="AH153" s="3" t="n">
-        <v>209.355</v>
+        <v>138</v>
       </c>
       <c r="AI153" s="3" t="n">
-        <v>-317.835</v>
+        <v>72</v>
       </c>
       <c r="AJ153" s="3" t="n">
-        <v>2542</v>
+        <v>2302</v>
       </c>
       <c r="AK153" s="3" t="n">
-        <v>-647</v>
-[...12 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="AL153" s="3" t="inlineStr"/>
+      <c r="AM153" s="3" t="inlineStr"/>
+      <c r="AN153" s="3" t="inlineStr"/>
+      <c r="AO153" s="3" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
-          <t>17/02/2026</t>
+          <t>15/10/2025</t>
         </is>
       </c>
       <c r="B154" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C154" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D154" s="3" t="n">
-        <v>182979</v>
+        <v>166025</v>
       </c>
       <c r="E154" s="3" t="n">
-        <v>4595</v>
+        <v>4143</v>
       </c>
       <c r="F154" s="3" t="n">
-        <v>79046</v>
+        <v>20467</v>
       </c>
       <c r="G154" s="3" t="n">
-        <v>1135</v>
+        <v>-53610</v>
       </c>
       <c r="H154" s="3" t="n">
-        <v>921</v>
-[...1 lines deleted...]
-      <c r="I154" s="3" t="inlineStr"/>
+        <v>58152.93</v>
+      </c>
+      <c r="I154" s="3" t="n">
+        <v>974.1500000000015</v>
+      </c>
       <c r="J154" s="3" t="n">
-        <v>7960</v>
+        <v>157</v>
       </c>
       <c r="K154" s="3" t="n">
-        <v>2229</v>
+        <v>-13488</v>
       </c>
       <c r="L154" s="3" t="n">
-        <v>21487</v>
+        <v>14464</v>
       </c>
       <c r="M154" s="3" t="n">
-        <v>2006</v>
+        <v>-5411.889999999999</v>
       </c>
       <c r="N154" s="3" t="n">
-        <v>306</v>
+        <v>11</v>
       </c>
       <c r="O154" s="3" t="n">
-        <v>68</v>
+        <v>-19601</v>
       </c>
       <c r="P154" s="3" t="n">
-        <v>15100</v>
-[...3 lines deleted...]
-      </c>
+        <v>441</v>
+      </c>
+      <c r="Q154" s="3" t="inlineStr"/>
       <c r="R154" s="3" t="n">
-        <v>1543.402</v>
+        <v>1489.235</v>
       </c>
       <c r="S154" s="3" t="n">
-        <v>19.36699999999996</v>
+        <v>6.70699999999988</v>
       </c>
       <c r="T154" s="3" t="n">
-        <v>11232</v>
+        <v>1022</v>
       </c>
       <c r="U154" s="3" t="n">
-        <v>2780</v>
+        <v>-669</v>
       </c>
       <c r="V154" s="3" t="n">
-        <v>1493.78</v>
+        <v>1309.38</v>
       </c>
       <c r="W154" s="3" t="n">
-        <v>51.04500000000007</v>
+        <v>34.25900000000001</v>
       </c>
       <c r="X154" s="3" t="n">
-        <v>72311</v>
+        <v>62033</v>
       </c>
       <c r="Y154" s="3" t="n">
-        <v>2936</v>
+        <v>1600</v>
       </c>
       <c r="Z154" s="3" t="n">
-        <v>7515</v>
+        <v>6414</v>
       </c>
       <c r="AA154" s="3" t="n">
-        <v>327</v>
+        <v>260</v>
       </c>
       <c r="AB154" s="3" t="n">
-        <v>14447</v>
+        <v>12835</v>
       </c>
       <c r="AC154" s="3" t="n">
-        <v>424</v>
+        <v>397</v>
       </c>
       <c r="AD154" s="3" t="n">
-        <v>5047</v>
+        <v>4217</v>
       </c>
       <c r="AE154" s="3" t="n">
-        <v>161</v>
+        <v>223</v>
       </c>
       <c r="AF154" s="3" t="n">
-        <v>5923</v>
+        <v>5165</v>
       </c>
       <c r="AG154" s="3" t="n">
-        <v>281</v>
+        <v>0</v>
       </c>
       <c r="AH154" s="3" t="n">
-        <v>284.404</v>
+        <v>214</v>
       </c>
       <c r="AI154" s="3" t="n">
-        <v>75.04900000000001</v>
+        <v>76</v>
       </c>
       <c r="AJ154" s="3" t="n">
-        <v>2663</v>
+        <v>2333</v>
       </c>
       <c r="AK154" s="3" t="n">
-        <v>121</v>
+        <v>31</v>
       </c>
       <c r="AL154" s="3" t="n">
-        <v>3868</v>
-[...9 lines deleted...]
-      </c>
+        <v>-581</v>
+      </c>
+      <c r="AM154" s="3" t="inlineStr"/>
+      <c r="AN154" s="3" t="inlineStr"/>
+      <c r="AO154" s="3" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
-          <t>17/04/2025</t>
+          <t>15/11/2025</t>
         </is>
       </c>
       <c r="B155" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C155" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D155" s="3" t="n">
-        <v>152211</v>
+        <v>170686</v>
       </c>
       <c r="E155" s="3" t="n">
-        <v>-30768</v>
-[...36 lines deleted...]
-      <c r="AO155" s="3" t="inlineStr"/>
+        <v>4661</v>
+      </c>
+      <c r="F155" s="3" t="n">
+        <v>75824</v>
+      </c>
+      <c r="G155" s="3" t="n">
+        <v>55357</v>
+      </c>
+      <c r="H155" s="3" t="n">
+        <v>59366.52</v>
+      </c>
+      <c r="I155" s="3" t="n">
+        <v>1213.589999999997</v>
+      </c>
+      <c r="J155" s="3" t="n">
+        <v>1968</v>
+      </c>
+      <c r="K155" s="3" t="n">
+        <v>1811</v>
+      </c>
+      <c r="L155" s="3" t="n">
+        <v>16102</v>
+      </c>
+      <c r="M155" s="3" t="n">
+        <v>1638</v>
+      </c>
+      <c r="N155" s="3" t="n">
+        <v>88</v>
+      </c>
+      <c r="O155" s="3" t="n">
+        <v>77</v>
+      </c>
+      <c r="P155" s="3" t="n">
+        <v>3850</v>
+      </c>
+      <c r="Q155" s="3" t="n">
+        <v>3409</v>
+      </c>
+      <c r="R155" s="3" t="n">
+        <v>1501.102</v>
+      </c>
+      <c r="S155" s="3" t="n">
+        <v>11.86700000000019</v>
+      </c>
+      <c r="T155" s="3" t="n">
+        <v>3391</v>
+      </c>
+      <c r="U155" s="3" t="n">
+        <v>2369</v>
+      </c>
+      <c r="V155" s="3" t="n">
+        <v>1346.882</v>
+      </c>
+      <c r="W155" s="3" t="n">
+        <v>37.50199999999995</v>
+      </c>
+      <c r="X155" s="3" t="n">
+        <v>64314</v>
+      </c>
+      <c r="Y155" s="3" t="n">
+        <v>2281</v>
+      </c>
+      <c r="Z155" s="3" t="n">
+        <v>6666</v>
+      </c>
+      <c r="AA155" s="3" t="n">
+        <v>252</v>
+      </c>
+      <c r="AB155" s="3" t="n">
+        <v>13269</v>
+      </c>
+      <c r="AC155" s="3" t="n">
+        <v>434</v>
+      </c>
+      <c r="AD155" s="3" t="n">
+        <v>4461</v>
+      </c>
+      <c r="AE155" s="3" t="n">
+        <v>244</v>
+      </c>
+      <c r="AF155" s="3" t="n">
+        <v>5225</v>
+      </c>
+      <c r="AG155" s="3" t="n">
+        <v>60</v>
+      </c>
+      <c r="AH155" s="3" t="n">
+        <v>44.022</v>
+      </c>
+      <c r="AI155" s="3" t="n">
+        <v>-169.978</v>
+      </c>
+      <c r="AJ155" s="3" t="n">
+        <v>2357</v>
+      </c>
+      <c r="AK155" s="3" t="n">
+        <v>24</v>
+      </c>
+      <c r="AL155" s="3" t="n">
+        <v>459</v>
+      </c>
+      <c r="AM155" s="3" t="n">
+        <v>1040</v>
+      </c>
+      <c r="AN155" s="3" t="n">
+        <v>1040</v>
+      </c>
+      <c r="AO155" s="3" t="n">
+        <v>30.50748019947199</v>
+      </c>
     </row>
     <row r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
-          <t>17/05/2026</t>
+          <t>15/12/2025</t>
         </is>
       </c>
       <c r="B156" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C156" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D156" s="3" t="n">
-        <v>193586</v>
+        <v>174158</v>
       </c>
       <c r="E156" s="3" t="n">
-        <v>41375</v>
+        <v>3472</v>
       </c>
       <c r="F156" s="3" t="n">
-        <v>82277</v>
-[...1 lines deleted...]
-      <c r="G156" s="3" t="inlineStr"/>
+        <v>76801</v>
+      </c>
+      <c r="G156" s="3" t="n">
+        <v>977</v>
+      </c>
       <c r="H156" s="3" t="n">
-        <v>3294</v>
-[...1 lines deleted...]
-      <c r="I156" s="3" t="inlineStr"/>
+        <v>60292.29</v>
+      </c>
+      <c r="I156" s="3" t="n">
+        <v>925.7700000000041</v>
+      </c>
       <c r="J156" s="3" t="n">
-        <v>13142</v>
-[...1 lines deleted...]
-      <c r="K156" s="3" t="inlineStr"/>
+        <v>3657</v>
+      </c>
+      <c r="K156" s="3" t="n">
+        <v>1689</v>
+      </c>
       <c r="L156" s="3" t="n">
-        <v>26105</v>
-[...1 lines deleted...]
-      <c r="M156" s="3" t="inlineStr"/>
+        <v>17620</v>
+      </c>
+      <c r="M156" s="3" t="n">
+        <v>1518</v>
+      </c>
       <c r="N156" s="3" t="n">
-        <v>484</v>
-[...1 lines deleted...]
-      <c r="O156" s="3" t="inlineStr"/>
+        <v>164</v>
+      </c>
+      <c r="O156" s="3" t="n">
+        <v>76</v>
+      </c>
       <c r="P156" s="3" t="n">
-        <v>25188</v>
-[...1 lines deleted...]
-      <c r="Q156" s="3" t="inlineStr"/>
+        <v>7064</v>
+      </c>
+      <c r="Q156" s="3" t="n">
+        <v>3214</v>
+      </c>
       <c r="R156" s="3" t="n">
-        <v>1589.47</v>
-[...1 lines deleted...]
-      <c r="S156" s="3" t="inlineStr"/>
+        <v>1510.841</v>
+      </c>
+      <c r="S156" s="3" t="n">
+        <v>9.738999999999805</v>
+      </c>
       <c r="T156" s="3" t="n">
-        <v>17340</v>
-[...1 lines deleted...]
-      <c r="U156" s="3" t="inlineStr"/>
+        <v>5662</v>
+      </c>
+      <c r="U156" s="3" t="n">
+        <v>2271</v>
+      </c>
       <c r="V156" s="3" t="n">
-        <v>1588.03</v>
-[...1 lines deleted...]
-      <c r="W156" s="3" t="inlineStr"/>
+        <v>1388.567</v>
+      </c>
+      <c r="W156" s="3" t="n">
+        <v>41.68499999999995</v>
+      </c>
       <c r="X156" s="3" t="n">
-        <v>78428</v>
-[...1 lines deleted...]
-      <c r="Y156" s="3" t="inlineStr"/>
+        <v>66584</v>
+      </c>
+      <c r="Y156" s="3" t="n">
+        <v>2270</v>
+      </c>
       <c r="Z156" s="3" t="n">
-        <v>8076</v>
-[...1 lines deleted...]
-      <c r="AA156" s="3" t="inlineStr"/>
+        <v>6921</v>
+      </c>
+      <c r="AA156" s="3" t="n">
+        <v>255</v>
+      </c>
       <c r="AB156" s="3" t="n">
-        <v>15319</v>
-[...1 lines deleted...]
-      <c r="AC156" s="3" t="inlineStr"/>
+        <v>13662</v>
+      </c>
+      <c r="AC156" s="3" t="n">
+        <v>393</v>
+      </c>
       <c r="AD156" s="3" t="n">
-        <v>5442</v>
-[...1 lines deleted...]
-      <c r="AE156" s="3" t="inlineStr"/>
+        <v>4661</v>
+      </c>
+      <c r="AE156" s="3" t="n">
+        <v>200</v>
+      </c>
       <c r="AF156" s="3" t="n">
-        <v>6458</v>
-[...1 lines deleted...]
-      <c r="AG156" s="3" t="inlineStr"/>
+        <v>5385</v>
+      </c>
+      <c r="AG156" s="3" t="n">
+        <v>160</v>
+      </c>
       <c r="AH156" s="3" t="n">
-        <v>528.0599999999999</v>
-[...1 lines deleted...]
-      <c r="AI156" s="3" t="inlineStr"/>
+        <v>133.38</v>
+      </c>
+      <c r="AI156" s="3" t="n">
+        <v>89.358</v>
+      </c>
       <c r="AJ156" s="3" t="n">
-        <v>3189</v>
-[...1 lines deleted...]
-      <c r="AK156" s="3" t="inlineStr"/>
+        <v>2420</v>
+      </c>
+      <c r="AK156" s="3" t="n">
+        <v>63</v>
+      </c>
       <c r="AL156" s="3" t="n">
-        <v>7848</v>
-[...3 lines deleted...]
-      <c r="AO156" s="3" t="inlineStr"/>
+        <v>1402</v>
+      </c>
+      <c r="AM156" s="3" t="n">
+        <v>943</v>
+      </c>
+      <c r="AN156" s="3" t="n">
+        <v>943</v>
+      </c>
+      <c r="AO156" s="3" t="n">
+        <v>29.34038581207218</v>
+      </c>
     </row>
     <row r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
-          <t>17/05/2026</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="B157" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C157" s="3" t="inlineStr">
         <is>
           <t>JULIO VILLANUEVA</t>
         </is>
       </c>
       <c r="D157" s="3" t="n">
-        <v>193586</v>
+        <v>193432</v>
       </c>
       <c r="E157" s="3" t="n">
-        <v>0</v>
+        <v>19274</v>
       </c>
       <c r="F157" s="3" t="n">
-        <v>82277</v>
+        <v>82215</v>
       </c>
       <c r="G157" s="3" t="n">
-        <v>0</v>
+        <v>5414</v>
       </c>
       <c r="H157" s="3" t="n">
-        <v>3294</v>
+        <v>3253</v>
       </c>
       <c r="I157" s="3" t="n">
-        <v>0</v>
+        <v>-57039.29</v>
       </c>
       <c r="J157" s="3" t="n">
-        <v>13142</v>
+        <v>13072</v>
       </c>
       <c r="K157" s="3" t="n">
-        <v>0</v>
+        <v>9415</v>
       </c>
       <c r="L157" s="3" t="n">
-        <v>26105</v>
+        <v>26042</v>
       </c>
       <c r="M157" s="3" t="n">
-        <v>0</v>
+        <v>8422</v>
       </c>
       <c r="N157" s="3" t="n">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="O157" s="3" t="n">
-        <v>0</v>
+        <v>316</v>
       </c>
       <c r="P157" s="3" t="n">
-        <v>25188</v>
+        <v>25051</v>
       </c>
       <c r="Q157" s="3" t="n">
-        <v>0</v>
+        <v>17987</v>
       </c>
       <c r="R157" s="3" t="n">
-        <v>1589.47</v>
+        <v>1588.84</v>
       </c>
       <c r="S157" s="3" t="n">
-        <v>0</v>
+        <v>77.99900000000002</v>
       </c>
       <c r="T157" s="3" t="n">
-        <v>17340</v>
+        <v>17258</v>
       </c>
       <c r="U157" s="3" t="n">
-        <v>0</v>
+        <v>11596</v>
       </c>
       <c r="V157" s="3" t="n">
-        <v>1588.03</v>
+        <v>1587.44</v>
       </c>
       <c r="W157" s="3" t="n">
-        <v>0</v>
+        <v>198.873</v>
       </c>
       <c r="X157" s="3" t="n">
-        <v>78428</v>
+        <v>78337</v>
       </c>
       <c r="Y157" s="3" t="n">
-        <v>0</v>
+        <v>11753</v>
       </c>
       <c r="Z157" s="3" t="n">
-        <v>8076</v>
+        <v>8073</v>
       </c>
       <c r="AA157" s="3" t="n">
-        <v>0</v>
+        <v>1152</v>
       </c>
       <c r="AB157" s="3" t="n">
-        <v>15319</v>
+        <v>15310</v>
       </c>
       <c r="AC157" s="3" t="n">
-        <v>0</v>
+        <v>1648</v>
       </c>
       <c r="AD157" s="3" t="n">
-        <v>5442</v>
+        <v>5425</v>
       </c>
       <c r="AE157" s="3" t="n">
-        <v>0</v>
+        <v>764</v>
       </c>
       <c r="AF157" s="3" t="n">
-        <v>6458</v>
+        <v>6440</v>
       </c>
       <c r="AG157" s="3" t="n">
-        <v>0</v>
+        <v>1055</v>
       </c>
       <c r="AH157" s="3" t="n">
-        <v>528.0599999999999</v>
+        <v>524.02</v>
       </c>
       <c r="AI157" s="3" t="n">
-        <v>0</v>
+        <v>390.64</v>
       </c>
       <c r="AJ157" s="3" t="n">
-        <v>3189</v>
+        <v>3174</v>
       </c>
       <c r="AK157" s="3" t="n">
-        <v>0</v>
+        <v>754</v>
       </c>
       <c r="AL157" s="3" t="n">
-        <v>7848</v>
+        <v>7793</v>
       </c>
       <c r="AM157" s="3" t="n">
-        <v>0</v>
+        <v>6391</v>
       </c>
       <c r="AN157" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AO157" s="3" t="inlineStr"/>
+        <v>6391</v>
+      </c>
+      <c r="AO157" s="3" t="n">
+        <v>35.53121699004837</v>
+      </c>
     </row>
     <row r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
-          <t>17/06/2026</t>
+          <t>16/01/2026</t>
         </is>
       </c>
       <c r="B158" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C158" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D158" s="3" t="n">
-        <v>198094</v>
+        <v>178223</v>
       </c>
       <c r="E158" s="3" t="n">
-        <v>4508</v>
+        <v>-15209</v>
       </c>
       <c r="F158" s="3" t="n">
-        <v>83304</v>
+        <v>77870</v>
       </c>
       <c r="G158" s="3" t="n">
-        <v>1027</v>
-[...6 lines deleted...]
-      </c>
+        <v>-4345</v>
+      </c>
+      <c r="H158" s="3" t="inlineStr"/>
+      <c r="I158" s="3" t="inlineStr"/>
       <c r="J158" s="3" t="n">
-        <v>14971</v>
+        <v>5651</v>
       </c>
       <c r="K158" s="3" t="n">
-        <v>1829</v>
+        <v>-7421</v>
       </c>
       <c r="L158" s="3" t="n">
-        <v>27698</v>
+        <v>19408</v>
       </c>
       <c r="M158" s="3" t="n">
-        <v>1593</v>
+        <v>-6634</v>
       </c>
       <c r="N158" s="3" t="n">
-        <v>534</v>
+        <v>236</v>
       </c>
       <c r="O158" s="3" t="n">
-        <v>50</v>
+        <v>-244</v>
       </c>
       <c r="P158" s="3" t="n">
-        <v>28764</v>
+        <v>10898</v>
       </c>
       <c r="Q158" s="3" t="n">
-        <v>3576</v>
+        <v>-14153</v>
       </c>
       <c r="R158" s="3" t="n">
-        <v>1610.332</v>
+        <v>1523.657</v>
       </c>
       <c r="S158" s="3" t="n">
-        <v>20.86200000000008</v>
+        <v>-65.18299999999999</v>
       </c>
       <c r="T158" s="3" t="n">
-        <v>19437</v>
+        <v>8342</v>
       </c>
       <c r="U158" s="3" t="n">
-        <v>2097</v>
+        <v>-8916</v>
       </c>
       <c r="V158" s="3" t="n">
-        <v>1615.808</v>
+        <v>1441.548</v>
       </c>
       <c r="W158" s="3" t="n">
-        <v>27.77800000000002</v>
+        <v>-145.8920000000001</v>
       </c>
       <c r="X158" s="3" t="n">
-        <v>80532</v>
+        <v>69273</v>
       </c>
       <c r="Y158" s="3" t="n">
-        <v>2104</v>
+        <v>-9064</v>
       </c>
       <c r="Z158" s="3" t="n">
-        <v>8236</v>
+        <v>7175</v>
       </c>
       <c r="AA158" s="3" t="n">
-        <v>160</v>
+        <v>-898</v>
       </c>
       <c r="AB158" s="3" t="n">
-        <v>15592</v>
+        <v>14009</v>
       </c>
       <c r="AC158" s="3" t="n">
-        <v>273</v>
+        <v>-1301</v>
       </c>
       <c r="AD158" s="3" t="n">
-        <v>5482</v>
+        <v>4874</v>
       </c>
       <c r="AE158" s="3" t="n">
-        <v>40</v>
+        <v>-551</v>
       </c>
       <c r="AF158" s="3" t="n">
-        <v>6633</v>
+        <v>5627</v>
       </c>
       <c r="AG158" s="3" t="n">
-        <v>175</v>
+        <v>-813</v>
       </c>
       <c r="AH158" s="3" t="n">
-        <v>592.258</v>
+        <v>205.22</v>
       </c>
       <c r="AI158" s="3" t="n">
-        <v>64.19800000000009</v>
+        <v>-318.8</v>
       </c>
       <c r="AJ158" s="3" t="n">
-        <v>3387</v>
+        <v>2539</v>
       </c>
       <c r="AK158" s="3" t="n">
-        <v>198</v>
+        <v>-635</v>
       </c>
       <c r="AL158" s="3" t="n">
-        <v>9327</v>
+        <v>2556</v>
       </c>
       <c r="AM158" s="3" t="n">
-        <v>1479</v>
+        <v>-5237</v>
       </c>
       <c r="AN158" s="3" t="n">
-        <v>1479</v>
+        <v>-5237</v>
       </c>
       <c r="AO158" s="3" t="n">
-        <v>41.35906040268457</v>
+        <v>37.00275559951954</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
-          <t>17/07/2025</t>
+          <t>16/02/2026</t>
         </is>
       </c>
       <c r="B159" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C159" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D159" s="3" t="n">
-        <v>154669</v>
+        <v>182851</v>
       </c>
       <c r="E159" s="3" t="n">
-        <v>-43425</v>
+        <v>4628</v>
       </c>
       <c r="F159" s="3" t="n">
-        <v>72068</v>
+        <v>79002</v>
       </c>
       <c r="G159" s="3" t="n">
-        <v>-11236</v>
+        <v>1132</v>
       </c>
       <c r="H159" s="3" t="n">
-        <v>55203.52</v>
-[...3 lines deleted...]
-      </c>
+        <v>882</v>
+      </c>
+      <c r="I159" s="3" t="inlineStr"/>
       <c r="J159" s="3" t="n">
-        <v>11952</v>
+        <v>7897</v>
       </c>
       <c r="K159" s="3" t="n">
-        <v>-3019</v>
+        <v>2246</v>
       </c>
       <c r="L159" s="3" t="n">
-        <v>18719.82</v>
+        <v>21430</v>
       </c>
       <c r="M159" s="3" t="n">
-        <v>-8978.18</v>
+        <v>2022</v>
       </c>
       <c r="N159" s="3" t="n">
-        <v>16034</v>
+        <v>303</v>
       </c>
       <c r="O159" s="3" t="n">
-        <v>15500</v>
-[...2 lines deleted...]
-      <c r="Q159" s="3" t="inlineStr"/>
+        <v>67</v>
+      </c>
+      <c r="P159" s="3" t="n">
+        <v>14977</v>
+      </c>
+      <c r="Q159" s="3" t="n">
+        <v>4079</v>
+      </c>
       <c r="R159" s="3" t="n">
-        <v>1467.74</v>
+        <v>1542.984</v>
       </c>
       <c r="S159" s="3" t="n">
-        <v>-142.5920000000001</v>
+        <v>19.327</v>
       </c>
       <c r="T159" s="3" t="n">
-        <v>3</v>
+        <v>11156</v>
       </c>
       <c r="U159" s="3" t="n">
-        <v>-19434</v>
+        <v>2814</v>
       </c>
       <c r="V159" s="3" t="n">
-        <v>1215.686</v>
+        <v>1492.154</v>
       </c>
       <c r="W159" s="3" t="n">
-        <v>-400.1220000000001</v>
+        <v>50.60599999999999</v>
       </c>
       <c r="X159" s="3" t="n">
-        <v>57859</v>
+        <v>72232</v>
       </c>
       <c r="Y159" s="3" t="n">
-        <v>-22673</v>
+        <v>2959</v>
       </c>
       <c r="Z159" s="3" t="n">
-        <v>5686</v>
+        <v>7510</v>
       </c>
       <c r="AA159" s="3" t="n">
-        <v>-2550</v>
+        <v>335</v>
       </c>
       <c r="AB159" s="3" t="n">
-        <v>11709</v>
+        <v>14436</v>
       </c>
       <c r="AC159" s="3" t="n">
-        <v>-3883</v>
+        <v>427</v>
       </c>
       <c r="AD159" s="3" t="n">
-        <v>3790</v>
+        <v>5047</v>
       </c>
       <c r="AE159" s="3" t="n">
-        <v>-1692</v>
+        <v>173</v>
       </c>
       <c r="AF159" s="3" t="n">
-        <v>4877</v>
+        <v>5923</v>
       </c>
       <c r="AG159" s="3" t="n">
-        <v>-1756</v>
-[...8 lines deleted...]
-      <c r="AO159" s="3" t="inlineStr"/>
+        <v>296</v>
+      </c>
+      <c r="AH159" s="3" t="n">
+        <v>280.102</v>
+      </c>
+      <c r="AI159" s="3" t="n">
+        <v>74.88199999999998</v>
+      </c>
+      <c r="AJ159" s="3" t="n">
+        <v>2660</v>
+      </c>
+      <c r="AK159" s="3" t="n">
+        <v>121</v>
+      </c>
+      <c r="AL159" s="3" t="n">
+        <v>3821</v>
+      </c>
+      <c r="AM159" s="3" t="n">
+        <v>1265</v>
+      </c>
+      <c r="AN159" s="3" t="n">
+        <v>1265</v>
+      </c>
+      <c r="AO159" s="3" t="n">
+        <v>31.01250306447659</v>
+      </c>
     </row>
     <row r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
-          <t>17/08/2025</t>
+          <t>16/04/2025</t>
         </is>
       </c>
       <c r="B160" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C160" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D160" s="3" t="n">
-        <v>158442</v>
+        <v>152090</v>
       </c>
       <c r="E160" s="3" t="n">
-        <v>3773</v>
+        <v>-30761</v>
       </c>
       <c r="F160" s="3" t="n">
-        <v>73222</v>
+        <v>66994</v>
       </c>
       <c r="G160" s="3" t="n">
-        <v>1154</v>
+        <v>-12008</v>
       </c>
       <c r="H160" s="3" t="n">
-        <v>56341.48</v>
+        <v>50541.45</v>
       </c>
       <c r="I160" s="3" t="n">
-        <v>1137.960000000006</v>
+        <v>49659.45</v>
       </c>
       <c r="J160" s="3" t="n">
-        <v>12688</v>
+        <v>9707</v>
       </c>
       <c r="K160" s="3" t="n">
-        <v>736</v>
+        <v>1810</v>
       </c>
       <c r="L160" s="3" t="n">
-        <v>19260.07</v>
+        <v>17247.85</v>
       </c>
       <c r="M160" s="3" t="n">
-        <v>540.25</v>
+        <v>-4182.150000000001</v>
       </c>
       <c r="N160" s="3" t="n">
-        <v>17957</v>
+        <v>9839</v>
       </c>
       <c r="O160" s="3" t="n">
-        <v>1923</v>
+        <v>9536</v>
       </c>
       <c r="P160" s="3" t="inlineStr"/>
       <c r="Q160" s="3" t="inlineStr"/>
       <c r="R160" s="3" t="n">
-        <v>1478.233</v>
+        <v>1404627</v>
       </c>
       <c r="S160" s="3" t="n">
-        <v>10.49299999999994</v>
+        <v>1403084.016</v>
       </c>
       <c r="T160" s="3" t="n">
-        <v>845</v>
+        <v>22574</v>
       </c>
       <c r="U160" s="3" t="n">
-        <v>842</v>
+        <v>11418</v>
       </c>
       <c r="V160" s="3" t="n">
-        <v>1243.868</v>
+        <v>1129008</v>
       </c>
       <c r="W160" s="3" t="n">
-        <v>28.18200000000002</v>
+        <v>1127515.846</v>
       </c>
       <c r="X160" s="3" t="n">
-        <v>59234</v>
+        <v>53421</v>
       </c>
       <c r="Y160" s="3" t="n">
-        <v>1375</v>
+        <v>-18811</v>
       </c>
       <c r="Z160" s="3" t="n">
-        <v>5907</v>
+        <v>5135</v>
       </c>
       <c r="AA160" s="3" t="n">
-        <v>221</v>
+        <v>-2375</v>
       </c>
       <c r="AB160" s="3" t="n">
-        <v>12085</v>
+        <v>10554</v>
       </c>
       <c r="AC160" s="3" t="n">
-        <v>376</v>
+        <v>-3882</v>
       </c>
       <c r="AD160" s="3" t="n">
-        <v>3845</v>
+        <v>3790</v>
       </c>
       <c r="AE160" s="3" t="n">
-        <v>55</v>
-[...9 lines deleted...]
-      </c>
+        <v>-1257</v>
+      </c>
+      <c r="AF160" s="3" t="inlineStr"/>
+      <c r="AG160" s="3" t="inlineStr"/>
+      <c r="AH160" s="3" t="inlineStr"/>
       <c r="AI160" s="3" t="inlineStr"/>
-      <c r="AJ160" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ160" s="3" t="inlineStr"/>
       <c r="AK160" s="3" t="inlineStr"/>
       <c r="AL160" s="3" t="inlineStr"/>
       <c r="AM160" s="3" t="inlineStr"/>
       <c r="AN160" s="3" t="inlineStr"/>
       <c r="AO160" s="3" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
-          <t>17/09/2025</t>
+          <t>16/05/2026</t>
         </is>
       </c>
       <c r="B161" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C161" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D161" s="3" t="n">
-        <v>162118</v>
+        <v>193559</v>
       </c>
       <c r="E161" s="3" t="n">
-        <v>3676</v>
+        <v>41469</v>
       </c>
       <c r="F161" s="3" t="n">
-        <v>74142</v>
+        <v>82270</v>
       </c>
       <c r="G161" s="3" t="n">
-        <v>920</v>
+        <v>15276</v>
       </c>
       <c r="H161" s="3" t="n">
-        <v>57238.79</v>
+        <v>3292</v>
       </c>
       <c r="I161" s="3" t="n">
-        <v>897.3099999999977</v>
+        <v>-47249.45</v>
       </c>
       <c r="J161" s="3" t="n">
-        <v>13727</v>
+        <v>13129</v>
       </c>
       <c r="K161" s="3" t="n">
-        <v>1039</v>
+        <v>3422</v>
       </c>
       <c r="L161" s="3" t="n">
-        <v>19925.3</v>
+        <v>26094</v>
       </c>
       <c r="M161" s="3" t="n">
-        <v>665.2299999999996</v>
+        <v>8846.150000000001</v>
       </c>
       <c r="N161" s="3" t="n">
-        <v>19699</v>
+        <v>482</v>
       </c>
       <c r="O161" s="3" t="n">
-        <v>1742</v>
-[...1 lines deleted...]
-      <c r="P161" s="3" t="inlineStr"/>
+        <v>-9357</v>
+      </c>
+      <c r="P161" s="3" t="n">
+        <v>25164</v>
+      </c>
       <c r="Q161" s="3" t="inlineStr"/>
       <c r="R161" s="3" t="n">
-        <v>1483.008</v>
+        <v>1589.37</v>
       </c>
       <c r="S161" s="3" t="n">
-        <v>4.775000000000091</v>
+        <v>-1403037.63</v>
       </c>
       <c r="T161" s="3" t="n">
-        <v>1720</v>
+        <v>17325</v>
       </c>
       <c r="U161" s="3" t="n">
-        <v>875</v>
+        <v>-5249</v>
       </c>
       <c r="V161" s="3" t="n">
-        <v>1277.468</v>
+        <v>1587.85</v>
       </c>
       <c r="W161" s="3" t="n">
-        <v>33.60000000000014</v>
+        <v>-1127420.15</v>
       </c>
       <c r="X161" s="3" t="n">
-        <v>60522</v>
+        <v>78415</v>
       </c>
       <c r="Y161" s="3" t="n">
-        <v>1288</v>
+        <v>24994</v>
       </c>
       <c r="Z161" s="3" t="n">
-        <v>6168</v>
+        <v>8076</v>
       </c>
       <c r="AA161" s="3" t="n">
-        <v>261</v>
+        <v>2941</v>
       </c>
       <c r="AB161" s="3" t="n">
-        <v>12469</v>
+        <v>15319</v>
       </c>
       <c r="AC161" s="3" t="n">
-        <v>384</v>
+        <v>4765</v>
       </c>
       <c r="AD161" s="3" t="n">
-        <v>4013</v>
+        <v>5442</v>
       </c>
       <c r="AE161" s="3" t="n">
-        <v>168</v>
+        <v>1652</v>
       </c>
       <c r="AF161" s="3" t="n">
-        <v>5165</v>
-[...3 lines deleted...]
-      </c>
+        <v>6458</v>
+      </c>
+      <c r="AG161" s="3" t="inlineStr"/>
       <c r="AH161" s="3" t="n">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>527.1900000000001</v>
+      </c>
+      <c r="AI161" s="3" t="inlineStr"/>
       <c r="AJ161" s="3" t="n">
-        <v>2304</v>
-[...4 lines deleted...]
-      <c r="AL161" s="3" t="inlineStr"/>
+        <v>3189</v>
+      </c>
+      <c r="AK161" s="3" t="inlineStr"/>
+      <c r="AL161" s="3" t="n">
+        <v>7839</v>
+      </c>
       <c r="AM161" s="3" t="inlineStr"/>
       <c r="AN161" s="3" t="inlineStr"/>
       <c r="AO161" s="3" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>16/06/2026</t>
         </is>
       </c>
       <c r="B162" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C162" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D162" s="3" t="n">
-        <v>166437</v>
+        <v>197871</v>
       </c>
       <c r="E162" s="3" t="n">
-        <v>4319</v>
+        <v>4312</v>
       </c>
       <c r="F162" s="3" t="n">
-        <v>20504</v>
+        <v>83258</v>
       </c>
       <c r="G162" s="3" t="n">
-        <v>-53638</v>
+        <v>988</v>
       </c>
       <c r="H162" s="3" t="n">
-        <v>58229.37</v>
+        <v>4150</v>
       </c>
       <c r="I162" s="3" t="n">
-        <v>990.5800000000017</v>
+        <v>858</v>
       </c>
       <c r="J162" s="3" t="n">
-        <v>327</v>
+        <v>14885</v>
       </c>
       <c r="K162" s="3" t="n">
-        <v>-13400</v>
+        <v>1756</v>
       </c>
       <c r="L162" s="3" t="n">
-        <v>14619</v>
+        <v>27624</v>
       </c>
       <c r="M162" s="3" t="n">
-        <v>-5306.299999999999</v>
+        <v>1530</v>
       </c>
       <c r="N162" s="3" t="n">
-        <v>15</v>
+        <v>533</v>
       </c>
       <c r="O162" s="3" t="n">
-        <v>-19684</v>
+        <v>51</v>
       </c>
       <c r="P162" s="3" t="n">
-        <v>762</v>
-[...1 lines deleted...]
-      <c r="Q162" s="3" t="inlineStr"/>
+        <v>28595</v>
+      </c>
+      <c r="Q162" s="3" t="n">
+        <v>3431</v>
+      </c>
       <c r="R162" s="3" t="n">
-        <v>1489.777</v>
+        <v>1609.264</v>
       </c>
       <c r="S162" s="3" t="n">
-        <v>6.769000000000005</v>
+        <v>19.89400000000001</v>
       </c>
       <c r="T162" s="3" t="n">
-        <v>1208</v>
+        <v>19341</v>
       </c>
       <c r="U162" s="3" t="n">
-        <v>-512</v>
+        <v>2016</v>
       </c>
       <c r="V162" s="3" t="n">
-        <v>1311.782</v>
+        <v>1614.982</v>
       </c>
       <c r="W162" s="3" t="n">
-        <v>34.31399999999985</v>
+        <v>27.13200000000006</v>
       </c>
       <c r="X162" s="3" t="n">
-        <v>62202</v>
+        <v>80440</v>
       </c>
       <c r="Y162" s="3" t="n">
-        <v>1680</v>
+        <v>2025</v>
       </c>
       <c r="Z162" s="3" t="n">
-        <v>6434</v>
+        <v>8228</v>
       </c>
       <c r="AA162" s="3" t="n">
-        <v>266</v>
+        <v>152</v>
       </c>
       <c r="AB162" s="3" t="n">
-        <v>12862</v>
+        <v>15584</v>
       </c>
       <c r="AC162" s="3" t="n">
-        <v>393</v>
+        <v>265</v>
       </c>
       <c r="AD162" s="3" t="n">
-        <v>4238</v>
+        <v>5482</v>
       </c>
       <c r="AE162" s="3" t="n">
-        <v>225</v>
+        <v>40</v>
       </c>
       <c r="AF162" s="3" t="n">
-        <v>5165</v>
+        <v>6626</v>
       </c>
       <c r="AG162" s="3" t="n">
-        <v>0</v>
+        <v>168</v>
       </c>
       <c r="AH162" s="3" t="n">
-        <v>219</v>
+        <v>590.054</v>
       </c>
       <c r="AI162" s="3" t="n">
-        <v>76</v>
+        <v>62.86399999999992</v>
       </c>
       <c r="AJ162" s="3" t="n">
-        <v>2334</v>
+        <v>3383</v>
       </c>
       <c r="AK162" s="3" t="n">
-        <v>30</v>
+        <v>194</v>
       </c>
       <c r="AL162" s="3" t="n">
-        <v>-446</v>
-[...3 lines deleted...]
-      <c r="AO162" s="3" t="inlineStr"/>
+        <v>9254</v>
+      </c>
+      <c r="AM162" s="3" t="n">
+        <v>1415</v>
+      </c>
+      <c r="AN162" s="3" t="n">
+        <v>1415</v>
+      </c>
+      <c r="AO162" s="3" t="n">
+        <v>41.24162051879918</v>
+      </c>
     </row>
     <row r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
-          <t>17/11/2025</t>
+          <t>16/07/2025</t>
         </is>
       </c>
       <c r="B163" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C163" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D163" s="3" t="n">
-        <v>170769</v>
+        <v>154500</v>
       </c>
       <c r="E163" s="3" t="n">
-        <v>4332</v>
+        <v>-43371</v>
       </c>
       <c r="F163" s="3" t="n">
-        <v>75842</v>
+        <v>71983</v>
       </c>
       <c r="G163" s="3" t="n">
-        <v>55338</v>
+        <v>-11275</v>
       </c>
       <c r="H163" s="3" t="n">
-        <v>59393.99</v>
+        <v>55127.85</v>
       </c>
       <c r="I163" s="3" t="n">
-        <v>1164.619999999995</v>
+        <v>50977.85</v>
       </c>
       <c r="J163" s="3" t="n">
-        <v>2011</v>
+        <v>11924</v>
       </c>
       <c r="K163" s="3" t="n">
-        <v>1684</v>
+        <v>-2961</v>
       </c>
       <c r="L163" s="3" t="n">
-        <v>16139</v>
+        <v>18699.73</v>
       </c>
       <c r="M163" s="3" t="n">
-        <v>1520</v>
+        <v>-8924.27</v>
       </c>
       <c r="N163" s="3" t="n">
-        <v>91</v>
+        <v>15970</v>
       </c>
       <c r="O163" s="3" t="n">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>15437</v>
+      </c>
+      <c r="P163" s="3" t="inlineStr"/>
+      <c r="Q163" s="3" t="inlineStr"/>
       <c r="R163" s="3" t="n">
-        <v>1501.89</v>
+        <v>1466.89</v>
       </c>
       <c r="S163" s="3" t="n">
-        <v>12.11300000000006</v>
-[...6 lines deleted...]
-      </c>
+        <v>-142.3739999999998</v>
+      </c>
+      <c r="T163" s="3" t="inlineStr"/>
+      <c r="U163" s="3" t="inlineStr"/>
       <c r="V163" s="3" t="n">
-        <v>1348.303</v>
+        <v>1214.307</v>
       </c>
       <c r="W163" s="3" t="n">
-        <v>36.52100000000019</v>
+        <v>-400.675</v>
       </c>
       <c r="X163" s="3" t="n">
-        <v>64365</v>
+        <v>57812</v>
       </c>
       <c r="Y163" s="3" t="n">
-        <v>2163</v>
+        <v>-22628</v>
       </c>
       <c r="Z163" s="3" t="n">
-        <v>6669</v>
+        <v>5679</v>
       </c>
       <c r="AA163" s="3" t="n">
-        <v>235</v>
+        <v>-2549</v>
       </c>
       <c r="AB163" s="3" t="n">
-        <v>13272</v>
+        <v>11691</v>
       </c>
       <c r="AC163" s="3" t="n">
-        <v>410</v>
+        <v>-3893</v>
       </c>
       <c r="AD163" s="3" t="n">
-        <v>4465</v>
+        <v>3790</v>
       </c>
       <c r="AE163" s="3" t="n">
-        <v>227</v>
+        <v>-1692</v>
       </c>
       <c r="AF163" s="3" t="n">
-        <v>5237</v>
+        <v>4869</v>
       </c>
       <c r="AG163" s="3" t="n">
-        <v>72</v>
-[...24 lines deleted...]
-      </c>
+        <v>-1757</v>
+      </c>
+      <c r="AH163" s="3" t="inlineStr"/>
+      <c r="AI163" s="3" t="inlineStr"/>
+      <c r="AJ163" s="3" t="inlineStr"/>
+      <c r="AK163" s="3" t="inlineStr"/>
+      <c r="AL163" s="3" t="inlineStr"/>
+      <c r="AM163" s="3" t="inlineStr"/>
+      <c r="AN163" s="3" t="inlineStr"/>
+      <c r="AO163" s="3" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
-          <t>17/12/2025</t>
+          <t>16/07/2026</t>
         </is>
       </c>
       <c r="B164" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C164" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D164" s="3" t="n">
-        <v>174404.5</v>
+        <v>203856</v>
       </c>
       <c r="E164" s="3" t="n">
-        <v>3635.5</v>
+        <v>49356</v>
       </c>
       <c r="F164" s="3" t="n">
-        <v>76873.5</v>
+        <v>84349</v>
       </c>
       <c r="G164" s="3" t="n">
-        <v>1031.5</v>
+        <v>12366</v>
       </c>
       <c r="H164" s="3" t="n">
-        <v>60350.74000000001</v>
+        <v>5022</v>
       </c>
       <c r="I164" s="3" t="n">
-        <v>956.7500000000073</v>
+        <v>-50105.85</v>
       </c>
       <c r="J164" s="3" t="n">
-        <v>3776</v>
+        <v>17263</v>
       </c>
       <c r="K164" s="3" t="n">
-        <v>1765</v>
+        <v>5339</v>
       </c>
       <c r="L164" s="3" t="n">
-        <v>17728.5</v>
+        <v>29691</v>
       </c>
       <c r="M164" s="3" t="n">
-        <v>1589.5</v>
+        <v>10991.27</v>
       </c>
       <c r="N164" s="3" t="n">
-        <v>167.5</v>
+        <v>578</v>
       </c>
       <c r="O164" s="3" t="n">
-        <v>76.5</v>
+        <v>-15392</v>
       </c>
       <c r="P164" s="3" t="n">
-        <v>7295</v>
-[...3 lines deleted...]
-      </c>
+        <v>33139</v>
+      </c>
+      <c r="Q164" s="3" t="inlineStr"/>
       <c r="R164" s="3" t="n">
-        <v>1511.818</v>
+        <v>1626.523</v>
       </c>
       <c r="S164" s="3" t="n">
-        <v>9.927999999999884</v>
+        <v>159.6329999999998</v>
       </c>
       <c r="T164" s="3" t="n">
-        <v>5823</v>
-[...3 lines deleted...]
-      </c>
+        <v>22146</v>
+      </c>
+      <c r="U164" s="3" t="inlineStr"/>
       <c r="V164" s="3" t="n">
-        <v>1390.886</v>
+        <v>1647.297</v>
       </c>
       <c r="W164" s="3" t="n">
-        <v>42.58299999999986</v>
+        <v>432.99</v>
       </c>
       <c r="X164" s="3" t="n">
-        <v>66739</v>
+        <v>83275</v>
       </c>
       <c r="Y164" s="3" t="n">
-        <v>2374</v>
+        <v>25463</v>
       </c>
       <c r="Z164" s="3" t="n">
-        <v>6936.5</v>
+        <v>8448</v>
       </c>
       <c r="AA164" s="3" t="n">
-        <v>267.5</v>
+        <v>2769</v>
       </c>
       <c r="AB164" s="3" t="n">
-        <v>13686.5</v>
+        <v>15873</v>
       </c>
       <c r="AC164" s="3" t="n">
-        <v>414.5</v>
+        <v>4182</v>
       </c>
       <c r="AD164" s="3" t="n">
-        <v>4669.5</v>
+        <v>5728</v>
       </c>
       <c r="AE164" s="3" t="n">
-        <v>204.5</v>
+        <v>1938</v>
       </c>
       <c r="AF164" s="3" t="n">
-        <v>5389</v>
+        <v>6841</v>
       </c>
       <c r="AG164" s="3" t="n">
-        <v>152</v>
+        <v>1972</v>
       </c>
       <c r="AH164" s="3" t="n">
-        <v>139.3215</v>
-[...3 lines deleted...]
-      </c>
+        <v>647.006</v>
+      </c>
+      <c r="AI164" s="3" t="inlineStr"/>
       <c r="AJ164" s="3" t="n">
-        <v>2427.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>3552</v>
+      </c>
+      <c r="AK164" s="3" t="inlineStr"/>
       <c r="AL164" s="3" t="n">
-        <v>1472</v>
-[...9 lines deleted...]
-      </c>
+        <v>10993</v>
+      </c>
+      <c r="AM164" s="3" t="inlineStr"/>
+      <c r="AN164" s="3" t="inlineStr"/>
+      <c r="AO164" s="3" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
-          <t>18/01/2026</t>
+          <t>16/08/2025</t>
         </is>
       </c>
       <c r="B165" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C165" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D165" s="3" t="n">
-        <v>178539</v>
+        <v>158287</v>
       </c>
       <c r="E165" s="3" t="n">
-        <v>4134.5</v>
+        <v>-45569</v>
       </c>
       <c r="F165" s="3" t="n">
-        <v>77952</v>
+        <v>73165</v>
       </c>
       <c r="G165" s="3" t="n">
-        <v>1078.5</v>
-[...2 lines deleted...]
-      <c r="I165" s="3" t="inlineStr"/>
+        <v>-11184</v>
+      </c>
+      <c r="H165" s="3" t="n">
+        <v>56287.98</v>
+      </c>
+      <c r="I165" s="3" t="n">
+        <v>51265.98</v>
+      </c>
       <c r="J165" s="3" t="n">
-        <v>5809</v>
+        <v>12668</v>
       </c>
       <c r="K165" s="3" t="n">
-        <v>2033</v>
+        <v>-4595</v>
       </c>
       <c r="L165" s="3" t="n">
-        <v>19551</v>
+        <v>19249.25</v>
       </c>
       <c r="M165" s="3" t="n">
-        <v>1822.5</v>
+        <v>-10441.75</v>
       </c>
       <c r="N165" s="3" t="n">
-        <v>240</v>
+        <v>17876</v>
       </c>
       <c r="O165" s="3" t="n">
-        <v>72.5</v>
-[...6 lines deleted...]
-      </c>
+        <v>17298</v>
+      </c>
+      <c r="P165" s="3" t="inlineStr"/>
+      <c r="Q165" s="3" t="inlineStr"/>
       <c r="R165" s="3" t="n">
-        <v>1524.612</v>
+        <v>1478.213</v>
       </c>
       <c r="S165" s="3" t="n">
-        <v>12.7940000000001</v>
+        <v>-148.3099999999999</v>
       </c>
       <c r="T165" s="3" t="n">
-        <v>8557</v>
+        <v>808</v>
       </c>
       <c r="U165" s="3" t="n">
-        <v>2734</v>
+        <v>-21338</v>
       </c>
       <c r="V165" s="3" t="n">
-        <v>1443.496</v>
+        <v>1243.286</v>
       </c>
       <c r="W165" s="3" t="n">
-        <v>52.61000000000013</v>
+        <v>-404.011</v>
       </c>
       <c r="X165" s="3" t="n">
-        <v>69487</v>
+        <v>59195</v>
       </c>
       <c r="Y165" s="3" t="n">
-        <v>2748</v>
+        <v>-24080</v>
       </c>
       <c r="Z165" s="3" t="n">
-        <v>7197</v>
+        <v>5907</v>
       </c>
       <c r="AA165" s="3" t="n">
-        <v>260.5</v>
+        <v>-2541</v>
       </c>
       <c r="AB165" s="3" t="n">
-        <v>14034</v>
+        <v>12085</v>
       </c>
       <c r="AC165" s="3" t="n">
-        <v>347.5</v>
+        <v>-3788</v>
       </c>
       <c r="AD165" s="3" t="n">
-        <v>4900</v>
+        <v>3836</v>
       </c>
       <c r="AE165" s="3" t="n">
-        <v>230.5</v>
+        <v>-1892</v>
       </c>
       <c r="AF165" s="3" t="n">
-        <v>5654</v>
+        <v>5023</v>
       </c>
       <c r="AG165" s="3" t="n">
-        <v>265</v>
+        <v>-1818</v>
       </c>
       <c r="AH165" s="3" t="n">
-        <v>210.091</v>
+        <v>70</v>
       </c>
       <c r="AI165" s="3" t="n">
-        <v>70.76949999999999</v>
+        <v>-577.006</v>
       </c>
       <c r="AJ165" s="3" t="n">
-        <v>2548</v>
+        <v>2247</v>
       </c>
       <c r="AK165" s="3" t="n">
-        <v>120.5</v>
-[...12 lines deleted...]
-      </c>
+        <v>-1305</v>
+      </c>
+      <c r="AL165" s="3" t="inlineStr"/>
+      <c r="AM165" s="3" t="inlineStr"/>
+      <c r="AN165" s="3" t="inlineStr"/>
+      <c r="AO165" s="3" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" s="3" t="inlineStr">
         <is>
-          <t>18/02/2026</t>
+          <t>16/09/2025</t>
         </is>
       </c>
       <c r="B166" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C166" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D166" s="3" t="n">
-        <v>183169</v>
+        <v>161980</v>
       </c>
       <c r="E166" s="3" t="n">
-        <v>4630</v>
+        <v>3693</v>
       </c>
       <c r="F166" s="3" t="n">
-        <v>79096</v>
+        <v>74101</v>
       </c>
       <c r="G166" s="3" t="n">
-        <v>1144</v>
+        <v>936</v>
       </c>
       <c r="H166" s="3" t="n">
-        <v>951</v>
-[...1 lines deleted...]
-      <c r="I166" s="3" t="inlineStr"/>
+        <v>57200.34</v>
+      </c>
+      <c r="I166" s="3" t="n">
+        <v>912.3599999999933</v>
+      </c>
       <c r="J166" s="3" t="n">
-        <v>8105</v>
+        <v>13674</v>
       </c>
       <c r="K166" s="3" t="n">
-        <v>2296</v>
+        <v>1006</v>
       </c>
       <c r="L166" s="3" t="n">
-        <v>21573</v>
+        <v>19889.91</v>
       </c>
       <c r="M166" s="3" t="n">
-        <v>2022</v>
+        <v>640.6599999999999</v>
       </c>
       <c r="N166" s="3" t="n">
-        <v>308</v>
+        <v>19658</v>
       </c>
       <c r="O166" s="3" t="n">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>1782</v>
+      </c>
+      <c r="P166" s="3" t="inlineStr"/>
+      <c r="Q166" s="3" t="inlineStr"/>
       <c r="R166" s="3" t="n">
-        <v>1544.727</v>
+        <v>1482.644</v>
       </c>
       <c r="S166" s="3" t="n">
-        <v>20.11500000000001</v>
+        <v>4.43100000000004</v>
       </c>
       <c r="T166" s="3" t="n">
-        <v>11344</v>
+        <v>1711</v>
       </c>
       <c r="U166" s="3" t="n">
-        <v>2787</v>
+        <v>903</v>
       </c>
       <c r="V166" s="3" t="n">
-        <v>1495.705</v>
+        <v>1276.257</v>
       </c>
       <c r="W166" s="3" t="n">
-        <v>52.20899999999983</v>
+        <v>32.971</v>
       </c>
       <c r="X166" s="3" t="n">
-        <v>72429</v>
+        <v>60470</v>
       </c>
       <c r="Y166" s="3" t="n">
-        <v>2942</v>
+        <v>1275</v>
       </c>
       <c r="Z166" s="3" t="n">
-        <v>7530</v>
+        <v>6163</v>
       </c>
       <c r="AA166" s="3" t="n">
-        <v>333</v>
+        <v>256</v>
       </c>
       <c r="AB166" s="3" t="n">
-        <v>14460</v>
+        <v>12448</v>
       </c>
       <c r="AC166" s="3" t="n">
-        <v>426</v>
+        <v>363</v>
       </c>
       <c r="AD166" s="3" t="n">
-        <v>5047</v>
+        <v>4008</v>
       </c>
       <c r="AE166" s="3" t="n">
-        <v>147</v>
+        <v>172</v>
       </c>
       <c r="AF166" s="3" t="n">
-        <v>5923</v>
+        <v>5165</v>
       </c>
       <c r="AG166" s="3" t="n">
-        <v>269</v>
+        <v>142</v>
       </c>
       <c r="AH166" s="3" t="n">
-        <v>287.701</v>
+        <v>140</v>
       </c>
       <c r="AI166" s="3" t="n">
-        <v>77.61000000000001</v>
+        <v>70</v>
       </c>
       <c r="AJ166" s="3" t="n">
-        <v>2666</v>
+        <v>2302</v>
       </c>
       <c r="AK166" s="3" t="n">
-        <v>118</v>
-[...12 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="AL166" s="3" t="inlineStr"/>
+      <c r="AM166" s="3" t="inlineStr"/>
+      <c r="AN166" s="3" t="inlineStr"/>
+      <c r="AO166" s="3" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
-          <t>18/04/2025</t>
+          <t>16/10/2025</t>
         </is>
       </c>
       <c r="B167" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C167" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D167" s="3" t="n">
-        <v>152308</v>
+        <v>166221</v>
       </c>
       <c r="E167" s="3" t="n">
-        <v>-30861</v>
+        <v>4241</v>
       </c>
       <c r="F167" s="3" t="n">
-        <v>67047</v>
+        <v>20477</v>
       </c>
       <c r="G167" s="3" t="n">
-        <v>-12049</v>
+        <v>-53624</v>
       </c>
       <c r="H167" s="3" t="n">
-        <v>50613.81</v>
+        <v>58180.43</v>
       </c>
       <c r="I167" s="3" t="n">
-        <v>49662.81</v>
+        <v>980.0900000000038</v>
       </c>
       <c r="J167" s="3" t="n">
-        <v>9734</v>
+        <v>244</v>
       </c>
       <c r="K167" s="3" t="n">
-        <v>1629</v>
+        <v>-13430</v>
       </c>
       <c r="L167" s="3" t="n">
-        <v>17266.81</v>
+        <v>14548</v>
       </c>
       <c r="M167" s="3" t="n">
-        <v>-4306.189999999999</v>
+        <v>-5341.91</v>
       </c>
       <c r="N167" s="3" t="n">
-        <v>9958</v>
+        <v>13</v>
       </c>
       <c r="O167" s="3" t="n">
-        <v>9650</v>
-[...1 lines deleted...]
-      <c r="P167" s="3" t="inlineStr"/>
+        <v>-19645</v>
+      </c>
+      <c r="P167" s="3" t="n">
+        <v>606</v>
+      </c>
       <c r="Q167" s="3" t="inlineStr"/>
       <c r="R167" s="3" t="n">
-        <v>1405338</v>
+        <v>1489.549</v>
       </c>
       <c r="S167" s="3" t="n">
-        <v>1403793.273</v>
+        <v>6.904999999999973</v>
       </c>
       <c r="T167" s="3" t="n">
-        <v>22574</v>
+        <v>1118</v>
       </c>
       <c r="U167" s="3" t="n">
-        <v>11230</v>
+        <v>-593</v>
       </c>
       <c r="V167" s="3" t="n">
-        <v>1134680</v>
+        <v>1310.622</v>
       </c>
       <c r="W167" s="3" t="n">
-        <v>1133184.295</v>
+        <v>34.36500000000001</v>
       </c>
       <c r="X167" s="3" t="n">
-        <v>53526</v>
+        <v>62119</v>
       </c>
       <c r="Y167" s="3" t="n">
-        <v>-18903</v>
+        <v>1649</v>
       </c>
       <c r="Z167" s="3" t="n">
-        <v>5147</v>
+        <v>6427</v>
       </c>
       <c r="AA167" s="3" t="n">
-        <v>-2383</v>
+        <v>264</v>
       </c>
       <c r="AB167" s="3" t="n">
-        <v>10573</v>
+        <v>12850</v>
       </c>
       <c r="AC167" s="3" t="n">
-        <v>-3887</v>
+        <v>402</v>
       </c>
       <c r="AD167" s="3" t="n">
-        <v>3790</v>
+        <v>4229</v>
       </c>
       <c r="AE167" s="3" t="n">
-        <v>-1257</v>
-[...7 lines deleted...]
-      <c r="AL167" s="3" t="inlineStr"/>
+        <v>221</v>
+      </c>
+      <c r="AF167" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG167" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH167" s="3" t="n">
+        <v>216</v>
+      </c>
+      <c r="AI167" s="3" t="n">
+        <v>76</v>
+      </c>
+      <c r="AJ167" s="3" t="n">
+        <v>2333</v>
+      </c>
+      <c r="AK167" s="3" t="n">
+        <v>31</v>
+      </c>
+      <c r="AL167" s="3" t="n">
+        <v>-512</v>
+      </c>
       <c r="AM167" s="3" t="inlineStr"/>
       <c r="AN167" s="3" t="inlineStr"/>
       <c r="AO167" s="3" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
-          <t>18/05/2026</t>
+          <t>16/11/2025</t>
         </is>
       </c>
       <c r="B168" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C168" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D168" s="3" t="n">
-        <v>193636</v>
+        <v>170757</v>
       </c>
       <c r="E168" s="3" t="n">
-        <v>41328</v>
+        <v>4536</v>
       </c>
       <c r="F168" s="3" t="n">
-        <v>82290</v>
+        <v>75837</v>
       </c>
       <c r="G168" s="3" t="n">
-        <v>15243</v>
+        <v>55360</v>
       </c>
       <c r="H168" s="3" t="n">
-        <v>3303</v>
+        <v>59391.58</v>
       </c>
       <c r="I168" s="3" t="n">
-        <v>-47310.81</v>
+        <v>1211.150000000001</v>
       </c>
       <c r="J168" s="3" t="n">
-        <v>13167</v>
+        <v>2004</v>
       </c>
       <c r="K168" s="3" t="n">
-        <v>3433</v>
+        <v>1760</v>
       </c>
       <c r="L168" s="3" t="n">
-        <v>26126</v>
+        <v>16134</v>
       </c>
       <c r="M168" s="3" t="n">
-        <v>8859.189999999999</v>
+        <v>1586</v>
       </c>
       <c r="N168" s="3" t="n">
-        <v>486</v>
+        <v>89</v>
       </c>
       <c r="O168" s="3" t="n">
-        <v>-9472</v>
+        <v>76</v>
       </c>
       <c r="P168" s="3" t="n">
-        <v>25234</v>
-[...1 lines deleted...]
-      <c r="Q168" s="3" t="inlineStr"/>
+        <v>3917</v>
+      </c>
+      <c r="Q168" s="3" t="n">
+        <v>3311</v>
+      </c>
       <c r="R168" s="3" t="n">
-        <v>1589.72</v>
+        <v>1501.358</v>
       </c>
       <c r="S168" s="3" t="n">
-        <v>-1403748.28</v>
+        <v>11.80899999999997</v>
       </c>
       <c r="T168" s="3" t="n">
-        <v>17367</v>
+        <v>3440</v>
       </c>
       <c r="U168" s="3" t="n">
-        <v>-5207</v>
+        <v>2322</v>
       </c>
       <c r="V168" s="3" t="n">
-        <v>1588.55</v>
+        <v>1347.745</v>
       </c>
       <c r="W168" s="3" t="n">
-        <v>-1133091.45</v>
+        <v>37.12299999999982</v>
       </c>
       <c r="X168" s="3" t="n">
-        <v>78445</v>
+        <v>64361</v>
       </c>
       <c r="Y168" s="3" t="n">
-        <v>24919</v>
+        <v>2242</v>
       </c>
       <c r="Z168" s="3" t="n">
-        <v>8085</v>
+        <v>6669</v>
       </c>
       <c r="AA168" s="3" t="n">
-        <v>2938</v>
+        <v>242</v>
       </c>
       <c r="AB168" s="3" t="n">
-        <v>15325</v>
+        <v>13272</v>
       </c>
       <c r="AC168" s="3" t="n">
-        <v>4752</v>
+        <v>422</v>
       </c>
       <c r="AD168" s="3" t="n">
-        <v>5442</v>
+        <v>4465</v>
       </c>
       <c r="AE168" s="3" t="n">
-        <v>1652</v>
+        <v>236</v>
       </c>
       <c r="AF168" s="3" t="n">
-        <v>6458</v>
-[...1 lines deleted...]
-      <c r="AG168" s="3" t="inlineStr"/>
+        <v>5237</v>
+      </c>
+      <c r="AG168" s="3" t="n">
+        <v>72</v>
+      </c>
       <c r="AH168" s="3" t="n">
-        <v>529.78</v>
-[...1 lines deleted...]
-      <c r="AI168" s="3" t="inlineStr"/>
+        <v>45.179</v>
+      </c>
+      <c r="AI168" s="3" t="n">
+        <v>-170.821</v>
+      </c>
       <c r="AJ168" s="3" t="n">
-        <v>3190</v>
-[...1 lines deleted...]
-      <c r="AK168" s="3" t="inlineStr"/>
+        <v>2358</v>
+      </c>
+      <c r="AK168" s="3" t="n">
+        <v>25</v>
+      </c>
       <c r="AL168" s="3" t="n">
-        <v>7867</v>
-[...3 lines deleted...]
-      <c r="AO168" s="3" t="inlineStr"/>
+        <v>477</v>
+      </c>
+      <c r="AM168" s="3" t="n">
+        <v>989</v>
+      </c>
+      <c r="AN168" s="3" t="n">
+        <v>989</v>
+      </c>
+      <c r="AO168" s="3" t="n">
+        <v>29.87012987012987</v>
+      </c>
     </row>
     <row r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
-          <t>18/05/2026</t>
+          <t>16/12/2025</t>
         </is>
       </c>
       <c r="B169" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
-          <t>JV</t>
+          <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D169" s="3" t="n">
-        <v>193636</v>
+        <v>174273</v>
       </c>
       <c r="E169" s="3" t="n">
-        <v>0</v>
+        <v>3516</v>
       </c>
       <c r="F169" s="3" t="n">
-        <v>82290</v>
+        <v>76832</v>
       </c>
       <c r="G169" s="3" t="n">
-        <v>0</v>
+        <v>995</v>
       </c>
       <c r="H169" s="3" t="n">
-        <v>3303</v>
+        <v>60318.83</v>
       </c>
       <c r="I169" s="3" t="n">
-        <v>0</v>
+        <v>927.25</v>
       </c>
       <c r="J169" s="3" t="n">
-        <v>13167</v>
+        <v>3714</v>
       </c>
       <c r="K169" s="3" t="n">
-        <v>0</v>
+        <v>1710</v>
       </c>
       <c r="L169" s="3" t="n">
-        <v>26126</v>
+        <v>17672</v>
       </c>
       <c r="M169" s="3" t="n">
-        <v>0</v>
+        <v>1538</v>
       </c>
       <c r="N169" s="3" t="n">
-        <v>486</v>
+        <v>165</v>
       </c>
       <c r="O169" s="3" t="n">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="P169" s="3" t="n">
-        <v>25234</v>
+        <v>7174</v>
       </c>
       <c r="Q169" s="3" t="n">
-        <v>0</v>
+        <v>3257</v>
       </c>
       <c r="R169" s="3" t="n">
-        <v>1589.72</v>
+        <v>1511.415</v>
       </c>
       <c r="S169" s="3" t="n">
-        <v>0</v>
+        <v>10.05700000000002</v>
       </c>
       <c r="T169" s="3" t="n">
-        <v>17367</v>
+        <v>5739</v>
       </c>
       <c r="U169" s="3" t="n">
-        <v>0</v>
+        <v>2299</v>
       </c>
       <c r="V169" s="3" t="n">
-        <v>1588.55</v>
+        <v>1389.851</v>
       </c>
       <c r="W169" s="3" t="n">
-        <v>0</v>
+        <v>42.10600000000022</v>
       </c>
       <c r="X169" s="3" t="n">
-        <v>78445</v>
+        <v>66658</v>
       </c>
       <c r="Y169" s="3" t="n">
-        <v>0</v>
+        <v>2297</v>
       </c>
       <c r="Z169" s="3" t="n">
-        <v>8085</v>
+        <v>6930</v>
       </c>
       <c r="AA169" s="3" t="n">
-        <v>0</v>
+        <v>261</v>
       </c>
       <c r="AB169" s="3" t="n">
-        <v>15325</v>
+        <v>13674</v>
       </c>
       <c r="AC169" s="3" t="n">
-        <v>0</v>
+        <v>402</v>
       </c>
       <c r="AD169" s="3" t="n">
-        <v>5442</v>
+        <v>4663</v>
       </c>
       <c r="AE169" s="3" t="n">
-        <v>0</v>
+        <v>198</v>
       </c>
       <c r="AF169" s="3" t="n">
-        <v>6458</v>
+        <v>5385</v>
       </c>
       <c r="AG169" s="3" t="n">
-        <v>0</v>
+        <v>148</v>
       </c>
       <c r="AH169" s="3" t="n">
-        <v>529.78</v>
+        <v>137.465</v>
       </c>
       <c r="AI169" s="3" t="n">
-        <v>0</v>
+        <v>92.286</v>
       </c>
       <c r="AJ169" s="3" t="n">
-        <v>3190</v>
+        <v>2423</v>
       </c>
       <c r="AK169" s="3" t="n">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="AL169" s="3" t="n">
-        <v>7867</v>
+        <v>1435</v>
       </c>
       <c r="AM169" s="3" t="n">
-        <v>0</v>
+        <v>958</v>
       </c>
       <c r="AN169" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AO169" s="3" t="inlineStr"/>
+        <v>958</v>
+      </c>
+      <c r="AO169" s="3" t="n">
+        <v>29.41357077064783</v>
+      </c>
     </row>
     <row r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
-          <t>18/06/2026</t>
+          <t>16/05/2026</t>
         </is>
       </c>
       <c r="B170" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C170" s="3" t="inlineStr">
         <is>
-          <t>IMPORTADO EXCEL</t>
+          <t>JULIO VILLANUEVA</t>
         </is>
       </c>
       <c r="D170" s="3" t="n">
-        <v>198347</v>
+        <v>193559</v>
       </c>
       <c r="E170" s="3" t="n">
-        <v>4711</v>
+        <v>19286</v>
       </c>
       <c r="F170" s="3" t="n">
-        <v>83349</v>
+        <v>82270</v>
       </c>
       <c r="G170" s="3" t="n">
-        <v>1059</v>
+        <v>5438</v>
       </c>
       <c r="H170" s="3" t="n">
-        <v>4232</v>
+        <v>3292</v>
       </c>
       <c r="I170" s="3" t="n">
-        <v>929</v>
+        <v>-57026.83</v>
       </c>
       <c r="J170" s="3" t="n">
-        <v>15074</v>
+        <v>13129</v>
       </c>
       <c r="K170" s="3" t="n">
-        <v>1907</v>
+        <v>9415</v>
       </c>
       <c r="L170" s="3" t="n">
-        <v>27786</v>
+        <v>26094</v>
       </c>
       <c r="M170" s="3" t="n">
-        <v>1660</v>
+        <v>8422</v>
       </c>
       <c r="N170" s="3" t="n">
-        <v>536</v>
+        <v>482</v>
       </c>
       <c r="O170" s="3" t="n">
-        <v>50</v>
+        <v>317</v>
       </c>
       <c r="P170" s="3" t="n">
-        <v>28966</v>
+        <v>25164</v>
       </c>
       <c r="Q170" s="3" t="n">
-        <v>3732</v>
+        <v>17990</v>
       </c>
       <c r="R170" s="3" t="n">
-        <v>1610.91</v>
+        <v>1589.37</v>
       </c>
       <c r="S170" s="3" t="n">
-        <v>21.19000000000005</v>
+        <v>77.95499999999993</v>
       </c>
       <c r="T170" s="3" t="n">
-        <v>19551</v>
+        <v>17325</v>
       </c>
       <c r="U170" s="3" t="n">
-        <v>2184</v>
+        <v>11586</v>
       </c>
       <c r="V170" s="3" t="n">
-        <v>1620.23</v>
+        <v>1587.85</v>
       </c>
       <c r="W170" s="3" t="n">
-        <v>31.68000000000006</v>
+        <v>197.9989999999998</v>
       </c>
       <c r="X170" s="3" t="n">
-        <v>80643</v>
+        <v>78415</v>
       </c>
       <c r="Y170" s="3" t="n">
-        <v>2198</v>
+        <v>11757</v>
       </c>
       <c r="Z170" s="3" t="n">
-        <v>8246</v>
+        <v>8076</v>
       </c>
       <c r="AA170" s="3" t="n">
-        <v>161</v>
+        <v>1146</v>
       </c>
       <c r="AB170" s="3" t="n">
-        <v>15603</v>
+        <v>15319</v>
       </c>
       <c r="AC170" s="3" t="n">
-        <v>278</v>
+        <v>1645</v>
       </c>
       <c r="AD170" s="3" t="n">
-        <v>5482</v>
+        <v>5442</v>
       </c>
       <c r="AE170" s="3" t="n">
-        <v>40</v>
+        <v>779</v>
       </c>
       <c r="AF170" s="3" t="n">
-        <v>6648</v>
+        <v>6458.01</v>
       </c>
       <c r="AG170" s="3" t="n">
-        <v>190</v>
+        <v>1073.01</v>
       </c>
       <c r="AH170" s="3" t="n">
-        <v>595.125</v>
+        <v>527.1900000000001</v>
       </c>
       <c r="AI170" s="3" t="n">
-        <v>65.34500000000003</v>
+        <v>389.725</v>
       </c>
       <c r="AJ170" s="3" t="n">
-        <v>3392</v>
+        <v>3189</v>
       </c>
       <c r="AK170" s="3" t="n">
-        <v>202</v>
+        <v>766</v>
       </c>
       <c r="AL170" s="3" t="n">
-        <v>9415</v>
+        <v>7839</v>
       </c>
       <c r="AM170" s="3" t="n">
-        <v>1548</v>
+        <v>6404</v>
       </c>
       <c r="AN170" s="3" t="n">
-        <v>1548</v>
+        <v>6404</v>
       </c>
       <c r="AO170" s="3" t="n">
-        <v>41.47909967845659</v>
+        <v>35.59755419677599</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
-          <t>18/07/2025</t>
+          <t>17/01/2026</t>
         </is>
       </c>
       <c r="B171" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C171" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D171" s="3" t="n">
-        <v>154845</v>
+        <v>178384</v>
       </c>
       <c r="E171" s="3" t="n">
-        <v>-43502</v>
+        <v>-15175</v>
       </c>
       <c r="F171" s="3" t="n">
-        <v>72135</v>
+        <v>77911</v>
       </c>
       <c r="G171" s="3" t="n">
-        <v>-11214</v>
-[...6 lines deleted...]
-      </c>
+        <v>-4359</v>
+      </c>
+      <c r="H171" s="3" t="inlineStr"/>
+      <c r="I171" s="3" t="inlineStr"/>
       <c r="J171" s="3" t="n">
-        <v>11989</v>
+        <v>5731</v>
       </c>
       <c r="K171" s="3" t="n">
-        <v>-3085</v>
+        <v>-7398</v>
       </c>
       <c r="L171" s="3" t="n">
-        <v>18744.4</v>
+        <v>19481</v>
       </c>
       <c r="M171" s="3" t="n">
-        <v>-9041.599999999999</v>
+        <v>-6613</v>
       </c>
       <c r="N171" s="3" t="n">
-        <v>16103</v>
+        <v>238</v>
       </c>
       <c r="O171" s="3" t="n">
-        <v>15567</v>
-[...2 lines deleted...]
-      <c r="Q171" s="3" t="inlineStr"/>
+        <v>-244</v>
+      </c>
+      <c r="P171" s="3" t="n">
+        <v>11054</v>
+      </c>
+      <c r="Q171" s="3" t="n">
+        <v>-14110</v>
+      </c>
       <c r="R171" s="3" t="n">
-        <v>1468.336</v>
+        <v>1524.035</v>
       </c>
       <c r="S171" s="3" t="n">
-        <v>-142.5740000000001</v>
+        <v>-65.33499999999981</v>
       </c>
       <c r="T171" s="3" t="n">
-        <v>17</v>
+        <v>8452</v>
       </c>
       <c r="U171" s="3" t="n">
-        <v>-19534</v>
+        <v>-8873</v>
       </c>
       <c r="V171" s="3" t="n">
-        <v>1217.049</v>
+        <v>1442.735</v>
       </c>
       <c r="W171" s="3" t="n">
-        <v>-403.181</v>
+        <v>-145.115</v>
       </c>
       <c r="X171" s="3" t="n">
-        <v>57904</v>
+        <v>69375</v>
       </c>
       <c r="Y171" s="3" t="n">
-        <v>-22739</v>
+        <v>-9040</v>
       </c>
       <c r="Z171" s="3" t="n">
-        <v>5693</v>
+        <v>7188</v>
       </c>
       <c r="AA171" s="3" t="n">
-        <v>-2553</v>
+        <v>-888</v>
       </c>
       <c r="AB171" s="3" t="n">
-        <v>11720</v>
+        <v>14023</v>
       </c>
       <c r="AC171" s="3" t="n">
-        <v>-3883</v>
+        <v>-1296</v>
       </c>
       <c r="AD171" s="3" t="n">
-        <v>3790</v>
+        <v>4886</v>
       </c>
       <c r="AE171" s="3" t="n">
-        <v>-1692</v>
+        <v>-556</v>
       </c>
       <c r="AF171" s="3" t="n">
-        <v>4883</v>
+        <v>5642</v>
       </c>
       <c r="AG171" s="3" t="n">
-        <v>-1765</v>
-[...8 lines deleted...]
-      <c r="AO171" s="3" t="inlineStr"/>
+        <v>-816.0100000000002</v>
+      </c>
+      <c r="AH171" s="3" t="n">
+        <v>209.355</v>
+      </c>
+      <c r="AI171" s="3" t="n">
+        <v>-317.835</v>
+      </c>
+      <c r="AJ171" s="3" t="n">
+        <v>2542</v>
+      </c>
+      <c r="AK171" s="3" t="n">
+        <v>-647</v>
+      </c>
+      <c r="AL171" s="3" t="n">
+        <v>2602</v>
+      </c>
+      <c r="AM171" s="3" t="n">
+        <v>-5237</v>
+      </c>
+      <c r="AN171" s="3" t="n">
+        <v>-5237</v>
+      </c>
+      <c r="AO171" s="3" t="n">
+        <v>37.11552090715804</v>
+      </c>
     </row>
     <row r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
-          <t>18/08/2025</t>
+          <t>17/02/2026</t>
         </is>
       </c>
       <c r="B172" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C172" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D172" s="3" t="n">
-        <v>158495</v>
+        <v>182979</v>
       </c>
       <c r="E172" s="3" t="n">
-        <v>3650</v>
+        <v>4595</v>
       </c>
       <c r="F172" s="3" t="n">
-        <v>73236</v>
+        <v>79046</v>
       </c>
       <c r="G172" s="3" t="n">
-        <v>1101</v>
+        <v>1135</v>
       </c>
       <c r="H172" s="3" t="n">
-        <v>56353.32</v>
-[...3 lines deleted...]
-      </c>
+        <v>921</v>
+      </c>
+      <c r="I172" s="3" t="inlineStr"/>
       <c r="J172" s="3" t="n">
-        <v>12700</v>
+        <v>7960</v>
       </c>
       <c r="K172" s="3" t="n">
-        <v>711</v>
+        <v>2229</v>
       </c>
       <c r="L172" s="3" t="n">
-        <v>19267.19</v>
+        <v>21487</v>
       </c>
       <c r="M172" s="3" t="n">
-        <v>522.7899999999972</v>
+        <v>2006</v>
       </c>
       <c r="N172" s="3" t="n">
-        <v>17986</v>
+        <v>306</v>
       </c>
       <c r="O172" s="3" t="n">
-        <v>1883</v>
-[...2 lines deleted...]
-      <c r="Q172" s="3" t="inlineStr"/>
+        <v>68</v>
+      </c>
+      <c r="P172" s="3" t="n">
+        <v>15100</v>
+      </c>
+      <c r="Q172" s="3" t="n">
+        <v>4046</v>
+      </c>
       <c r="R172" s="3" t="n">
-        <v>1478.351</v>
+        <v>1543.402</v>
       </c>
       <c r="S172" s="3" t="n">
-        <v>10.0150000000001</v>
+        <v>19.36699999999996</v>
       </c>
       <c r="T172" s="3" t="n">
-        <v>864</v>
+        <v>11232</v>
       </c>
       <c r="U172" s="3" t="n">
-        <v>847</v>
+        <v>2780</v>
       </c>
       <c r="V172" s="3" t="n">
-        <v>1244.477</v>
+        <v>1493.78</v>
       </c>
       <c r="W172" s="3" t="n">
-        <v>27.42800000000011</v>
+        <v>51.04500000000007</v>
       </c>
       <c r="X172" s="3" t="n">
-        <v>59254</v>
+        <v>72311</v>
       </c>
       <c r="Y172" s="3" t="n">
-        <v>1350</v>
+        <v>2936</v>
       </c>
       <c r="Z172" s="3" t="n">
-        <v>5912</v>
+        <v>7515</v>
       </c>
       <c r="AA172" s="3" t="n">
-        <v>219</v>
+        <v>327</v>
       </c>
       <c r="AB172" s="3" t="n">
-        <v>12091</v>
+        <v>14447</v>
       </c>
       <c r="AC172" s="3" t="n">
-        <v>371</v>
+        <v>424</v>
       </c>
       <c r="AD172" s="3" t="n">
-        <v>3847</v>
+        <v>5047</v>
       </c>
       <c r="AE172" s="3" t="n">
-        <v>57</v>
+        <v>161</v>
       </c>
       <c r="AF172" s="3" t="n">
-        <v>5031</v>
+        <v>5923</v>
       </c>
       <c r="AG172" s="3" t="n">
-        <v>148</v>
+        <v>281</v>
       </c>
       <c r="AH172" s="3" t="n">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="AI172" s="3" t="inlineStr"/>
+        <v>284.404</v>
+      </c>
+      <c r="AI172" s="3" t="n">
+        <v>75.04900000000001</v>
+      </c>
       <c r="AJ172" s="3" t="n">
-        <v>2247</v>
-[...5 lines deleted...]
-      <c r="AO172" s="3" t="inlineStr"/>
+        <v>2663</v>
+      </c>
+      <c r="AK172" s="3" t="n">
+        <v>121</v>
+      </c>
+      <c r="AL172" s="3" t="n">
+        <v>3868</v>
+      </c>
+      <c r="AM172" s="3" t="n">
+        <v>1266</v>
+      </c>
+      <c r="AN172" s="3" t="n">
+        <v>1266</v>
+      </c>
+      <c r="AO172" s="3" t="n">
+        <v>31.29016312407316</v>
+      </c>
     </row>
     <row r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
-          <t>18/09/2025</t>
+          <t>17/04/2025</t>
         </is>
       </c>
       <c r="B173" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C173" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D173" s="3" t="n">
-        <v>162262</v>
+        <v>152211</v>
       </c>
       <c r="E173" s="3" t="n">
-        <v>3767</v>
-[...30 lines deleted...]
-      </c>
+        <v>-30768</v>
+      </c>
+      <c r="F173" s="3" t="inlineStr"/>
+      <c r="G173" s="3" t="inlineStr"/>
+      <c r="H173" s="3" t="inlineStr"/>
+      <c r="I173" s="3" t="inlineStr"/>
+      <c r="J173" s="3" t="inlineStr"/>
+      <c r="K173" s="3" t="inlineStr"/>
+      <c r="L173" s="3" t="inlineStr"/>
+      <c r="M173" s="3" t="inlineStr"/>
+      <c r="N173" s="3" t="inlineStr"/>
+      <c r="O173" s="3" t="inlineStr"/>
       <c r="P173" s="3" t="inlineStr"/>
       <c r="Q173" s="3" t="inlineStr"/>
-      <c r="R173" s="3" t="n">
-[...58 lines deleted...]
-      </c>
+      <c r="R173" s="3" t="inlineStr"/>
+      <c r="S173" s="3" t="inlineStr"/>
+      <c r="T173" s="3" t="inlineStr"/>
+      <c r="U173" s="3" t="inlineStr"/>
+      <c r="V173" s="3" t="inlineStr"/>
+      <c r="W173" s="3" t="inlineStr"/>
+      <c r="X173" s="3" t="inlineStr"/>
+      <c r="Y173" s="3" t="inlineStr"/>
+      <c r="Z173" s="3" t="inlineStr"/>
+      <c r="AA173" s="3" t="inlineStr"/>
+      <c r="AB173" s="3" t="inlineStr"/>
+      <c r="AC173" s="3" t="inlineStr"/>
+      <c r="AD173" s="3" t="inlineStr"/>
+      <c r="AE173" s="3" t="inlineStr"/>
+      <c r="AF173" s="3" t="inlineStr"/>
+      <c r="AG173" s="3" t="inlineStr"/>
+      <c r="AH173" s="3" t="inlineStr"/>
+      <c r="AI173" s="3" t="inlineStr"/>
+      <c r="AJ173" s="3" t="inlineStr"/>
+      <c r="AK173" s="3" t="inlineStr"/>
       <c r="AL173" s="3" t="inlineStr"/>
       <c r="AM173" s="3" t="inlineStr"/>
       <c r="AN173" s="3" t="inlineStr"/>
       <c r="AO173" s="3" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
-          <t>18/10/2025</t>
+          <t>17/05/2026</t>
         </is>
       </c>
       <c r="B174" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C174" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D174" s="3" t="n">
-        <v>166515</v>
+        <v>193586</v>
       </c>
       <c r="E174" s="3" t="n">
-        <v>4253</v>
+        <v>41375</v>
       </c>
       <c r="F174" s="3" t="n">
-        <v>20504</v>
-[...3 lines deleted...]
-      </c>
+        <v>82277</v>
+      </c>
+      <c r="G174" s="3" t="inlineStr"/>
       <c r="H174" s="3" t="n">
-        <v>58251.06</v>
-[...3 lines deleted...]
-      </c>
+        <v>3294</v>
+      </c>
+      <c r="I174" s="3" t="inlineStr"/>
       <c r="J174" s="3" t="n">
-        <v>357</v>
-[...3 lines deleted...]
-      </c>
+        <v>13142</v>
+      </c>
+      <c r="K174" s="3" t="inlineStr"/>
       <c r="L174" s="3" t="n">
-        <v>14647</v>
-[...3 lines deleted...]
-      </c>
+        <v>26105</v>
+      </c>
+      <c r="M174" s="3" t="inlineStr"/>
       <c r="N174" s="3" t="n">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="O174" s="3" t="inlineStr"/>
       <c r="P174" s="3" t="n">
-        <v>816</v>
+        <v>25188</v>
       </c>
       <c r="Q174" s="3" t="inlineStr"/>
       <c r="R174" s="3" t="n">
-        <v>1489.905</v>
-[...3 lines deleted...]
-      </c>
+        <v>1589.47</v>
+      </c>
+      <c r="S174" s="3" t="inlineStr"/>
       <c r="T174" s="3" t="n">
-        <v>1239</v>
-[...3 lines deleted...]
-      </c>
+        <v>17340</v>
+      </c>
+      <c r="U174" s="3" t="inlineStr"/>
       <c r="V174" s="3" t="n">
-        <v>1312.358</v>
-[...3 lines deleted...]
-      </c>
+        <v>1588.03</v>
+      </c>
+      <c r="W174" s="3" t="inlineStr"/>
       <c r="X174" s="3" t="n">
-        <v>62228</v>
-[...3 lines deleted...]
-      </c>
+        <v>78428</v>
+      </c>
+      <c r="Y174" s="3" t="inlineStr"/>
       <c r="Z174" s="3" t="n">
-        <v>6439</v>
-[...3 lines deleted...]
-      </c>
+        <v>8076</v>
+      </c>
+      <c r="AA174" s="3" t="inlineStr"/>
       <c r="AB174" s="3" t="n">
-        <v>12870</v>
-[...3 lines deleted...]
-      </c>
+        <v>15319</v>
+      </c>
+      <c r="AC174" s="3" t="inlineStr"/>
       <c r="AD174" s="3" t="n">
-        <v>4239</v>
-[...3 lines deleted...]
-      </c>
+        <v>5442</v>
+      </c>
+      <c r="AE174" s="3" t="inlineStr"/>
       <c r="AF174" s="3" t="n">
-        <v>5165</v>
-[...3 lines deleted...]
-      </c>
+        <v>6458</v>
+      </c>
+      <c r="AG174" s="3" t="inlineStr"/>
       <c r="AH174" s="3" t="n">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>528.0599999999999</v>
+      </c>
+      <c r="AI174" s="3" t="inlineStr"/>
       <c r="AJ174" s="3" t="n">
-        <v>2334</v>
-[...3 lines deleted...]
-      </c>
+        <v>3189</v>
+      </c>
+      <c r="AK174" s="3" t="inlineStr"/>
       <c r="AL174" s="3" t="n">
-        <v>-423</v>
+        <v>7848</v>
       </c>
       <c r="AM174" s="3" t="inlineStr"/>
       <c r="AN174" s="3" t="inlineStr"/>
       <c r="AO174" s="3" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
-          <t>18/11/2025</t>
+          <t>17/05/2026</t>
         </is>
       </c>
       <c r="B175" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C175" s="3" t="inlineStr">
         <is>
-          <t>IMPORTADO EXCEL</t>
+          <t>JULIO VILLANUEVA</t>
         </is>
       </c>
       <c r="D175" s="3" t="n">
-        <v>170902</v>
+        <v>193586</v>
       </c>
       <c r="E175" s="3" t="n">
-        <v>4387</v>
+        <v>0</v>
       </c>
       <c r="F175" s="3" t="n">
-        <v>75885</v>
+        <v>82277</v>
       </c>
       <c r="G175" s="3" t="n">
-        <v>55381</v>
+        <v>0</v>
       </c>
       <c r="H175" s="3" t="n">
-        <v>59449.59</v>
+        <v>3294</v>
       </c>
       <c r="I175" s="3" t="n">
-        <v>1198.529999999999</v>
+        <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
-        <v>2073</v>
+        <v>13142</v>
       </c>
       <c r="K175" s="3" t="n">
-        <v>1716</v>
+        <v>0</v>
       </c>
       <c r="L175" s="3" t="n">
-        <v>16195</v>
+        <v>26105</v>
       </c>
       <c r="M175" s="3" t="n">
-        <v>1548</v>
+        <v>0</v>
       </c>
       <c r="N175" s="3" t="n">
-        <v>94</v>
+        <v>484</v>
       </c>
       <c r="O175" s="3" t="n">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="P175" s="3" t="n">
-        <v>4046</v>
+        <v>25188</v>
       </c>
       <c r="Q175" s="3" t="n">
-        <v>3230</v>
+        <v>0</v>
       </c>
       <c r="R175" s="3" t="n">
-        <v>1502.294</v>
+        <v>1589.47</v>
       </c>
       <c r="S175" s="3" t="n">
-        <v>12.38900000000012</v>
+        <v>0</v>
       </c>
       <c r="T175" s="3" t="n">
-        <v>3531</v>
+        <v>17340</v>
       </c>
       <c r="U175" s="3" t="n">
-        <v>2292</v>
+        <v>0</v>
       </c>
       <c r="V175" s="3" t="n">
-        <v>1349.662</v>
+        <v>1588.03</v>
       </c>
       <c r="W175" s="3" t="n">
-        <v>37.30400000000009</v>
+        <v>0</v>
       </c>
       <c r="X175" s="3" t="n">
-        <v>64446</v>
+        <v>78428</v>
       </c>
       <c r="Y175" s="3" t="n">
-        <v>2218</v>
+        <v>0</v>
       </c>
       <c r="Z175" s="3" t="n">
-        <v>6682</v>
+        <v>8076</v>
       </c>
       <c r="AA175" s="3" t="n">
-        <v>243</v>
+        <v>0</v>
       </c>
       <c r="AB175" s="3" t="n">
-        <v>13294</v>
+        <v>15319</v>
       </c>
       <c r="AC175" s="3" t="n">
-        <v>424</v>
+        <v>0</v>
       </c>
       <c r="AD175" s="3" t="n">
-        <v>4471</v>
+        <v>5442</v>
       </c>
       <c r="AE175" s="3" t="n">
-        <v>232</v>
+        <v>0</v>
       </c>
       <c r="AF175" s="3" t="n">
-        <v>5242</v>
+        <v>6458</v>
       </c>
       <c r="AG175" s="3" t="n">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="AH175" s="3" t="n">
-        <v>50.324</v>
+        <v>528.0599999999999</v>
       </c>
       <c r="AI175" s="3" t="n">
-        <v>-172.676</v>
+        <v>0</v>
       </c>
       <c r="AJ175" s="3" t="n">
-        <v>2361</v>
+        <v>3189</v>
       </c>
       <c r="AK175" s="3" t="n">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="AL175" s="3" t="n">
-        <v>515</v>
+        <v>7848</v>
       </c>
       <c r="AM175" s="3" t="n">
-        <v>938</v>
+        <v>0</v>
       </c>
       <c r="AN175" s="3" t="n">
-        <v>938</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="AO175" s="3" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" s="3" t="inlineStr">
         <is>
-          <t>18/12/2025</t>
+          <t>17/06/2026</t>
         </is>
       </c>
       <c r="B176" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C176" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D176" s="3" t="n">
-        <v>174536</v>
+        <v>198094</v>
       </c>
       <c r="E176" s="3" t="n">
-        <v>3634</v>
+        <v>4508</v>
       </c>
       <c r="F176" s="3" t="n">
-        <v>76915</v>
+        <v>83304</v>
       </c>
       <c r="G176" s="3" t="n">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="H176" s="3" t="n">
-        <v>60382.65</v>
+        <v>4192</v>
       </c>
       <c r="I176" s="3" t="n">
-        <v>933.0600000000049</v>
+        <v>898</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>3838</v>
+        <v>14971</v>
       </c>
       <c r="K176" s="3" t="n">
-        <v>1765</v>
+        <v>1829</v>
       </c>
       <c r="L176" s="3" t="n">
-        <v>17785</v>
+        <v>27698</v>
       </c>
       <c r="M176" s="3" t="n">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="N176" s="3" t="n">
-        <v>170</v>
+        <v>534</v>
       </c>
       <c r="O176" s="3" t="n">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="P176" s="3" t="n">
-        <v>7416</v>
+        <v>28764</v>
       </c>
       <c r="Q176" s="3" t="n">
-        <v>3370</v>
+        <v>3576</v>
       </c>
       <c r="R176" s="3" t="n">
-        <v>1512.221</v>
+        <v>1610.332</v>
       </c>
       <c r="S176" s="3" t="n">
-        <v>9.926999999999907</v>
+        <v>20.86200000000008</v>
       </c>
       <c r="T176" s="3" t="n">
-        <v>5907</v>
+        <v>19437</v>
       </c>
       <c r="U176" s="3" t="n">
-        <v>2376</v>
+        <v>2097</v>
       </c>
       <c r="V176" s="3" t="n">
-        <v>1391.921</v>
+        <v>1615.808</v>
       </c>
       <c r="W176" s="3" t="n">
-        <v>42.25900000000001</v>
+        <v>27.77800000000002</v>
       </c>
       <c r="X176" s="3" t="n">
-        <v>66820</v>
+        <v>80532</v>
       </c>
       <c r="Y176" s="3" t="n">
-        <v>2374</v>
+        <v>2104</v>
       </c>
       <c r="Z176" s="3" t="n">
-        <v>6943</v>
+        <v>8236</v>
       </c>
       <c r="AA176" s="3" t="n">
-        <v>261</v>
+        <v>160</v>
       </c>
       <c r="AB176" s="3" t="n">
-        <v>13699</v>
+        <v>15592</v>
       </c>
       <c r="AC176" s="3" t="n">
-        <v>405</v>
+        <v>273</v>
       </c>
       <c r="AD176" s="3" t="n">
-        <v>4676</v>
+        <v>5482</v>
       </c>
       <c r="AE176" s="3" t="n">
-        <v>205</v>
+        <v>40</v>
       </c>
       <c r="AF176" s="3" t="n">
-        <v>5393</v>
+        <v>6633</v>
       </c>
       <c r="AG176" s="3" t="n">
-        <v>151</v>
+        <v>175</v>
       </c>
       <c r="AH176" s="3" t="n">
-        <v>141.178</v>
+        <v>592.258</v>
       </c>
       <c r="AI176" s="3" t="n">
-        <v>90.854</v>
+        <v>64.19800000000009</v>
       </c>
       <c r="AJ176" s="3" t="n">
-        <v>2432</v>
+        <v>3387</v>
       </c>
       <c r="AK176" s="3" t="n">
-        <v>71</v>
+        <v>198</v>
       </c>
       <c r="AL176" s="3" t="n">
-        <v>1509</v>
+        <v>9327</v>
       </c>
       <c r="AM176" s="3" t="n">
-        <v>994</v>
+        <v>1479</v>
       </c>
       <c r="AN176" s="3" t="n">
-        <v>994</v>
+        <v>1479</v>
       </c>
       <c r="AO176" s="3" t="n">
-        <v>29.49554896142433</v>
+        <v>41.35906040268457</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
-          <t>19/01/2026</t>
+          <t>17/07/2025</t>
         </is>
       </c>
       <c r="B177" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C177" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D177" s="3" t="n">
-        <v>178680</v>
+        <v>154669</v>
       </c>
       <c r="E177" s="3" t="n">
-        <v>4144</v>
+        <v>-43425</v>
       </c>
       <c r="F177" s="3" t="n">
-        <v>77981</v>
+        <v>72068</v>
       </c>
       <c r="G177" s="3" t="n">
-        <v>1066</v>
+        <v>-11236</v>
       </c>
       <c r="H177" s="3" t="n">
+        <v>55203.52</v>
+      </c>
+      <c r="I177" s="3" t="n">
+        <v>51011.52</v>
+      </c>
+      <c r="J177" s="3" t="n">
+        <v>11952</v>
+      </c>
+      <c r="K177" s="3" t="n">
+        <v>-3019</v>
+      </c>
+      <c r="L177" s="3" t="n">
+        <v>18719.82</v>
+      </c>
+      <c r="M177" s="3" t="n">
+        <v>-8978.18</v>
+      </c>
+      <c r="N177" s="3" t="n">
+        <v>16034</v>
+      </c>
+      <c r="O177" s="3" t="n">
+        <v>15500</v>
+      </c>
+      <c r="P177" s="3" t="inlineStr"/>
+      <c r="Q177" s="3" t="inlineStr"/>
+      <c r="R177" s="3" t="n">
+        <v>1467.74</v>
+      </c>
+      <c r="S177" s="3" t="n">
+        <v>-142.5920000000001</v>
+      </c>
+      <c r="T177" s="3" t="n">
         <v>3</v>
       </c>
-      <c r="I177" s="3" t="n">
-[...34 lines deleted...]
-      </c>
       <c r="U177" s="3" t="n">
-        <v>2746</v>
+        <v>-19434</v>
       </c>
       <c r="V177" s="3" t="n">
-        <v>1444.251</v>
+        <v>1215.686</v>
       </c>
       <c r="W177" s="3" t="n">
-        <v>52.32999999999993</v>
+        <v>-400.1220000000001</v>
       </c>
       <c r="X177" s="3" t="n">
-        <v>69580</v>
+        <v>57859</v>
       </c>
       <c r="Y177" s="3" t="n">
-        <v>2760</v>
+        <v>-22673</v>
       </c>
       <c r="Z177" s="3" t="n">
-        <v>7207</v>
+        <v>5686</v>
       </c>
       <c r="AA177" s="3" t="n">
-        <v>264</v>
+        <v>-2550</v>
       </c>
       <c r="AB177" s="3" t="n">
-        <v>14053</v>
+        <v>11709</v>
       </c>
       <c r="AC177" s="3" t="n">
-        <v>354</v>
+        <v>-3883</v>
       </c>
       <c r="AD177" s="3" t="n">
-        <v>4909</v>
+        <v>3790</v>
       </c>
       <c r="AE177" s="3" t="n">
-        <v>233</v>
+        <v>-1692</v>
       </c>
       <c r="AF177" s="3" t="n">
-        <v>5665</v>
+        <v>4877</v>
       </c>
       <c r="AG177" s="3" t="n">
-        <v>272</v>
-[...24 lines deleted...]
-      </c>
+        <v>-1756</v>
+      </c>
+      <c r="AH177" s="3" t="inlineStr"/>
+      <c r="AI177" s="3" t="inlineStr"/>
+      <c r="AJ177" s="3" t="inlineStr"/>
+      <c r="AK177" s="3" t="inlineStr"/>
+      <c r="AL177" s="3" t="inlineStr"/>
+      <c r="AM177" s="3" t="inlineStr"/>
+      <c r="AN177" s="3" t="inlineStr"/>
+      <c r="AO177" s="3" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" s="3" t="inlineStr">
         <is>
-          <t>19/02/2026</t>
+          <t>17/07/2026</t>
         </is>
       </c>
       <c r="B178" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C178" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D178" s="3" t="n">
-        <v>183344</v>
+        <v>204077</v>
       </c>
       <c r="E178" s="3" t="n">
-        <v>4664</v>
+        <v>49408</v>
       </c>
       <c r="F178" s="3" t="n">
-        <v>79127</v>
+        <v>84408</v>
       </c>
       <c r="G178" s="3" t="n">
-        <v>1146</v>
+        <v>12340</v>
       </c>
       <c r="H178" s="3" t="n">
-        <v>975</v>
+        <v>5067</v>
       </c>
       <c r="I178" s="3" t="n">
-        <v>972</v>
+        <v>-50136.52</v>
       </c>
       <c r="J178" s="3" t="n">
-        <v>8140</v>
+        <v>17341</v>
       </c>
       <c r="K178" s="3" t="n">
-        <v>2260</v>
+        <v>5389</v>
       </c>
       <c r="L178" s="3" t="n">
-        <v>21651</v>
+        <v>29758</v>
       </c>
       <c r="M178" s="3" t="n">
-        <v>2037</v>
+        <v>11038.18</v>
       </c>
       <c r="N178" s="3" t="n">
-        <v>310</v>
+        <v>580</v>
       </c>
       <c r="O178" s="3" t="n">
-        <v>68</v>
+        <v>-15454</v>
       </c>
       <c r="P178" s="3" t="n">
-        <v>15451</v>
-[...3 lines deleted...]
-      </c>
+        <v>33293</v>
+      </c>
+      <c r="Q178" s="3" t="inlineStr"/>
       <c r="R178" s="3" t="n">
-        <v>1545.218</v>
+        <v>1627.518</v>
       </c>
       <c r="S178" s="3" t="n">
-        <v>20.39499999999998</v>
+        <v>159.778</v>
       </c>
       <c r="T178" s="3" t="n">
-        <v>11446</v>
+        <v>22238</v>
       </c>
       <c r="U178" s="3" t="n">
-        <v>2793</v>
+        <v>22235</v>
       </c>
       <c r="V178" s="3" t="n">
-        <v>1497.501</v>
+        <v>1648.287</v>
       </c>
       <c r="W178" s="3" t="n">
-        <v>53.25</v>
+        <v>432.6010000000001</v>
       </c>
       <c r="X178" s="3" t="n">
-        <v>72524</v>
+        <v>83366</v>
       </c>
       <c r="Y178" s="3" t="n">
-        <v>2944</v>
+        <v>25507</v>
       </c>
       <c r="Z178" s="3" t="n">
-        <v>7537</v>
+        <v>8456</v>
       </c>
       <c r="AA178" s="3" t="n">
-        <v>330</v>
+        <v>2770</v>
       </c>
       <c r="AB178" s="3" t="n">
-        <v>14483</v>
+        <v>15894</v>
       </c>
       <c r="AC178" s="3" t="n">
-        <v>430</v>
+        <v>4185</v>
       </c>
       <c r="AD178" s="3" t="n">
-        <v>5047</v>
+        <v>5728</v>
       </c>
       <c r="AE178" s="3" t="n">
-        <v>138</v>
+        <v>1938</v>
       </c>
       <c r="AF178" s="3" t="n">
-        <v>5923</v>
+        <v>6842</v>
       </c>
       <c r="AG178" s="3" t="n">
-        <v>258</v>
+        <v>1965</v>
       </c>
       <c r="AH178" s="3" t="n">
-        <v>289.347</v>
-[...3 lines deleted...]
-      </c>
+        <v>649.813</v>
+      </c>
+      <c r="AI178" s="3" t="inlineStr"/>
       <c r="AJ178" s="3" t="n">
-        <v>2669</v>
-[...3 lines deleted...]
-      </c>
+        <v>3560</v>
+      </c>
+      <c r="AK178" s="3" t="inlineStr"/>
       <c r="AL178" s="3" t="n">
-        <v>4005</v>
-[...9 lines deleted...]
-      </c>
+        <v>11055</v>
+      </c>
+      <c r="AM178" s="3" t="inlineStr"/>
+      <c r="AN178" s="3" t="inlineStr"/>
+      <c r="AO178" s="3" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
-          <t>19/04/2025</t>
+          <t>17/08/2025</t>
         </is>
       </c>
       <c r="B179" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C179" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D179" s="3" t="n">
-        <v>152349</v>
+        <v>158442</v>
       </c>
       <c r="E179" s="3" t="n">
-        <v>-30995</v>
+        <v>-45635</v>
       </c>
       <c r="F179" s="3" t="n">
-        <v>67047</v>
+        <v>73222</v>
       </c>
       <c r="G179" s="3" t="n">
-        <v>-12080</v>
+        <v>-11186</v>
       </c>
       <c r="H179" s="3" t="n">
-        <v>50613.81</v>
+        <v>56341.48</v>
       </c>
       <c r="I179" s="3" t="n">
-        <v>49638.81</v>
+        <v>51274.48</v>
       </c>
       <c r="J179" s="3" t="n">
-        <v>9749</v>
+        <v>12688</v>
       </c>
       <c r="K179" s="3" t="n">
-        <v>1609</v>
+        <v>-4653</v>
       </c>
       <c r="L179" s="3" t="n">
-        <v>17271.32</v>
+        <v>19260.07</v>
       </c>
       <c r="M179" s="3" t="n">
-        <v>-4379.68</v>
+        <v>-10497.93</v>
       </c>
       <c r="N179" s="3" t="n">
-        <v>9981</v>
+        <v>17957</v>
       </c>
       <c r="O179" s="3" t="n">
-        <v>9671</v>
+        <v>17377</v>
       </c>
       <c r="P179" s="3" t="inlineStr"/>
       <c r="Q179" s="3" t="inlineStr"/>
       <c r="R179" s="3" t="n">
-        <v>1405338</v>
+        <v>1478.233</v>
       </c>
       <c r="S179" s="3" t="n">
-        <v>1403792.782</v>
+        <v>-149.2850000000001</v>
       </c>
       <c r="T179" s="3" t="n">
-        <v>22574</v>
+        <v>845</v>
       </c>
       <c r="U179" s="3" t="n">
-        <v>11128</v>
+        <v>-21393</v>
       </c>
       <c r="V179" s="3" t="n">
-        <v>1136.648</v>
+        <v>1243.868</v>
       </c>
       <c r="W179" s="3" t="n">
-        <v>-360.8530000000001</v>
+        <v>-404.4190000000001</v>
       </c>
       <c r="X179" s="3" t="n">
-        <v>53540</v>
+        <v>59234</v>
       </c>
       <c r="Y179" s="3" t="n">
-        <v>-18984</v>
+        <v>-24132</v>
       </c>
       <c r="Z179" s="3" t="n">
-        <v>5147</v>
+        <v>5907</v>
       </c>
       <c r="AA179" s="3" t="n">
-        <v>-2390</v>
+        <v>-2549</v>
       </c>
       <c r="AB179" s="3" t="n">
-        <v>10573</v>
+        <v>12085</v>
       </c>
       <c r="AC179" s="3" t="n">
-        <v>-3910</v>
+        <v>-3809</v>
       </c>
       <c r="AD179" s="3" t="n">
-        <v>3790</v>
+        <v>3845</v>
       </c>
       <c r="AE179" s="3" t="n">
-        <v>-1257</v>
-[...6 lines deleted...]
-      <c r="AK179" s="3" t="inlineStr"/>
+        <v>-1883</v>
+      </c>
+      <c r="AF179" s="3" t="n">
+        <v>5031</v>
+      </c>
+      <c r="AG179" s="3" t="n">
+        <v>-1811</v>
+      </c>
+      <c r="AH179" s="3" t="n">
+        <v>71</v>
+      </c>
+      <c r="AI179" s="3" t="n">
+        <v>-578.813</v>
+      </c>
+      <c r="AJ179" s="3" t="n">
+        <v>2247</v>
+      </c>
+      <c r="AK179" s="3" t="n">
+        <v>-1313</v>
+      </c>
       <c r="AL179" s="3" t="inlineStr"/>
       <c r="AM179" s="3" t="inlineStr"/>
       <c r="AN179" s="3" t="inlineStr"/>
       <c r="AO179" s="3" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
-          <t>19/05/2026</t>
+          <t>17/09/2025</t>
         </is>
       </c>
       <c r="B180" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C180" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D180" s="3" t="n">
-        <v>193756</v>
+        <v>162118</v>
       </c>
       <c r="E180" s="3" t="n">
-        <v>41407</v>
+        <v>3676</v>
       </c>
       <c r="F180" s="3" t="n">
-        <v>82329</v>
+        <v>74142</v>
       </c>
       <c r="G180" s="3" t="n">
-        <v>15282</v>
+        <v>920</v>
       </c>
       <c r="H180" s="3" t="n">
-        <v>3337</v>
+        <v>57238.79</v>
       </c>
       <c r="I180" s="3" t="n">
-        <v>-47276.81</v>
+        <v>897.3099999999977</v>
       </c>
       <c r="J180" s="3" t="n">
-        <v>13226</v>
+        <v>13727</v>
       </c>
       <c r="K180" s="3" t="n">
-        <v>3477</v>
+        <v>1039</v>
       </c>
       <c r="L180" s="3" t="n">
-        <v>26179</v>
+        <v>19925.3</v>
       </c>
       <c r="M180" s="3" t="n">
-        <v>8907.68</v>
+        <v>665.2299999999996</v>
       </c>
       <c r="N180" s="3" t="n">
-        <v>488</v>
+        <v>19699</v>
       </c>
       <c r="O180" s="3" t="n">
-        <v>-9493</v>
-[...3 lines deleted...]
-      </c>
+        <v>1742</v>
+      </c>
+      <c r="P180" s="3" t="inlineStr"/>
       <c r="Q180" s="3" t="inlineStr"/>
       <c r="R180" s="3" t="n">
-        <v>1590.57</v>
+        <v>1483.008</v>
       </c>
       <c r="S180" s="3" t="n">
-        <v>-1403747.43</v>
+        <v>4.775000000000091</v>
       </c>
       <c r="T180" s="3" t="n">
-        <v>17436</v>
+        <v>1720</v>
       </c>
       <c r="U180" s="3" t="n">
-        <v>-5138</v>
+        <v>875</v>
       </c>
       <c r="V180" s="3" t="n">
-        <v>1589.84</v>
+        <v>1277.468</v>
       </c>
       <c r="W180" s="3" t="n">
-        <v>453.192</v>
+        <v>33.60000000000014</v>
       </c>
       <c r="X180" s="3" t="n">
-        <v>78516</v>
+        <v>60522</v>
       </c>
       <c r="Y180" s="3" t="n">
-        <v>24976</v>
+        <v>1288</v>
       </c>
       <c r="Z180" s="3" t="n">
-        <v>8093</v>
+        <v>6168</v>
       </c>
       <c r="AA180" s="3" t="n">
-        <v>2946</v>
+        <v>261</v>
       </c>
       <c r="AB180" s="3" t="n">
-        <v>15336</v>
+        <v>12469</v>
       </c>
       <c r="AC180" s="3" t="n">
-        <v>4763</v>
+        <v>384</v>
       </c>
       <c r="AD180" s="3" t="n">
-        <v>5448</v>
+        <v>4013</v>
       </c>
       <c r="AE180" s="3" t="n">
-        <v>1658</v>
+        <v>168</v>
       </c>
       <c r="AF180" s="3" t="n">
-        <v>6463</v>
-[...1 lines deleted...]
-      <c r="AG180" s="3" t="inlineStr"/>
+        <v>5165</v>
+      </c>
+      <c r="AG180" s="3" t="n">
+        <v>134</v>
+      </c>
       <c r="AH180" s="3" t="n">
-        <v>531.26</v>
-[...1 lines deleted...]
-      <c r="AI180" s="3" t="inlineStr"/>
+        <v>143</v>
+      </c>
+      <c r="AI180" s="3" t="n">
+        <v>72</v>
+      </c>
       <c r="AJ180" s="3" t="n">
-        <v>3197</v>
-[...4 lines deleted...]
-      </c>
+        <v>2304</v>
+      </c>
+      <c r="AK180" s="3" t="n">
+        <v>57</v>
+      </c>
+      <c r="AL180" s="3" t="inlineStr"/>
       <c r="AM180" s="3" t="inlineStr"/>
       <c r="AN180" s="3" t="inlineStr"/>
       <c r="AO180" s="3" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
-          <t>19/05/2026</t>
+          <t>17/10/2025</t>
         </is>
       </c>
       <c r="B181" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
-          <t>JV</t>
+          <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D181" s="3" t="n">
-        <v>193756</v>
+        <v>166437</v>
       </c>
       <c r="E181" s="3" t="n">
-        <v>0</v>
+        <v>4319</v>
       </c>
       <c r="F181" s="3" t="n">
-        <v>82329</v>
+        <v>20504</v>
       </c>
       <c r="G181" s="3" t="n">
-        <v>0</v>
+        <v>-53638</v>
       </c>
       <c r="H181" s="3" t="n">
-        <v>3337</v>
+        <v>58229.37</v>
       </c>
       <c r="I181" s="3" t="n">
-        <v>0</v>
+        <v>990.5800000000017</v>
       </c>
       <c r="J181" s="3" t="n">
-        <v>13226</v>
+        <v>327</v>
       </c>
       <c r="K181" s="3" t="n">
-        <v>0</v>
+        <v>-13400</v>
       </c>
       <c r="L181" s="3" t="n">
-        <v>26179</v>
+        <v>14619</v>
       </c>
       <c r="M181" s="3" t="n">
-        <v>0</v>
+        <v>-5306.299999999999</v>
       </c>
       <c r="N181" s="3" t="n">
-        <v>488</v>
+        <v>15</v>
       </c>
       <c r="O181" s="3" t="n">
-        <v>0</v>
+        <v>-19684</v>
       </c>
       <c r="P181" s="3" t="n">
-        <v>25351</v>
-[...3 lines deleted...]
-      </c>
+        <v>762</v>
+      </c>
+      <c r="Q181" s="3" t="inlineStr"/>
       <c r="R181" s="3" t="n">
-        <v>1590.57</v>
+        <v>1489.777</v>
       </c>
       <c r="S181" s="3" t="n">
-        <v>0</v>
+        <v>6.769000000000005</v>
       </c>
       <c r="T181" s="3" t="n">
-        <v>17436</v>
+        <v>1208</v>
       </c>
       <c r="U181" s="3" t="n">
-        <v>0</v>
+        <v>-512</v>
       </c>
       <c r="V181" s="3" t="n">
-        <v>1589.84</v>
+        <v>1311.782</v>
       </c>
       <c r="W181" s="3" t="n">
-        <v>0</v>
+        <v>34.31399999999985</v>
       </c>
       <c r="X181" s="3" t="n">
-        <v>78516</v>
+        <v>62202</v>
       </c>
       <c r="Y181" s="3" t="n">
-        <v>0</v>
+        <v>1680</v>
       </c>
       <c r="Z181" s="3" t="n">
-        <v>8093</v>
+        <v>6434</v>
       </c>
       <c r="AA181" s="3" t="n">
-        <v>0</v>
+        <v>266</v>
       </c>
       <c r="AB181" s="3" t="n">
-        <v>15336</v>
+        <v>12862</v>
       </c>
       <c r="AC181" s="3" t="n">
-        <v>0</v>
+        <v>393</v>
       </c>
       <c r="AD181" s="3" t="n">
-        <v>5448</v>
+        <v>4238</v>
       </c>
       <c r="AE181" s="3" t="n">
-        <v>0</v>
+        <v>225</v>
       </c>
       <c r="AF181" s="3" t="n">
-        <v>6463</v>
+        <v>5165</v>
       </c>
       <c r="AG181" s="3" t="n">
         <v>0</v>
       </c>
       <c r="AH181" s="3" t="n">
-        <v>531.26</v>
+        <v>219</v>
       </c>
       <c r="AI181" s="3" t="n">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="AJ181" s="3" t="n">
-        <v>3197</v>
+        <v>2334</v>
       </c>
       <c r="AK181" s="3" t="n">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="AL181" s="3" t="n">
-        <v>7915</v>
-[...6 lines deleted...]
-      </c>
+        <v>-446</v>
+      </c>
+      <c r="AM181" s="3" t="inlineStr"/>
+      <c r="AN181" s="3" t="inlineStr"/>
       <c r="AO181" s="3" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
-          <t>19/06/2026</t>
+          <t>17/11/2025</t>
         </is>
       </c>
       <c r="B182" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C182" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D182" s="3" t="n">
-        <v>198613</v>
+        <v>170769</v>
       </c>
       <c r="E182" s="3" t="n">
-        <v>4857</v>
+        <v>4332</v>
       </c>
       <c r="F182" s="3" t="n">
-        <v>83395</v>
+        <v>75842</v>
       </c>
       <c r="G182" s="3" t="n">
-        <v>1066</v>
+        <v>55338</v>
       </c>
       <c r="H182" s="3" t="n">
-        <v>4270</v>
+        <v>59393.99</v>
       </c>
       <c r="I182" s="3" t="n">
-        <v>933</v>
+        <v>1164.619999999995</v>
       </c>
       <c r="J182" s="3" t="n">
-        <v>15182</v>
+        <v>2011</v>
       </c>
       <c r="K182" s="3" t="n">
-        <v>1956</v>
+        <v>1684</v>
       </c>
       <c r="L182" s="3" t="n">
-        <v>27879</v>
+        <v>16139</v>
       </c>
       <c r="M182" s="3" t="n">
-        <v>1700</v>
+        <v>1520</v>
       </c>
       <c r="N182" s="3" t="n">
-        <v>538</v>
+        <v>91</v>
       </c>
       <c r="O182" s="3" t="n">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="P182" s="3" t="n">
-        <v>29093</v>
+        <v>3928</v>
       </c>
       <c r="Q182" s="3" t="n">
-        <v>3742</v>
+        <v>3166</v>
       </c>
       <c r="R182" s="3" t="n">
-        <v>1611.843</v>
+        <v>1501.89</v>
       </c>
       <c r="S182" s="3" t="n">
-        <v>21.27300000000014</v>
+        <v>12.11300000000006</v>
       </c>
       <c r="T182" s="3" t="n">
-        <v>19675</v>
+        <v>3448</v>
       </c>
       <c r="U182" s="3" t="n">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="V182" s="3" t="n">
-        <v>1621.238</v>
+        <v>1348.303</v>
       </c>
       <c r="W182" s="3" t="n">
-        <v>31.39800000000014</v>
+        <v>36.52100000000019</v>
       </c>
       <c r="X182" s="3" t="n">
-        <v>80779</v>
+        <v>64365</v>
       </c>
       <c r="Y182" s="3" t="n">
-        <v>2263</v>
+        <v>2163</v>
       </c>
       <c r="Z182" s="3" t="n">
-        <v>8254</v>
+        <v>6669</v>
       </c>
       <c r="AA182" s="3" t="n">
-        <v>161</v>
+        <v>235</v>
       </c>
       <c r="AB182" s="3" t="n">
-        <v>15614</v>
+        <v>13272</v>
       </c>
       <c r="AC182" s="3" t="n">
-        <v>278</v>
+        <v>410</v>
       </c>
       <c r="AD182" s="3" t="n">
-        <v>5482</v>
+        <v>4465</v>
       </c>
       <c r="AE182" s="3" t="n">
-        <v>34</v>
+        <v>227</v>
       </c>
       <c r="AF182" s="3" t="n">
-        <v>6668</v>
+        <v>5237</v>
       </c>
       <c r="AG182" s="3" t="n">
-        <v>205</v>
+        <v>72</v>
       </c>
       <c r="AH182" s="3" t="n">
-        <v>597.353</v>
+        <v>45.552</v>
       </c>
       <c r="AI182" s="3" t="n">
-        <v>66.09299999999996</v>
+        <v>-173.448</v>
       </c>
       <c r="AJ182" s="3" t="n">
-        <v>3402</v>
+        <v>2358</v>
       </c>
       <c r="AK182" s="3" t="n">
-        <v>205</v>
+        <v>24</v>
       </c>
       <c r="AL182" s="3" t="n">
-        <v>9418</v>
+        <v>480</v>
       </c>
       <c r="AM182" s="3" t="n">
-        <v>1503</v>
+        <v>926</v>
       </c>
       <c r="AN182" s="3" t="n">
-        <v>1503</v>
+        <v>926</v>
       </c>
       <c r="AO182" s="3" t="n">
-        <v>40.16568679850347</v>
+        <v>29.24826279216677</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="3" t="inlineStr">
         <is>
-          <t>19/07/2025</t>
+          <t>17/12/2025</t>
         </is>
       </c>
       <c r="B183" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C183" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D183" s="3" t="n">
-        <v>155012</v>
+        <v>174404.5</v>
       </c>
       <c r="E183" s="3" t="n">
-        <v>-43601</v>
+        <v>3635.5</v>
       </c>
       <c r="F183" s="3" t="n">
-        <v>72210</v>
+        <v>76873.5</v>
       </c>
       <c r="G183" s="3" t="n">
-        <v>-11185</v>
+        <v>1031.5</v>
       </c>
       <c r="H183" s="3" t="n">
-        <v>55345.41</v>
+        <v>60350.74000000001</v>
       </c>
       <c r="I183" s="3" t="n">
-        <v>51075.41</v>
+        <v>956.7500000000073</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>12024</v>
+        <v>3776</v>
       </c>
       <c r="K183" s="3" t="n">
-        <v>-3158</v>
+        <v>1765</v>
       </c>
       <c r="L183" s="3" t="n">
-        <v>18769.3</v>
+        <v>17728.5</v>
       </c>
       <c r="M183" s="3" t="n">
-        <v>-9109.700000000001</v>
+        <v>1589.5</v>
       </c>
       <c r="N183" s="3" t="n">
-        <v>16153</v>
+        <v>167.5</v>
       </c>
       <c r="O183" s="3" t="n">
-        <v>15615</v>
-[...2 lines deleted...]
-      <c r="Q183" s="3" t="inlineStr"/>
+        <v>76.5</v>
+      </c>
+      <c r="P183" s="3" t="n">
+        <v>7295</v>
+      </c>
+      <c r="Q183" s="3" t="n">
+        <v>3367</v>
+      </c>
       <c r="R183" s="3" t="n">
-        <v>1469.303</v>
+        <v>1511.818</v>
       </c>
       <c r="S183" s="3" t="n">
-        <v>-142.54</v>
+        <v>9.927999999999884</v>
       </c>
       <c r="T183" s="3" t="n">
-        <v>50</v>
+        <v>5823</v>
       </c>
       <c r="U183" s="3" t="n">
-        <v>-19625</v>
+        <v>2375</v>
       </c>
       <c r="V183" s="3" t="n">
-        <v>1218.529</v>
+        <v>1390.886</v>
       </c>
       <c r="W183" s="3" t="n">
-        <v>-402.7090000000001</v>
+        <v>42.58299999999986</v>
       </c>
       <c r="X183" s="3" t="n">
-        <v>57965</v>
+        <v>66739</v>
       </c>
       <c r="Y183" s="3" t="n">
-        <v>-22814</v>
+        <v>2374</v>
       </c>
       <c r="Z183" s="3" t="n">
-        <v>5707</v>
+        <v>6936.5</v>
       </c>
       <c r="AA183" s="3" t="n">
-        <v>-2547</v>
+        <v>267.5</v>
       </c>
       <c r="AB183" s="3" t="n">
-        <v>11733</v>
+        <v>13686.5</v>
       </c>
       <c r="AC183" s="3" t="n">
-        <v>-3881</v>
+        <v>414.5</v>
       </c>
       <c r="AD183" s="3" t="n">
-        <v>3790</v>
+        <v>4669.5</v>
       </c>
       <c r="AE183" s="3" t="n">
-        <v>-1692</v>
+        <v>204.5</v>
       </c>
       <c r="AF183" s="3" t="n">
-        <v>4901</v>
+        <v>5389</v>
       </c>
       <c r="AG183" s="3" t="n">
-        <v>-1767</v>
-[...8 lines deleted...]
-      <c r="AO183" s="3" t="inlineStr"/>
+        <v>152</v>
+      </c>
+      <c r="AH183" s="3" t="n">
+        <v>139.3215</v>
+      </c>
+      <c r="AI183" s="3" t="n">
+        <v>93.76950000000002</v>
+      </c>
+      <c r="AJ183" s="3" t="n">
+        <v>2427.5</v>
+      </c>
+      <c r="AK183" s="3" t="n">
+        <v>69.5</v>
+      </c>
+      <c r="AL183" s="3" t="n">
+        <v>1472</v>
+      </c>
+      <c r="AM183" s="3" t="n">
+        <v>992</v>
+      </c>
+      <c r="AN183" s="3" t="n">
+        <v>992</v>
+      </c>
+      <c r="AO183" s="3" t="n">
+        <v>29.46242946242946</v>
+      </c>
     </row>
     <row r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
-          <t>19/08/2025</t>
+          <t>18/01/2026</t>
         </is>
       </c>
       <c r="B184" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C184" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D184" s="3" t="n">
-        <v>158663</v>
+        <v>178539</v>
       </c>
       <c r="E184" s="3" t="n">
-        <v>3651</v>
+        <v>4134.5</v>
       </c>
       <c r="F184" s="3" t="n">
-        <v>73284</v>
+        <v>77952</v>
       </c>
       <c r="G184" s="3" t="n">
-        <v>1074</v>
-[...6 lines deleted...]
-      </c>
+        <v>1078.5</v>
+      </c>
+      <c r="H184" s="3" t="inlineStr"/>
+      <c r="I184" s="3" t="inlineStr"/>
       <c r="J184" s="3" t="n">
-        <v>12735</v>
+        <v>5809</v>
       </c>
       <c r="K184" s="3" t="n">
-        <v>711</v>
+        <v>2033</v>
       </c>
       <c r="L184" s="3" t="n">
-        <v>19292.19</v>
+        <v>19551</v>
       </c>
       <c r="M184" s="3" t="n">
-        <v>522.8899999999994</v>
+        <v>1822.5</v>
       </c>
       <c r="N184" s="3" t="n">
-        <v>18074</v>
+        <v>240</v>
       </c>
       <c r="O184" s="3" t="n">
-        <v>1921</v>
-[...2 lines deleted...]
-      <c r="Q184" s="3" t="inlineStr"/>
+        <v>72.5</v>
+      </c>
+      <c r="P184" s="3" t="n">
+        <v>11204</v>
+      </c>
+      <c r="Q184" s="3" t="n">
+        <v>3909</v>
+      </c>
       <c r="R184" s="3" t="n">
-        <v>1478.513</v>
+        <v>1524.612</v>
       </c>
       <c r="S184" s="3" t="n">
-        <v>9.209999999999809</v>
+        <v>12.7940000000001</v>
       </c>
       <c r="T184" s="3" t="n">
-        <v>887</v>
+        <v>8557</v>
       </c>
       <c r="U184" s="3" t="n">
-        <v>837</v>
+        <v>2734</v>
       </c>
       <c r="V184" s="3" t="n">
-        <v>1245.51</v>
+        <v>1443.496</v>
       </c>
       <c r="W184" s="3" t="n">
-        <v>26.98099999999999</v>
+        <v>52.61000000000013</v>
       </c>
       <c r="X184" s="3" t="n">
-        <v>59310</v>
+        <v>69487</v>
       </c>
       <c r="Y184" s="3" t="n">
-        <v>1345</v>
+        <v>2748</v>
       </c>
       <c r="Z184" s="3" t="n">
-        <v>5925</v>
+        <v>7197</v>
       </c>
       <c r="AA184" s="3" t="n">
-        <v>218</v>
+        <v>260.5</v>
       </c>
       <c r="AB184" s="3" t="n">
-        <v>12114</v>
+        <v>14034</v>
       </c>
       <c r="AC184" s="3" t="n">
-        <v>381</v>
+        <v>347.5</v>
       </c>
       <c r="AD184" s="3" t="n">
-        <v>3854</v>
+        <v>4900</v>
       </c>
       <c r="AE184" s="3" t="n">
-        <v>64</v>
+        <v>230.5</v>
       </c>
       <c r="AF184" s="3" t="n">
-        <v>5037</v>
+        <v>5654</v>
       </c>
       <c r="AG184" s="3" t="n">
-        <v>136</v>
+        <v>265</v>
       </c>
       <c r="AH184" s="3" t="n">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="AI184" s="3" t="inlineStr"/>
+        <v>210.091</v>
+      </c>
+      <c r="AI184" s="3" t="n">
+        <v>70.76949999999999</v>
+      </c>
       <c r="AJ184" s="3" t="n">
-        <v>2251</v>
-[...5 lines deleted...]
-      <c r="AO184" s="3" t="inlineStr"/>
+        <v>2548</v>
+      </c>
+      <c r="AK184" s="3" t="n">
+        <v>120.5</v>
+      </c>
+      <c r="AL184" s="3" t="n">
+        <v>2647</v>
+      </c>
+      <c r="AM184" s="3" t="n">
+        <v>1175</v>
+      </c>
+      <c r="AN184" s="3" t="n">
+        <v>1175</v>
+      </c>
+      <c r="AO184" s="3" t="n">
+        <v>30.05883857764134</v>
+      </c>
     </row>
     <row r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
-          <t>19/09/2025</t>
+          <t>18/02/2026</t>
         </is>
       </c>
       <c r="B185" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C185" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D185" s="3" t="n">
-        <v>162411</v>
+        <v>183169</v>
       </c>
       <c r="E185" s="3" t="n">
-        <v>3748</v>
+        <v>4630</v>
       </c>
       <c r="F185" s="3" t="n">
-        <v>74199</v>
+        <v>79096</v>
       </c>
       <c r="G185" s="3" t="n">
-        <v>915</v>
+        <v>1144</v>
       </c>
       <c r="H185" s="3" t="n">
-        <v>57294.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>951</v>
+      </c>
+      <c r="I185" s="3" t="inlineStr"/>
       <c r="J185" s="3" t="n">
-        <v>13830</v>
+        <v>8105</v>
       </c>
       <c r="K185" s="3" t="n">
-        <v>1095</v>
+        <v>2296</v>
       </c>
       <c r="L185" s="3" t="n">
-        <v>19991.93</v>
+        <v>21573</v>
       </c>
       <c r="M185" s="3" t="n">
-        <v>699.7400000000016</v>
+        <v>2022</v>
       </c>
       <c r="N185" s="3" t="n">
-        <v>19836</v>
+        <v>308</v>
       </c>
       <c r="O185" s="3" t="n">
-        <v>1762</v>
-[...2 lines deleted...]
-      <c r="Q185" s="3" t="inlineStr"/>
+        <v>68</v>
+      </c>
+      <c r="P185" s="3" t="n">
+        <v>15284</v>
+      </c>
+      <c r="Q185" s="3" t="n">
+        <v>4080</v>
+      </c>
       <c r="R185" s="3" t="n">
-        <v>1483.532</v>
+        <v>1544.727</v>
       </c>
       <c r="S185" s="3" t="n">
-        <v>5.019000000000005</v>
+        <v>20.11500000000001</v>
       </c>
       <c r="T185" s="3" t="n">
-        <v>1787</v>
+        <v>11344</v>
       </c>
       <c r="U185" s="3" t="n">
-        <v>900</v>
+        <v>2787</v>
       </c>
       <c r="V185" s="3" t="n">
-        <v>1279.605</v>
+        <v>1495.705</v>
       </c>
       <c r="W185" s="3" t="n">
-        <v>34.09500000000003</v>
+        <v>52.20899999999983</v>
       </c>
       <c r="X185" s="3" t="n">
-        <v>60615</v>
+        <v>72429</v>
       </c>
       <c r="Y185" s="3" t="n">
-        <v>1305</v>
+        <v>2942</v>
       </c>
       <c r="Z185" s="3" t="n">
-        <v>6184</v>
+        <v>7530</v>
       </c>
       <c r="AA185" s="3" t="n">
-        <v>259</v>
+        <v>333</v>
       </c>
       <c r="AB185" s="3" t="n">
-        <v>12509</v>
+        <v>14460</v>
       </c>
       <c r="AC185" s="3" t="n">
-        <v>395</v>
+        <v>426</v>
       </c>
       <c r="AD185" s="3" t="n">
-        <v>4031</v>
+        <v>5047</v>
       </c>
       <c r="AE185" s="3" t="n">
-        <v>177</v>
+        <v>147</v>
       </c>
       <c r="AF185" s="3" t="n">
-        <v>5165</v>
+        <v>5923</v>
       </c>
       <c r="AG185" s="3" t="n">
-        <v>128</v>
+        <v>269</v>
       </c>
       <c r="AH185" s="3" t="n">
-        <v>147</v>
+        <v>287.701</v>
       </c>
       <c r="AI185" s="3" t="n">
-        <v>68</v>
+        <v>77.61000000000001</v>
       </c>
       <c r="AJ185" s="3" t="n">
-        <v>2306</v>
+        <v>2666</v>
       </c>
       <c r="AK185" s="3" t="n">
-        <v>55</v>
-[...4 lines deleted...]
-      <c r="AO185" s="3" t="inlineStr"/>
+        <v>118</v>
+      </c>
+      <c r="AL185" s="3" t="n">
+        <v>3940</v>
+      </c>
+      <c r="AM185" s="3" t="n">
+        <v>1293</v>
+      </c>
+      <c r="AN185" s="3" t="n">
+        <v>1293</v>
+      </c>
+      <c r="AO185" s="3" t="n">
+        <v>31.69117647058823</v>
+      </c>
     </row>
     <row r="186">
       <c r="A186" s="3" t="inlineStr">
         <is>
-          <t>19/10/2025</t>
+          <t>18/04/2025</t>
         </is>
       </c>
       <c r="B186" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C186" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D186" s="3" t="n">
-        <v>166699</v>
+        <v>152308</v>
       </c>
       <c r="E186" s="3" t="n">
-        <v>4288</v>
+        <v>-30861</v>
       </c>
       <c r="F186" s="3" t="n">
-        <v>20521</v>
+        <v>67047</v>
       </c>
       <c r="G186" s="3" t="n">
-        <v>-53678</v>
+        <v>-12049</v>
       </c>
       <c r="H186" s="3" t="n">
-        <v>58288.17</v>
+        <v>50613.81</v>
       </c>
       <c r="I186" s="3" t="n">
-        <v>993.6699999999983</v>
+        <v>49662.81</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>432</v>
+        <v>9734</v>
       </c>
       <c r="K186" s="3" t="n">
-        <v>-13398</v>
+        <v>1629</v>
       </c>
       <c r="L186" s="3" t="n">
-        <v>14714</v>
+        <v>17266.81</v>
       </c>
       <c r="M186" s="3" t="n">
-        <v>-5277.93</v>
+        <v>-4306.189999999999</v>
       </c>
       <c r="N186" s="3" t="n">
-        <v>19</v>
+        <v>9958</v>
       </c>
       <c r="O186" s="3" t="n">
-        <v>-19817</v>
-[...3 lines deleted...]
-      </c>
+        <v>9650</v>
+      </c>
+      <c r="P186" s="3" t="inlineStr"/>
       <c r="Q186" s="3" t="inlineStr"/>
       <c r="R186" s="3" t="n">
-        <v>1490.037</v>
+        <v>1405338</v>
       </c>
       <c r="S186" s="3" t="n">
-        <v>6.505000000000109</v>
+        <v>1403793.273</v>
       </c>
       <c r="T186" s="3" t="n">
-        <v>1322</v>
+        <v>22574</v>
       </c>
       <c r="U186" s="3" t="n">
-        <v>-465</v>
+        <v>11230</v>
       </c>
       <c r="V186" s="3" t="n">
-        <v>1314.054</v>
+        <v>1134680</v>
       </c>
       <c r="W186" s="3" t="n">
-        <v>34.44900000000007</v>
+        <v>1133184.295</v>
       </c>
       <c r="X186" s="3" t="n">
-        <v>62307</v>
+        <v>53526</v>
       </c>
       <c r="Y186" s="3" t="n">
-        <v>1692</v>
+        <v>-18903</v>
       </c>
       <c r="Z186" s="3" t="n">
-        <v>6446</v>
+        <v>5147</v>
       </c>
       <c r="AA186" s="3" t="n">
-        <v>262</v>
+        <v>-2383</v>
       </c>
       <c r="AB186" s="3" t="n">
-        <v>12883</v>
+        <v>10573</v>
       </c>
       <c r="AC186" s="3" t="n">
-        <v>374</v>
+        <v>-3887</v>
       </c>
       <c r="AD186" s="3" t="n">
-        <v>4254</v>
+        <v>3790</v>
       </c>
       <c r="AE186" s="3" t="n">
-        <v>223</v>
-[...21 lines deleted...]
-      </c>
+        <v>-1257</v>
+      </c>
+      <c r="AF186" s="3" t="inlineStr"/>
+      <c r="AG186" s="3" t="inlineStr"/>
+      <c r="AH186" s="3" t="inlineStr"/>
+      <c r="AI186" s="3" t="inlineStr"/>
+      <c r="AJ186" s="3" t="inlineStr"/>
+      <c r="AK186" s="3" t="inlineStr"/>
+      <c r="AL186" s="3" t="inlineStr"/>
       <c r="AM186" s="3" t="inlineStr"/>
       <c r="AN186" s="3" t="inlineStr"/>
       <c r="AO186" s="3" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
-          <t>19/11/2025</t>
+          <t>18/05/2026</t>
         </is>
       </c>
       <c r="B187" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C187" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D187" s="3" t="n">
-        <v>171062</v>
+        <v>193636</v>
       </c>
       <c r="E187" s="3" t="n">
-        <v>4363</v>
+        <v>41328</v>
       </c>
       <c r="F187" s="3" t="n">
-        <v>75947</v>
+        <v>82290</v>
       </c>
       <c r="G187" s="3" t="n">
-        <v>55426</v>
+        <v>15243</v>
       </c>
       <c r="H187" s="3" t="n">
-        <v>59504.05</v>
+        <v>3303</v>
       </c>
       <c r="I187" s="3" t="n">
-        <v>1215.880000000005</v>
+        <v>-47310.81</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>2136</v>
+        <v>13167</v>
       </c>
       <c r="K187" s="3" t="n">
-        <v>1704</v>
+        <v>3433</v>
       </c>
       <c r="L187" s="3" t="n">
-        <v>16254</v>
+        <v>26126</v>
       </c>
       <c r="M187" s="3" t="n">
-        <v>1540</v>
+        <v>8859.189999999999</v>
       </c>
       <c r="N187" s="3" t="n">
-        <v>98</v>
+        <v>486</v>
       </c>
       <c r="O187" s="3" t="n">
-        <v>79</v>
+        <v>-9472</v>
       </c>
       <c r="P187" s="3" t="n">
-        <v>4170</v>
-[...3 lines deleted...]
-      </c>
+        <v>25234</v>
+      </c>
+      <c r="Q187" s="3" t="inlineStr"/>
       <c r="R187" s="3" t="n">
-        <v>1502.677</v>
+        <v>1589.72</v>
       </c>
       <c r="S187" s="3" t="n">
-        <v>12.63999999999987</v>
+        <v>-1403748.28</v>
       </c>
       <c r="T187" s="3" t="n">
-        <v>3619</v>
+        <v>17367</v>
       </c>
       <c r="U187" s="3" t="n">
-        <v>2297</v>
+        <v>-5207</v>
       </c>
       <c r="V187" s="3" t="n">
-        <v>1350.874</v>
+        <v>1588.55</v>
       </c>
       <c r="W187" s="3" t="n">
-        <v>36.81999999999994</v>
+        <v>-1133091.45</v>
       </c>
       <c r="X187" s="3" t="n">
-        <v>64543</v>
+        <v>78445</v>
       </c>
       <c r="Y187" s="3" t="n">
-        <v>2236</v>
+        <v>24919</v>
       </c>
       <c r="Z187" s="3" t="n">
-        <v>6690</v>
+        <v>8085</v>
       </c>
       <c r="AA187" s="3" t="n">
-        <v>244</v>
+        <v>2938</v>
       </c>
       <c r="AB187" s="3" t="n">
-        <v>13314</v>
+        <v>15325</v>
       </c>
       <c r="AC187" s="3" t="n">
-        <v>431</v>
+        <v>4752</v>
       </c>
       <c r="AD187" s="3" t="n">
-        <v>4477</v>
+        <v>5442</v>
       </c>
       <c r="AE187" s="3" t="n">
-        <v>223</v>
+        <v>1652</v>
       </c>
       <c r="AF187" s="3" t="n">
-        <v>5246</v>
-[...3 lines deleted...]
-      </c>
+        <v>6458</v>
+      </c>
+      <c r="AG187" s="3" t="inlineStr"/>
       <c r="AH187" s="3" t="n">
-        <v>55.002</v>
-[...3 lines deleted...]
-      </c>
+        <v>529.78</v>
+      </c>
+      <c r="AI187" s="3" t="inlineStr"/>
       <c r="AJ187" s="3" t="n">
-        <v>2364</v>
-[...3 lines deleted...]
-      </c>
+        <v>3190</v>
+      </c>
+      <c r="AK187" s="3" t="inlineStr"/>
       <c r="AL187" s="3" t="n">
-        <v>551</v>
-[...9 lines deleted...]
-      </c>
+        <v>7867</v>
+      </c>
+      <c r="AM187" s="3" t="inlineStr"/>
+      <c r="AN187" s="3" t="inlineStr"/>
+      <c r="AO187" s="3" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>18/05/2026</t>
         </is>
       </c>
       <c r="B188" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C188" s="3" t="inlineStr">
         <is>
-          <t>IMPORTADO EXCEL</t>
+          <t>JV</t>
         </is>
       </c>
       <c r="D188" s="3" t="n">
-        <v>174647</v>
+        <v>193636</v>
       </c>
       <c r="E188" s="3" t="n">
-        <v>3585</v>
+        <v>0</v>
       </c>
       <c r="F188" s="3" t="n">
-        <v>76946</v>
+        <v>82290</v>
       </c>
       <c r="G188" s="3" t="n">
-        <v>999</v>
+        <v>0</v>
       </c>
       <c r="H188" s="3" t="n">
-        <v>60406.4</v>
+        <v>3303</v>
       </c>
       <c r="I188" s="3" t="n">
-        <v>902.3499999999985</v>
+        <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>3893</v>
+        <v>13167</v>
       </c>
       <c r="K188" s="3" t="n">
-        <v>1757</v>
+        <v>0</v>
       </c>
       <c r="L188" s="3" t="n">
-        <v>17835</v>
+        <v>26126</v>
       </c>
       <c r="M188" s="3" t="n">
-        <v>1581</v>
+        <v>0</v>
       </c>
       <c r="N188" s="3" t="n">
-        <v>173</v>
+        <v>486</v>
       </c>
       <c r="O188" s="3" t="n">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="P188" s="3" t="n">
-        <v>7521</v>
+        <v>25234</v>
       </c>
       <c r="Q188" s="3" t="n">
-        <v>3351</v>
+        <v>0</v>
       </c>
       <c r="R188" s="3" t="n">
-        <v>1512.957</v>
+        <v>1589.72</v>
       </c>
       <c r="S188" s="3" t="n">
-        <v>10.2800000000002</v>
+        <v>0</v>
       </c>
       <c r="T188" s="3" t="n">
-        <v>5982</v>
+        <v>17367</v>
       </c>
       <c r="U188" s="3" t="n">
-        <v>2363</v>
+        <v>0</v>
       </c>
       <c r="V188" s="3" t="n">
-        <v>1393.68</v>
+        <v>1588.55</v>
       </c>
       <c r="W188" s="3" t="n">
-        <v>42.80600000000004</v>
+        <v>0</v>
       </c>
       <c r="X188" s="3" t="n">
-        <v>66913</v>
+        <v>78445</v>
       </c>
       <c r="Y188" s="3" t="n">
-        <v>2370</v>
+        <v>0</v>
       </c>
       <c r="Z188" s="3" t="n">
-        <v>6949</v>
+        <v>8085</v>
       </c>
       <c r="AA188" s="3" t="n">
-        <v>259</v>
+        <v>0</v>
       </c>
       <c r="AB188" s="3" t="n">
-        <v>13712</v>
+        <v>15325</v>
       </c>
       <c r="AC188" s="3" t="n">
-        <v>398</v>
+        <v>0</v>
       </c>
       <c r="AD188" s="3" t="n">
-        <v>4678</v>
+        <v>5442</v>
       </c>
       <c r="AE188" s="3" t="n">
-        <v>201</v>
+        <v>0</v>
       </c>
       <c r="AF188" s="3" t="n">
-        <v>5399</v>
+        <v>6458</v>
       </c>
       <c r="AG188" s="3" t="n">
-        <v>153</v>
+        <v>0</v>
       </c>
       <c r="AH188" s="3" t="n">
-        <v>144.767</v>
+        <v>529.78</v>
       </c>
       <c r="AI188" s="3" t="n">
-        <v>89.76499999999999</v>
+        <v>0</v>
       </c>
       <c r="AJ188" s="3" t="n">
-        <v>2435</v>
+        <v>3190</v>
       </c>
       <c r="AK188" s="3" t="n">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="AL188" s="3" t="n">
-        <v>1539</v>
+        <v>7867</v>
       </c>
       <c r="AM188" s="3" t="n">
-        <v>988</v>
+        <v>0</v>
       </c>
       <c r="AN188" s="3" t="n">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="AO188" s="3" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
-          <t>20/01/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="B189" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C189" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D189" s="3" t="n">
-        <v>178833</v>
+        <v>198347</v>
       </c>
       <c r="E189" s="3" t="n">
-        <v>4186</v>
+        <v>4711</v>
       </c>
       <c r="F189" s="3" t="n">
-        <v>78037</v>
+        <v>83349</v>
       </c>
       <c r="G189" s="3" t="n">
-        <v>1091</v>
+        <v>1059</v>
       </c>
       <c r="H189" s="3" t="n">
-        <v>59</v>
+        <v>4232</v>
       </c>
       <c r="I189" s="3" t="n">
-        <v>-60347.4</v>
+        <v>929</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>5942</v>
+        <v>15074</v>
       </c>
       <c r="K189" s="3" t="n">
-        <v>2049</v>
+        <v>1907</v>
       </c>
       <c r="L189" s="3" t="n">
-        <v>19670</v>
+        <v>27786</v>
       </c>
       <c r="M189" s="3" t="n">
-        <v>1835</v>
+        <v>1660</v>
       </c>
       <c r="N189" s="3" t="n">
-        <v>246</v>
+        <v>536</v>
       </c>
       <c r="O189" s="3" t="n">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="P189" s="3" t="n">
-        <v>11458</v>
+        <v>28966</v>
       </c>
       <c r="Q189" s="3" t="n">
-        <v>3937</v>
+        <v>3732</v>
       </c>
       <c r="R189" s="3" t="n">
-        <v>1525.526</v>
+        <v>1610.91</v>
       </c>
       <c r="S189" s="3" t="n">
-        <v>12.56899999999996</v>
+        <v>21.19000000000005</v>
       </c>
       <c r="T189" s="3" t="n">
-        <v>8737</v>
+        <v>19551</v>
       </c>
       <c r="U189" s="3" t="n">
-        <v>2755</v>
+        <v>2184</v>
       </c>
       <c r="V189" s="3" t="n">
-        <v>1445.828</v>
+        <v>1620.23</v>
       </c>
       <c r="W189" s="3" t="n">
-        <v>52.14799999999991</v>
+        <v>31.68000000000006</v>
       </c>
       <c r="X189" s="3" t="n">
-        <v>69668</v>
+        <v>80643</v>
       </c>
       <c r="Y189" s="3" t="n">
-        <v>2755</v>
+        <v>2198</v>
       </c>
       <c r="Z189" s="3" t="n">
-        <v>7221</v>
+        <v>8246</v>
       </c>
       <c r="AA189" s="3" t="n">
-        <v>272</v>
+        <v>161</v>
       </c>
       <c r="AB189" s="3" t="n">
-        <v>14061</v>
+        <v>15603</v>
       </c>
       <c r="AC189" s="3" t="n">
-        <v>349</v>
+        <v>278</v>
       </c>
       <c r="AD189" s="3" t="n">
-        <v>4915</v>
+        <v>5482</v>
       </c>
       <c r="AE189" s="3" t="n">
-        <v>237</v>
+        <v>40</v>
       </c>
       <c r="AF189" s="3" t="n">
-        <v>5669</v>
+        <v>6648</v>
       </c>
       <c r="AG189" s="3" t="n">
-        <v>270</v>
+        <v>190</v>
       </c>
       <c r="AH189" s="3" t="n">
-        <v>217.304</v>
+        <v>595.125</v>
       </c>
       <c r="AI189" s="3" t="n">
-        <v>72.53700000000001</v>
+        <v>65.34500000000003</v>
       </c>
       <c r="AJ189" s="3" t="n">
-        <v>2553</v>
+        <v>3392</v>
       </c>
       <c r="AK189" s="3" t="n">
-        <v>118</v>
+        <v>202</v>
       </c>
       <c r="AL189" s="3" t="n">
-        <v>2721</v>
+        <v>9415</v>
       </c>
       <c r="AM189" s="3" t="n">
-        <v>1182</v>
+        <v>1548</v>
       </c>
       <c r="AN189" s="3" t="n">
-        <v>1182</v>
+        <v>1548</v>
       </c>
       <c r="AO189" s="3" t="n">
-        <v>30.02286004572009</v>
+        <v>41.47909967845659</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="3" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>18/07/2025</t>
         </is>
       </c>
       <c r="B190" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C190" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D190" s="3" t="n">
-        <v>183516</v>
+        <v>154845</v>
       </c>
       <c r="E190" s="3" t="n">
-        <v>4683</v>
+        <v>-43502</v>
       </c>
       <c r="F190" s="3" t="n">
-        <v>79186</v>
+        <v>72135</v>
       </c>
       <c r="G190" s="3" t="n">
-        <v>1149</v>
+        <v>-11214</v>
       </c>
       <c r="H190" s="3" t="n">
-        <v>1020</v>
+        <v>55270.89</v>
       </c>
       <c r="I190" s="3" t="n">
-        <v>961</v>
+        <v>51038.89</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>8224</v>
+        <v>11989</v>
       </c>
       <c r="K190" s="3" t="n">
-        <v>2282</v>
+        <v>-3085</v>
       </c>
       <c r="L190" s="3" t="n">
-        <v>21728</v>
+        <v>18744.4</v>
       </c>
       <c r="M190" s="3" t="n">
-        <v>2058</v>
+        <v>-9041.599999999999</v>
       </c>
       <c r="N190" s="3" t="n">
-        <v>312</v>
+        <v>16103</v>
       </c>
       <c r="O190" s="3" t="n">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>15567</v>
+      </c>
+      <c r="P190" s="3" t="inlineStr"/>
+      <c r="Q190" s="3" t="inlineStr"/>
       <c r="R190" s="3" t="n">
-        <v>1546.059</v>
+        <v>1468.336</v>
       </c>
       <c r="S190" s="3" t="n">
-        <v>20.5329999999999</v>
+        <v>-142.5740000000001</v>
       </c>
       <c r="T190" s="3" t="n">
-        <v>11549</v>
+        <v>17</v>
       </c>
       <c r="U190" s="3" t="n">
-        <v>2812</v>
+        <v>-19534</v>
       </c>
       <c r="V190" s="3" t="n">
-        <v>1498.814</v>
+        <v>1217.049</v>
       </c>
       <c r="W190" s="3" t="n">
-        <v>52.9860000000001</v>
+        <v>-403.181</v>
       </c>
       <c r="X190" s="3" t="n">
-        <v>72624</v>
+        <v>57904</v>
       </c>
       <c r="Y190" s="3" t="n">
-        <v>2956</v>
+        <v>-22739</v>
       </c>
       <c r="Z190" s="3" t="n">
-        <v>7551</v>
+        <v>5693</v>
       </c>
       <c r="AA190" s="3" t="n">
-        <v>330</v>
+        <v>-2553</v>
       </c>
       <c r="AB190" s="3" t="n">
-        <v>14497</v>
+        <v>11720</v>
       </c>
       <c r="AC190" s="3" t="n">
-        <v>436</v>
+        <v>-3883</v>
       </c>
       <c r="AD190" s="3" t="n">
-        <v>5047</v>
+        <v>3790</v>
       </c>
       <c r="AE190" s="3" t="n">
-        <v>132</v>
+        <v>-1692</v>
       </c>
       <c r="AF190" s="3" t="n">
-        <v>5928</v>
+        <v>4883</v>
       </c>
       <c r="AG190" s="3" t="n">
-        <v>259</v>
-[...24 lines deleted...]
-      </c>
+        <v>-1765</v>
+      </c>
+      <c r="AH190" s="3" t="inlineStr"/>
+      <c r="AI190" s="3" t="inlineStr"/>
+      <c r="AJ190" s="3" t="inlineStr"/>
+      <c r="AK190" s="3" t="inlineStr"/>
+      <c r="AL190" s="3" t="inlineStr"/>
+      <c r="AM190" s="3" t="inlineStr"/>
+      <c r="AN190" s="3" t="inlineStr"/>
+      <c r="AO190" s="3" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
-          <t>20/05/2026</t>
+          <t>18/07/2026</t>
         </is>
       </c>
       <c r="B191" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C191" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D191" s="3" t="n">
-        <v>193881</v>
+        <v>204324</v>
       </c>
       <c r="E191" s="3" t="n">
-        <v>10365</v>
+        <v>49479</v>
       </c>
       <c r="F191" s="3" t="n">
-        <v>82393</v>
+        <v>84462</v>
       </c>
       <c r="G191" s="3" t="n">
-        <v>3207</v>
+        <v>12327</v>
       </c>
       <c r="H191" s="3" t="n">
-        <v>3382</v>
+        <v>5108</v>
       </c>
       <c r="I191" s="3" t="n">
-        <v>2362</v>
+        <v>-50162.89</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>13277</v>
+        <v>17437</v>
       </c>
       <c r="K191" s="3" t="n">
-        <v>5053</v>
+        <v>5448</v>
       </c>
       <c r="L191" s="3" t="n">
-        <v>26223</v>
+        <v>29842</v>
       </c>
       <c r="M191" s="3" t="n">
-        <v>4495</v>
+        <v>11097.6</v>
       </c>
       <c r="N191" s="3" t="n">
-        <v>490</v>
+        <v>581</v>
       </c>
       <c r="O191" s="3" t="n">
-        <v>178</v>
+        <v>-15522</v>
       </c>
       <c r="P191" s="3" t="n">
-        <v>25449</v>
-[...3 lines deleted...]
-      </c>
+        <v>33483</v>
+      </c>
+      <c r="Q191" s="3" t="inlineStr"/>
       <c r="R191" s="3" t="n">
-        <v>1591.39</v>
+        <v>1627.978</v>
       </c>
       <c r="S191" s="3" t="n">
-        <v>45.33100000000013</v>
+        <v>159.6420000000001</v>
       </c>
       <c r="T191" s="3" t="n">
-        <v>17495</v>
+        <v>22353</v>
       </c>
       <c r="U191" s="3" t="n">
-        <v>5946</v>
+        <v>22336</v>
       </c>
       <c r="V191" s="3" t="n">
-        <v>1590.68</v>
+        <v>1649.363</v>
       </c>
       <c r="W191" s="3" t="n">
-        <v>91.86599999999999</v>
+        <v>432.3140000000001</v>
       </c>
       <c r="X191" s="3" t="n">
-        <v>78586</v>
+        <v>83479</v>
       </c>
       <c r="Y191" s="3" t="n">
-        <v>5962</v>
+        <v>25575</v>
       </c>
       <c r="Z191" s="3" t="n">
-        <v>8093</v>
+        <v>8464</v>
       </c>
       <c r="AA191" s="3" t="n">
-        <v>542</v>
+        <v>2771</v>
       </c>
       <c r="AB191" s="3" t="n">
-        <v>15346</v>
+        <v>15907</v>
       </c>
       <c r="AC191" s="3" t="n">
-        <v>849</v>
+        <v>4187</v>
       </c>
       <c r="AD191" s="3" t="n">
-        <v>5453</v>
+        <v>5742</v>
       </c>
       <c r="AE191" s="3" t="n">
-        <v>406</v>
+        <v>1952</v>
       </c>
       <c r="AF191" s="3" t="n">
-        <v>6468</v>
+        <v>6855</v>
       </c>
       <c r="AG191" s="3" t="n">
-        <v>540</v>
+        <v>1972</v>
       </c>
       <c r="AH191" s="3" t="n">
-        <v>534.38</v>
-[...3 lines deleted...]
-      </c>
+        <v>650.705</v>
+      </c>
+      <c r="AI191" s="3" t="inlineStr"/>
       <c r="AJ191" s="3" t="n">
-        <v>3207</v>
-[...3 lines deleted...]
-      </c>
+        <v>3570</v>
+      </c>
+      <c r="AK191" s="3" t="inlineStr"/>
       <c r="AL191" s="3" t="n">
-        <v>7954</v>
-[...9 lines deleted...]
-      </c>
+        <v>11130</v>
+      </c>
+      <c r="AM191" s="3" t="inlineStr"/>
+      <c r="AN191" s="3" t="inlineStr"/>
+      <c r="AO191" s="3" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" s="3" t="inlineStr">
         <is>
-          <t>20/06/2026</t>
+          <t>18/08/2025</t>
         </is>
       </c>
       <c r="B192" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C192" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D192" s="3" t="n">
-        <v>198902</v>
+        <v>158495</v>
       </c>
       <c r="E192" s="3" t="n">
-        <v>5021</v>
+        <v>-45829</v>
       </c>
       <c r="F192" s="3" t="n">
-        <v>83449</v>
+        <v>73236</v>
       </c>
       <c r="G192" s="3" t="n">
-        <v>1056</v>
+        <v>-11226</v>
       </c>
       <c r="H192" s="3" t="n">
-        <v>4314</v>
+        <v>56353.32</v>
       </c>
       <c r="I192" s="3" t="n">
-        <v>932</v>
+        <v>51245.32</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>15298</v>
+        <v>12700</v>
       </c>
       <c r="K192" s="3" t="n">
-        <v>2021</v>
+        <v>-4737</v>
       </c>
       <c r="L192" s="3" t="n">
-        <v>27981</v>
+        <v>19267.19</v>
       </c>
       <c r="M192" s="3" t="n">
-        <v>1758</v>
+        <v>-10574.81</v>
       </c>
       <c r="N192" s="3" t="n">
-        <v>539</v>
+        <v>17986</v>
       </c>
       <c r="O192" s="3" t="n">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>17405</v>
+      </c>
+      <c r="P192" s="3" t="inlineStr"/>
+      <c r="Q192" s="3" t="inlineStr"/>
       <c r="R192" s="3" t="n">
-        <v>1612.677</v>
+        <v>1478.351</v>
       </c>
       <c r="S192" s="3" t="n">
-        <v>21.28699999999981</v>
+        <v>-149.627</v>
       </c>
       <c r="T192" s="3" t="n">
-        <v>19816</v>
+        <v>864</v>
       </c>
       <c r="U192" s="3" t="n">
-        <v>2321</v>
+        <v>-21489</v>
       </c>
       <c r="V192" s="3" t="n">
-        <v>1621.979</v>
+        <v>1244.477</v>
       </c>
       <c r="W192" s="3" t="n">
-        <v>31.29899999999998</v>
+        <v>-404.886</v>
       </c>
       <c r="X192" s="3" t="n">
-        <v>80925</v>
+        <v>59254</v>
       </c>
       <c r="Y192" s="3" t="n">
-        <v>2339</v>
+        <v>-24225</v>
       </c>
       <c r="Z192" s="3" t="n">
-        <v>8260</v>
+        <v>5912</v>
       </c>
       <c r="AA192" s="3" t="n">
-        <v>167</v>
+        <v>-2552</v>
       </c>
       <c r="AB192" s="3" t="n">
-        <v>15630</v>
+        <v>12091</v>
       </c>
       <c r="AC192" s="3" t="n">
-        <v>284</v>
+        <v>-3816</v>
       </c>
       <c r="AD192" s="3" t="n">
-        <v>5498</v>
+        <v>3847</v>
       </c>
       <c r="AE192" s="3" t="n">
-        <v>45</v>
+        <v>-1895</v>
       </c>
       <c r="AF192" s="3" t="n">
-        <v>6701</v>
+        <v>5031</v>
       </c>
       <c r="AG192" s="3" t="n">
-        <v>233</v>
+        <v>-1824</v>
       </c>
       <c r="AH192" s="3" t="n">
-        <v>599.093</v>
+        <v>72</v>
       </c>
       <c r="AI192" s="3" t="n">
-        <v>64.71299999999997</v>
+        <v>-578.705</v>
       </c>
       <c r="AJ192" s="3" t="n">
-        <v>3414</v>
+        <v>2247</v>
       </c>
       <c r="AK192" s="3" t="n">
-        <v>207</v>
-[...12 lines deleted...]
-      </c>
+        <v>-1323</v>
+      </c>
+      <c r="AL192" s="3" t="inlineStr"/>
+      <c r="AM192" s="3" t="inlineStr"/>
+      <c r="AN192" s="3" t="inlineStr"/>
+      <c r="AO192" s="3" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
-          <t>20/07/2025</t>
+          <t>18/09/2025</t>
         </is>
       </c>
       <c r="B193" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C193" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D193" s="3" t="n">
-        <v>155083</v>
+        <v>162262</v>
       </c>
       <c r="E193" s="3" t="n">
-        <v>-43819</v>
+        <v>3767</v>
       </c>
       <c r="F193" s="3" t="n">
-        <v>72215</v>
+        <v>74163</v>
       </c>
       <c r="G193" s="3" t="n">
-        <v>-11234</v>
+        <v>927</v>
       </c>
       <c r="H193" s="3" t="n">
-        <v>55350.54</v>
+        <v>57259.12</v>
       </c>
       <c r="I193" s="3" t="n">
-        <v>51036.54</v>
+        <v>905.8000000000029</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>12035</v>
+        <v>13784</v>
       </c>
       <c r="K193" s="3" t="n">
-        <v>-3263</v>
+        <v>1084</v>
       </c>
       <c r="L193" s="3" t="n">
-        <v>18775.78</v>
+        <v>19963.32</v>
       </c>
       <c r="M193" s="3" t="n">
-        <v>-9205.220000000001</v>
+        <v>696.130000000001</v>
       </c>
       <c r="N193" s="3" t="n">
-        <v>16212</v>
+        <v>19768</v>
       </c>
       <c r="O193" s="3" t="n">
-        <v>15673</v>
+        <v>1782</v>
       </c>
       <c r="P193" s="3" t="inlineStr"/>
       <c r="Q193" s="3" t="inlineStr"/>
       <c r="R193" s="3" t="n">
-        <v>1469.499</v>
+        <v>1483.068</v>
       </c>
       <c r="S193" s="3" t="n">
-        <v>-143.1779999999999</v>
+        <v>4.716999999999871</v>
       </c>
       <c r="T193" s="3" t="n">
-        <v>88</v>
+        <v>1741</v>
       </c>
       <c r="U193" s="3" t="n">
-        <v>-19728</v>
+        <v>877</v>
       </c>
       <c r="V193" s="3" t="n">
-        <v>1219.182</v>
+        <v>1278.423</v>
       </c>
       <c r="W193" s="3" t="n">
-        <v>-402.797</v>
+        <v>33.94599999999991</v>
       </c>
       <c r="X193" s="3" t="n">
-        <v>57989</v>
+        <v>60565</v>
       </c>
       <c r="Y193" s="3" t="n">
-        <v>-22936</v>
+        <v>1311</v>
       </c>
       <c r="Z193" s="3" t="n">
-        <v>5707</v>
+        <v>6174</v>
       </c>
       <c r="AA193" s="3" t="n">
-        <v>-2553</v>
+        <v>262</v>
       </c>
       <c r="AB193" s="3" t="n">
-        <v>11738</v>
+        <v>12487</v>
       </c>
       <c r="AC193" s="3" t="n">
-        <v>-3892</v>
+        <v>396</v>
       </c>
       <c r="AD193" s="3" t="n">
-        <v>3790</v>
+        <v>4022</v>
       </c>
       <c r="AE193" s="3" t="n">
-        <v>-1708</v>
+        <v>175</v>
       </c>
       <c r="AF193" s="3" t="n">
-        <v>4901</v>
+        <v>5165</v>
       </c>
       <c r="AG193" s="3" t="n">
-        <v>-1800</v>
-[...4 lines deleted...]
-      <c r="AK193" s="3" t="inlineStr"/>
+        <v>134</v>
+      </c>
+      <c r="AH193" s="3" t="n">
+        <v>145</v>
+      </c>
+      <c r="AI193" s="3" t="n">
+        <v>73</v>
+      </c>
+      <c r="AJ193" s="3" t="n">
+        <v>2305</v>
+      </c>
+      <c r="AK193" s="3" t="n">
+        <v>58</v>
+      </c>
       <c r="AL193" s="3" t="inlineStr"/>
       <c r="AM193" s="3" t="inlineStr"/>
       <c r="AN193" s="3" t="inlineStr"/>
       <c r="AO193" s="3" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" s="3" t="inlineStr">
         <is>
-          <t>20/08/2025</t>
+          <t>18/10/2025</t>
         </is>
       </c>
       <c r="B194" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C194" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D194" s="3" t="n">
-        <v>158773</v>
+        <v>166515</v>
       </c>
       <c r="E194" s="3" t="n">
-        <v>3690</v>
+        <v>4253</v>
       </c>
       <c r="F194" s="3" t="n">
-        <v>73318</v>
+        <v>20504</v>
       </c>
       <c r="G194" s="3" t="n">
-        <v>1103</v>
+        <v>-53659</v>
       </c>
       <c r="H194" s="3" t="n">
-        <v>56436.12</v>
+        <v>58251.06</v>
       </c>
       <c r="I194" s="3" t="n">
-        <v>1085.580000000002</v>
+        <v>991.9399999999951</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>12767</v>
+        <v>357</v>
       </c>
       <c r="K194" s="3" t="n">
-        <v>732</v>
+        <v>-13427</v>
       </c>
       <c r="L194" s="3" t="n">
-        <v>19311</v>
+        <v>14647</v>
       </c>
       <c r="M194" s="3" t="n">
-        <v>535.2200000000012</v>
+        <v>-5316.32</v>
       </c>
       <c r="N194" s="3" t="n">
-        <v>18118</v>
+        <v>18</v>
       </c>
       <c r="O194" s="3" t="n">
-        <v>1906</v>
-[...1 lines deleted...]
-      <c r="P194" s="3" t="inlineStr"/>
+        <v>-19750</v>
+      </c>
+      <c r="P194" s="3" t="n">
+        <v>816</v>
+      </c>
       <c r="Q194" s="3" t="inlineStr"/>
       <c r="R194" s="3" t="n">
-        <v>1478.716</v>
+        <v>1489.905</v>
       </c>
       <c r="S194" s="3" t="n">
-        <v>9.216999999999871</v>
+        <v>6.836999999999989</v>
       </c>
       <c r="T194" s="3" t="n">
-        <v>913</v>
+        <v>1239</v>
       </c>
       <c r="U194" s="3" t="n">
-        <v>825</v>
+        <v>-502</v>
       </c>
       <c r="V194" s="3" t="n">
-        <v>1246.035</v>
+        <v>1312.358</v>
       </c>
       <c r="W194" s="3" t="n">
-        <v>26.85300000000007</v>
+        <v>33.93499999999995</v>
       </c>
       <c r="X194" s="3" t="n">
-        <v>59346</v>
+        <v>62228</v>
       </c>
       <c r="Y194" s="3" t="n">
-        <v>1357</v>
+        <v>1663</v>
       </c>
       <c r="Z194" s="3" t="n">
-        <v>5930</v>
+        <v>6439</v>
       </c>
       <c r="AA194" s="3" t="n">
+        <v>265</v>
+      </c>
+      <c r="AB194" s="3" t="n">
+        <v>12870</v>
+      </c>
+      <c r="AC194" s="3" t="n">
+        <v>383</v>
+      </c>
+      <c r="AD194" s="3" t="n">
+        <v>4239</v>
+      </c>
+      <c r="AE194" s="3" t="n">
+        <v>217</v>
+      </c>
+      <c r="AF194" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG194" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH194" s="3" t="n">
         <v>223</v>
       </c>
-      <c r="AB194" s="3" t="n">
-[...20 lines deleted...]
-      <c r="AI194" s="3" t="inlineStr"/>
+      <c r="AI194" s="3" t="n">
+        <v>78</v>
+      </c>
       <c r="AJ194" s="3" t="n">
-        <v>2253</v>
-[...2 lines deleted...]
-      <c r="AL194" s="3" t="inlineStr"/>
+        <v>2334</v>
+      </c>
+      <c r="AK194" s="3" t="n">
+        <v>29</v>
+      </c>
+      <c r="AL194" s="3" t="n">
+        <v>-423</v>
+      </c>
       <c r="AM194" s="3" t="inlineStr"/>
       <c r="AN194" s="3" t="inlineStr"/>
       <c r="AO194" s="3" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
-          <t>20/09/2025</t>
+          <t>18/11/2025</t>
         </is>
       </c>
       <c r="B195" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C195" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D195" s="3" t="n">
-        <v>162572</v>
+        <v>170902</v>
       </c>
       <c r="E195" s="3" t="n">
-        <v>3799</v>
+        <v>4387</v>
       </c>
       <c r="F195" s="3" t="n">
-        <v>74239</v>
+        <v>75885</v>
       </c>
       <c r="G195" s="3" t="n">
-        <v>921</v>
+        <v>55381</v>
       </c>
       <c r="H195" s="3" t="n">
-        <v>57333.56</v>
+        <v>59449.59</v>
       </c>
       <c r="I195" s="3" t="n">
-        <v>897.4399999999951</v>
+        <v>1198.529999999999</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>13870</v>
+        <v>2073</v>
       </c>
       <c r="K195" s="3" t="n">
-        <v>1103</v>
+        <v>1716</v>
       </c>
       <c r="L195" s="3" t="n">
-        <v>20017.68</v>
+        <v>16195</v>
       </c>
       <c r="M195" s="3" t="n">
-        <v>706.6800000000003</v>
+        <v>1548</v>
       </c>
       <c r="N195" s="3" t="n">
-        <v>19921</v>
+        <v>94</v>
       </c>
       <c r="O195" s="3" t="n">
-        <v>1803</v>
-[...2 lines deleted...]
-      <c r="Q195" s="3" t="inlineStr"/>
+        <v>76</v>
+      </c>
+      <c r="P195" s="3" t="n">
+        <v>4046</v>
+      </c>
+      <c r="Q195" s="3" t="n">
+        <v>3230</v>
+      </c>
       <c r="R195" s="3" t="n">
-        <v>1483.707</v>
+        <v>1502.294</v>
       </c>
       <c r="S195" s="3" t="n">
-        <v>4.991000000000213</v>
+        <v>12.38900000000012</v>
       </c>
       <c r="T195" s="3" t="n">
-        <v>1841</v>
+        <v>3531</v>
       </c>
       <c r="U195" s="3" t="n">
-        <v>928</v>
+        <v>2292</v>
       </c>
       <c r="V195" s="3" t="n">
-        <v>1280.552</v>
+        <v>1349.662</v>
       </c>
       <c r="W195" s="3" t="n">
-        <v>34.51699999999983</v>
+        <v>37.30400000000009</v>
       </c>
       <c r="X195" s="3" t="n">
-        <v>60675</v>
+        <v>64446</v>
       </c>
       <c r="Y195" s="3" t="n">
-        <v>1329</v>
+        <v>2218</v>
       </c>
       <c r="Z195" s="3" t="n">
-        <v>6194</v>
+        <v>6682</v>
       </c>
       <c r="AA195" s="3" t="n">
-        <v>264</v>
+        <v>243</v>
       </c>
       <c r="AB195" s="3" t="n">
-        <v>12528</v>
+        <v>13294</v>
       </c>
       <c r="AC195" s="3" t="n">
-        <v>406</v>
+        <v>424</v>
       </c>
       <c r="AD195" s="3" t="n">
-        <v>4045</v>
+        <v>4471</v>
       </c>
       <c r="AE195" s="3" t="n">
-        <v>191</v>
+        <v>232</v>
       </c>
       <c r="AF195" s="3" t="n">
-        <v>5165</v>
+        <v>5242</v>
       </c>
       <c r="AG195" s="3" t="n">
-        <v>121</v>
+        <v>77</v>
       </c>
       <c r="AH195" s="3" t="n">
-        <v>149</v>
+        <v>50.324</v>
       </c>
       <c r="AI195" s="3" t="n">
-        <v>68</v>
+        <v>-172.676</v>
       </c>
       <c r="AJ195" s="3" t="n">
-        <v>2307</v>
+        <v>2361</v>
       </c>
       <c r="AK195" s="3" t="n">
-        <v>54</v>
-[...4 lines deleted...]
-      <c r="AO195" s="3" t="inlineStr"/>
+        <v>27</v>
+      </c>
+      <c r="AL195" s="3" t="n">
+        <v>515</v>
+      </c>
+      <c r="AM195" s="3" t="n">
+        <v>938</v>
+      </c>
+      <c r="AN195" s="3" t="n">
+        <v>938</v>
+      </c>
+      <c r="AO195" s="3" t="n">
+        <v>29.04024767801858</v>
+      </c>
     </row>
     <row r="196">
       <c r="A196" s="3" t="inlineStr">
         <is>
-          <t>20/10/2025</t>
+          <t>18/12/2025</t>
         </is>
       </c>
       <c r="B196" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C196" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D196" s="3" t="n">
-        <v>166775</v>
+        <v>174536</v>
       </c>
       <c r="E196" s="3" t="n">
-        <v>4203</v>
+        <v>3634</v>
       </c>
       <c r="F196" s="3" t="n">
-        <v>20526</v>
+        <v>76915</v>
       </c>
       <c r="G196" s="3" t="n">
-        <v>-53713</v>
+        <v>1030</v>
       </c>
       <c r="H196" s="3" t="n">
-        <v>58308.42</v>
+        <v>60382.65</v>
       </c>
       <c r="I196" s="3" t="n">
-        <v>974.8600000000006</v>
+        <v>933.0600000000049</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>460</v>
+        <v>3838</v>
       </c>
       <c r="K196" s="3" t="n">
-        <v>-13410</v>
+        <v>1765</v>
       </c>
       <c r="L196" s="3" t="n">
-        <v>14741</v>
+        <v>17785</v>
       </c>
       <c r="M196" s="3" t="n">
-        <v>-5276.68</v>
+        <v>1590</v>
       </c>
       <c r="N196" s="3" t="n">
-        <v>23</v>
+        <v>170</v>
       </c>
       <c r="O196" s="3" t="n">
-        <v>-19898</v>
+        <v>76</v>
       </c>
       <c r="P196" s="3" t="n">
-        <v>1007</v>
-[...1 lines deleted...]
-      <c r="Q196" s="3" t="inlineStr"/>
+        <v>7416</v>
+      </c>
+      <c r="Q196" s="3" t="n">
+        <v>3370</v>
+      </c>
       <c r="R196" s="3" t="n">
-        <v>1490.219</v>
+        <v>1512.221</v>
       </c>
       <c r="S196" s="3" t="n">
-        <v>6.511999999999944</v>
+        <v>9.926999999999907</v>
       </c>
       <c r="T196" s="3" t="n">
-        <v>1358</v>
+        <v>5907</v>
       </c>
       <c r="U196" s="3" t="n">
-        <v>-483</v>
+        <v>2376</v>
       </c>
       <c r="V196" s="3" t="n">
-        <v>1314.795</v>
+        <v>1391.921</v>
       </c>
       <c r="W196" s="3" t="n">
-        <v>34.24300000000017</v>
+        <v>42.25900000000001</v>
       </c>
       <c r="X196" s="3" t="n">
-        <v>62341</v>
+        <v>66820</v>
       </c>
       <c r="Y196" s="3" t="n">
-        <v>1666</v>
+        <v>2374</v>
       </c>
       <c r="Z196" s="3" t="n">
-        <v>6456</v>
+        <v>6943</v>
       </c>
       <c r="AA196" s="3" t="n">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="AB196" s="3" t="n">
-        <v>12891</v>
+        <v>13699</v>
       </c>
       <c r="AC196" s="3" t="n">
-        <v>363</v>
+        <v>405</v>
       </c>
       <c r="AD196" s="3" t="n">
-        <v>4254</v>
+        <v>4676</v>
       </c>
       <c r="AE196" s="3" t="n">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="AF196" s="3" t="n">
-        <v>5165</v>
+        <v>5393</v>
       </c>
       <c r="AG196" s="3" t="n">
-        <v>0</v>
+        <v>151</v>
       </c>
       <c r="AH196" s="3" t="n">
-        <v>228</v>
+        <v>141.178</v>
       </c>
       <c r="AI196" s="3" t="n">
-        <v>79</v>
+        <v>90.854</v>
       </c>
       <c r="AJ196" s="3" t="n">
-        <v>2335</v>
+        <v>2432</v>
       </c>
       <c r="AK196" s="3" t="n">
-        <v>28</v>
+        <v>71</v>
       </c>
       <c r="AL196" s="3" t="n">
-        <v>-351</v>
-[...3 lines deleted...]
-      <c r="AO196" s="3" t="inlineStr"/>
+        <v>1509</v>
+      </c>
+      <c r="AM196" s="3" t="n">
+        <v>994</v>
+      </c>
+      <c r="AN196" s="3" t="n">
+        <v>994</v>
+      </c>
+      <c r="AO196" s="3" t="n">
+        <v>29.49554896142433</v>
+      </c>
     </row>
     <row r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
-          <t>20/11/2025</t>
+          <t>19/01/2026</t>
         </is>
       </c>
       <c r="B197" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C197" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D197" s="3" t="n">
-        <v>171206</v>
+        <v>178680</v>
       </c>
       <c r="E197" s="3" t="n">
-        <v>4431</v>
+        <v>4144</v>
       </c>
       <c r="F197" s="3" t="n">
-        <v>75987</v>
+        <v>77981</v>
       </c>
       <c r="G197" s="3" t="n">
-        <v>55461</v>
+        <v>1066</v>
       </c>
       <c r="H197" s="3" t="n">
-        <v>59546.93</v>
+        <v>3</v>
       </c>
       <c r="I197" s="3" t="n">
-        <v>1238.510000000002</v>
+        <v>-60379.65</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>2210</v>
+        <v>5880</v>
       </c>
       <c r="K197" s="3" t="n">
-        <v>1750</v>
+        <v>2042</v>
       </c>
       <c r="L197" s="3" t="n">
-        <v>16319</v>
+        <v>19614</v>
       </c>
       <c r="M197" s="3" t="n">
-        <v>1578</v>
+        <v>1829</v>
       </c>
       <c r="N197" s="3" t="n">
-        <v>101</v>
+        <v>242</v>
       </c>
       <c r="O197" s="3" t="n">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="P197" s="3" t="n">
-        <v>4306</v>
+        <v>11340</v>
       </c>
       <c r="Q197" s="3" t="n">
-        <v>3299</v>
+        <v>3924</v>
       </c>
       <c r="R197" s="3" t="n">
-        <v>1503.221</v>
+        <v>1524.823</v>
       </c>
       <c r="S197" s="3" t="n">
-        <v>13.00199999999995</v>
+        <v>12.60200000000009</v>
       </c>
       <c r="T197" s="3" t="n">
-        <v>3717</v>
+        <v>8653</v>
       </c>
       <c r="U197" s="3" t="n">
-        <v>2359</v>
+        <v>2746</v>
       </c>
       <c r="V197" s="3" t="n">
-        <v>1352.121</v>
+        <v>1444.251</v>
       </c>
       <c r="W197" s="3" t="n">
-        <v>37.32600000000002</v>
+        <v>52.32999999999993</v>
       </c>
       <c r="X197" s="3" t="n">
-        <v>64630</v>
+        <v>69580</v>
       </c>
       <c r="Y197" s="3" t="n">
-        <v>2289</v>
+        <v>2760</v>
       </c>
       <c r="Z197" s="3" t="n">
-        <v>6704</v>
+        <v>7207</v>
       </c>
       <c r="AA197" s="3" t="n">
-        <v>248</v>
+        <v>264</v>
       </c>
       <c r="AB197" s="3" t="n">
-        <v>13328</v>
+        <v>14053</v>
       </c>
       <c r="AC197" s="3" t="n">
-        <v>437</v>
+        <v>354</v>
       </c>
       <c r="AD197" s="3" t="n">
-        <v>4483</v>
+        <v>4909</v>
       </c>
       <c r="AE197" s="3" t="n">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="AF197" s="3" t="n">
-        <v>5251</v>
+        <v>5665</v>
       </c>
       <c r="AG197" s="3" t="n">
-        <v>86</v>
+        <v>272</v>
       </c>
       <c r="AH197" s="3" t="n">
-        <v>57.915</v>
+        <v>213.3</v>
       </c>
       <c r="AI197" s="3" t="n">
-        <v>-170.085</v>
+        <v>72.12200000000001</v>
       </c>
       <c r="AJ197" s="3" t="n">
-        <v>2367</v>
+        <v>2549</v>
       </c>
       <c r="AK197" s="3" t="n">
-        <v>32</v>
+        <v>117</v>
       </c>
       <c r="AL197" s="3" t="n">
-        <v>589</v>
+        <v>2687</v>
       </c>
       <c r="AM197" s="3" t="n">
-        <v>940</v>
+        <v>1178</v>
       </c>
       <c r="AN197" s="3" t="n">
-        <v>940</v>
+        <v>1178</v>
       </c>
       <c r="AO197" s="3" t="n">
-        <v>28.49348287359806</v>
+        <v>30.0203873598369</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="3" t="inlineStr">
         <is>
-          <t>20/12/2025</t>
+          <t>19/02/2026</t>
         </is>
       </c>
       <c r="B198" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C198" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D198" s="3" t="n">
-        <v>174757</v>
+        <v>183344</v>
       </c>
       <c r="E198" s="3" t="n">
-        <v>3551</v>
+        <v>4664</v>
       </c>
       <c r="F198" s="3" t="n">
-        <v>76977</v>
+        <v>79127</v>
       </c>
       <c r="G198" s="3" t="n">
-        <v>990</v>
+        <v>1146</v>
       </c>
       <c r="H198" s="3" t="n">
-        <v>60441.04</v>
+        <v>975</v>
       </c>
       <c r="I198" s="3" t="n">
-        <v>894.1100000000006</v>
+        <v>972</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>3949</v>
+        <v>8140</v>
       </c>
       <c r="K198" s="3" t="n">
-        <v>1739</v>
+        <v>2260</v>
       </c>
       <c r="L198" s="3" t="n">
-        <v>17884</v>
+        <v>21651</v>
       </c>
       <c r="M198" s="3" t="n">
-        <v>1565</v>
+        <v>2037</v>
       </c>
       <c r="N198" s="3" t="n">
-        <v>175</v>
+        <v>310</v>
       </c>
       <c r="O198" s="3" t="n">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="P198" s="3" t="n">
-        <v>7626</v>
+        <v>15451</v>
       </c>
       <c r="Q198" s="3" t="n">
-        <v>3320</v>
+        <v>4111</v>
       </c>
       <c r="R198" s="3" t="n">
-        <v>1513.624</v>
+        <v>1545.218</v>
       </c>
       <c r="S198" s="3" t="n">
-        <v>10.40300000000002</v>
+        <v>20.39499999999998</v>
       </c>
       <c r="T198" s="3" t="n">
-        <v>6057</v>
+        <v>11446</v>
       </c>
       <c r="U198" s="3" t="n">
-        <v>2340</v>
+        <v>2793</v>
       </c>
       <c r="V198" s="3" t="n">
-        <v>1395.494</v>
+        <v>1497.501</v>
       </c>
       <c r="W198" s="3" t="n">
-        <v>43.37299999999982</v>
+        <v>53.25</v>
       </c>
       <c r="X198" s="3" t="n">
-        <v>66987</v>
+        <v>72524</v>
       </c>
       <c r="Y198" s="3" t="n">
-        <v>2357</v>
+        <v>2944</v>
       </c>
       <c r="Z198" s="3" t="n">
-        <v>6952</v>
+        <v>7537</v>
       </c>
       <c r="AA198" s="3" t="n">
-        <v>248</v>
+        <v>330</v>
       </c>
       <c r="AB198" s="3" t="n">
-        <v>13721</v>
+        <v>14483</v>
       </c>
       <c r="AC198" s="3" t="n">
-        <v>393</v>
+        <v>430</v>
       </c>
       <c r="AD198" s="3" t="n">
-        <v>4679</v>
+        <v>5047</v>
       </c>
       <c r="AE198" s="3" t="n">
-        <v>196</v>
+        <v>138</v>
       </c>
       <c r="AF198" s="3" t="n">
-        <v>5399</v>
+        <v>5923</v>
       </c>
       <c r="AG198" s="3" t="n">
-        <v>148</v>
+        <v>258</v>
       </c>
       <c r="AH198" s="3" t="n">
-        <v>144.767</v>
+        <v>289.347</v>
       </c>
       <c r="AI198" s="3" t="n">
-        <v>86.852</v>
+        <v>76.04699999999997</v>
       </c>
       <c r="AJ198" s="3" t="n">
-        <v>2436</v>
+        <v>2669</v>
       </c>
       <c r="AK198" s="3" t="n">
-        <v>69</v>
+        <v>120</v>
       </c>
       <c r="AL198" s="3" t="n">
-        <v>1569</v>
+        <v>4005</v>
       </c>
       <c r="AM198" s="3" t="n">
-        <v>980</v>
+        <v>1318</v>
       </c>
       <c r="AN198" s="3" t="n">
-        <v>980</v>
+        <v>1318</v>
       </c>
       <c r="AO198" s="3" t="n">
-        <v>29.51807228915663</v>
+        <v>32.06032595475553</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="3" t="inlineStr">
         <is>
-          <t>20/05/2026</t>
+          <t>19/04/2025</t>
         </is>
       </c>
       <c r="B199" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C199" s="3" t="inlineStr">
         <is>
-          <t>JV</t>
+          <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D199" s="3" t="n">
-        <v>193881</v>
+        <v>152349</v>
       </c>
       <c r="E199" s="3" t="n">
-        <v>19124</v>
+        <v>-30995</v>
       </c>
       <c r="F199" s="3" t="n">
-        <v>82393</v>
+        <v>67047</v>
       </c>
       <c r="G199" s="3" t="n">
-        <v>5416</v>
+        <v>-12080</v>
       </c>
       <c r="H199" s="3" t="n">
-        <v>3382</v>
+        <v>50613.81</v>
       </c>
       <c r="I199" s="3" t="n">
-        <v>-57059.04</v>
+        <v>49638.81</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>13277</v>
+        <v>9749</v>
       </c>
       <c r="K199" s="3" t="n">
-        <v>9328</v>
+        <v>1609</v>
       </c>
       <c r="L199" s="3" t="n">
-        <v>26223</v>
+        <v>17271.32</v>
       </c>
       <c r="M199" s="3" t="n">
-        <v>8339</v>
+        <v>-4379.68</v>
       </c>
       <c r="N199" s="3" t="n">
-        <v>490</v>
+        <v>9981</v>
       </c>
       <c r="O199" s="3" t="n">
-        <v>315</v>
-[...6 lines deleted...]
-      </c>
+        <v>9671</v>
+      </c>
+      <c r="P199" s="3" t="inlineStr"/>
+      <c r="Q199" s="3" t="inlineStr"/>
       <c r="R199" s="3" t="n">
-        <v>1591.39</v>
+        <v>1405338</v>
       </c>
       <c r="S199" s="3" t="n">
-        <v>77.76600000000008</v>
+        <v>1403792.782</v>
       </c>
       <c r="T199" s="3" t="n">
-        <v>17495</v>
+        <v>22574</v>
       </c>
       <c r="U199" s="3" t="n">
-        <v>11438</v>
+        <v>11128</v>
       </c>
       <c r="V199" s="3" t="n">
-        <v>1590.68</v>
+        <v>1136.648</v>
       </c>
       <c r="W199" s="3" t="n">
-        <v>195.1860000000001</v>
+        <v>-360.8530000000001</v>
       </c>
       <c r="X199" s="3" t="n">
-        <v>78586</v>
+        <v>53540</v>
       </c>
       <c r="Y199" s="3" t="n">
-        <v>11599</v>
+        <v>-18984</v>
       </c>
       <c r="Z199" s="3" t="n">
-        <v>8093</v>
+        <v>5147</v>
       </c>
       <c r="AA199" s="3" t="n">
-        <v>1141</v>
+        <v>-2390</v>
       </c>
       <c r="AB199" s="3" t="n">
-        <v>15346</v>
+        <v>10573</v>
       </c>
       <c r="AC199" s="3" t="n">
-        <v>1625</v>
+        <v>-3910</v>
       </c>
       <c r="AD199" s="3" t="n">
-        <v>5453</v>
+        <v>3790</v>
       </c>
       <c r="AE199" s="3" t="n">
-        <v>774</v>
-[...30 lines deleted...]
-      </c>
+        <v>-1257</v>
+      </c>
+      <c r="AF199" s="3" t="inlineStr"/>
+      <c r="AG199" s="3" t="inlineStr"/>
+      <c r="AH199" s="3" t="inlineStr"/>
+      <c r="AI199" s="3" t="inlineStr"/>
+      <c r="AJ199" s="3" t="inlineStr"/>
+      <c r="AK199" s="3" t="inlineStr"/>
+      <c r="AL199" s="3" t="inlineStr"/>
+      <c r="AM199" s="3" t="inlineStr"/>
+      <c r="AN199" s="3" t="inlineStr"/>
+      <c r="AO199" s="3" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" s="3" t="inlineStr">
         <is>
-          <t>21/01/2026</t>
+          <t>19/05/2026</t>
         </is>
       </c>
       <c r="B200" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C200" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D200" s="3" t="n">
-        <v>178959</v>
+        <v>193756</v>
       </c>
       <c r="E200" s="3" t="n">
-        <v>-14922</v>
+        <v>41407</v>
       </c>
       <c r="F200" s="3" t="n">
-        <v>78069</v>
+        <v>82329</v>
       </c>
       <c r="G200" s="3" t="n">
-        <v>-4324</v>
+        <v>15282</v>
       </c>
       <c r="H200" s="3" t="n">
-        <v>105</v>
+        <v>3337</v>
       </c>
       <c r="I200" s="3" t="n">
-        <v>-3277</v>
+        <v>-47276.81</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>6005</v>
+        <v>13226</v>
       </c>
       <c r="K200" s="3" t="n">
-        <v>-7272</v>
+        <v>3477</v>
       </c>
       <c r="L200" s="3" t="n">
-        <v>19726</v>
+        <v>26179</v>
       </c>
       <c r="M200" s="3" t="n">
-        <v>-6497</v>
+        <v>8907.68</v>
       </c>
       <c r="N200" s="3" t="n">
-        <v>248</v>
+        <v>488</v>
       </c>
       <c r="O200" s="3" t="n">
-        <v>-242</v>
+        <v>-9493</v>
       </c>
       <c r="P200" s="3" t="n">
-        <v>11579</v>
-[...3 lines deleted...]
-      </c>
+        <v>25351</v>
+      </c>
+      <c r="Q200" s="3" t="inlineStr"/>
       <c r="R200" s="3" t="n">
-        <v>1525.907</v>
+        <v>1590.57</v>
       </c>
       <c r="S200" s="3" t="n">
-        <v>-65.48300000000017</v>
+        <v>-1403747.43</v>
       </c>
       <c r="T200" s="3" t="n">
-        <v>8822</v>
+        <v>17436</v>
       </c>
       <c r="U200" s="3" t="n">
-        <v>-8673</v>
+        <v>-5138</v>
       </c>
       <c r="V200" s="3" t="n">
-        <v>1451.773</v>
+        <v>1589.84</v>
       </c>
       <c r="W200" s="3" t="n">
-        <v>-138.9070000000002</v>
+        <v>453.192</v>
       </c>
       <c r="X200" s="3" t="n">
-        <v>69750</v>
+        <v>78516</v>
       </c>
       <c r="Y200" s="3" t="n">
-        <v>-8836</v>
+        <v>24976</v>
       </c>
       <c r="Z200" s="3" t="n">
-        <v>7226</v>
+        <v>8093</v>
       </c>
       <c r="AA200" s="3" t="n">
-        <v>-867</v>
+        <v>2946</v>
       </c>
       <c r="AB200" s="3" t="n">
-        <v>14074</v>
+        <v>15336</v>
       </c>
       <c r="AC200" s="3" t="n">
-        <v>-1272</v>
+        <v>4763</v>
       </c>
       <c r="AD200" s="3" t="n">
-        <v>4920</v>
+        <v>5448</v>
       </c>
       <c r="AE200" s="3" t="n">
-        <v>-533</v>
+        <v>1658</v>
       </c>
       <c r="AF200" s="3" t="n">
-        <v>5669</v>
-[...3 lines deleted...]
-      </c>
+        <v>6463</v>
+      </c>
+      <c r="AG200" s="3" t="inlineStr"/>
       <c r="AH200" s="3" t="n">
-        <v>221.153</v>
-[...3 lines deleted...]
-      </c>
+        <v>531.26</v>
+      </c>
+      <c r="AI200" s="3" t="inlineStr"/>
       <c r="AJ200" s="3" t="n">
-        <v>2555</v>
-[...3 lines deleted...]
-      </c>
+        <v>3197</v>
+      </c>
+      <c r="AK200" s="3" t="inlineStr"/>
       <c r="AL200" s="3" t="n">
-        <v>2757</v>
-[...9 lines deleted...]
-      </c>
+        <v>7915</v>
+      </c>
+      <c r="AM200" s="3" t="inlineStr"/>
+      <c r="AN200" s="3" t="inlineStr"/>
+      <c r="AO200" s="3" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" s="3" t="inlineStr">
         <is>
-          <t>21/02/2026</t>
+          <t>19/05/2026</t>
         </is>
       </c>
       <c r="B201" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C201" s="3" t="inlineStr">
         <is>
-          <t>IMPORTADO EXCEL</t>
+          <t>JV</t>
         </is>
       </c>
       <c r="D201" s="3" t="n">
-        <v>183710</v>
+        <v>193756</v>
       </c>
       <c r="E201" s="3" t="n">
-        <v>4751</v>
+        <v>0</v>
       </c>
       <c r="F201" s="3" t="n">
-        <v>79229</v>
+        <v>82329</v>
       </c>
       <c r="G201" s="3" t="n">
-        <v>1160</v>
+        <v>0</v>
       </c>
       <c r="H201" s="3" t="n">
-        <v>1049</v>
+        <v>3337</v>
       </c>
       <c r="I201" s="3" t="n">
-        <v>944</v>
+        <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>8321</v>
+        <v>13226</v>
       </c>
       <c r="K201" s="3" t="n">
-        <v>2316</v>
+        <v>0</v>
       </c>
       <c r="L201" s="3" t="n">
-        <v>21815</v>
+        <v>26179</v>
       </c>
       <c r="M201" s="3" t="n">
-        <v>2089</v>
+        <v>0</v>
       </c>
       <c r="N201" s="3" t="n">
-        <v>316</v>
+        <v>488</v>
       </c>
       <c r="O201" s="3" t="n">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="P201" s="3" t="n">
-        <v>15805</v>
+        <v>25351</v>
       </c>
       <c r="Q201" s="3" t="n">
-        <v>4226</v>
+        <v>0</v>
       </c>
       <c r="R201" s="3" t="n">
-        <v>1546.4</v>
+        <v>1590.57</v>
       </c>
       <c r="S201" s="3" t="n">
-        <v>20.49300000000017</v>
+        <v>0</v>
       </c>
       <c r="T201" s="3" t="n">
-        <v>11663</v>
+        <v>17436</v>
       </c>
       <c r="U201" s="3" t="n">
-        <v>2841</v>
+        <v>0</v>
       </c>
       <c r="V201" s="3" t="n">
-        <v>1499.881</v>
+        <v>1589.84</v>
       </c>
       <c r="W201" s="3" t="n">
-        <v>48.10800000000017</v>
+        <v>0</v>
       </c>
       <c r="X201" s="3" t="n">
-        <v>72737</v>
+        <v>78516</v>
       </c>
       <c r="Y201" s="3" t="n">
-        <v>2987</v>
+        <v>0</v>
       </c>
       <c r="Z201" s="3" t="n">
-        <v>7565</v>
+        <v>8093</v>
       </c>
       <c r="AA201" s="3" t="n">
-        <v>339</v>
+        <v>0</v>
       </c>
       <c r="AB201" s="3" t="n">
-        <v>14515</v>
+        <v>15336</v>
       </c>
       <c r="AC201" s="3" t="n">
-        <v>441</v>
+        <v>0</v>
       </c>
       <c r="AD201" s="3" t="n">
-        <v>5047</v>
+        <v>5448</v>
       </c>
       <c r="AE201" s="3" t="n">
-        <v>127</v>
+        <v>0</v>
       </c>
       <c r="AF201" s="3" t="n">
-        <v>5942</v>
+        <v>6463</v>
       </c>
       <c r="AG201" s="3" t="n">
-        <v>273</v>
+        <v>0</v>
       </c>
       <c r="AH201" s="3" t="n">
-        <v>297.308</v>
+        <v>531.26</v>
       </c>
       <c r="AI201" s="3" t="n">
-        <v>76.155</v>
+        <v>0</v>
       </c>
       <c r="AJ201" s="3" t="n">
-        <v>2678</v>
+        <v>3197</v>
       </c>
       <c r="AK201" s="3" t="n">
-        <v>123</v>
+        <v>0</v>
       </c>
       <c r="AL201" s="3" t="n">
-        <v>4142</v>
+        <v>7915</v>
       </c>
       <c r="AM201" s="3" t="n">
-        <v>1385</v>
+        <v>0</v>
       </c>
       <c r="AN201" s="3" t="n">
-        <v>1385</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="AO201" s="3" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" s="3" t="inlineStr">
         <is>
-          <t>21/05/2026</t>
+          <t>19/06/2026</t>
         </is>
       </c>
       <c r="B202" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C202" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D202" s="3" t="n">
-        <v>193978</v>
+        <v>198613</v>
       </c>
       <c r="E202" s="3" t="n">
-        <v>10268</v>
+        <v>4857</v>
       </c>
       <c r="F202" s="3" t="n">
-        <v>82420</v>
+        <v>83395</v>
       </c>
       <c r="G202" s="3" t="n">
-        <v>3191</v>
+        <v>1066</v>
       </c>
       <c r="H202" s="3" t="n">
+        <v>4270</v>
+      </c>
+      <c r="I202" s="3" t="n">
+        <v>933</v>
+      </c>
+      <c r="J202" s="3" t="n">
+        <v>15182</v>
+      </c>
+      <c r="K202" s="3" t="n">
+        <v>1956</v>
+      </c>
+      <c r="L202" s="3" t="n">
+        <v>27879</v>
+      </c>
+      <c r="M202" s="3" t="n">
+        <v>1700</v>
+      </c>
+      <c r="N202" s="3" t="n">
+        <v>538</v>
+      </c>
+      <c r="O202" s="3" t="n">
+        <v>50</v>
+      </c>
+      <c r="P202" s="3" t="n">
+        <v>29093</v>
+      </c>
+      <c r="Q202" s="3" t="n">
+        <v>3742</v>
+      </c>
+      <c r="R202" s="3" t="n">
+        <v>1611.843</v>
+      </c>
+      <c r="S202" s="3" t="n">
+        <v>21.27300000000014</v>
+      </c>
+      <c r="T202" s="3" t="n">
+        <v>19675</v>
+      </c>
+      <c r="U202" s="3" t="n">
+        <v>2239</v>
+      </c>
+      <c r="V202" s="3" t="n">
+        <v>1621.238</v>
+      </c>
+      <c r="W202" s="3" t="n">
+        <v>31.39800000000014</v>
+      </c>
+      <c r="X202" s="3" t="n">
+        <v>80779</v>
+      </c>
+      <c r="Y202" s="3" t="n">
+        <v>2263</v>
+      </c>
+      <c r="Z202" s="3" t="n">
+        <v>8254</v>
+      </c>
+      <c r="AA202" s="3" t="n">
+        <v>161</v>
+      </c>
+      <c r="AB202" s="3" t="n">
+        <v>15614</v>
+      </c>
+      <c r="AC202" s="3" t="n">
+        <v>278</v>
+      </c>
+      <c r="AD202" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE202" s="3" t="n">
+        <v>34</v>
+      </c>
+      <c r="AF202" s="3" t="n">
+        <v>6668</v>
+      </c>
+      <c r="AG202" s="3" t="n">
+        <v>205</v>
+      </c>
+      <c r="AH202" s="3" t="n">
+        <v>597.353</v>
+      </c>
+      <c r="AI202" s="3" t="n">
+        <v>66.09299999999996</v>
+      </c>
+      <c r="AJ202" s="3" t="n">
         <v>3402</v>
       </c>
-      <c r="I202" s="3" t="n">
-[...82 lines deleted...]
-      </c>
       <c r="AK202" s="3" t="n">
-        <v>530</v>
+        <v>205</v>
       </c>
       <c r="AL202" s="3" t="n">
-        <v>7990</v>
+        <v>9418</v>
       </c>
       <c r="AM202" s="3" t="n">
-        <v>3848</v>
+        <v>1503</v>
       </c>
       <c r="AN202" s="3" t="n">
-        <v>3848</v>
+        <v>1503</v>
       </c>
       <c r="AO202" s="3" t="n">
-        <v>39.53153893568933</v>
+        <v>40.16568679850347</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="3" t="inlineStr">
         <is>
-          <t>21/05/2026</t>
+          <t>19/07/2025</t>
         </is>
       </c>
       <c r="B203" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C203" s="3" t="inlineStr">
         <is>
-          <t>JV</t>
+          <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D203" s="3" t="n">
-        <v>193978</v>
+        <v>155012</v>
       </c>
       <c r="E203" s="3" t="n">
-        <v>0</v>
+        <v>-43601</v>
       </c>
       <c r="F203" s="3" t="n">
-        <v>82420</v>
+        <v>72210</v>
       </c>
       <c r="G203" s="3" t="n">
-        <v>0</v>
+        <v>-11185</v>
       </c>
       <c r="H203" s="3" t="n">
-        <v>3402</v>
+        <v>55345.41</v>
       </c>
       <c r="I203" s="3" t="n">
-        <v>0</v>
+        <v>51075.41</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>13323</v>
+        <v>12024</v>
       </c>
       <c r="K203" s="3" t="n">
-        <v>0</v>
+        <v>-3158</v>
       </c>
       <c r="L203" s="3" t="n">
-        <v>26264</v>
+        <v>18769.3</v>
       </c>
       <c r="M203" s="3" t="n">
-        <v>0</v>
+        <v>-9109.700000000001</v>
       </c>
       <c r="N203" s="3" t="n">
-        <v>492</v>
+        <v>16153</v>
       </c>
       <c r="O203" s="3" t="n">
-        <v>0</v>
-[...6 lines deleted...]
-      </c>
+        <v>15615</v>
+      </c>
+      <c r="P203" s="3" t="inlineStr"/>
+      <c r="Q203" s="3" t="inlineStr"/>
       <c r="R203" s="3" t="n">
-        <v>1592.33</v>
+        <v>1469.303</v>
       </c>
       <c r="S203" s="3" t="n">
-        <v>0</v>
+        <v>-142.54</v>
       </c>
       <c r="T203" s="3" t="n">
-        <v>17549</v>
+        <v>50</v>
       </c>
       <c r="U203" s="3" t="n">
-        <v>0</v>
+        <v>-19625</v>
       </c>
       <c r="V203" s="3" t="n">
-        <v>1591.47</v>
+        <v>1218.529</v>
       </c>
       <c r="W203" s="3" t="n">
-        <v>0</v>
+        <v>-402.7090000000001</v>
       </c>
       <c r="X203" s="3" t="n">
-        <v>78638</v>
+        <v>57965</v>
       </c>
       <c r="Y203" s="3" t="n">
-        <v>0</v>
+        <v>-22814</v>
       </c>
       <c r="Z203" s="3" t="n">
-        <v>8095</v>
+        <v>5707</v>
       </c>
       <c r="AA203" s="3" t="n">
-        <v>0</v>
+        <v>-2547</v>
       </c>
       <c r="AB203" s="3" t="n">
-        <v>15351</v>
+        <v>11733</v>
       </c>
       <c r="AC203" s="3" t="n">
-        <v>0</v>
+        <v>-3881</v>
       </c>
       <c r="AD203" s="3" t="n">
-        <v>5458</v>
+        <v>3790</v>
       </c>
       <c r="AE203" s="3" t="n">
-        <v>0</v>
+        <v>-1692</v>
       </c>
       <c r="AF203" s="3" t="n">
-        <v>6474</v>
+        <v>4901</v>
       </c>
       <c r="AG203" s="3" t="n">
-        <v>0</v>
-[...21 lines deleted...]
-      </c>
+        <v>-1767</v>
+      </c>
+      <c r="AH203" s="3" t="inlineStr"/>
+      <c r="AI203" s="3" t="inlineStr"/>
+      <c r="AJ203" s="3" t="inlineStr"/>
+      <c r="AK203" s="3" t="inlineStr"/>
+      <c r="AL203" s="3" t="inlineStr"/>
+      <c r="AM203" s="3" t="inlineStr"/>
+      <c r="AN203" s="3" t="inlineStr"/>
       <c r="AO203" s="3" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" s="3" t="inlineStr">
         <is>
-          <t>21/06/2026</t>
+          <t>19/08/2025</t>
         </is>
       </c>
       <c r="B204" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C204" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D204" s="3" t="n">
-        <v>199013</v>
+        <v>158663</v>
       </c>
       <c r="E204" s="3" t="n">
-        <v>5035</v>
+        <v>3651</v>
       </c>
       <c r="F204" s="3" t="n">
-        <v>83459</v>
+        <v>73284</v>
       </c>
       <c r="G204" s="3" t="n">
-        <v>1039</v>
+        <v>1074</v>
       </c>
       <c r="H204" s="3" t="n">
-        <v>4320</v>
+        <v>56404.15</v>
       </c>
       <c r="I204" s="3" t="n">
-        <v>918</v>
+        <v>1058.739999999998</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>15345</v>
+        <v>12735</v>
       </c>
       <c r="K204" s="3" t="n">
-        <v>2022</v>
+        <v>711</v>
       </c>
       <c r="L204" s="3" t="n">
-        <v>28021</v>
+        <v>19292.19</v>
       </c>
       <c r="M204" s="3" t="n">
-        <v>1757</v>
+        <v>522.8899999999994</v>
       </c>
       <c r="N204" s="3" t="n">
-        <v>540</v>
+        <v>18074</v>
       </c>
       <c r="O204" s="3" t="n">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>1921</v>
+      </c>
+      <c r="P204" s="3" t="inlineStr"/>
+      <c r="Q204" s="3" t="inlineStr"/>
       <c r="R204" s="3" t="n">
-        <v>1612.686</v>
+        <v>1478.513</v>
       </c>
       <c r="S204" s="3" t="n">
-        <v>20.35599999999999</v>
+        <v>9.209999999999809</v>
       </c>
       <c r="T204" s="3" t="n">
-        <v>19869</v>
+        <v>887</v>
       </c>
       <c r="U204" s="3" t="n">
-        <v>2320</v>
+        <v>837</v>
       </c>
       <c r="V204" s="3" t="n">
-        <v>1622.21</v>
+        <v>1245.51</v>
       </c>
       <c r="W204" s="3" t="n">
-        <v>30.74000000000001</v>
+        <v>26.98099999999999</v>
       </c>
       <c r="X204" s="3" t="n">
-        <v>80969</v>
+        <v>59310</v>
       </c>
       <c r="Y204" s="3" t="n">
-        <v>2331</v>
+        <v>1345</v>
       </c>
       <c r="Z204" s="3" t="n">
-        <v>8260</v>
+        <v>5925</v>
       </c>
       <c r="AA204" s="3" t="n">
-        <v>165</v>
+        <v>218</v>
       </c>
       <c r="AB204" s="3" t="n">
-        <v>15630</v>
+        <v>12114</v>
       </c>
       <c r="AC204" s="3" t="n">
-        <v>279</v>
+        <v>381</v>
       </c>
       <c r="AD204" s="3" t="n">
-        <v>5505</v>
+        <v>3854</v>
       </c>
       <c r="AE204" s="3" t="n">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="AF204" s="3" t="n">
-        <v>6701</v>
+        <v>5037</v>
       </c>
       <c r="AG204" s="3" t="n">
-        <v>227</v>
+        <v>136</v>
       </c>
       <c r="AH204" s="3" t="n">
-        <v>599.313</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="AI204" s="3" t="inlineStr"/>
       <c r="AJ204" s="3" t="n">
-        <v>3414</v>
-[...15 lines deleted...]
-      </c>
+        <v>2251</v>
+      </c>
+      <c r="AK204" s="3" t="inlineStr"/>
+      <c r="AL204" s="3" t="inlineStr"/>
+      <c r="AM204" s="3" t="inlineStr"/>
+      <c r="AN204" s="3" t="inlineStr"/>
+      <c r="AO204" s="3" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
-          <t>21/07/2025</t>
+          <t>19/09/2025</t>
         </is>
       </c>
       <c r="B205" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C205" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D205" s="3" t="n">
-        <v>155135</v>
+        <v>162411</v>
       </c>
       <c r="E205" s="3" t="n">
-        <v>-43878</v>
+        <v>3748</v>
       </c>
       <c r="F205" s="3" t="n">
-        <v>72235</v>
+        <v>74199</v>
       </c>
       <c r="G205" s="3" t="n">
-        <v>-11224</v>
+        <v>915</v>
       </c>
       <c r="H205" s="3" t="n">
-        <v>55368.28</v>
+        <v>57294.5</v>
       </c>
       <c r="I205" s="3" t="n">
-        <v>51048.28</v>
+        <v>890.3499999999985</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>12045</v>
+        <v>13830</v>
       </c>
       <c r="K205" s="3" t="n">
-        <v>-3300</v>
+        <v>1095</v>
       </c>
       <c r="L205" s="3" t="n">
-        <v>18782.03</v>
+        <v>19991.93</v>
       </c>
       <c r="M205" s="3" t="n">
-        <v>-9238.970000000001</v>
+        <v>699.7400000000016</v>
       </c>
       <c r="N205" s="3" t="n">
-        <v>16232</v>
+        <v>19836</v>
       </c>
       <c r="O205" s="3" t="n">
-        <v>15692</v>
+        <v>1762</v>
       </c>
       <c r="P205" s="3" t="inlineStr"/>
       <c r="Q205" s="3" t="inlineStr"/>
       <c r="R205" s="3" t="n">
-        <v>1469.71</v>
+        <v>1483.532</v>
       </c>
       <c r="S205" s="3" t="n">
-        <v>-142.9759999999999</v>
+        <v>5.019000000000005</v>
       </c>
       <c r="T205" s="3" t="n">
-        <v>101</v>
+        <v>1787</v>
       </c>
       <c r="U205" s="3" t="n">
-        <v>-19768</v>
+        <v>900</v>
       </c>
       <c r="V205" s="3" t="n">
-        <v>1219.375</v>
+        <v>1279.605</v>
       </c>
       <c r="W205" s="3" t="n">
-        <v>-402.835</v>
+        <v>34.09500000000003</v>
       </c>
       <c r="X205" s="3" t="n">
-        <v>58013</v>
+        <v>60615</v>
       </c>
       <c r="Y205" s="3" t="n">
-        <v>-22956</v>
+        <v>1305</v>
       </c>
       <c r="Z205" s="3" t="n">
-        <v>5712</v>
+        <v>6184</v>
       </c>
       <c r="AA205" s="3" t="n">
-        <v>-2548</v>
+        <v>259</v>
       </c>
       <c r="AB205" s="3" t="n">
-        <v>11748</v>
+        <v>12509</v>
       </c>
       <c r="AC205" s="3" t="n">
-        <v>-3882</v>
+        <v>395</v>
       </c>
       <c r="AD205" s="3" t="n">
-        <v>3790</v>
+        <v>4031</v>
       </c>
       <c r="AE205" s="3" t="n">
-        <v>-1715</v>
+        <v>177</v>
       </c>
       <c r="AF205" s="3" t="n">
-        <v>4901</v>
+        <v>5165</v>
       </c>
       <c r="AG205" s="3" t="n">
-        <v>-1800</v>
-[...4 lines deleted...]
-      <c r="AK205" s="3" t="inlineStr"/>
+        <v>128</v>
+      </c>
+      <c r="AH205" s="3" t="n">
+        <v>147</v>
+      </c>
+      <c r="AI205" s="3" t="n">
+        <v>68</v>
+      </c>
+      <c r="AJ205" s="3" t="n">
+        <v>2306</v>
+      </c>
+      <c r="AK205" s="3" t="n">
+        <v>55</v>
+      </c>
       <c r="AL205" s="3" t="inlineStr"/>
       <c r="AM205" s="3" t="inlineStr"/>
       <c r="AN205" s="3" t="inlineStr"/>
       <c r="AO205" s="3" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" s="3" t="inlineStr">
         <is>
-          <t>21/08/2025</t>
+          <t>19/10/2025</t>
         </is>
       </c>
       <c r="B206" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C206" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D206" s="3" t="n">
-        <v>158882</v>
+        <v>166699</v>
       </c>
       <c r="E206" s="3" t="n">
-        <v>3747</v>
+        <v>4288</v>
       </c>
       <c r="F206" s="3" t="n">
-        <v>73348</v>
+        <v>20521</v>
       </c>
       <c r="G206" s="3" t="n">
-        <v>1113</v>
+        <v>-53678</v>
       </c>
       <c r="H206" s="3" t="n">
-        <v>56467.61</v>
+        <v>58288.17</v>
       </c>
       <c r="I206" s="3" t="n">
-        <v>1099.330000000002</v>
+        <v>993.6699999999983</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>12791</v>
+        <v>432</v>
       </c>
       <c r="K206" s="3" t="n">
-        <v>746</v>
+        <v>-13398</v>
       </c>
       <c r="L206" s="3" t="n">
-        <v>19327.61</v>
+        <v>14714</v>
       </c>
       <c r="M206" s="3" t="n">
-        <v>545.5800000000017</v>
+        <v>-5277.93</v>
       </c>
       <c r="N206" s="3" t="n">
-        <v>18175</v>
+        <v>19</v>
       </c>
       <c r="O206" s="3" t="n">
-        <v>1943</v>
-[...1 lines deleted...]
-      <c r="P206" s="3" t="inlineStr"/>
+        <v>-19817</v>
+      </c>
+      <c r="P206" s="3" t="n">
+        <v>958</v>
+      </c>
       <c r="Q206" s="3" t="inlineStr"/>
       <c r="R206" s="3" t="n">
-        <v>1478.874</v>
+        <v>1490.037</v>
       </c>
       <c r="S206" s="3" t="n">
-        <v>9.163999999999987</v>
+        <v>6.505000000000109</v>
       </c>
       <c r="T206" s="3" t="n">
-        <v>945</v>
+        <v>1322</v>
       </c>
       <c r="U206" s="3" t="n">
-        <v>844</v>
+        <v>-465</v>
       </c>
       <c r="V206" s="3" t="n">
-        <v>1247.547</v>
+        <v>1314.054</v>
       </c>
       <c r="W206" s="3" t="n">
-        <v>28.17200000000003</v>
+        <v>34.44900000000007</v>
       </c>
       <c r="X206" s="3" t="n">
-        <v>59384</v>
+        <v>62307</v>
       </c>
       <c r="Y206" s="3" t="n">
-        <v>1371</v>
+        <v>1692</v>
       </c>
       <c r="Z206" s="3" t="n">
-        <v>5941</v>
+        <v>6446</v>
       </c>
       <c r="AA206" s="3" t="n">
-        <v>229</v>
+        <v>262</v>
       </c>
       <c r="AB206" s="3" t="n">
-        <v>12131</v>
+        <v>12883</v>
       </c>
       <c r="AC206" s="3" t="n">
-        <v>383</v>
+        <v>374</v>
       </c>
       <c r="AD206" s="3" t="n">
-        <v>3860</v>
+        <v>4254</v>
       </c>
       <c r="AE206" s="3" t="n">
-        <v>70</v>
+        <v>223</v>
       </c>
       <c r="AF206" s="3" t="n">
-        <v>5044</v>
+        <v>5165</v>
       </c>
       <c r="AG206" s="3" t="n">
-        <v>143</v>
+        <v>0</v>
       </c>
       <c r="AH206" s="3" t="n">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="AI206" s="3" t="inlineStr"/>
+        <v>223</v>
+      </c>
+      <c r="AI206" s="3" t="n">
+        <v>76</v>
+      </c>
       <c r="AJ206" s="3" t="n">
-        <v>2255</v>
-[...2 lines deleted...]
-      <c r="AL206" s="3" t="inlineStr"/>
+        <v>2335</v>
+      </c>
+      <c r="AK206" s="3" t="n">
+        <v>29</v>
+      </c>
+      <c r="AL206" s="3" t="n">
+        <v>-364</v>
+      </c>
       <c r="AM206" s="3" t="inlineStr"/>
       <c r="AN206" s="3" t="inlineStr"/>
       <c r="AO206" s="3" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
-          <t>21/09/2025</t>
+          <t>19/11/2025</t>
         </is>
       </c>
       <c r="B207" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C207" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D207" s="3" t="n">
-        <v>162683</v>
+        <v>171062</v>
       </c>
       <c r="E207" s="3" t="n">
-        <v>3801</v>
+        <v>4363</v>
       </c>
       <c r="F207" s="3" t="n">
-        <v>74255</v>
+        <v>75947</v>
       </c>
       <c r="G207" s="3" t="n">
-        <v>907</v>
+        <v>55426</v>
       </c>
       <c r="H207" s="3" t="n">
-        <v>57347.93</v>
+        <v>59504.05</v>
       </c>
       <c r="I207" s="3" t="n">
-        <v>880.3199999999997</v>
+        <v>1215.880000000005</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>13897</v>
+        <v>2136</v>
       </c>
       <c r="K207" s="3" t="n">
-        <v>1106</v>
+        <v>1704</v>
       </c>
       <c r="L207" s="3" t="n">
-        <v>20033.71</v>
+        <v>16254</v>
       </c>
       <c r="M207" s="3" t="n">
-        <v>706.0999999999985</v>
+        <v>1540</v>
       </c>
       <c r="N207" s="3" t="n">
-        <v>19995</v>
+        <v>98</v>
       </c>
       <c r="O207" s="3" t="n">
-        <v>1820</v>
-[...2 lines deleted...]
-      <c r="Q207" s="3" t="inlineStr"/>
+        <v>79</v>
+      </c>
+      <c r="P207" s="3" t="n">
+        <v>4170</v>
+      </c>
+      <c r="Q207" s="3" t="n">
+        <v>3212</v>
+      </c>
       <c r="R207" s="3" t="n">
-        <v>1483.713</v>
+        <v>1502.677</v>
       </c>
       <c r="S207" s="3" t="n">
-        <v>4.838999999999942</v>
+        <v>12.63999999999987</v>
       </c>
       <c r="T207" s="3" t="n">
-        <v>1863</v>
+        <v>3619</v>
       </c>
       <c r="U207" s="3" t="n">
-        <v>918</v>
-[...2 lines deleted...]
-      <c r="W207" s="3" t="inlineStr"/>
+        <v>2297</v>
+      </c>
+      <c r="V207" s="3" t="n">
+        <v>1350.874</v>
+      </c>
+      <c r="W207" s="3" t="n">
+        <v>36.81999999999994</v>
+      </c>
       <c r="X207" s="3" t="n">
-        <v>60713</v>
+        <v>64543</v>
       </c>
       <c r="Y207" s="3" t="n">
-        <v>1329</v>
+        <v>2236</v>
       </c>
       <c r="Z207" s="3" t="n">
-        <v>6198</v>
+        <v>6690</v>
       </c>
       <c r="AA207" s="3" t="n">
-        <v>257</v>
+        <v>244</v>
       </c>
       <c r="AB207" s="3" t="n">
-        <v>12532</v>
+        <v>13314</v>
       </c>
       <c r="AC207" s="3" t="n">
-        <v>401</v>
+        <v>431</v>
       </c>
       <c r="AD207" s="3" t="n">
-        <v>4047</v>
+        <v>4477</v>
       </c>
       <c r="AE207" s="3" t="n">
-        <v>187</v>
+        <v>223</v>
       </c>
       <c r="AF207" s="3" t="n">
-        <v>5165</v>
+        <v>5246</v>
       </c>
       <c r="AG207" s="3" t="n">
-        <v>121</v>
+        <v>81</v>
       </c>
       <c r="AH207" s="3" t="n">
-        <v>150</v>
+        <v>55.002</v>
       </c>
       <c r="AI207" s="3" t="n">
-        <v>66</v>
-[...6 lines deleted...]
-      <c r="AO207" s="3" t="inlineStr"/>
+        <v>-167.998</v>
+      </c>
+      <c r="AJ207" s="3" t="n">
+        <v>2364</v>
+      </c>
+      <c r="AK207" s="3" t="n">
+        <v>29</v>
+      </c>
+      <c r="AL207" s="3" t="n">
+        <v>551</v>
+      </c>
+      <c r="AM207" s="3" t="n">
+        <v>915</v>
+      </c>
+      <c r="AN207" s="3" t="n">
+        <v>915</v>
+      </c>
+      <c r="AO207" s="3" t="n">
+        <v>28.48692403486924</v>
+      </c>
     </row>
     <row r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
-          <t>21/10/2025</t>
+          <t>19/12/2025</t>
         </is>
       </c>
       <c r="B208" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C208" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D208" s="3" t="n">
-        <v>166935</v>
+        <v>174647</v>
       </c>
       <c r="E208" s="3" t="n">
-        <v>4252</v>
+        <v>3585</v>
       </c>
       <c r="F208" s="3" t="n">
-        <v>20531</v>
+        <v>76946</v>
       </c>
       <c r="G208" s="3" t="n">
-        <v>-53724</v>
+        <v>999</v>
       </c>
       <c r="H208" s="3" t="n">
-        <v>58339.44</v>
+        <v>60406.4</v>
       </c>
       <c r="I208" s="3" t="n">
-        <v>991.510000000002</v>
+        <v>902.3499999999985</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>525</v>
+        <v>3893</v>
       </c>
       <c r="K208" s="3" t="n">
-        <v>-13372</v>
+        <v>1757</v>
       </c>
       <c r="L208" s="3" t="n">
-        <v>14799</v>
+        <v>17835</v>
       </c>
       <c r="M208" s="3" t="n">
-        <v>-5234.709999999999</v>
+        <v>1581</v>
       </c>
       <c r="N208" s="3" t="n">
-        <v>25</v>
+        <v>173</v>
       </c>
       <c r="O208" s="3" t="n">
-        <v>-19970</v>
+        <v>75</v>
       </c>
       <c r="P208" s="3" t="n">
-        <v>1132</v>
-[...1 lines deleted...]
-      <c r="Q208" s="3" t="inlineStr"/>
+        <v>7521</v>
+      </c>
+      <c r="Q208" s="3" t="n">
+        <v>3351</v>
+      </c>
       <c r="R208" s="3" t="n">
-        <v>1490.524</v>
+        <v>1512.957</v>
       </c>
       <c r="S208" s="3" t="n">
-        <v>6.810999999999922</v>
+        <v>10.2800000000002</v>
       </c>
       <c r="T208" s="3" t="n">
-        <v>1447</v>
+        <v>5982</v>
       </c>
       <c r="U208" s="3" t="n">
-        <v>-416</v>
+        <v>2363</v>
       </c>
       <c r="V208" s="3" t="n">
-        <v>1316.29</v>
-[...1 lines deleted...]
-      <c r="W208" s="3" t="inlineStr"/>
+        <v>1393.68</v>
+      </c>
+      <c r="W208" s="3" t="n">
+        <v>42.80600000000004</v>
+      </c>
       <c r="X208" s="3" t="n">
-        <v>62419</v>
+        <v>66913</v>
       </c>
       <c r="Y208" s="3" t="n">
-        <v>1706</v>
+        <v>2370</v>
       </c>
       <c r="Z208" s="3" t="n">
-        <v>6467</v>
+        <v>6949</v>
       </c>
       <c r="AA208" s="3" t="n">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="AB208" s="3" t="n">
-        <v>12907</v>
+        <v>13712</v>
       </c>
       <c r="AC208" s="3" t="n">
-        <v>375</v>
+        <v>398</v>
       </c>
       <c r="AD208" s="3" t="n">
-        <v>4262</v>
+        <v>4678</v>
       </c>
       <c r="AE208" s="3" t="n">
-        <v>215</v>
+        <v>201</v>
       </c>
       <c r="AF208" s="3" t="n">
-        <v>5165</v>
+        <v>5399</v>
       </c>
       <c r="AG208" s="3" t="n">
-        <v>0</v>
+        <v>153</v>
       </c>
       <c r="AH208" s="3" t="n">
-        <v>232</v>
+        <v>144.767</v>
       </c>
       <c r="AI208" s="3" t="n">
-        <v>82</v>
+        <v>89.76499999999999</v>
       </c>
       <c r="AJ208" s="3" t="n">
-        <v>2336</v>
-[...1 lines deleted...]
-      <c r="AK208" s="3" t="inlineStr"/>
+        <v>2435</v>
+      </c>
+      <c r="AK208" s="3" t="n">
+        <v>71</v>
+      </c>
       <c r="AL208" s="3" t="n">
-        <v>-315</v>
-[...3 lines deleted...]
-      <c r="AO208" s="3" t="inlineStr"/>
+        <v>1539</v>
+      </c>
+      <c r="AM208" s="3" t="n">
+        <v>988</v>
+      </c>
+      <c r="AN208" s="3" t="n">
+        <v>988</v>
+      </c>
+      <c r="AO208" s="3" t="n">
+        <v>29.48373619814981</v>
+      </c>
     </row>
     <row r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
-          <t>21/11/2025</t>
+          <t>20/01/2026</t>
         </is>
       </c>
       <c r="B209" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C209" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D209" s="3" t="n">
-        <v>171351</v>
+        <v>178833</v>
       </c>
       <c r="E209" s="3" t="n">
-        <v>4416</v>
+        <v>4186</v>
       </c>
       <c r="F209" s="3" t="n">
-        <v>76038</v>
+        <v>78037</v>
       </c>
       <c r="G209" s="3" t="n">
-        <v>55507</v>
+        <v>1091</v>
       </c>
       <c r="H209" s="3" t="n">
-        <v>59589.46</v>
+        <v>59</v>
       </c>
       <c r="I209" s="3" t="n">
-        <v>1250.019999999997</v>
+        <v>-60347.4</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>2270</v>
+        <v>5942</v>
       </c>
       <c r="K209" s="3" t="n">
-        <v>1745</v>
+        <v>2049</v>
       </c>
       <c r="L209" s="3" t="n">
-        <v>16374</v>
+        <v>19670</v>
       </c>
       <c r="M209" s="3" t="n">
-        <v>1575</v>
+        <v>1835</v>
       </c>
       <c r="N209" s="3" t="n">
-        <v>103</v>
+        <v>246</v>
       </c>
       <c r="O209" s="3" t="n">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="P209" s="3" t="n">
-        <v>4422</v>
+        <v>11458</v>
       </c>
       <c r="Q209" s="3" t="n">
-        <v>3290</v>
+        <v>3937</v>
       </c>
       <c r="R209" s="3" t="n">
-        <v>1503.517</v>
+        <v>1525.526</v>
       </c>
       <c r="S209" s="3" t="n">
-        <v>12.99300000000017</v>
+        <v>12.56899999999996</v>
       </c>
       <c r="T209" s="3" t="n">
-        <v>3798</v>
+        <v>8737</v>
       </c>
       <c r="U209" s="3" t="n">
-        <v>2351</v>
+        <v>2755</v>
       </c>
       <c r="V209" s="3" t="n">
-        <v>1353.4</v>
+        <v>1445.828</v>
       </c>
       <c r="W209" s="3" t="n">
-        <v>37.11000000000013</v>
+        <v>52.14799999999991</v>
       </c>
       <c r="X209" s="3" t="n">
-        <v>64716</v>
+        <v>69668</v>
       </c>
       <c r="Y209" s="3" t="n">
-        <v>2297</v>
+        <v>2755</v>
       </c>
       <c r="Z209" s="3" t="n">
-        <v>6720</v>
+        <v>7221</v>
       </c>
       <c r="AA209" s="3" t="n">
-        <v>253</v>
+        <v>272</v>
       </c>
       <c r="AB209" s="3" t="n">
-        <v>13349</v>
+        <v>14061</v>
       </c>
       <c r="AC209" s="3" t="n">
-        <v>442</v>
+        <v>349</v>
       </c>
       <c r="AD209" s="3" t="n">
-        <v>4493</v>
+        <v>4915</v>
       </c>
       <c r="AE209" s="3" t="n">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="AF209" s="3" t="n">
-        <v>5251</v>
+        <v>5669</v>
       </c>
       <c r="AG209" s="3" t="n">
-        <v>86</v>
+        <v>270</v>
       </c>
       <c r="AH209" s="3" t="n">
-        <v>62.042</v>
+        <v>217.304</v>
       </c>
       <c r="AI209" s="3" t="n">
-        <v>-169.958</v>
+        <v>72.53700000000001</v>
       </c>
       <c r="AJ209" s="3" t="n">
-        <v>2370</v>
+        <v>2553</v>
       </c>
       <c r="AK209" s="3" t="n">
-        <v>34</v>
+        <v>118</v>
       </c>
       <c r="AL209" s="3" t="n">
-        <v>624</v>
+        <v>2721</v>
       </c>
       <c r="AM209" s="3" t="n">
-        <v>939</v>
+        <v>1182</v>
       </c>
       <c r="AN209" s="3" t="n">
-        <v>939</v>
+        <v>1182</v>
       </c>
       <c r="AO209" s="3" t="n">
-        <v>28.54103343465045</v>
+        <v>30.02286004572009</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
-          <t>21/12/2025</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="B210" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C210" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D210" s="3" t="n">
-        <v>174865</v>
+        <v>183516</v>
       </c>
       <c r="E210" s="3" t="n">
-        <v>3514</v>
+        <v>4683</v>
       </c>
       <c r="F210" s="3" t="n">
-        <v>77009</v>
+        <v>79186</v>
       </c>
       <c r="G210" s="3" t="n">
-        <v>971</v>
+        <v>1149</v>
       </c>
       <c r="H210" s="3" t="n">
-        <v>60466.08</v>
+        <v>1020</v>
       </c>
       <c r="I210" s="3" t="n">
-        <v>876.6200000000026</v>
+        <v>961</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>4002</v>
+        <v>8224</v>
       </c>
       <c r="K210" s="3" t="n">
-        <v>1732</v>
+        <v>2282</v>
       </c>
       <c r="L210" s="3" t="n">
-        <v>17932</v>
+        <v>21728</v>
       </c>
       <c r="M210" s="3" t="n">
-        <v>1558</v>
+        <v>2058</v>
       </c>
       <c r="N210" s="3" t="n">
-        <v>177</v>
+        <v>312</v>
       </c>
       <c r="O210" s="3" t="n">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="P210" s="3" t="n">
-        <v>7728</v>
+        <v>15618</v>
       </c>
       <c r="Q210" s="3" t="n">
-        <v>3306</v>
+        <v>4160</v>
       </c>
       <c r="R210" s="3" t="n">
-        <v>1513.847</v>
+        <v>1546.059</v>
       </c>
       <c r="S210" s="3" t="n">
-        <v>10.32999999999993</v>
+        <v>20.5329999999999</v>
       </c>
       <c r="T210" s="3" t="n">
-        <v>6128</v>
+        <v>11549</v>
       </c>
       <c r="U210" s="3" t="n">
-        <v>2330</v>
+        <v>2812</v>
       </c>
       <c r="V210" s="3" t="n">
-        <v>1396.798</v>
+        <v>1498.814</v>
       </c>
       <c r="W210" s="3" t="n">
-        <v>43.39799999999991</v>
+        <v>52.9860000000001</v>
       </c>
       <c r="X210" s="3" t="n">
-        <v>67048</v>
+        <v>72624</v>
       </c>
       <c r="Y210" s="3" t="n">
-        <v>2332</v>
+        <v>2956</v>
       </c>
       <c r="Z210" s="3" t="n">
-        <v>6952</v>
+        <v>7551</v>
       </c>
       <c r="AA210" s="3" t="n">
-        <v>232</v>
+        <v>330</v>
       </c>
       <c r="AB210" s="3" t="n">
-        <v>13729</v>
+        <v>14497</v>
       </c>
       <c r="AC210" s="3" t="n">
-        <v>380</v>
+        <v>436</v>
       </c>
       <c r="AD210" s="3" t="n">
-        <v>4679</v>
+        <v>5047</v>
       </c>
       <c r="AE210" s="3" t="n">
-        <v>186</v>
-[...2 lines deleted...]
-      <c r="AG210" s="3" t="inlineStr"/>
+        <v>132</v>
+      </c>
+      <c r="AF210" s="3" t="n">
+        <v>5928</v>
+      </c>
+      <c r="AG210" s="3" t="n">
+        <v>259</v>
+      </c>
       <c r="AH210" s="3" t="n">
-        <v>144.826</v>
+        <v>292.728</v>
       </c>
       <c r="AI210" s="3" t="n">
-        <v>82.78399999999999</v>
+        <v>75.42400000000001</v>
       </c>
       <c r="AJ210" s="3" t="n">
-        <v>2437</v>
+        <v>2675</v>
       </c>
       <c r="AK210" s="3" t="n">
-        <v>67</v>
+        <v>122</v>
       </c>
       <c r="AL210" s="3" t="n">
-        <v>1600</v>
+        <v>4069</v>
       </c>
       <c r="AM210" s="3" t="n">
-        <v>976</v>
+        <v>1348</v>
       </c>
       <c r="AN210" s="3" t="n">
-        <v>976</v>
+        <v>1348</v>
       </c>
       <c r="AO210" s="3" t="n">
-        <v>29.52208106473079</v>
+        <v>32.40384615384615</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
-          <t>22/02/2026</t>
+          <t>20/05/2026</t>
         </is>
       </c>
       <c r="B211" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C211" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D211" s="3" t="n">
-        <v>183855</v>
+        <v>193881</v>
       </c>
       <c r="E211" s="3" t="n">
-        <v>8990</v>
+        <v>10365</v>
       </c>
       <c r="F211" s="3" t="n">
-        <v>79278</v>
+        <v>82393</v>
       </c>
       <c r="G211" s="3" t="n">
-        <v>2269</v>
+        <v>3207</v>
       </c>
       <c r="H211" s="3" t="n">
-        <v>1086</v>
+        <v>3382</v>
       </c>
       <c r="I211" s="3" t="n">
-        <v>-59380.08</v>
+        <v>2362</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>8393</v>
+        <v>13277</v>
       </c>
       <c r="K211" s="3" t="n">
-        <v>4391</v>
+        <v>5053</v>
       </c>
       <c r="L211" s="3" t="n">
-        <v>21879</v>
+        <v>26223</v>
       </c>
       <c r="M211" s="3" t="n">
-        <v>3947</v>
+        <v>4495</v>
       </c>
       <c r="N211" s="3" t="n">
-        <v>318</v>
+        <v>490</v>
       </c>
       <c r="O211" s="3" t="n">
-        <v>141</v>
+        <v>178</v>
       </c>
       <c r="P211" s="3" t="n">
-        <v>15943</v>
+        <v>25449</v>
       </c>
       <c r="Q211" s="3" t="n">
-        <v>8215</v>
+        <v>9831</v>
       </c>
       <c r="R211" s="3" t="n">
-        <v>1546.602</v>
+        <v>1591.39</v>
       </c>
       <c r="S211" s="3" t="n">
-        <v>32.75500000000011</v>
+        <v>45.33100000000013</v>
       </c>
       <c r="T211" s="3" t="n">
-        <v>11748</v>
+        <v>17495</v>
       </c>
       <c r="U211" s="3" t="n">
-        <v>5620</v>
+        <v>5946</v>
       </c>
       <c r="V211" s="3" t="n">
-        <v>1500.413</v>
+        <v>1590.68</v>
       </c>
       <c r="W211" s="3" t="n">
-        <v>103.615</v>
+        <v>91.86599999999999</v>
       </c>
       <c r="X211" s="3" t="n">
-        <v>72823</v>
+        <v>78586</v>
       </c>
       <c r="Y211" s="3" t="n">
-        <v>5775</v>
+        <v>5962</v>
       </c>
       <c r="Z211" s="3" t="n">
-        <v>7570</v>
+        <v>8093</v>
       </c>
       <c r="AA211" s="3" t="n">
-        <v>618</v>
+        <v>542</v>
       </c>
       <c r="AB211" s="3" t="n">
-        <v>14524</v>
+        <v>15346</v>
       </c>
       <c r="AC211" s="3" t="n">
-        <v>795</v>
+        <v>849</v>
       </c>
       <c r="AD211" s="3" t="n">
-        <v>5047</v>
+        <v>5453</v>
       </c>
       <c r="AE211" s="3" t="n">
-        <v>368</v>
+        <v>406</v>
       </c>
       <c r="AF211" s="3" t="n">
-        <v>5957</v>
-[...1 lines deleted...]
-      <c r="AG211" s="3" t="inlineStr"/>
+        <v>6468</v>
+      </c>
+      <c r="AG211" s="3" t="n">
+        <v>540</v>
+      </c>
       <c r="AH211" s="3" t="n">
-        <v>297.341</v>
+        <v>534.38</v>
       </c>
       <c r="AI211" s="3" t="n">
-        <v>152.515</v>
+        <v>241.652</v>
       </c>
       <c r="AJ211" s="3" t="n">
-        <v>2689</v>
+        <v>3207</v>
       </c>
       <c r="AK211" s="3" t="n">
-        <v>252</v>
+        <v>532</v>
       </c>
       <c r="AL211" s="3" t="n">
-        <v>4195</v>
+        <v>7954</v>
       </c>
       <c r="AM211" s="3" t="n">
-        <v>2595</v>
+        <v>3885</v>
       </c>
       <c r="AN211" s="3" t="n">
-        <v>2595</v>
+        <v>3885</v>
       </c>
       <c r="AO211" s="3" t="n">
-        <v>31.58855751673768</v>
+        <v>39.51785169362221</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="3" t="inlineStr">
         <is>
-          <t>22/05/2026</t>
+          <t>20/06/2026</t>
         </is>
       </c>
       <c r="B212" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C212" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D212" s="3" t="n">
-        <v>194100</v>
+        <v>198902</v>
       </c>
       <c r="E212" s="3" t="n">
-        <v>10245</v>
+        <v>5021</v>
       </c>
       <c r="F212" s="3" t="n">
-        <v>82469</v>
+        <v>83449</v>
       </c>
       <c r="G212" s="3" t="n">
-        <v>3191</v>
+        <v>1056</v>
       </c>
       <c r="H212" s="3" t="n">
-        <v>3441</v>
+        <v>4314</v>
       </c>
       <c r="I212" s="3" t="n">
-        <v>2355</v>
+        <v>932</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>13383</v>
+        <v>15298</v>
       </c>
       <c r="K212" s="3" t="n">
-        <v>4990</v>
+        <v>2021</v>
       </c>
       <c r="L212" s="3" t="n">
-        <v>26318</v>
+        <v>27981</v>
       </c>
       <c r="M212" s="3" t="n">
-        <v>4439</v>
+        <v>1758</v>
       </c>
       <c r="N212" s="3" t="n">
-        <v>494</v>
+        <v>539</v>
       </c>
       <c r="O212" s="3" t="n">
-        <v>176</v>
+        <v>49</v>
       </c>
       <c r="P212" s="3" t="n">
-        <v>25661</v>
+        <v>29265</v>
       </c>
       <c r="Q212" s="3" t="n">
-        <v>9718</v>
+        <v>3816</v>
       </c>
       <c r="R212" s="3" t="n">
-        <v>1592.63</v>
+        <v>1612.677</v>
       </c>
       <c r="S212" s="3" t="n">
-        <v>46.02800000000002</v>
+        <v>21.28699999999981</v>
       </c>
       <c r="T212" s="3" t="n">
-        <v>17620</v>
+        <v>19816</v>
       </c>
       <c r="U212" s="3" t="n">
-        <v>5872</v>
+        <v>2321</v>
       </c>
       <c r="V212" s="3" t="n">
-        <v>1592.64</v>
+        <v>1621.979</v>
       </c>
       <c r="W212" s="3" t="n">
-        <v>92.22700000000009</v>
+        <v>31.29899999999998</v>
       </c>
       <c r="X212" s="3" t="n">
-        <v>78714</v>
+        <v>80925</v>
       </c>
       <c r="Y212" s="3" t="n">
-        <v>5891</v>
+        <v>2339</v>
       </c>
       <c r="Z212" s="3" t="n">
-        <v>8103</v>
+        <v>8260</v>
       </c>
       <c r="AA212" s="3" t="n">
-        <v>533</v>
+        <v>167</v>
       </c>
       <c r="AB212" s="3" t="n">
-        <v>15363</v>
+        <v>15630</v>
       </c>
       <c r="AC212" s="3" t="n">
-        <v>839</v>
+        <v>284</v>
       </c>
       <c r="AD212" s="3" t="n">
-        <v>5458</v>
+        <v>5498</v>
       </c>
       <c r="AE212" s="3" t="n">
-        <v>411</v>
+        <v>45</v>
       </c>
       <c r="AF212" s="3" t="n">
-        <v>6479</v>
+        <v>6701</v>
       </c>
       <c r="AG212" s="3" t="n">
-        <v>522</v>
+        <v>233</v>
       </c>
       <c r="AH212" s="3" t="n">
-        <v>539.37</v>
+        <v>599.093</v>
       </c>
       <c r="AI212" s="3" t="n">
-        <v>242.029</v>
+        <v>64.71299999999997</v>
       </c>
       <c r="AJ212" s="3" t="n">
-        <v>3217</v>
+        <v>3414</v>
       </c>
       <c r="AK212" s="3" t="n">
-        <v>528</v>
+        <v>207</v>
       </c>
       <c r="AL212" s="3" t="n">
-        <v>8041</v>
+        <v>9449</v>
       </c>
       <c r="AM212" s="3" t="n">
-        <v>3846</v>
+        <v>1495</v>
       </c>
       <c r="AN212" s="3" t="n">
-        <v>3846</v>
+        <v>1495</v>
       </c>
       <c r="AO212" s="3" t="n">
-        <v>39.57604445359127</v>
+        <v>39.17714884696017</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
-          <t>22/06/2026</t>
+          <t>20/07/2025</t>
         </is>
       </c>
       <c r="B213" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C213" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D213" s="3" t="n">
-        <v>199099</v>
+        <v>155083</v>
       </c>
       <c r="E213" s="3" t="n">
-        <v>4999</v>
+        <v>-43819</v>
       </c>
       <c r="F213" s="3" t="n">
-        <v>83464</v>
+        <v>72215</v>
       </c>
       <c r="G213" s="3" t="n">
-        <v>995</v>
+        <v>-11234</v>
       </c>
       <c r="H213" s="3" t="n">
-        <v>4328</v>
+        <v>55350.54</v>
       </c>
       <c r="I213" s="3" t="n">
-        <v>887</v>
+        <v>51036.54</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>15382</v>
+        <v>12035</v>
       </c>
       <c r="K213" s="3" t="n">
-        <v>1999</v>
+        <v>-3263</v>
       </c>
       <c r="L213" s="3" t="n">
-        <v>28052</v>
+        <v>18775.78</v>
       </c>
       <c r="M213" s="3" t="n">
-        <v>1734</v>
+        <v>-9205.220000000001</v>
       </c>
       <c r="N213" s="3" t="n">
-        <v>542</v>
+        <v>16212</v>
       </c>
       <c r="O213" s="3" t="n">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>15673</v>
+      </c>
+      <c r="P213" s="3" t="inlineStr"/>
+      <c r="Q213" s="3" t="inlineStr"/>
       <c r="R213" s="3" t="n">
-        <v>1612.888</v>
+        <v>1469.499</v>
       </c>
       <c r="S213" s="3" t="n">
-        <v>20.25799999999981</v>
+        <v>-143.1779999999999</v>
       </c>
       <c r="T213" s="3" t="n">
-        <v>19914</v>
+        <v>88</v>
       </c>
       <c r="U213" s="3" t="n">
-        <v>2294</v>
+        <v>-19728</v>
       </c>
       <c r="V213" s="3" t="n">
-        <v>1622.945</v>
+        <v>1219.182</v>
       </c>
       <c r="W213" s="3" t="n">
-        <v>30.30499999999984</v>
+        <v>-402.797</v>
       </c>
       <c r="X213" s="3" t="n">
-        <v>81013</v>
+        <v>57989</v>
       </c>
       <c r="Y213" s="3" t="n">
-        <v>2299</v>
+        <v>-22936</v>
       </c>
       <c r="Z213" s="3" t="n">
-        <v>8265</v>
+        <v>5707</v>
       </c>
       <c r="AA213" s="3" t="n">
-        <v>162</v>
+        <v>-2553</v>
       </c>
       <c r="AB213" s="3" t="n">
-        <v>15637</v>
+        <v>11738</v>
       </c>
       <c r="AC213" s="3" t="n">
-        <v>274</v>
+        <v>-3892</v>
       </c>
       <c r="AD213" s="3" t="n">
-        <v>5514</v>
+        <v>3790</v>
       </c>
       <c r="AE213" s="3" t="n">
-        <v>56</v>
+        <v>-1708</v>
       </c>
       <c r="AF213" s="3" t="n">
-        <v>6703</v>
+        <v>4901</v>
       </c>
       <c r="AG213" s="3" t="n">
-        <v>224</v>
-[...24 lines deleted...]
-      </c>
+        <v>-1800</v>
+      </c>
+      <c r="AH213" s="3" t="inlineStr"/>
+      <c r="AI213" s="3" t="inlineStr"/>
+      <c r="AJ213" s="3" t="inlineStr"/>
+      <c r="AK213" s="3" t="inlineStr"/>
+      <c r="AL213" s="3" t="inlineStr"/>
+      <c r="AM213" s="3" t="inlineStr"/>
+      <c r="AN213" s="3" t="inlineStr"/>
+      <c r="AO213" s="3" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" s="3" t="inlineStr">
         <is>
-          <t>22/07/2025</t>
+          <t>20/07/2026</t>
         </is>
       </c>
       <c r="B214" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C214" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D214" s="3" t="n">
-        <v>155298</v>
+        <v>204403</v>
       </c>
       <c r="E214" s="3" t="n">
-        <v>-43801</v>
+        <v>49320</v>
       </c>
       <c r="F214" s="3" t="n">
-        <v>72304</v>
+        <v>84478</v>
       </c>
       <c r="G214" s="3" t="n">
-        <v>-11160</v>
+        <v>12263</v>
       </c>
       <c r="H214" s="3" t="n">
-        <v>55436.03</v>
+        <v>5119</v>
       </c>
       <c r="I214" s="3" t="n">
-        <v>51108.03</v>
+        <v>-50231.54</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>12066</v>
+        <v>17467</v>
       </c>
       <c r="K214" s="3" t="n">
-        <v>-3316</v>
+        <v>5432</v>
       </c>
       <c r="L214" s="3" t="n">
-        <v>18799.83</v>
+        <v>29867</v>
       </c>
       <c r="M214" s="3" t="n">
-        <v>-9252.169999999998</v>
+        <v>11091.22</v>
       </c>
       <c r="N214" s="3" t="n">
-        <v>16299</v>
+        <v>584</v>
       </c>
       <c r="O214" s="3" t="n">
-        <v>15757</v>
-[...1 lines deleted...]
-      <c r="P214" s="3" t="inlineStr"/>
+        <v>-15628</v>
+      </c>
+      <c r="P214" s="3" t="n">
+        <v>33538</v>
+      </c>
       <c r="Q214" s="3" t="inlineStr"/>
       <c r="R214" s="3" t="n">
-        <v>1470.367</v>
+        <v>1628.868</v>
       </c>
       <c r="S214" s="3" t="n">
-        <v>-142.521</v>
+        <v>159.3689999999999</v>
       </c>
       <c r="T214" s="3" t="n">
-        <v>146</v>
+        <v>22386</v>
       </c>
       <c r="U214" s="3" t="n">
-        <v>-19768</v>
+        <v>22298</v>
       </c>
       <c r="V214" s="3" t="n">
-        <v>1220.855</v>
+        <v>1650.768</v>
       </c>
       <c r="W214" s="3" t="n">
-        <v>-402.0899999999999</v>
+        <v>431.586</v>
       </c>
       <c r="X214" s="3" t="n">
-        <v>58056</v>
+        <v>83512</v>
       </c>
       <c r="Y214" s="3" t="n">
-        <v>-22957</v>
+        <v>25523</v>
       </c>
       <c r="Z214" s="3" t="n">
-        <v>5720</v>
+        <v>8471</v>
       </c>
       <c r="AA214" s="3" t="n">
-        <v>-2545</v>
+        <v>2764</v>
       </c>
       <c r="AB214" s="3" t="n">
-        <v>11768</v>
+        <v>15916</v>
       </c>
       <c r="AC214" s="3" t="n">
-        <v>-3869</v>
+        <v>4178</v>
       </c>
       <c r="AD214" s="3" t="n">
-        <v>3790</v>
+        <v>5742</v>
       </c>
       <c r="AE214" s="3" t="n">
-        <v>-1724</v>
+        <v>1952</v>
       </c>
       <c r="AF214" s="3" t="n">
-        <v>4906</v>
+        <v>6857</v>
       </c>
       <c r="AG214" s="3" t="n">
-        <v>-1797</v>
+        <v>1956</v>
       </c>
       <c r="AH214" s="3" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="AJ214" s="3" t="inlineStr"/>
+        <v>652.138</v>
+      </c>
+      <c r="AI214" s="3" t="inlineStr"/>
+      <c r="AJ214" s="3" t="n">
+        <v>3570</v>
+      </c>
       <c r="AK214" s="3" t="inlineStr"/>
-      <c r="AL214" s="3" t="inlineStr"/>
+      <c r="AL214" s="3" t="n">
+        <v>11152</v>
+      </c>
       <c r="AM214" s="3" t="inlineStr"/>
       <c r="AN214" s="3" t="inlineStr"/>
       <c r="AO214" s="3" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" s="3" t="inlineStr">
         <is>
-          <t>22/08/2025</t>
+          <t>20/08/2025</t>
         </is>
       </c>
       <c r="B215" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C215" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D215" s="3" t="n">
-        <v>159005</v>
+        <v>158773</v>
       </c>
       <c r="E215" s="3" t="n">
-        <v>3707</v>
+        <v>-45630</v>
       </c>
       <c r="F215" s="3" t="n">
-        <v>73380</v>
+        <v>73318</v>
       </c>
       <c r="G215" s="3" t="n">
-        <v>1076</v>
+        <v>-11160</v>
       </c>
       <c r="H215" s="3" t="n">
-        <v>56496.3</v>
+        <v>56436.12</v>
       </c>
       <c r="I215" s="3" t="n">
-        <v>1060.270000000004</v>
+        <v>51317.12</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>12826</v>
+        <v>12767</v>
       </c>
       <c r="K215" s="3" t="n">
-        <v>760</v>
+        <v>-4700</v>
       </c>
       <c r="L215" s="3" t="n">
-        <v>19349.77</v>
+        <v>19311</v>
       </c>
       <c r="M215" s="3" t="n">
-        <v>549.9399999999987</v>
+        <v>-10556</v>
       </c>
       <c r="N215" s="3" t="n">
-        <v>18237</v>
+        <v>18118</v>
       </c>
       <c r="O215" s="3" t="n">
-        <v>1938</v>
+        <v>17534</v>
       </c>
       <c r="P215" s="3" t="inlineStr"/>
       <c r="Q215" s="3" t="inlineStr"/>
       <c r="R215" s="3" t="n">
-        <v>1478.977</v>
+        <v>1478.716</v>
       </c>
       <c r="S215" s="3" t="n">
-        <v>8.610000000000127</v>
+        <v>-150.152</v>
       </c>
       <c r="T215" s="3" t="n">
-        <v>970</v>
+        <v>913</v>
       </c>
       <c r="U215" s="3" t="n">
-        <v>824</v>
+        <v>-21473</v>
       </c>
       <c r="V215" s="3" t="n">
-        <v>1248.667</v>
+        <v>1246.035</v>
       </c>
       <c r="W215" s="3" t="n">
-        <v>27.8119999999999</v>
+        <v>-404.7329999999999</v>
       </c>
       <c r="X215" s="3" t="n">
-        <v>59425</v>
+        <v>59346</v>
       </c>
       <c r="Y215" s="3" t="n">
-        <v>1369</v>
+        <v>-24166</v>
       </c>
       <c r="Z215" s="3" t="n">
-        <v>5948</v>
+        <v>5930</v>
       </c>
       <c r="AA215" s="3" t="n">
-        <v>228</v>
+        <v>-2541</v>
       </c>
       <c r="AB215" s="3" t="n">
-        <v>12144</v>
+        <v>12122</v>
       </c>
       <c r="AC215" s="3" t="n">
-        <v>376</v>
+        <v>-3794</v>
       </c>
       <c r="AD215" s="3" t="n">
-        <v>3860</v>
+        <v>3854</v>
       </c>
       <c r="AE215" s="3" t="n">
-        <v>70</v>
+        <v>-1888</v>
       </c>
       <c r="AF215" s="3" t="n">
-        <v>5051</v>
+        <v>5044</v>
       </c>
       <c r="AG215" s="3" t="n">
-        <v>145</v>
+        <v>-1813</v>
       </c>
       <c r="AH215" s="3" t="n">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="AI215" s="3" t="n">
-        <v>85</v>
+        <v>-571.138</v>
       </c>
       <c r="AJ215" s="3" t="n">
-        <v>2257</v>
-[...1 lines deleted...]
-      <c r="AK215" s="3" t="inlineStr"/>
+        <v>2253</v>
+      </c>
+      <c r="AK215" s="3" t="n">
+        <v>-1317</v>
+      </c>
       <c r="AL215" s="3" t="inlineStr"/>
       <c r="AM215" s="3" t="inlineStr"/>
       <c r="AN215" s="3" t="inlineStr"/>
       <c r="AO215" s="3" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" s="3" t="inlineStr">
         <is>
-          <t>22/09/2025</t>
+          <t>20/09/2025</t>
         </is>
       </c>
       <c r="B216" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C216" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
-      <c r="D216" s="3" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="O216" s="3" t="inlineStr"/>
+      <c r="D216" s="3" t="n">
+        <v>162572</v>
+      </c>
+      <c r="E216" s="3" t="n">
+        <v>3799</v>
+      </c>
+      <c r="F216" s="3" t="n">
+        <v>74239</v>
+      </c>
+      <c r="G216" s="3" t="n">
+        <v>921</v>
+      </c>
+      <c r="H216" s="3" t="n">
+        <v>57333.56</v>
+      </c>
+      <c r="I216" s="3" t="n">
+        <v>897.4399999999951</v>
+      </c>
+      <c r="J216" s="3" t="n">
+        <v>13870</v>
+      </c>
+      <c r="K216" s="3" t="n">
+        <v>1103</v>
+      </c>
+      <c r="L216" s="3" t="n">
+        <v>20017.68</v>
+      </c>
+      <c r="M216" s="3" t="n">
+        <v>706.6800000000003</v>
+      </c>
+      <c r="N216" s="3" t="n">
+        <v>19921</v>
+      </c>
+      <c r="O216" s="3" t="n">
+        <v>1803</v>
+      </c>
       <c r="P216" s="3" t="inlineStr"/>
       <c r="Q216" s="3" t="inlineStr"/>
-      <c r="R216" s="3" t="inlineStr"/>
-[...12 lines deleted...]
-      <c r="AE216" s="3" t="inlineStr"/>
+      <c r="R216" s="3" t="n">
+        <v>1483.707</v>
+      </c>
+      <c r="S216" s="3" t="n">
+        <v>4.991000000000213</v>
+      </c>
+      <c r="T216" s="3" t="n">
+        <v>1841</v>
+      </c>
+      <c r="U216" s="3" t="n">
+        <v>928</v>
+      </c>
+      <c r="V216" s="3" t="n">
+        <v>1280.552</v>
+      </c>
+      <c r="W216" s="3" t="n">
+        <v>34.51699999999983</v>
+      </c>
+      <c r="X216" s="3" t="n">
+        <v>60675</v>
+      </c>
+      <c r="Y216" s="3" t="n">
+        <v>1329</v>
+      </c>
+      <c r="Z216" s="3" t="n">
+        <v>6194</v>
+      </c>
+      <c r="AA216" s="3" t="n">
+        <v>264</v>
+      </c>
+      <c r="AB216" s="3" t="n">
+        <v>12528</v>
+      </c>
+      <c r="AC216" s="3" t="n">
+        <v>406</v>
+      </c>
+      <c r="AD216" s="3" t="n">
+        <v>4045</v>
+      </c>
+      <c r="AE216" s="3" t="n">
+        <v>191</v>
+      </c>
       <c r="AF216" s="3" t="n">
         <v>5165</v>
       </c>
       <c r="AG216" s="3" t="n">
-        <v>114</v>
-[...4 lines deleted...]
-      <c r="AK216" s="3" t="inlineStr"/>
+        <v>121</v>
+      </c>
+      <c r="AH216" s="3" t="n">
+        <v>149</v>
+      </c>
+      <c r="AI216" s="3" t="n">
+        <v>68</v>
+      </c>
+      <c r="AJ216" s="3" t="n">
+        <v>2307</v>
+      </c>
+      <c r="AK216" s="3" t="n">
+        <v>54</v>
+      </c>
       <c r="AL216" s="3" t="inlineStr"/>
       <c r="AM216" s="3" t="inlineStr"/>
       <c r="AN216" s="3" t="inlineStr"/>
       <c r="AO216" s="3" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" s="3" t="inlineStr">
         <is>
-          <t>22/11/2025</t>
+          <t>20/10/2025</t>
         </is>
       </c>
       <c r="B217" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C217" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D217" s="3" t="n">
-        <v>171485</v>
-[...1 lines deleted...]
-      <c r="E217" s="3" t="inlineStr"/>
+        <v>166775</v>
+      </c>
+      <c r="E217" s="3" t="n">
+        <v>4203</v>
+      </c>
       <c r="F217" s="3" t="n">
-        <v>76072</v>
-[...1 lines deleted...]
-      <c r="G217" s="3" t="inlineStr"/>
+        <v>20526</v>
+      </c>
+      <c r="G217" s="3" t="n">
+        <v>-53713</v>
+      </c>
       <c r="H217" s="3" t="n">
-        <v>59627.55</v>
-[...1 lines deleted...]
-      <c r="I217" s="3" t="inlineStr"/>
+        <v>58308.42</v>
+      </c>
+      <c r="I217" s="3" t="n">
+        <v>974.8600000000006</v>
+      </c>
       <c r="J217" s="3" t="n">
-        <v>2337</v>
-[...1 lines deleted...]
-      <c r="K217" s="3" t="inlineStr"/>
+        <v>460</v>
+      </c>
+      <c r="K217" s="3" t="n">
+        <v>-13410</v>
+      </c>
       <c r="L217" s="3" t="n">
-        <v>16434</v>
-[...1 lines deleted...]
-      <c r="M217" s="3" t="inlineStr"/>
+        <v>14741</v>
+      </c>
+      <c r="M217" s="3" t="n">
+        <v>-5276.68</v>
+      </c>
       <c r="N217" s="3" t="n">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="O217" s="3" t="inlineStr"/>
+        <v>23</v>
+      </c>
+      <c r="O217" s="3" t="n">
+        <v>-19898</v>
+      </c>
       <c r="P217" s="3" t="n">
-        <v>4550</v>
+        <v>1007</v>
       </c>
       <c r="Q217" s="3" t="inlineStr"/>
       <c r="R217" s="3" t="n">
-        <v>1503.933</v>
-[...1 lines deleted...]
-      <c r="S217" s="3" t="inlineStr"/>
+        <v>1490.219</v>
+      </c>
+      <c r="S217" s="3" t="n">
+        <v>6.511999999999944</v>
+      </c>
       <c r="T217" s="3" t="n">
-        <v>3889</v>
-[...1 lines deleted...]
-      <c r="U217" s="3" t="inlineStr"/>
+        <v>1358</v>
+      </c>
+      <c r="U217" s="3" t="n">
+        <v>-483</v>
+      </c>
       <c r="V217" s="3" t="n">
-        <v>1354.805</v>
-[...1 lines deleted...]
-      <c r="W217" s="3" t="inlineStr"/>
+        <v>1314.795</v>
+      </c>
+      <c r="W217" s="3" t="n">
+        <v>34.24300000000017</v>
+      </c>
       <c r="X217" s="3" t="n">
-        <v>64809</v>
-[...1 lines deleted...]
-      <c r="Y217" s="3" t="inlineStr"/>
+        <v>62341</v>
+      </c>
+      <c r="Y217" s="3" t="n">
+        <v>1666</v>
+      </c>
       <c r="Z217" s="3" t="n">
-        <v>6727</v>
-[...1 lines deleted...]
-      <c r="AA217" s="3" t="inlineStr"/>
+        <v>6456</v>
+      </c>
+      <c r="AA217" s="3" t="n">
+        <v>262</v>
+      </c>
       <c r="AB217" s="3" t="n">
-        <v>13367</v>
-[...1 lines deleted...]
-      <c r="AC217" s="3" t="inlineStr"/>
+        <v>12891</v>
+      </c>
+      <c r="AC217" s="3" t="n">
+        <v>363</v>
+      </c>
       <c r="AD217" s="3" t="n">
-        <v>4504</v>
-[...1 lines deleted...]
-      <c r="AE217" s="3" t="inlineStr"/>
+        <v>4254</v>
+      </c>
+      <c r="AE217" s="3" t="n">
+        <v>209</v>
+      </c>
       <c r="AF217" s="3" t="n">
-        <v>5256</v>
+        <v>5165</v>
       </c>
       <c r="AG217" s="3" t="n">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="AH217" s="3" t="n">
-        <v>65.68300000000001</v>
-[...1 lines deleted...]
-      <c r="AI217" s="3" t="inlineStr"/>
+        <v>228</v>
+      </c>
+      <c r="AI217" s="3" t="n">
+        <v>79</v>
+      </c>
       <c r="AJ217" s="3" t="n">
-        <v>2371</v>
-[...1 lines deleted...]
-      <c r="AK217" s="3" t="inlineStr"/>
+        <v>2335</v>
+      </c>
+      <c r="AK217" s="3" t="n">
+        <v>28</v>
+      </c>
       <c r="AL217" s="3" t="n">
-        <v>661</v>
+        <v>-351</v>
       </c>
       <c r="AM217" s="3" t="inlineStr"/>
       <c r="AN217" s="3" t="inlineStr"/>
       <c r="AO217" s="3" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" s="3" t="inlineStr">
         <is>
-          <t>22/12/2025</t>
+          <t>20/11/2025</t>
         </is>
       </c>
       <c r="B218" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C218" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D218" s="3" t="n">
-        <v>175008</v>
+        <v>171206</v>
       </c>
       <c r="E218" s="3" t="n">
-        <v>3523</v>
+        <v>4431</v>
       </c>
       <c r="F218" s="3" t="n">
-        <v>77038</v>
+        <v>75987</v>
       </c>
       <c r="G218" s="3" t="n">
-        <v>966</v>
-[...2 lines deleted...]
-      <c r="I218" s="3" t="inlineStr"/>
+        <v>55461</v>
+      </c>
+      <c r="H218" s="3" t="n">
+        <v>59546.93</v>
+      </c>
+      <c r="I218" s="3" t="n">
+        <v>1238.510000000002</v>
+      </c>
       <c r="J218" s="3" t="n">
-        <v>4074</v>
+        <v>2210</v>
       </c>
       <c r="K218" s="3" t="n">
-        <v>1737</v>
+        <v>1750</v>
       </c>
       <c r="L218" s="3" t="n">
-        <v>17996</v>
+        <v>16319</v>
       </c>
       <c r="M218" s="3" t="n">
-        <v>1562</v>
+        <v>1578</v>
       </c>
       <c r="N218" s="3" t="n">
-        <v>180</v>
+        <v>101</v>
       </c>
       <c r="O218" s="3" t="n">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="P218" s="3" t="n">
-        <v>7866</v>
+        <v>4306</v>
       </c>
       <c r="Q218" s="3" t="n">
-        <v>3316</v>
+        <v>3299</v>
       </c>
       <c r="R218" s="3" t="n">
-        <v>1514.098</v>
+        <v>1503.221</v>
       </c>
       <c r="S218" s="3" t="n">
-        <v>10.16499999999996</v>
+        <v>13.00199999999995</v>
       </c>
       <c r="T218" s="3" t="n">
-        <v>6225</v>
+        <v>3717</v>
       </c>
       <c r="U218" s="3" t="n">
-        <v>2336</v>
+        <v>2359</v>
       </c>
       <c r="V218" s="3" t="n">
-        <v>1398.711</v>
+        <v>1352.121</v>
       </c>
       <c r="W218" s="3" t="n">
-        <v>43.90599999999995</v>
+        <v>37.32600000000002</v>
       </c>
       <c r="X218" s="3" t="n">
-        <v>67146</v>
+        <v>64630</v>
       </c>
       <c r="Y218" s="3" t="n">
-        <v>2337</v>
+        <v>2289</v>
       </c>
       <c r="Z218" s="3" t="n">
-        <v>6958</v>
+        <v>6704</v>
       </c>
       <c r="AA218" s="3" t="n">
-        <v>231</v>
+        <v>248</v>
       </c>
       <c r="AB218" s="3" t="n">
-        <v>13746</v>
+        <v>13328</v>
       </c>
       <c r="AC218" s="3" t="n">
-        <v>379</v>
+        <v>437</v>
       </c>
       <c r="AD218" s="3" t="n">
-        <v>4683</v>
+        <v>4483</v>
       </c>
       <c r="AE218" s="3" t="n">
-        <v>179</v>
-[...2 lines deleted...]
-      <c r="AG218" s="3" t="inlineStr"/>
+        <v>229</v>
+      </c>
+      <c r="AF218" s="3" t="n">
+        <v>5251</v>
+      </c>
+      <c r="AG218" s="3" t="n">
+        <v>86</v>
+      </c>
       <c r="AH218" s="3" t="n">
-        <v>147.366</v>
+        <v>57.915</v>
       </c>
       <c r="AI218" s="3" t="n">
-        <v>81.68300000000001</v>
+        <v>-170.085</v>
       </c>
       <c r="AJ218" s="3" t="n">
-        <v>2438</v>
+        <v>2367</v>
       </c>
       <c r="AK218" s="3" t="n">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="AL218" s="3" t="n">
-        <v>1641</v>
+        <v>589</v>
       </c>
       <c r="AM218" s="3" t="n">
-        <v>980</v>
+        <v>940</v>
       </c>
       <c r="AN218" s="3" t="n">
-        <v>980</v>
+        <v>940</v>
       </c>
       <c r="AO218" s="3" t="n">
-        <v>29.55367913148372</v>
+        <v>28.49348287359806</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
-          <t>22/05/2026</t>
+          <t>20/12/2025</t>
         </is>
       </c>
       <c r="B219" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C219" s="3" t="inlineStr">
         <is>
-          <t>JV</t>
+          <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D219" s="3" t="n">
-        <v>194100</v>
+        <v>174757</v>
       </c>
       <c r="E219" s="3" t="n">
-        <v>19092</v>
+        <v>3551</v>
       </c>
       <c r="F219" s="3" t="n">
-        <v>82469</v>
+        <v>76977</v>
       </c>
       <c r="G219" s="3" t="n">
-        <v>5431</v>
+        <v>990</v>
       </c>
       <c r="H219" s="3" t="n">
-        <v>3441</v>
-[...1 lines deleted...]
-      <c r="I219" s="3" t="inlineStr"/>
+        <v>60441.04</v>
+      </c>
+      <c r="I219" s="3" t="n">
+        <v>894.1100000000006</v>
+      </c>
       <c r="J219" s="3" t="n">
-        <v>13383.98</v>
+        <v>3949</v>
       </c>
       <c r="K219" s="3" t="n">
-        <v>9309.98</v>
+        <v>1739</v>
       </c>
       <c r="L219" s="3" t="n">
-        <v>25318</v>
+        <v>17884</v>
       </c>
       <c r="M219" s="3" t="n">
-        <v>7322</v>
+        <v>1565</v>
       </c>
       <c r="N219" s="3" t="n">
-        <v>494</v>
+        <v>175</v>
       </c>
       <c r="O219" s="3" t="n">
-        <v>314</v>
+        <v>74</v>
       </c>
       <c r="P219" s="3" t="n">
-        <v>25661</v>
+        <v>7626</v>
       </c>
       <c r="Q219" s="3" t="n">
-        <v>17795</v>
+        <v>3320</v>
       </c>
       <c r="R219" s="3" t="n">
-        <v>1592.63</v>
+        <v>1513.624</v>
       </c>
       <c r="S219" s="3" t="n">
-        <v>78.53200000000015</v>
+        <v>10.40300000000002</v>
       </c>
       <c r="T219" s="3" t="n">
-        <v>17620</v>
+        <v>6057</v>
       </c>
       <c r="U219" s="3" t="n">
-        <v>11395</v>
+        <v>2340</v>
       </c>
       <c r="V219" s="3" t="n">
-        <v>1592.64</v>
+        <v>1395.494</v>
       </c>
       <c r="W219" s="3" t="n">
-        <v>193.9290000000001</v>
+        <v>43.37299999999982</v>
       </c>
       <c r="X219" s="3" t="n">
-        <v>78714</v>
+        <v>66987</v>
       </c>
       <c r="Y219" s="3" t="n">
-        <v>11568</v>
+        <v>2357</v>
       </c>
       <c r="Z219" s="3" t="n">
-        <v>8103</v>
+        <v>6952</v>
       </c>
       <c r="AA219" s="3" t="n">
-        <v>1145</v>
+        <v>248</v>
       </c>
       <c r="AB219" s="3" t="n">
-        <v>15363</v>
+        <v>13721</v>
       </c>
       <c r="AC219" s="3" t="n">
-        <v>1617</v>
+        <v>393</v>
       </c>
       <c r="AD219" s="3" t="n">
-        <v>5458</v>
+        <v>4679</v>
       </c>
       <c r="AE219" s="3" t="n">
-        <v>775</v>
+        <v>196</v>
       </c>
       <c r="AF219" s="3" t="n">
-        <v>6479</v>
-[...1 lines deleted...]
-      <c r="AG219" s="3" t="inlineStr"/>
+        <v>5399</v>
+      </c>
+      <c r="AG219" s="3" t="n">
+        <v>148</v>
+      </c>
       <c r="AH219" s="3" t="n">
-        <v>539.37</v>
+        <v>144.767</v>
       </c>
       <c r="AI219" s="3" t="n">
-        <v>392.004</v>
+        <v>86.852</v>
       </c>
       <c r="AJ219" s="3" t="n">
-        <v>3217</v>
+        <v>2436</v>
       </c>
       <c r="AK219" s="3" t="n">
-        <v>779</v>
+        <v>69</v>
       </c>
       <c r="AL219" s="3" t="n">
-        <v>8041</v>
+        <v>1569</v>
       </c>
       <c r="AM219" s="3" t="n">
-        <v>6400</v>
+        <v>980</v>
       </c>
       <c r="AN219" s="3" t="n">
-        <v>6400</v>
+        <v>980</v>
       </c>
       <c r="AO219" s="3" t="n">
-        <v>35.96515875245856</v>
+        <v>29.51807228915663</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="3" t="inlineStr">
         <is>
-          <t>23/01/2026</t>
+          <t>20/05/2026</t>
         </is>
       </c>
       <c r="B220" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C220" s="3" t="inlineStr">
         <is>
-          <t>IMPORTADO EXCEL</t>
+          <t>JV</t>
         </is>
       </c>
       <c r="D220" s="3" t="n">
-        <v>179300</v>
+        <v>193881</v>
       </c>
       <c r="E220" s="3" t="n">
-        <v>-14800</v>
+        <v>19124</v>
       </c>
       <c r="F220" s="3" t="n">
-        <v>78159</v>
+        <v>82393</v>
       </c>
       <c r="G220" s="3" t="n">
-        <v>-4310</v>
+        <v>5416</v>
       </c>
       <c r="H220" s="3" t="n">
-        <v>172</v>
+        <v>3382</v>
       </c>
       <c r="I220" s="3" t="n">
-        <v>-3269</v>
+        <v>-57059.04</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>6172</v>
+        <v>13277</v>
       </c>
       <c r="K220" s="3" t="n">
-        <v>-7211.98</v>
+        <v>9328</v>
       </c>
       <c r="L220" s="3" t="n">
-        <v>19878</v>
+        <v>26223</v>
       </c>
       <c r="M220" s="3" t="n">
-        <v>-5440</v>
+        <v>8339</v>
       </c>
       <c r="N220" s="3" t="n">
-        <v>254</v>
+        <v>490</v>
       </c>
       <c r="O220" s="3" t="n">
-        <v>-240</v>
+        <v>315</v>
       </c>
       <c r="P220" s="3" t="n">
-        <v>11905</v>
+        <v>25449</v>
       </c>
       <c r="Q220" s="3" t="n">
-        <v>-13756</v>
+        <v>17823</v>
       </c>
       <c r="R220" s="3" t="n">
-        <v>1527.045</v>
+        <v>1591.39</v>
       </c>
       <c r="S220" s="3" t="n">
-        <v>-65.58500000000004</v>
+        <v>77.76600000000008</v>
       </c>
       <c r="T220" s="3" t="n">
-        <v>9052</v>
+        <v>17495</v>
       </c>
       <c r="U220" s="3" t="n">
-        <v>-8568</v>
+        <v>11438</v>
       </c>
       <c r="V220" s="3" t="n">
-        <v>1454.735</v>
+        <v>1590.68</v>
       </c>
       <c r="W220" s="3" t="n">
-        <v>-137.9050000000002</v>
+        <v>195.1860000000001</v>
       </c>
       <c r="X220" s="3" t="n">
-        <v>69978</v>
+        <v>78586</v>
       </c>
       <c r="Y220" s="3" t="n">
-        <v>-8736</v>
+        <v>11599</v>
       </c>
       <c r="Z220" s="3" t="n">
-        <v>7257</v>
+        <v>8093</v>
       </c>
       <c r="AA220" s="3" t="n">
-        <v>-846</v>
+        <v>1141</v>
       </c>
       <c r="AB220" s="3" t="n">
-        <v>14099</v>
+        <v>15346</v>
       </c>
       <c r="AC220" s="3" t="n">
-        <v>-1264</v>
+        <v>1625</v>
       </c>
       <c r="AD220" s="3" t="n">
-        <v>4941</v>
+        <v>5453</v>
       </c>
       <c r="AE220" s="3" t="n">
-        <v>-517</v>
+        <v>774</v>
       </c>
       <c r="AF220" s="3" t="n">
-        <v>5694</v>
+        <v>6468</v>
       </c>
       <c r="AG220" s="3" t="n">
-        <v>-785</v>
+        <v>1069</v>
       </c>
       <c r="AH220" s="3" t="n">
-        <v>227.235</v>
+        <v>534.38</v>
       </c>
       <c r="AI220" s="3" t="n">
-        <v>-312.135</v>
+        <v>389.613</v>
       </c>
       <c r="AJ220" s="3" t="n">
-        <v>2558</v>
+        <v>3207</v>
       </c>
       <c r="AK220" s="3" t="n">
-        <v>-659</v>
+        <v>771</v>
       </c>
       <c r="AL220" s="3" t="n">
-        <v>2853</v>
+        <v>7954</v>
       </c>
       <c r="AM220" s="3" t="n">
-        <v>-5188</v>
+        <v>6385</v>
       </c>
       <c r="AN220" s="3" t="n">
-        <v>-5188</v>
+        <v>6385</v>
       </c>
       <c r="AO220" s="3" t="n">
-        <v>37.71445187554522</v>
+        <v>35.8244964371879</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="3" t="inlineStr">
         <is>
-          <t>23/02/2026</t>
+          <t>21/01/2026</t>
         </is>
       </c>
       <c r="B221" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C221" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D221" s="3" t="n">
-        <v>183940</v>
+        <v>178959</v>
       </c>
       <c r="E221" s="3" t="n">
-        <v>4640</v>
+        <v>-14922</v>
       </c>
       <c r="F221" s="3" t="n">
-        <v>79304</v>
+        <v>78069</v>
       </c>
       <c r="G221" s="3" t="n">
-        <v>1145</v>
+        <v>-4324</v>
       </c>
       <c r="H221" s="3" t="n">
-        <v>1106</v>
+        <v>105</v>
       </c>
       <c r="I221" s="3" t="n">
-        <v>934</v>
+        <v>-3277</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>8435</v>
+        <v>6005</v>
       </c>
       <c r="K221" s="3" t="n">
-        <v>2263</v>
+        <v>-7272</v>
       </c>
       <c r="L221" s="3" t="n">
-        <v>21918</v>
+        <v>19726</v>
       </c>
       <c r="M221" s="3" t="n">
-        <v>2040</v>
+        <v>-6497</v>
       </c>
       <c r="N221" s="3" t="n">
-        <v>320</v>
+        <v>248</v>
       </c>
       <c r="O221" s="3" t="n">
-        <v>66</v>
+        <v>-242</v>
       </c>
       <c r="P221" s="3" t="n">
-        <v>16025</v>
+        <v>11579</v>
       </c>
       <c r="Q221" s="3" t="n">
-        <v>4120</v>
+        <v>-13870</v>
       </c>
       <c r="R221" s="3" t="n">
-        <v>1547.012</v>
+        <v>1525.907</v>
       </c>
       <c r="S221" s="3" t="n">
-        <v>19.96699999999987</v>
+        <v>-65.48300000000017</v>
       </c>
       <c r="T221" s="3" t="n">
-        <v>11797</v>
+        <v>8822</v>
       </c>
       <c r="U221" s="3" t="n">
-        <v>2745</v>
+        <v>-8673</v>
       </c>
       <c r="V221" s="3" t="n">
-        <v>1501.078</v>
+        <v>1451.773</v>
       </c>
       <c r="W221" s="3" t="n">
-        <v>46.34300000000007</v>
+        <v>-138.9070000000002</v>
       </c>
       <c r="X221" s="3" t="n">
-        <v>72876</v>
+        <v>69750</v>
       </c>
       <c r="Y221" s="3" t="n">
-        <v>2898</v>
+        <v>-8836</v>
       </c>
       <c r="Z221" s="3" t="n">
-        <v>7579</v>
+        <v>7226</v>
       </c>
       <c r="AA221" s="3" t="n">
-        <v>322</v>
+        <v>-867</v>
       </c>
       <c r="AB221" s="3" t="n">
-        <v>14535</v>
+        <v>14074</v>
       </c>
       <c r="AC221" s="3" t="n">
-        <v>436</v>
+        <v>-1272</v>
       </c>
       <c r="AD221" s="3" t="n">
-        <v>5047</v>
+        <v>4920</v>
       </c>
       <c r="AE221" s="3" t="n">
-        <v>106</v>
+        <v>-533</v>
       </c>
       <c r="AF221" s="3" t="n">
-        <v>5963</v>
+        <v>5669</v>
       </c>
       <c r="AG221" s="3" t="n">
-        <v>269</v>
+        <v>-799</v>
       </c>
       <c r="AH221" s="3" t="n">
-        <v>300.837</v>
+        <v>221.153</v>
       </c>
       <c r="AI221" s="3" t="n">
-        <v>73.60199999999998</v>
+        <v>-313.227</v>
       </c>
       <c r="AJ221" s="3" t="n">
-        <v>2692</v>
+        <v>2555</v>
       </c>
       <c r="AK221" s="3" t="n">
-        <v>134</v>
+        <v>-652</v>
       </c>
       <c r="AL221" s="3" t="n">
-        <v>4228</v>
+        <v>2757</v>
       </c>
       <c r="AM221" s="3" t="n">
-        <v>1375</v>
+        <v>-5197</v>
       </c>
       <c r="AN221" s="3" t="n">
-        <v>1375</v>
+        <v>-5197</v>
       </c>
       <c r="AO221" s="3" t="n">
-        <v>33.37378640776699</v>
+        <v>37.46935832732517</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="3" t="inlineStr">
         <is>
-          <t>23/05/2026</t>
+          <t>21/02/2026</t>
         </is>
       </c>
       <c r="B222" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C222" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D222" s="3" t="n">
-        <v>194274</v>
+        <v>183710</v>
       </c>
       <c r="E222" s="3" t="n">
-        <v>10334</v>
+        <v>4751</v>
       </c>
       <c r="F222" s="3" t="n">
-        <v>82533</v>
+        <v>79229</v>
       </c>
       <c r="G222" s="3" t="n">
-        <v>3229</v>
+        <v>1160</v>
       </c>
       <c r="H222" s="3" t="n">
-        <v>3495</v>
+        <v>1049</v>
       </c>
       <c r="I222" s="3" t="n">
-        <v>2389</v>
+        <v>944</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>13461</v>
+        <v>8321</v>
       </c>
       <c r="K222" s="3" t="n">
-        <v>5026</v>
+        <v>2316</v>
       </c>
       <c r="L222" s="3" t="n">
-        <v>26386</v>
+        <v>21815</v>
       </c>
       <c r="M222" s="3" t="n">
-        <v>4468</v>
+        <v>2089</v>
       </c>
       <c r="N222" s="3" t="n">
-        <v>495</v>
+        <v>316</v>
       </c>
       <c r="O222" s="3" t="n">
-        <v>175</v>
+        <v>68</v>
       </c>
       <c r="P222" s="3" t="n">
-        <v>25809</v>
+        <v>15805</v>
       </c>
       <c r="Q222" s="3" t="n">
-        <v>9784</v>
+        <v>4226</v>
       </c>
       <c r="R222" s="3" t="n">
-        <v>1593.12</v>
+        <v>1546.4</v>
       </c>
       <c r="S222" s="3" t="n">
-        <v>46.10799999999995</v>
+        <v>20.49300000000017</v>
       </c>
       <c r="T222" s="3" t="n">
-        <v>17709</v>
+        <v>11663</v>
       </c>
       <c r="U222" s="3" t="n">
-        <v>5912</v>
+        <v>2841</v>
       </c>
       <c r="V222" s="3" t="n">
-        <v>1593.64</v>
+        <v>1499.881</v>
       </c>
       <c r="W222" s="3" t="n">
-        <v>92.56200000000013</v>
+        <v>48.10800000000017</v>
       </c>
       <c r="X222" s="3" t="n">
-        <v>78805</v>
+        <v>72737</v>
       </c>
       <c r="Y222" s="3" t="n">
-        <v>5929</v>
+        <v>2987</v>
       </c>
       <c r="Z222" s="3" t="n">
-        <v>8106</v>
+        <v>7565</v>
       </c>
       <c r="AA222" s="3" t="n">
-        <v>527</v>
+        <v>339</v>
       </c>
       <c r="AB222" s="3" t="n">
-        <v>15374</v>
+        <v>14515</v>
       </c>
       <c r="AC222" s="3" t="n">
-        <v>839</v>
+        <v>441</v>
       </c>
       <c r="AD222" s="3" t="n">
-        <v>5464</v>
+        <v>5047</v>
       </c>
       <c r="AE222" s="3" t="n">
-        <v>417</v>
+        <v>127</v>
       </c>
       <c r="AF222" s="3" t="n">
-        <v>6491</v>
+        <v>5942</v>
       </c>
       <c r="AG222" s="3" t="n">
-        <v>528</v>
+        <v>273</v>
       </c>
       <c r="AH222" s="3" t="n">
-        <v>542.79</v>
+        <v>297.308</v>
       </c>
       <c r="AI222" s="3" t="n">
-        <v>241.953</v>
+        <v>76.155</v>
       </c>
       <c r="AJ222" s="3" t="n">
-        <v>3260</v>
+        <v>2678</v>
       </c>
       <c r="AK222" s="3" t="n">
-        <v>568</v>
+        <v>123</v>
       </c>
       <c r="AL222" s="3" t="n">
-        <v>8100</v>
+        <v>4142</v>
       </c>
       <c r="AM222" s="3" t="n">
-        <v>3872</v>
+        <v>1385</v>
       </c>
       <c r="AN222" s="3" t="n">
-        <v>3872</v>
+        <v>1385</v>
       </c>
       <c r="AO222" s="3" t="n">
-        <v>39.57481602616517</v>
+        <v>32.77330809275911</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
-          <t>23/05/2026</t>
+          <t>21/05/2026</t>
         </is>
       </c>
       <c r="B223" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
-          <t>JV</t>
+          <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D223" s="3" t="n">
-        <v>194274</v>
+        <v>193978</v>
       </c>
       <c r="E223" s="3" t="n">
-        <v>0</v>
+        <v>10268</v>
       </c>
       <c r="F223" s="3" t="n">
-        <v>82533</v>
+        <v>82420</v>
       </c>
       <c r="G223" s="3" t="n">
-        <v>0</v>
+        <v>3191</v>
       </c>
       <c r="H223" s="3" t="n">
-        <v>3495</v>
+        <v>3402</v>
       </c>
       <c r="I223" s="3" t="n">
-        <v>0</v>
+        <v>2353</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>13461</v>
+        <v>13323</v>
       </c>
       <c r="K223" s="3" t="n">
-        <v>0</v>
+        <v>5002</v>
       </c>
       <c r="L223" s="3" t="n">
-        <v>26386</v>
+        <v>26264</v>
       </c>
       <c r="M223" s="3" t="n">
-        <v>0</v>
+        <v>4449</v>
       </c>
       <c r="N223" s="3" t="n">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="O223" s="3" t="n">
-        <v>0</v>
+        <v>176</v>
       </c>
       <c r="P223" s="3" t="n">
-        <v>25809</v>
+        <v>25539</v>
       </c>
       <c r="Q223" s="3" t="n">
-        <v>0</v>
+        <v>9734</v>
       </c>
       <c r="R223" s="3" t="n">
-        <v>1593.12</v>
+        <v>1592.33</v>
       </c>
       <c r="S223" s="3" t="n">
-        <v>0</v>
+        <v>45.92999999999984</v>
       </c>
       <c r="T223" s="3" t="n">
-        <v>17709</v>
+        <v>17549</v>
       </c>
       <c r="U223" s="3" t="n">
-        <v>0</v>
+        <v>5886</v>
       </c>
       <c r="V223" s="3" t="n">
-        <v>1593.64</v>
+        <v>1591.47</v>
       </c>
       <c r="W223" s="3" t="n">
-        <v>0</v>
+        <v>91.58899999999994</v>
       </c>
       <c r="X223" s="3" t="n">
-        <v>78805</v>
+        <v>78638</v>
       </c>
       <c r="Y223" s="3" t="n">
-        <v>0</v>
+        <v>5901</v>
       </c>
       <c r="Z223" s="3" t="n">
-        <v>8106</v>
+        <v>8095</v>
       </c>
       <c r="AA223" s="3" t="n">
-        <v>0</v>
+        <v>530</v>
       </c>
       <c r="AB223" s="3" t="n">
-        <v>15374</v>
+        <v>15351</v>
       </c>
       <c r="AC223" s="3" t="n">
-        <v>0</v>
+        <v>836</v>
       </c>
       <c r="AD223" s="3" t="n">
-        <v>5464</v>
+        <v>5458</v>
       </c>
       <c r="AE223" s="3" t="n">
-        <v>0</v>
+        <v>411</v>
       </c>
       <c r="AF223" s="3" t="n">
-        <v>6491.02</v>
+        <v>6474</v>
       </c>
       <c r="AG223" s="3" t="n">
-        <v>0.02000000000043656</v>
+        <v>532</v>
       </c>
       <c r="AH223" s="3" t="n">
-        <v>542.79</v>
+        <v>537.02</v>
       </c>
       <c r="AI223" s="3" t="n">
-        <v>0</v>
+        <v>239.712</v>
       </c>
       <c r="AJ223" s="3" t="n">
-        <v>3260</v>
+        <v>3208</v>
       </c>
       <c r="AK223" s="3" t="n">
-        <v>0</v>
+        <v>530</v>
       </c>
       <c r="AL223" s="3" t="n">
-        <v>8100</v>
+        <v>7990</v>
       </c>
       <c r="AM223" s="3" t="n">
-        <v>0</v>
+        <v>3848</v>
       </c>
       <c r="AN223" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AO223" s="3" t="inlineStr"/>
+        <v>3848</v>
+      </c>
+      <c r="AO223" s="3" t="n">
+        <v>39.53153893568933</v>
+      </c>
     </row>
     <row r="224">
       <c r="A224" s="3" t="inlineStr">
         <is>
-          <t>23/06/2026</t>
+          <t>21/05/2026</t>
         </is>
       </c>
       <c r="B224" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C224" s="3" t="inlineStr">
         <is>
-          <t>IMPORTADO EXCEL</t>
+          <t>JV</t>
         </is>
       </c>
       <c r="D224" s="3" t="n">
-        <v>199322</v>
+        <v>193978</v>
       </c>
       <c r="E224" s="3" t="n">
-        <v>5048</v>
+        <v>0</v>
       </c>
       <c r="F224" s="3" t="n">
-        <v>83512</v>
+        <v>82420</v>
       </c>
       <c r="G224" s="3" t="n">
-        <v>979</v>
+        <v>0</v>
       </c>
       <c r="H224" s="3" t="n">
-        <v>4372</v>
+        <v>3402</v>
       </c>
       <c r="I224" s="3" t="n">
-        <v>877</v>
+        <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>15466</v>
+        <v>13323</v>
       </c>
       <c r="K224" s="3" t="n">
-        <v>2005</v>
+        <v>0</v>
       </c>
       <c r="L224" s="3" t="n">
-        <v>28126</v>
+        <v>26264</v>
       </c>
       <c r="M224" s="3" t="n">
-        <v>1740</v>
+        <v>0</v>
       </c>
       <c r="N224" s="3" t="n">
-        <v>543</v>
+        <v>492</v>
       </c>
       <c r="O224" s="3" t="n">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="P224" s="3" t="n">
-        <v>29589</v>
+        <v>25539</v>
       </c>
       <c r="Q224" s="3" t="n">
-        <v>3780</v>
+        <v>0</v>
       </c>
       <c r="R224" s="3" t="n">
-        <v>1613.535</v>
+        <v>1592.33</v>
       </c>
       <c r="S224" s="3" t="n">
-        <v>20.41500000000019</v>
+        <v>0</v>
       </c>
       <c r="T224" s="3" t="n">
-        <v>20012</v>
+        <v>17549</v>
       </c>
       <c r="U224" s="3" t="n">
-        <v>2303</v>
+        <v>0</v>
       </c>
       <c r="V224" s="3" t="n">
-        <v>1623.831</v>
+        <v>1591.47</v>
       </c>
       <c r="W224" s="3" t="n">
-        <v>30.1909999999998</v>
+        <v>0</v>
       </c>
       <c r="X224" s="3" t="n">
-        <v>81118</v>
+        <v>78638</v>
       </c>
       <c r="Y224" s="3" t="n">
-        <v>2313</v>
+        <v>0</v>
       </c>
       <c r="Z224" s="3" t="n">
-        <v>8272</v>
+        <v>8095</v>
       </c>
       <c r="AA224" s="3" t="n">
-        <v>166</v>
+        <v>0</v>
       </c>
       <c r="AB224" s="3" t="n">
-        <v>15648</v>
+        <v>15351</v>
       </c>
       <c r="AC224" s="3" t="n">
-        <v>274</v>
+        <v>0</v>
       </c>
       <c r="AD224" s="3" t="n">
-        <v>5525</v>
+        <v>5458</v>
       </c>
       <c r="AE224" s="3" t="n">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="AF224" s="3" t="n">
-        <v>6707</v>
+        <v>6474</v>
       </c>
       <c r="AG224" s="3" t="n">
-        <v>215.9799999999996</v>
+        <v>0</v>
       </c>
       <c r="AH224" s="3" t="n">
-        <v>602.3680000000001</v>
+        <v>537.02</v>
       </c>
       <c r="AI224" s="3" t="n">
-        <v>59.57800000000009</v>
+        <v>0</v>
       </c>
       <c r="AJ224" s="3" t="n">
-        <v>3420</v>
+        <v>3208</v>
       </c>
       <c r="AK224" s="3" t="n">
-        <v>160</v>
+        <v>0</v>
       </c>
       <c r="AL224" s="3" t="n">
-        <v>9577</v>
+        <v>7990</v>
       </c>
       <c r="AM224" s="3" t="n">
-        <v>1477</v>
+        <v>0</v>
       </c>
       <c r="AN224" s="3" t="n">
-        <v>1477</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="AO224" s="3" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" s="3" t="inlineStr">
         <is>
-          <t>23/07/2025</t>
+          <t>21/06/2026</t>
         </is>
       </c>
       <c r="B225" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C225" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D225" s="3" t="n">
-        <v>155455</v>
+        <v>199013</v>
       </c>
       <c r="E225" s="3" t="n">
-        <v>-43867</v>
+        <v>5035</v>
       </c>
       <c r="F225" s="3" t="n">
-        <v>72368</v>
+        <v>83459</v>
       </c>
       <c r="G225" s="3" t="n">
-        <v>-11144</v>
+        <v>1039</v>
       </c>
       <c r="H225" s="3" t="n">
-        <v>55494.82</v>
+        <v>4320</v>
       </c>
       <c r="I225" s="3" t="n">
-        <v>51122.82</v>
+        <v>918</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>12099</v>
+        <v>15345</v>
       </c>
       <c r="K225" s="3" t="n">
-        <v>-3367</v>
+        <v>2022</v>
       </c>
       <c r="L225" s="3" t="n">
-        <v>18822.58</v>
+        <v>28021</v>
       </c>
       <c r="M225" s="3" t="n">
-        <v>-9303.419999999998</v>
+        <v>1757</v>
       </c>
       <c r="N225" s="3" t="n">
-        <v>16363</v>
+        <v>540</v>
       </c>
       <c r="O225" s="3" t="n">
-        <v>15820</v>
-[...2 lines deleted...]
-      <c r="Q225" s="3" t="inlineStr"/>
+        <v>48</v>
+      </c>
+      <c r="P225" s="3" t="n">
+        <v>29348</v>
+      </c>
+      <c r="Q225" s="3" t="n">
+        <v>3809</v>
+      </c>
       <c r="R225" s="3" t="n">
-        <v>1470.994</v>
+        <v>1612.686</v>
       </c>
       <c r="S225" s="3" t="n">
-        <v>-142.5410000000002</v>
+        <v>20.35599999999999</v>
       </c>
       <c r="T225" s="3" t="n">
-        <v>185</v>
+        <v>19869</v>
       </c>
       <c r="U225" s="3" t="n">
-        <v>-19827</v>
+        <v>2320</v>
       </c>
       <c r="V225" s="3" t="n">
-        <v>1222.256</v>
+        <v>1622.21</v>
       </c>
       <c r="W225" s="3" t="n">
-        <v>-401.5749999999998</v>
+        <v>30.74000000000001</v>
       </c>
       <c r="X225" s="3" t="n">
-        <v>58094</v>
+        <v>80969</v>
       </c>
       <c r="Y225" s="3" t="n">
-        <v>-23024</v>
+        <v>2331</v>
       </c>
       <c r="Z225" s="3" t="n">
-        <v>5727</v>
+        <v>8260</v>
       </c>
       <c r="AA225" s="3" t="n">
-        <v>-2545</v>
+        <v>165</v>
       </c>
       <c r="AB225" s="3" t="n">
-        <v>11779</v>
+        <v>15630</v>
       </c>
       <c r="AC225" s="3" t="n">
-        <v>-3869</v>
+        <v>279</v>
       </c>
       <c r="AD225" s="3" t="n">
-        <v>3790</v>
+        <v>5505</v>
       </c>
       <c r="AE225" s="3" t="n">
-        <v>-1735</v>
+        <v>47</v>
       </c>
       <c r="AF225" s="3" t="n">
-        <v>4906</v>
+        <v>6701</v>
       </c>
       <c r="AG225" s="3" t="n">
-        <v>-1801</v>
+        <v>227</v>
       </c>
       <c r="AH225" s="3" t="n">
-        <v>3</v>
+        <v>599.313</v>
       </c>
       <c r="AI225" s="3" t="n">
-        <v>-599.3680000000001</v>
-[...6 lines deleted...]
-      <c r="AO225" s="3" t="inlineStr"/>
+        <v>62.29300000000001</v>
+      </c>
+      <c r="AJ225" s="3" t="n">
+        <v>3414</v>
+      </c>
+      <c r="AK225" s="3" t="n">
+        <v>206</v>
+      </c>
+      <c r="AL225" s="3" t="n">
+        <v>9479</v>
+      </c>
+      <c r="AM225" s="3" t="n">
+        <v>1489</v>
+      </c>
+      <c r="AN225" s="3" t="n">
+        <v>1489</v>
+      </c>
+      <c r="AO225" s="3" t="n">
+        <v>39.09162509845104</v>
+      </c>
     </row>
     <row r="226">
       <c r="A226" s="3" t="inlineStr">
         <is>
-          <t>23/08/2025</t>
+          <t>21/07/2025</t>
         </is>
       </c>
       <c r="B226" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C226" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
-      <c r="D226" s="3" t="inlineStr"/>
-      <c r="E226" s="3" t="inlineStr"/>
+      <c r="D226" s="3" t="n">
+        <v>155135</v>
+      </c>
+      <c r="E226" s="3" t="n">
+        <v>-43878</v>
+      </c>
       <c r="F226" s="3" t="n">
-        <v>73435</v>
+        <v>72235</v>
       </c>
       <c r="G226" s="3" t="n">
-        <v>1067</v>
+        <v>-11224</v>
       </c>
       <c r="H226" s="3" t="n">
-        <v>56550.66</v>
+        <v>55368.28</v>
       </c>
       <c r="I226" s="3" t="n">
-        <v>1055.840000000004</v>
-[...2 lines deleted...]
-      <c r="K226" s="3" t="inlineStr"/>
+        <v>51048.28</v>
+      </c>
+      <c r="J226" s="3" t="n">
+        <v>12045</v>
+      </c>
+      <c r="K226" s="3" t="n">
+        <v>-3300</v>
+      </c>
       <c r="L226" s="3" t="n">
-        <v>19384.6</v>
+        <v>18782.03</v>
       </c>
       <c r="M226" s="3" t="n">
-        <v>562.0199999999968</v>
+        <v>-9238.970000000001</v>
       </c>
       <c r="N226" s="3" t="n">
-        <v>18300</v>
+        <v>16232</v>
       </c>
       <c r="O226" s="3" t="n">
-        <v>1937</v>
+        <v>15692</v>
       </c>
       <c r="P226" s="3" t="inlineStr"/>
       <c r="Q226" s="3" t="inlineStr"/>
       <c r="R226" s="3" t="n">
-        <v>1479.27</v>
+        <v>1469.71</v>
       </c>
       <c r="S226" s="3" t="n">
-        <v>8.276000000000067</v>
+        <v>-142.9759999999999</v>
       </c>
       <c r="T226" s="3" t="n">
-        <v>1010</v>
+        <v>101</v>
       </c>
       <c r="U226" s="3" t="n">
-        <v>825</v>
-[...2 lines deleted...]
-      <c r="W226" s="3" t="inlineStr"/>
+        <v>-19768</v>
+      </c>
+      <c r="V226" s="3" t="n">
+        <v>1219.375</v>
+      </c>
+      <c r="W226" s="3" t="n">
+        <v>-402.835</v>
+      </c>
       <c r="X226" s="3" t="n">
-        <v>59479</v>
+        <v>58013</v>
       </c>
       <c r="Y226" s="3" t="n">
-        <v>1385</v>
+        <v>-22956</v>
       </c>
       <c r="Z226" s="3" t="n">
-        <v>5959</v>
+        <v>5712</v>
       </c>
       <c r="AA226" s="3" t="n">
-        <v>232</v>
+        <v>-2548</v>
       </c>
       <c r="AB226" s="3" t="n">
-        <v>12159</v>
+        <v>11748</v>
       </c>
       <c r="AC226" s="3" t="n">
-        <v>380</v>
+        <v>-3882</v>
       </c>
       <c r="AD226" s="3" t="n">
-        <v>3874</v>
+        <v>3790</v>
       </c>
       <c r="AE226" s="3" t="n">
-        <v>84</v>
+        <v>-1715</v>
       </c>
       <c r="AF226" s="3" t="n">
-        <v>5054</v>
+        <v>4901</v>
       </c>
       <c r="AG226" s="3" t="n">
-        <v>148</v>
-[...6 lines deleted...]
-      </c>
+        <v>-1800</v>
+      </c>
+      <c r="AH226" s="3" t="inlineStr"/>
+      <c r="AI226" s="3" t="inlineStr"/>
       <c r="AJ226" s="3" t="inlineStr"/>
       <c r="AK226" s="3" t="inlineStr"/>
       <c r="AL226" s="3" t="inlineStr"/>
       <c r="AM226" s="3" t="inlineStr"/>
       <c r="AN226" s="3" t="inlineStr"/>
       <c r="AO226" s="3" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" s="3" t="inlineStr">
         <is>
-          <t>23/09/2025</t>
+          <t>21/07/2026</t>
         </is>
       </c>
       <c r="B227" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C227" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D227" s="3" t="n">
-        <v>162847</v>
-[...1 lines deleted...]
-      <c r="E227" s="3" t="inlineStr"/>
+        <v>204623</v>
+      </c>
+      <c r="E227" s="3" t="n">
+        <v>49488</v>
+      </c>
       <c r="F227" s="3" t="n">
-        <v>74314</v>
+        <v>84522</v>
       </c>
       <c r="G227" s="3" t="n">
-        <v>879</v>
+        <v>12287</v>
       </c>
       <c r="H227" s="3" t="n">
-        <v>57401.45</v>
+        <v>5154</v>
       </c>
       <c r="I227" s="3" t="n">
-        <v>850.7899999999936</v>
+        <v>-50214.28</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>13934</v>
-[...1 lines deleted...]
-      <c r="K227" s="3" t="inlineStr"/>
+        <v>17553</v>
+      </c>
+      <c r="K227" s="3" t="n">
+        <v>5508</v>
+      </c>
       <c r="L227" s="3" t="n">
-        <v>20057.85</v>
+        <v>29942</v>
       </c>
       <c r="M227" s="3" t="n">
-        <v>673.25</v>
+        <v>11159.97</v>
       </c>
       <c r="N227" s="3" t="n">
-        <v>20048</v>
+        <v>586</v>
       </c>
       <c r="O227" s="3" t="n">
-        <v>1748</v>
-[...1 lines deleted...]
-      <c r="P227" s="3" t="inlineStr"/>
+        <v>-15646</v>
+      </c>
+      <c r="P227" s="3" t="n">
+        <v>33708</v>
+      </c>
       <c r="Q227" s="3" t="inlineStr"/>
       <c r="R227" s="3" t="n">
-        <v>1484.006</v>
+        <v>1629.488</v>
       </c>
       <c r="S227" s="3" t="n">
-        <v>4.736000000000104</v>
+        <v>159.778</v>
       </c>
       <c r="T227" s="3" t="n">
-        <v>1887</v>
+        <v>22489</v>
       </c>
       <c r="U227" s="3" t="n">
-        <v>877</v>
+        <v>22388</v>
       </c>
       <c r="V227" s="3" t="n">
-        <v>1283.356</v>
-[...1 lines deleted...]
-      <c r="W227" s="3" t="inlineStr"/>
+        <v>1651.684</v>
+      </c>
+      <c r="W227" s="3" t="n">
+        <v>432.309</v>
+      </c>
       <c r="X227" s="3" t="n">
-        <v>60773</v>
+        <v>83615</v>
       </c>
       <c r="Y227" s="3" t="n">
-        <v>1294</v>
+        <v>25602</v>
       </c>
       <c r="Z227" s="3" t="n">
-        <v>6211</v>
+        <v>8477</v>
       </c>
       <c r="AA227" s="3" t="n">
-        <v>252</v>
+        <v>2765</v>
       </c>
       <c r="AB227" s="3" t="n">
-        <v>12556</v>
+        <v>15928</v>
       </c>
       <c r="AC227" s="3" t="n">
-        <v>397</v>
+        <v>4180</v>
       </c>
       <c r="AD227" s="3" t="n">
-        <v>4049</v>
+        <v>5744</v>
       </c>
       <c r="AE227" s="3" t="n">
-        <v>175</v>
+        <v>1954</v>
       </c>
       <c r="AF227" s="3" t="n">
-        <v>5165</v>
+        <v>6862</v>
       </c>
       <c r="AG227" s="3" t="n">
-        <v>111</v>
+        <v>1961</v>
       </c>
       <c r="AH227" s="3" t="n">
-        <v>155</v>
-[...3 lines deleted...]
-      </c>
+        <v>655.377</v>
+      </c>
+      <c r="AI227" s="3" t="inlineStr"/>
       <c r="AJ227" s="3" t="n">
-        <v>2310</v>
+        <v>3575</v>
       </c>
       <c r="AK227" s="3" t="inlineStr"/>
-      <c r="AL227" s="3" t="inlineStr"/>
+      <c r="AL227" s="3" t="n">
+        <v>11219</v>
+      </c>
       <c r="AM227" s="3" t="inlineStr"/>
       <c r="AN227" s="3" t="inlineStr"/>
       <c r="AO227" s="3" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
-          <t>23/11/2025</t>
+          <t>21/08/2025</t>
         </is>
       </c>
       <c r="B228" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C228" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D228" s="3" t="n">
-        <v>171627</v>
+        <v>158882</v>
       </c>
       <c r="E228" s="3" t="n">
-        <v>8780</v>
+        <v>-45741</v>
       </c>
       <c r="F228" s="3" t="n">
-        <v>76110</v>
+        <v>73348</v>
       </c>
       <c r="G228" s="3" t="n">
-        <v>1796</v>
+        <v>-11174</v>
       </c>
       <c r="H228" s="3" t="n">
-        <v>59674.78</v>
+        <v>56467.61</v>
       </c>
       <c r="I228" s="3" t="n">
-        <v>2273.330000000002</v>
+        <v>51313.61</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>2409</v>
+        <v>12791</v>
       </c>
       <c r="K228" s="3" t="n">
-        <v>-11525</v>
+        <v>-4762</v>
       </c>
       <c r="L228" s="3" t="n">
-        <v>16498</v>
+        <v>19327.61</v>
       </c>
       <c r="M228" s="3" t="n">
-        <v>-3559.849999999999</v>
+        <v>-10614.39</v>
       </c>
       <c r="N228" s="3" t="n">
-        <v>107</v>
+        <v>18175</v>
       </c>
       <c r="O228" s="3" t="n">
-        <v>-19941</v>
-[...3 lines deleted...]
-      </c>
+        <v>17589</v>
+      </c>
+      <c r="P228" s="3" t="inlineStr"/>
       <c r="Q228" s="3" t="inlineStr"/>
       <c r="R228" s="3" t="n">
-        <v>1504.212</v>
+        <v>1478.874</v>
       </c>
       <c r="S228" s="3" t="n">
-        <v>20.2059999999999</v>
+        <v>-150.614</v>
       </c>
       <c r="T228" s="3" t="n">
-        <v>3986</v>
+        <v>945</v>
       </c>
       <c r="U228" s="3" t="n">
-        <v>2099</v>
+        <v>-21544</v>
       </c>
       <c r="V228" s="3" t="n">
-        <v>1355.514</v>
+        <v>1247.547</v>
       </c>
       <c r="W228" s="3" t="n">
-        <v>72.1579999999999</v>
+        <v>-404.1369999999999</v>
       </c>
       <c r="X228" s="3" t="n">
-        <v>64906</v>
+        <v>59384</v>
       </c>
       <c r="Y228" s="3" t="n">
-        <v>4133</v>
+        <v>-24231</v>
       </c>
       <c r="Z228" s="3" t="n">
-        <v>6730</v>
+        <v>5941</v>
       </c>
       <c r="AA228" s="3" t="n">
-        <v>519</v>
+        <v>-2536</v>
       </c>
       <c r="AB228" s="3" t="n">
-        <v>13372</v>
+        <v>12131</v>
       </c>
       <c r="AC228" s="3" t="n">
-        <v>816</v>
+        <v>-3797</v>
       </c>
       <c r="AD228" s="3" t="n">
-        <v>4516</v>
+        <v>3860</v>
       </c>
       <c r="AE228" s="3" t="n">
-        <v>467</v>
+        <v>-1884</v>
       </c>
       <c r="AF228" s="3" t="n">
-        <v>5272</v>
+        <v>5044</v>
       </c>
       <c r="AG228" s="3" t="n">
-        <v>107</v>
+        <v>-1818</v>
       </c>
       <c r="AH228" s="3" t="n">
-        <v>68.818</v>
+        <v>84</v>
       </c>
       <c r="AI228" s="3" t="n">
-        <v>-86.182</v>
+        <v>-571.377</v>
       </c>
       <c r="AJ228" s="3" t="n">
-        <v>2373</v>
+        <v>2255</v>
       </c>
       <c r="AK228" s="3" t="n">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1320</v>
+      </c>
+      <c r="AL228" s="3" t="inlineStr"/>
       <c r="AM228" s="3" t="inlineStr"/>
       <c r="AN228" s="3" t="inlineStr"/>
       <c r="AO228" s="3" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
-          <t>23/12/2025</t>
+          <t>21/09/2025</t>
         </is>
       </c>
       <c r="B229" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C229" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D229" s="3" t="n">
-        <v>175108</v>
+        <v>162683</v>
       </c>
       <c r="E229" s="3" t="n">
-        <v>3481</v>
+        <v>3801</v>
       </c>
       <c r="F229" s="3" t="n">
-        <v>77082</v>
+        <v>74255</v>
       </c>
       <c r="G229" s="3" t="n">
-        <v>972</v>
-[...2 lines deleted...]
-      <c r="I229" s="3" t="inlineStr"/>
+        <v>907</v>
+      </c>
+      <c r="H229" s="3" t="n">
+        <v>57347.93</v>
+      </c>
+      <c r="I229" s="3" t="n">
+        <v>880.3199999999997</v>
+      </c>
       <c r="J229" s="3" t="n">
-        <v>4112</v>
+        <v>13897</v>
       </c>
       <c r="K229" s="3" t="n">
-        <v>1703</v>
+        <v>1106</v>
       </c>
       <c r="L229" s="3" t="n">
-        <v>18031</v>
+        <v>20033.71</v>
       </c>
       <c r="M229" s="3" t="n">
-        <v>1533</v>
+        <v>706.0999999999985</v>
       </c>
       <c r="N229" s="3" t="n">
-        <v>184</v>
+        <v>19995</v>
       </c>
       <c r="O229" s="3" t="n">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>1820</v>
+      </c>
+      <c r="P229" s="3" t="inlineStr"/>
+      <c r="Q229" s="3" t="inlineStr"/>
       <c r="R229" s="3" t="n">
-        <v>1514.706</v>
+        <v>1483.713</v>
       </c>
       <c r="S229" s="3" t="n">
-        <v>10.49399999999991</v>
+        <v>4.838999999999942</v>
       </c>
       <c r="T229" s="3" t="n">
-        <v>6276</v>
+        <v>1863</v>
       </c>
       <c r="U229" s="3" t="n">
-        <v>2290</v>
-[...6 lines deleted...]
-      </c>
+        <v>918</v>
+      </c>
+      <c r="V229" s="3" t="inlineStr"/>
+      <c r="W229" s="3" t="inlineStr"/>
       <c r="X229" s="3" t="n">
-        <v>67209</v>
+        <v>60713</v>
       </c>
       <c r="Y229" s="3" t="n">
-        <v>2303</v>
+        <v>1329</v>
       </c>
       <c r="Z229" s="3" t="n">
-        <v>6969</v>
+        <v>6198</v>
       </c>
       <c r="AA229" s="3" t="n">
-        <v>239</v>
+        <v>257</v>
       </c>
       <c r="AB229" s="3" t="n">
-        <v>13754</v>
+        <v>12532</v>
       </c>
       <c r="AC229" s="3" t="n">
-        <v>382</v>
+        <v>401</v>
       </c>
       <c r="AD229" s="3" t="n">
-        <v>4683</v>
+        <v>4047</v>
       </c>
       <c r="AE229" s="3" t="n">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="AF229" s="3" t="n">
-        <v>5411</v>
+        <v>5165</v>
       </c>
       <c r="AG229" s="3" t="n">
-        <v>139</v>
+        <v>121</v>
       </c>
       <c r="AH229" s="3" t="n">
-        <v>148.802</v>
+        <v>150</v>
       </c>
       <c r="AI229" s="3" t="n">
-        <v>79.98399999999999</v>
-[...18 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="AJ229" s="3" t="inlineStr"/>
+      <c r="AK229" s="3" t="inlineStr"/>
+      <c r="AL229" s="3" t="inlineStr"/>
+      <c r="AM229" s="3" t="inlineStr"/>
+      <c r="AN229" s="3" t="inlineStr"/>
+      <c r="AO229" s="3" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
-          <t>24/01/2026</t>
+          <t>21/10/2025</t>
         </is>
       </c>
       <c r="B230" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C230" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D230" s="3" t="n">
-        <v>179444</v>
+        <v>166935</v>
       </c>
       <c r="E230" s="3" t="n">
-        <v>4336</v>
+        <v>4252</v>
       </c>
       <c r="F230" s="3" t="n">
-        <v>78191</v>
+        <v>20531</v>
       </c>
       <c r="G230" s="3" t="n">
-        <v>1109</v>
+        <v>-53724</v>
       </c>
       <c r="H230" s="3" t="n">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="I230" s="3" t="inlineStr"/>
+        <v>58339.44</v>
+      </c>
+      <c r="I230" s="3" t="n">
+        <v>991.510000000002</v>
+      </c>
       <c r="J230" s="3" t="n">
-        <v>6244</v>
+        <v>525</v>
       </c>
       <c r="K230" s="3" t="n">
-        <v>2132</v>
+        <v>-13372</v>
       </c>
       <c r="L230" s="3" t="n">
-        <v>19942</v>
+        <v>14799</v>
       </c>
       <c r="M230" s="3" t="n">
-        <v>1911</v>
+        <v>-5234.709999999999</v>
       </c>
       <c r="N230" s="3" t="n">
-        <v>256</v>
+        <v>25</v>
       </c>
       <c r="O230" s="3" t="n">
-        <v>72</v>
+        <v>-19970</v>
       </c>
       <c r="P230" s="3" t="n">
-        <v>12043</v>
-[...3 lines deleted...]
-      </c>
+        <v>1132</v>
+      </c>
+      <c r="Q230" s="3" t="inlineStr"/>
       <c r="R230" s="3" t="n">
-        <v>1527.835</v>
+        <v>1490.524</v>
       </c>
       <c r="S230" s="3" t="n">
-        <v>13.12900000000013</v>
+        <v>6.810999999999922</v>
       </c>
       <c r="T230" s="3" t="n">
-        <v>9150</v>
+        <v>1447</v>
       </c>
       <c r="U230" s="3" t="n">
-        <v>2874</v>
+        <v>-416</v>
       </c>
       <c r="V230" s="3" t="n">
-        <v>1456.972</v>
-[...3 lines deleted...]
-      </c>
+        <v>1316.29</v>
+      </c>
+      <c r="W230" s="3" t="inlineStr"/>
       <c r="X230" s="3" t="n">
-        <v>70094</v>
+        <v>62419</v>
       </c>
       <c r="Y230" s="3" t="n">
-        <v>2885</v>
+        <v>1706</v>
       </c>
       <c r="Z230" s="3" t="n">
-        <v>7270</v>
+        <v>6467</v>
       </c>
       <c r="AA230" s="3" t="n">
-        <v>301</v>
+        <v>269</v>
       </c>
       <c r="AB230" s="3" t="n">
-        <v>14116</v>
+        <v>12907</v>
       </c>
       <c r="AC230" s="3" t="n">
-        <v>362</v>
+        <v>375</v>
       </c>
       <c r="AD230" s="3" t="n">
-        <v>4951</v>
+        <v>4262</v>
       </c>
       <c r="AE230" s="3" t="n">
-        <v>268</v>
+        <v>215</v>
       </c>
       <c r="AF230" s="3" t="n">
-        <v>5713</v>
+        <v>5165</v>
       </c>
       <c r="AG230" s="3" t="n">
-        <v>302</v>
+        <v>0</v>
       </c>
       <c r="AH230" s="3" t="n">
-        <v>231.039</v>
+        <v>232</v>
       </c>
       <c r="AI230" s="3" t="n">
-        <v>82.23699999999999</v>
+        <v>82</v>
       </c>
       <c r="AJ230" s="3" t="n">
-        <v>2559</v>
-[...3 lines deleted...]
-      </c>
+        <v>2336</v>
+      </c>
+      <c r="AK230" s="3" t="inlineStr"/>
       <c r="AL230" s="3" t="n">
-        <v>2893</v>
-[...9 lines deleted...]
-      </c>
+        <v>-315</v>
+      </c>
+      <c r="AM230" s="3" t="inlineStr"/>
+      <c r="AN230" s="3" t="inlineStr"/>
+      <c r="AO230" s="3" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
-          <t>24/02/2026</t>
+          <t>21/11/2025</t>
         </is>
       </c>
       <c r="B231" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C231" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D231" s="3" t="n">
-        <v>184058</v>
+        <v>171351</v>
       </c>
       <c r="E231" s="3" t="n">
-        <v>4614</v>
+        <v>4416</v>
       </c>
       <c r="F231" s="3" t="n">
-        <v>79345</v>
+        <v>76038</v>
       </c>
       <c r="G231" s="3" t="n">
-        <v>1154</v>
+        <v>55507</v>
       </c>
       <c r="H231" s="3" t="n">
-        <v>1139</v>
+        <v>59589.46</v>
       </c>
       <c r="I231" s="3" t="n">
-        <v>937</v>
+        <v>1250.019999999997</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>8493</v>
+        <v>2270</v>
       </c>
       <c r="K231" s="3" t="n">
-        <v>2249</v>
+        <v>1745</v>
       </c>
       <c r="L231" s="3" t="n">
-        <v>21970</v>
+        <v>16374</v>
       </c>
       <c r="M231" s="3" t="n">
-        <v>2028</v>
+        <v>1575</v>
       </c>
       <c r="N231" s="3" t="n">
-        <v>321</v>
+        <v>103</v>
       </c>
       <c r="O231" s="3" t="n">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="P231" s="3" t="n">
-        <v>16138</v>
+        <v>4422</v>
       </c>
       <c r="Q231" s="3" t="n">
-        <v>4095</v>
+        <v>3290</v>
       </c>
       <c r="R231" s="3" t="n">
-        <v>1547.39</v>
+        <v>1503.517</v>
       </c>
       <c r="S231" s="3" t="n">
-        <v>19.55500000000006</v>
+        <v>12.99300000000017</v>
       </c>
       <c r="T231" s="3" t="n">
-        <v>11866</v>
+        <v>3798</v>
       </c>
       <c r="U231" s="3" t="n">
-        <v>2716</v>
+        <v>2351</v>
       </c>
       <c r="V231" s="3" t="n">
-        <v>1501.678</v>
+        <v>1353.4</v>
       </c>
       <c r="W231" s="3" t="n">
-        <v>44.70600000000013</v>
+        <v>37.11000000000013</v>
       </c>
       <c r="X231" s="3" t="n">
-        <v>72943</v>
+        <v>64716</v>
       </c>
       <c r="Y231" s="3" t="n">
-        <v>2849</v>
+        <v>2297</v>
       </c>
       <c r="Z231" s="3" t="n">
-        <v>7585</v>
+        <v>6720</v>
       </c>
       <c r="AA231" s="3" t="n">
-        <v>315</v>
+        <v>253</v>
       </c>
       <c r="AB231" s="3" t="n">
-        <v>14547</v>
+        <v>13349</v>
       </c>
       <c r="AC231" s="3" t="n">
-        <v>431</v>
+        <v>442</v>
       </c>
       <c r="AD231" s="3" t="n">
-        <v>5047</v>
+        <v>4493</v>
       </c>
       <c r="AE231" s="3" t="n">
-        <v>96</v>
+        <v>231</v>
       </c>
       <c r="AF231" s="3" t="n">
-        <v>5964</v>
+        <v>5251</v>
       </c>
       <c r="AG231" s="3" t="n">
-        <v>251</v>
+        <v>86</v>
       </c>
       <c r="AH231" s="3" t="n">
-        <v>303.644</v>
+        <v>62.042</v>
       </c>
       <c r="AI231" s="3" t="n">
-        <v>72.60500000000002</v>
+        <v>-169.958</v>
       </c>
       <c r="AJ231" s="3" t="n">
-        <v>2696</v>
+        <v>2370</v>
       </c>
       <c r="AK231" s="3" t="n">
-        <v>137</v>
+        <v>34</v>
       </c>
       <c r="AL231" s="3" t="n">
-        <v>4272</v>
+        <v>624</v>
       </c>
       <c r="AM231" s="3" t="n">
-        <v>1379</v>
+        <v>939</v>
       </c>
       <c r="AN231" s="3" t="n">
-        <v>1379</v>
+        <v>939</v>
       </c>
       <c r="AO231" s="3" t="n">
-        <v>33.67521367521368</v>
+        <v>28.54103343465045</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="3" t="inlineStr">
         <is>
-          <t>24/05/2026</t>
+          <t>21/12/2025</t>
         </is>
       </c>
       <c r="B232" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C232" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D232" s="3" t="n">
-        <v>194299</v>
+        <v>174865</v>
       </c>
       <c r="E232" s="3" t="n">
-        <v>10241</v>
+        <v>3514</v>
       </c>
       <c r="F232" s="3" t="n">
-        <v>82533</v>
+        <v>77009</v>
       </c>
       <c r="G232" s="3" t="n">
-        <v>3188</v>
+        <v>971</v>
       </c>
       <c r="H232" s="3" t="n">
-        <v>3496</v>
+        <v>60466.08</v>
       </c>
       <c r="I232" s="3" t="n">
-        <v>2357</v>
+        <v>876.6200000000026</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>13475</v>
+        <v>4002</v>
       </c>
       <c r="K232" s="3" t="n">
-        <v>4982</v>
+        <v>1732</v>
       </c>
       <c r="L232" s="3" t="n">
-        <v>26397</v>
+        <v>17932</v>
       </c>
       <c r="M232" s="3" t="n">
-        <v>4427</v>
+        <v>1558</v>
       </c>
       <c r="N232" s="3" t="n">
-        <v>497</v>
+        <v>177</v>
       </c>
       <c r="O232" s="3" t="n">
-        <v>176</v>
+        <v>74</v>
       </c>
       <c r="P232" s="3" t="n">
-        <v>25833</v>
+        <v>7728</v>
       </c>
       <c r="Q232" s="3" t="n">
-        <v>9695</v>
+        <v>3306</v>
       </c>
       <c r="R232" s="3" t="n">
-        <v>1593.18</v>
+        <v>1513.847</v>
       </c>
       <c r="S232" s="3" t="n">
-        <v>45.78999999999996</v>
+        <v>10.32999999999993</v>
       </c>
       <c r="T232" s="3" t="n">
-        <v>17723</v>
+        <v>6128</v>
       </c>
       <c r="U232" s="3" t="n">
-        <v>5857</v>
+        <v>2330</v>
       </c>
       <c r="V232" s="3" t="n">
-        <v>1594.221</v>
+        <v>1396.798</v>
       </c>
       <c r="W232" s="3" t="n">
-        <v>92.54299999999989</v>
+        <v>43.39799999999991</v>
       </c>
       <c r="X232" s="3" t="n">
-        <v>78825</v>
+        <v>67048</v>
       </c>
       <c r="Y232" s="3" t="n">
-        <v>5882</v>
+        <v>2332</v>
       </c>
       <c r="Z232" s="3" t="n">
-        <v>8106</v>
+        <v>6952</v>
       </c>
       <c r="AA232" s="3" t="n">
-        <v>521</v>
+        <v>232</v>
       </c>
       <c r="AB232" s="3" t="n">
-        <v>15374</v>
+        <v>13729</v>
       </c>
       <c r="AC232" s="3" t="n">
-        <v>827</v>
+        <v>380</v>
       </c>
       <c r="AD232" s="3" t="n">
-        <v>5464</v>
+        <v>4679</v>
       </c>
       <c r="AE232" s="3" t="n">
-        <v>417</v>
-[...6 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="AF232" s="3" t="inlineStr"/>
+      <c r="AG232" s="3" t="inlineStr"/>
       <c r="AH232" s="3" t="n">
-        <v>542.804</v>
+        <v>144.826</v>
       </c>
       <c r="AI232" s="3" t="n">
-        <v>239.16</v>
+        <v>82.78399999999999</v>
       </c>
       <c r="AJ232" s="3" t="n">
-        <v>3260</v>
+        <v>2437</v>
       </c>
       <c r="AK232" s="3" t="n">
-        <v>564</v>
+        <v>67</v>
       </c>
       <c r="AL232" s="3" t="n">
-        <v>8110</v>
+        <v>1600</v>
       </c>
       <c r="AM232" s="3" t="n">
-        <v>3838</v>
+        <v>976</v>
       </c>
       <c r="AN232" s="3" t="n">
-        <v>3838</v>
+        <v>976</v>
       </c>
       <c r="AO232" s="3" t="n">
-        <v>39.58741619391439</v>
+        <v>29.52208106473079</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
-          <t>24/06/2026</t>
+          <t>22/02/2026</t>
         </is>
       </c>
       <c r="B233" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C233" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D233" s="3" t="n">
-        <v>199602</v>
+        <v>183855</v>
       </c>
       <c r="E233" s="3" t="n">
-        <v>5303</v>
+        <v>8990</v>
       </c>
       <c r="F233" s="3" t="n">
-        <v>83557</v>
+        <v>79278</v>
       </c>
       <c r="G233" s="3" t="n">
-        <v>1024</v>
+        <v>2269</v>
       </c>
       <c r="H233" s="3" t="n">
-        <v>4407</v>
+        <v>1086</v>
       </c>
       <c r="I233" s="3" t="n">
-        <v>911</v>
+        <v>-59380.08</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>15582</v>
+        <v>8393</v>
       </c>
       <c r="K233" s="3" t="n">
-        <v>2107</v>
+        <v>4391</v>
       </c>
       <c r="L233" s="3" t="n">
-        <v>28228</v>
+        <v>21879</v>
       </c>
       <c r="M233" s="3" t="n">
-        <v>1831</v>
+        <v>3947</v>
       </c>
       <c r="N233" s="3" t="n">
-        <v>546</v>
+        <v>318</v>
       </c>
       <c r="O233" s="3" t="n">
-        <v>49</v>
+        <v>141</v>
       </c>
       <c r="P233" s="3" t="n">
-        <v>29819</v>
+        <v>15943</v>
       </c>
       <c r="Q233" s="3" t="n">
-        <v>3986</v>
+        <v>8215</v>
       </c>
       <c r="R233" s="3" t="n">
-        <v>1614.103</v>
+        <v>1546.602</v>
       </c>
       <c r="S233" s="3" t="n">
-        <v>20.923</v>
+        <v>32.75500000000011</v>
       </c>
       <c r="T233" s="3" t="n">
-        <v>20150</v>
+        <v>11748</v>
       </c>
       <c r="U233" s="3" t="n">
-        <v>2427</v>
+        <v>5620</v>
       </c>
       <c r="V233" s="3" t="n">
-        <v>1624.767</v>
+        <v>1500.413</v>
       </c>
       <c r="W233" s="3" t="n">
-        <v>30.54600000000005</v>
+        <v>103.615</v>
       </c>
       <c r="X233" s="3" t="n">
-        <v>81249</v>
+        <v>72823</v>
       </c>
       <c r="Y233" s="3" t="n">
-        <v>2424</v>
+        <v>5775</v>
       </c>
       <c r="Z233" s="3" t="n">
-        <v>8282</v>
+        <v>7570</v>
       </c>
       <c r="AA233" s="3" t="n">
-        <v>176</v>
+        <v>618</v>
       </c>
       <c r="AB233" s="3" t="n">
-        <v>15658</v>
+        <v>14524</v>
       </c>
       <c r="AC233" s="3" t="n">
-        <v>284</v>
+        <v>795</v>
       </c>
       <c r="AD233" s="3" t="n">
-        <v>5536</v>
+        <v>5047</v>
       </c>
       <c r="AE233" s="3" t="n">
-        <v>72</v>
+        <v>368</v>
       </c>
       <c r="AF233" s="3" t="n">
-        <v>6707</v>
-[...3 lines deleted...]
-      </c>
+        <v>5957</v>
+      </c>
+      <c r="AG233" s="3" t="inlineStr"/>
       <c r="AH233" s="3" t="n">
-        <v>604.8819999999999</v>
+        <v>297.341</v>
       </c>
       <c r="AI233" s="3" t="n">
-        <v>62.07799999999997</v>
+        <v>152.515</v>
       </c>
       <c r="AJ233" s="3" t="n">
-        <v>3426</v>
+        <v>2689</v>
       </c>
       <c r="AK233" s="3" t="n">
-        <v>166</v>
+        <v>252</v>
       </c>
       <c r="AL233" s="3" t="n">
-        <v>9669</v>
+        <v>4195</v>
       </c>
       <c r="AM233" s="3" t="n">
-        <v>1559</v>
+        <v>2595</v>
       </c>
       <c r="AN233" s="3" t="n">
-        <v>1559</v>
+        <v>2595</v>
       </c>
       <c r="AO233" s="3" t="n">
-        <v>39.11189162067235</v>
+        <v>31.58855751673768</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="3" t="inlineStr">
         <is>
-          <t>24/07/2025</t>
+          <t>22/05/2026</t>
         </is>
       </c>
       <c r="B234" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C234" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D234" s="3" t="n">
-        <v>155551</v>
+        <v>194100</v>
       </c>
       <c r="E234" s="3" t="n">
-        <v>-44051</v>
+        <v>10245</v>
       </c>
       <c r="F234" s="3" t="n">
-        <v>72407</v>
+        <v>82469</v>
       </c>
       <c r="G234" s="3" t="n">
-        <v>-11150</v>
+        <v>3191</v>
       </c>
       <c r="H234" s="3" t="n">
-        <v>55530.8</v>
+        <v>3441</v>
       </c>
       <c r="I234" s="3" t="n">
-        <v>51123.8</v>
+        <v>2355</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>12110</v>
+        <v>13383</v>
       </c>
       <c r="K234" s="3" t="n">
-        <v>-3472</v>
+        <v>4990</v>
       </c>
       <c r="L234" s="3" t="n">
-        <v>18829.67</v>
+        <v>26318</v>
       </c>
       <c r="M234" s="3" t="n">
-        <v>-9398.330000000002</v>
+        <v>4439</v>
       </c>
       <c r="N234" s="3" t="n">
-        <v>16410</v>
+        <v>494</v>
       </c>
       <c r="O234" s="3" t="n">
-        <v>15864</v>
-[...2 lines deleted...]
-      <c r="Q234" s="3" t="inlineStr"/>
+        <v>176</v>
+      </c>
+      <c r="P234" s="3" t="n">
+        <v>25661</v>
+      </c>
+      <c r="Q234" s="3" t="n">
+        <v>9718</v>
+      </c>
       <c r="R234" s="3" t="n">
-        <v>1471.318</v>
+        <v>1592.63</v>
       </c>
       <c r="S234" s="3" t="n">
-        <v>-142.7850000000001</v>
+        <v>46.02800000000002</v>
       </c>
       <c r="T234" s="3" t="n">
-        <v>217</v>
+        <v>17620</v>
       </c>
       <c r="U234" s="3" t="n">
-        <v>-19933</v>
+        <v>5872</v>
       </c>
       <c r="V234" s="3" t="n">
-        <v>1223.307</v>
+        <v>1592.64</v>
       </c>
       <c r="W234" s="3" t="n">
-        <v>-401.46</v>
+        <v>92.22700000000009</v>
       </c>
       <c r="X234" s="3" t="n">
-        <v>58129</v>
+        <v>78714</v>
       </c>
       <c r="Y234" s="3" t="n">
-        <v>-23120</v>
+        <v>5891</v>
       </c>
       <c r="Z234" s="3" t="n">
-        <v>5732</v>
+        <v>8103</v>
       </c>
       <c r="AA234" s="3" t="n">
-        <v>-2550</v>
+        <v>533</v>
       </c>
       <c r="AB234" s="3" t="n">
-        <v>11792</v>
+        <v>15363</v>
       </c>
       <c r="AC234" s="3" t="n">
-        <v>-3866</v>
+        <v>839</v>
       </c>
       <c r="AD234" s="3" t="n">
-        <v>3790</v>
+        <v>5458</v>
       </c>
       <c r="AE234" s="3" t="n">
-        <v>-1746</v>
+        <v>411</v>
       </c>
       <c r="AF234" s="3" t="n">
-        <v>4912</v>
+        <v>6479</v>
       </c>
       <c r="AG234" s="3" t="n">
-        <v>-1795</v>
+        <v>522</v>
       </c>
       <c r="AH234" s="3" t="n">
-        <v>8</v>
+        <v>539.37</v>
       </c>
       <c r="AI234" s="3" t="n">
-        <v>-596.8819999999999</v>
-[...6 lines deleted...]
-      <c r="AO234" s="3" t="inlineStr"/>
+        <v>242.029</v>
+      </c>
+      <c r="AJ234" s="3" t="n">
+        <v>3217</v>
+      </c>
+      <c r="AK234" s="3" t="n">
+        <v>528</v>
+      </c>
+      <c r="AL234" s="3" t="n">
+        <v>8041</v>
+      </c>
+      <c r="AM234" s="3" t="n">
+        <v>3846</v>
+      </c>
+      <c r="AN234" s="3" t="n">
+        <v>3846</v>
+      </c>
+      <c r="AO234" s="3" t="n">
+        <v>39.57604445359127</v>
+      </c>
     </row>
     <row r="235">
       <c r="A235" s="3" t="inlineStr">
         <is>
-          <t>24/08/2025</t>
+          <t>22/06/2026</t>
         </is>
       </c>
       <c r="B235" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C235" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D235" s="3" t="n">
-        <v>159286</v>
+        <v>199099</v>
       </c>
       <c r="E235" s="3" t="n">
-        <v>3735</v>
+        <v>4999</v>
       </c>
       <c r="F235" s="3" t="n">
-        <v>73456</v>
+        <v>83464</v>
       </c>
       <c r="G235" s="3" t="n">
-        <v>1049</v>
+        <v>995</v>
       </c>
       <c r="H235" s="3" t="n">
-        <v>56567.96</v>
+        <v>4328</v>
       </c>
       <c r="I235" s="3" t="n">
-        <v>1037.159999999996</v>
+        <v>887</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>12896</v>
+        <v>15382</v>
       </c>
       <c r="K235" s="3" t="n">
-        <v>786</v>
+        <v>1999</v>
       </c>
       <c r="L235" s="3" t="n">
-        <v>19391.02</v>
+        <v>28052</v>
       </c>
       <c r="M235" s="3" t="n">
-        <v>561.3500000000022</v>
+        <v>1734</v>
       </c>
       <c r="N235" s="3" t="n">
-        <v>18366</v>
+        <v>542</v>
       </c>
       <c r="O235" s="3" t="n">
-        <v>1956</v>
-[...2 lines deleted...]
-      <c r="Q235" s="3" t="inlineStr"/>
+        <v>48</v>
+      </c>
+      <c r="P235" s="3" t="n">
+        <v>29425</v>
+      </c>
+      <c r="Q235" s="3" t="n">
+        <v>3764</v>
+      </c>
       <c r="R235" s="3" t="n">
-        <v>1479.421</v>
+        <v>1612.888</v>
       </c>
       <c r="S235" s="3" t="n">
-        <v>8.103000000000065</v>
+        <v>20.25799999999981</v>
       </c>
       <c r="T235" s="3" t="n">
-        <v>1052</v>
+        <v>19914</v>
       </c>
       <c r="U235" s="3" t="n">
-        <v>835</v>
+        <v>2294</v>
       </c>
       <c r="V235" s="3" t="n">
-        <v>1250.615</v>
+        <v>1622.945</v>
       </c>
       <c r="W235" s="3" t="n">
-        <v>27.30799999999999</v>
+        <v>30.30499999999984</v>
       </c>
       <c r="X235" s="3" t="n">
-        <v>59528</v>
+        <v>81013</v>
       </c>
       <c r="Y235" s="3" t="n">
-        <v>1399</v>
+        <v>2299</v>
       </c>
       <c r="Z235" s="3" t="n">
-        <v>5964</v>
+        <v>8265</v>
       </c>
       <c r="AA235" s="3" t="n">
-        <v>232</v>
+        <v>162</v>
       </c>
       <c r="AB235" s="3" t="n">
-        <v>12166</v>
+        <v>15637</v>
       </c>
       <c r="AC235" s="3" t="n">
-        <v>374</v>
+        <v>274</v>
       </c>
       <c r="AD235" s="3" t="n">
-        <v>3877</v>
+        <v>5514</v>
       </c>
       <c r="AE235" s="3" t="n">
-        <v>87</v>
+        <v>56</v>
       </c>
       <c r="AF235" s="3" t="n">
-        <v>5072</v>
+        <v>6703</v>
       </c>
       <c r="AG235" s="3" t="n">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="AH235" s="3" t="n">
-        <v>91</v>
+        <v>600.622</v>
       </c>
       <c r="AI235" s="3" t="n">
-        <v>83</v>
+        <v>61.25199999999995</v>
       </c>
       <c r="AJ235" s="3" t="n">
-        <v>2263</v>
-[...5 lines deleted...]
-      <c r="AO235" s="3" t="inlineStr"/>
+        <v>3414</v>
+      </c>
+      <c r="AK235" s="3" t="n">
+        <v>197</v>
+      </c>
+      <c r="AL235" s="3" t="n">
+        <v>9511</v>
+      </c>
+      <c r="AM235" s="3" t="n">
+        <v>1470</v>
+      </c>
+      <c r="AN235" s="3" t="n">
+        <v>1470</v>
+      </c>
+      <c r="AO235" s="3" t="n">
+        <v>39.05419766206163</v>
+      </c>
     </row>
     <row r="236">
       <c r="A236" s="3" t="inlineStr">
         <is>
-          <t>24/09/2025</t>
+          <t>22/07/2025</t>
         </is>
       </c>
       <c r="B236" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C236" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D236" s="3" t="n">
-        <v>163009</v>
+        <v>155298</v>
       </c>
       <c r="E236" s="3" t="n">
-        <v>3723</v>
+        <v>-43801</v>
       </c>
       <c r="F236" s="3" t="n">
-        <v>74365</v>
+        <v>72304</v>
       </c>
       <c r="G236" s="3" t="n">
-        <v>909</v>
+        <v>-11160</v>
       </c>
       <c r="H236" s="3" t="n">
-        <v>57453.05</v>
+        <v>55436.03</v>
       </c>
       <c r="I236" s="3" t="n">
-        <v>885.0900000000038</v>
+        <v>51108.03</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>13979</v>
+        <v>12066</v>
       </c>
       <c r="K236" s="3" t="n">
-        <v>1083</v>
+        <v>-3316</v>
       </c>
       <c r="L236" s="3" t="n">
-        <v>20085.98</v>
+        <v>18799.83</v>
       </c>
       <c r="M236" s="3" t="n">
-        <v>694.9599999999991</v>
+        <v>-9252.169999999998</v>
       </c>
       <c r="N236" s="3" t="n">
-        <v>20116</v>
+        <v>16299</v>
       </c>
       <c r="O236" s="3" t="n">
-        <v>1750</v>
+        <v>15757</v>
       </c>
       <c r="P236" s="3" t="inlineStr"/>
       <c r="Q236" s="3" t="inlineStr"/>
       <c r="R236" s="3" t="n">
-        <v>1484.364</v>
+        <v>1470.367</v>
       </c>
       <c r="S236" s="3" t="n">
-        <v>4.942999999999984</v>
+        <v>-142.521</v>
       </c>
       <c r="T236" s="3" t="n">
-        <v>1928</v>
+        <v>146</v>
       </c>
       <c r="U236" s="3" t="n">
-        <v>876</v>
+        <v>-19768</v>
       </c>
       <c r="V236" s="3" t="n">
-        <v>1284.656</v>
+        <v>1220.855</v>
       </c>
       <c r="W236" s="3" t="n">
-        <v>34.04099999999994</v>
+        <v>-402.0899999999999</v>
       </c>
       <c r="X236" s="3" t="n">
-        <v>60824</v>
+        <v>58056</v>
       </c>
       <c r="Y236" s="3" t="n">
-        <v>1296</v>
+        <v>-22957</v>
       </c>
       <c r="Z236" s="3" t="n">
-        <v>6221</v>
+        <v>5720</v>
       </c>
       <c r="AA236" s="3" t="n">
-        <v>257</v>
+        <v>-2545</v>
       </c>
       <c r="AB236" s="3" t="n">
-        <v>12570</v>
+        <v>11768</v>
       </c>
       <c r="AC236" s="3" t="n">
-        <v>404</v>
+        <v>-3869</v>
       </c>
       <c r="AD236" s="3" t="n">
-        <v>4056</v>
+        <v>3790</v>
       </c>
       <c r="AE236" s="3" t="n">
-        <v>179</v>
+        <v>-1724</v>
       </c>
       <c r="AF236" s="3" t="n">
-        <v>5165</v>
+        <v>4906</v>
       </c>
       <c r="AG236" s="3" t="n">
-        <v>93</v>
+        <v>-1797</v>
       </c>
       <c r="AH236" s="3" t="n">
-        <v>157</v>
+        <v>0</v>
       </c>
       <c r="AI236" s="3" t="n">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>-600.622</v>
+      </c>
+      <c r="AJ236" s="3" t="inlineStr"/>
+      <c r="AK236" s="3" t="inlineStr"/>
       <c r="AL236" s="3" t="inlineStr"/>
       <c r="AM236" s="3" t="inlineStr"/>
       <c r="AN236" s="3" t="inlineStr"/>
       <c r="AO236" s="3" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>22/07/2026</t>
         </is>
       </c>
       <c r="B237" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C237" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D237" s="3" t="n">
-        <v>167379</v>
+        <v>204870</v>
       </c>
       <c r="E237" s="3" t="n">
-        <v>4370</v>
+        <v>49572</v>
       </c>
       <c r="F237" s="3" t="n">
-        <v>74958</v>
+        <v>84588</v>
       </c>
       <c r="G237" s="3" t="n">
-        <v>593</v>
+        <v>12284</v>
       </c>
       <c r="H237" s="3" t="n">
-        <v>58475.18</v>
+        <v>5189</v>
       </c>
       <c r="I237" s="3" t="n">
-        <v>1022.129999999997</v>
+        <v>-50247.03</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>676</v>
+        <v>17650</v>
       </c>
       <c r="K237" s="3" t="n">
-        <v>-13303</v>
+        <v>5584</v>
       </c>
       <c r="L237" s="3" t="n">
-        <v>14936</v>
+        <v>30026</v>
       </c>
       <c r="M237" s="3" t="n">
-        <v>-5149.98</v>
+        <v>11226.17</v>
       </c>
       <c r="N237" s="3" t="n">
-        <v>31</v>
+        <v>587</v>
       </c>
       <c r="O237" s="3" t="n">
-        <v>-20085</v>
+        <v>-15712</v>
       </c>
       <c r="P237" s="3" t="n">
-        <v>1423</v>
+        <v>33900</v>
       </c>
       <c r="Q237" s="3" t="inlineStr"/>
       <c r="R237" s="3" t="n">
-        <v>1491.704</v>
+        <v>1629.905</v>
       </c>
       <c r="S237" s="3" t="n">
-        <v>7.339999999999918</v>
+        <v>159.538</v>
       </c>
       <c r="T237" s="3" t="n">
-        <v>1649</v>
+        <v>22606</v>
       </c>
       <c r="U237" s="3" t="n">
-        <v>-279</v>
+        <v>22460</v>
       </c>
       <c r="V237" s="3" t="n">
-        <v>1319.784</v>
+        <v>1652.989</v>
       </c>
       <c r="W237" s="3" t="n">
-        <v>35.12800000000016</v>
+        <v>432.134</v>
       </c>
       <c r="X237" s="3" t="n">
-        <v>62616</v>
+        <v>83732</v>
       </c>
       <c r="Y237" s="3" t="n">
-        <v>1792</v>
+        <v>25676</v>
       </c>
       <c r="Z237" s="3" t="n">
-        <v>6486</v>
+        <v>8489</v>
       </c>
       <c r="AA237" s="3" t="n">
-        <v>265</v>
+        <v>2769</v>
       </c>
       <c r="AB237" s="3" t="n">
-        <v>12944</v>
+        <v>15934</v>
       </c>
       <c r="AC237" s="3" t="n">
-        <v>374</v>
+        <v>4166</v>
       </c>
       <c r="AD237" s="3" t="n">
-        <v>4268</v>
+        <v>5744</v>
       </c>
       <c r="AE237" s="3" t="n">
-        <v>212</v>
+        <v>1954</v>
       </c>
       <c r="AF237" s="3" t="n">
-        <v>5165</v>
+        <v>6869</v>
       </c>
       <c r="AG237" s="3" t="n">
-        <v>0</v>
+        <v>1963</v>
       </c>
       <c r="AH237" s="3" t="n">
-        <v>236</v>
+        <v>658.039</v>
       </c>
       <c r="AI237" s="3" t="n">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="AJ237" s="3" t="inlineStr"/>
+        <v>658.039</v>
+      </c>
+      <c r="AJ237" s="3" t="n">
+        <v>3581</v>
+      </c>
       <c r="AK237" s="3" t="inlineStr"/>
       <c r="AL237" s="3" t="n">
-        <v>-226</v>
+        <v>11294</v>
       </c>
       <c r="AM237" s="3" t="inlineStr"/>
       <c r="AN237" s="3" t="inlineStr"/>
       <c r="AO237" s="3" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" s="3" t="inlineStr">
         <is>
-          <t>24/11/2025</t>
+          <t>22/08/2025</t>
         </is>
       </c>
       <c r="B238" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C238" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D238" s="3" t="n">
-        <v>171646</v>
+        <v>159005</v>
       </c>
       <c r="E238" s="3" t="n">
-        <v>4267</v>
+        <v>-45865</v>
       </c>
       <c r="F238" s="3" t="n">
-        <v>76117</v>
+        <v>73380</v>
       </c>
       <c r="G238" s="3" t="n">
-        <v>1159</v>
+        <v>-11208</v>
       </c>
       <c r="H238" s="3" t="n">
-        <v>59684.17</v>
+        <v>56496.3</v>
       </c>
       <c r="I238" s="3" t="n">
-        <v>1208.989999999998</v>
+        <v>51307.3</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>2419</v>
+        <v>12826</v>
       </c>
       <c r="K238" s="3" t="n">
-        <v>1743</v>
+        <v>-4824</v>
       </c>
       <c r="L238" s="3" t="n">
-        <v>16507</v>
+        <v>19349.77</v>
       </c>
       <c r="M238" s="3" t="n">
-        <v>1571</v>
+        <v>-10676.23</v>
       </c>
       <c r="N238" s="3" t="n">
-        <v>109</v>
+        <v>18237</v>
       </c>
       <c r="O238" s="3" t="n">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>17650</v>
+      </c>
+      <c r="P238" s="3" t="inlineStr"/>
+      <c r="Q238" s="3" t="inlineStr"/>
       <c r="R238" s="3" t="n">
-        <v>1504.323</v>
+        <v>1478.977</v>
       </c>
       <c r="S238" s="3" t="n">
-        <v>12.61900000000014</v>
+        <v>-150.9279999999999</v>
       </c>
       <c r="T238" s="3" t="n">
-        <v>3999</v>
+        <v>970</v>
       </c>
       <c r="U238" s="3" t="n">
-        <v>2350</v>
+        <v>-21636</v>
       </c>
       <c r="V238" s="3" t="n">
-        <v>1356.144</v>
+        <v>1248.667</v>
       </c>
       <c r="W238" s="3" t="n">
-        <v>36.3599999999999</v>
+        <v>-404.3220000000001</v>
       </c>
       <c r="X238" s="3" t="n">
-        <v>64919</v>
+        <v>59425</v>
       </c>
       <c r="Y238" s="3" t="n">
-        <v>2303</v>
+        <v>-24307</v>
       </c>
       <c r="Z238" s="3" t="n">
-        <v>6732</v>
+        <v>5948</v>
       </c>
       <c r="AA238" s="3" t="n">
-        <v>246</v>
+        <v>-2541</v>
       </c>
       <c r="AB238" s="3" t="n">
-        <v>13372</v>
+        <v>12144</v>
       </c>
       <c r="AC238" s="3" t="n">
-        <v>428</v>
+        <v>-3790</v>
       </c>
       <c r="AD238" s="3" t="n">
-        <v>4516</v>
+        <v>3860</v>
       </c>
       <c r="AE238" s="3" t="n">
-        <v>248</v>
+        <v>-1884</v>
       </c>
       <c r="AF238" s="3" t="n">
-        <v>5274</v>
+        <v>5051</v>
       </c>
       <c r="AG238" s="3" t="n">
-        <v>109</v>
+        <v>-1818</v>
       </c>
       <c r="AH238" s="3" t="n">
-        <v>69.45099999999999</v>
+        <v>85</v>
       </c>
       <c r="AI238" s="3" t="n">
-        <v>-166.549</v>
+        <v>-573.039</v>
       </c>
       <c r="AJ238" s="3" t="n">
-        <v>2373</v>
-[...13 lines deleted...]
-      </c>
+        <v>2257</v>
+      </c>
+      <c r="AK238" s="3" t="n">
+        <v>-1324</v>
+      </c>
+      <c r="AL238" s="3" t="inlineStr"/>
+      <c r="AM238" s="3" t="inlineStr"/>
+      <c r="AN238" s="3" t="inlineStr"/>
+      <c r="AO238" s="3" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
-          <t>24/12/2025</t>
+          <t>22/09/2025</t>
         </is>
       </c>
       <c r="B239" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C239" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
-      <c r="D239" s="3" t="n">
-[...10 lines deleted...]
-      </c>
+      <c r="D239" s="3" t="inlineStr"/>
+      <c r="E239" s="3" t="inlineStr"/>
+      <c r="F239" s="3" t="inlineStr"/>
+      <c r="G239" s="3" t="inlineStr"/>
       <c r="H239" s="3" t="inlineStr"/>
       <c r="I239" s="3" t="inlineStr"/>
-      <c r="J239" s="3" t="n">
-[...64 lines deleted...]
-      </c>
+      <c r="J239" s="3" t="inlineStr"/>
+      <c r="K239" s="3" t="inlineStr"/>
+      <c r="L239" s="3" t="inlineStr"/>
+      <c r="M239" s="3" t="inlineStr"/>
+      <c r="N239" s="3" t="inlineStr"/>
+      <c r="O239" s="3" t="inlineStr"/>
+      <c r="P239" s="3" t="inlineStr"/>
+      <c r="Q239" s="3" t="inlineStr"/>
+      <c r="R239" s="3" t="inlineStr"/>
+      <c r="S239" s="3" t="inlineStr"/>
+      <c r="T239" s="3" t="inlineStr"/>
+      <c r="U239" s="3" t="inlineStr"/>
+      <c r="V239" s="3" t="inlineStr"/>
+      <c r="W239" s="3" t="inlineStr"/>
+      <c r="X239" s="3" t="inlineStr"/>
+      <c r="Y239" s="3" t="inlineStr"/>
+      <c r="Z239" s="3" t="inlineStr"/>
+      <c r="AA239" s="3" t="inlineStr"/>
+      <c r="AB239" s="3" t="inlineStr"/>
+      <c r="AC239" s="3" t="inlineStr"/>
+      <c r="AD239" s="3" t="inlineStr"/>
+      <c r="AE239" s="3" t="inlineStr"/>
       <c r="AF239" s="3" t="n">
-        <v>5412</v>
+        <v>5165</v>
       </c>
       <c r="AG239" s="3" t="n">
-        <v>138</v>
-[...24 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="AH239" s="3" t="inlineStr"/>
+      <c r="AI239" s="3" t="inlineStr"/>
+      <c r="AJ239" s="3" t="inlineStr"/>
+      <c r="AK239" s="3" t="inlineStr"/>
+      <c r="AL239" s="3" t="inlineStr"/>
+      <c r="AM239" s="3" t="inlineStr"/>
+      <c r="AN239" s="3" t="inlineStr"/>
+      <c r="AO239" s="3" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" s="3" t="inlineStr">
         <is>
-          <t>25/01/2026</t>
+          <t>22/11/2025</t>
         </is>
       </c>
       <c r="B240" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C240" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D240" s="3" t="n">
-        <v>179585</v>
-[...3 lines deleted...]
-      </c>
+        <v>171485</v>
+      </c>
+      <c r="E240" s="3" t="inlineStr"/>
       <c r="F240" s="3" t="n">
-        <v>78208</v>
-[...3 lines deleted...]
-      </c>
+        <v>76072</v>
+      </c>
+      <c r="G240" s="3" t="inlineStr"/>
       <c r="H240" s="3" t="n">
-        <v>235</v>
+        <v>59627.55</v>
       </c>
       <c r="I240" s="3" t="inlineStr"/>
       <c r="J240" s="3" t="n">
-        <v>6312</v>
-[...3 lines deleted...]
-      </c>
+        <v>2337</v>
+      </c>
+      <c r="K240" s="3" t="inlineStr"/>
       <c r="L240" s="3" t="n">
-        <v>20003</v>
-[...3 lines deleted...]
-      </c>
+        <v>16434</v>
+      </c>
+      <c r="M240" s="3" t="inlineStr"/>
       <c r="N240" s="3" t="n">
-        <v>258</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="O240" s="3" t="inlineStr"/>
       <c r="P240" s="3" t="n">
-        <v>12171</v>
-[...3 lines deleted...]
-      </c>
+        <v>4550</v>
+      </c>
+      <c r="Q240" s="3" t="inlineStr"/>
       <c r="R240" s="3" t="n">
-        <v>1527.988</v>
-[...3 lines deleted...]
-      </c>
+        <v>1503.933</v>
+      </c>
+      <c r="S240" s="3" t="inlineStr"/>
       <c r="T240" s="3" t="n">
-        <v>9245</v>
-[...3 lines deleted...]
-      </c>
+        <v>3889</v>
+      </c>
+      <c r="U240" s="3" t="inlineStr"/>
       <c r="V240" s="3" t="n">
-        <v>1457.538</v>
-[...3 lines deleted...]
-      </c>
+        <v>1354.805</v>
+      </c>
+      <c r="W240" s="3" t="inlineStr"/>
       <c r="X240" s="3" t="n">
-        <v>70179</v>
-[...3 lines deleted...]
-      </c>
+        <v>64809</v>
+      </c>
+      <c r="Y240" s="3" t="inlineStr"/>
       <c r="Z240" s="3" t="n">
-        <v>7277</v>
-[...3 lines deleted...]
-      </c>
+        <v>6727</v>
+      </c>
+      <c r="AA240" s="3" t="inlineStr"/>
       <c r="AB240" s="3" t="n">
-        <v>14120</v>
-[...3 lines deleted...]
-      </c>
+        <v>13367</v>
+      </c>
+      <c r="AC240" s="3" t="inlineStr"/>
       <c r="AD240" s="3" t="n">
-        <v>4968</v>
-[...3 lines deleted...]
-      </c>
+        <v>4504</v>
+      </c>
+      <c r="AE240" s="3" t="inlineStr"/>
       <c r="AF240" s="3" t="n">
-        <v>5719</v>
+        <v>5256</v>
       </c>
       <c r="AG240" s="3" t="n">
-        <v>307</v>
+        <v>91</v>
       </c>
       <c r="AH240" s="3" t="n">
-        <v>231.53</v>
-[...3 lines deleted...]
-      </c>
+        <v>65.68300000000001</v>
+      </c>
+      <c r="AI240" s="3" t="inlineStr"/>
       <c r="AJ240" s="3" t="n">
-        <v>2574</v>
-[...3 lines deleted...]
-      </c>
+        <v>2371</v>
+      </c>
+      <c r="AK240" s="3" t="inlineStr"/>
       <c r="AL240" s="3" t="n">
-        <v>2926</v>
-[...9 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="AM240" s="3" t="inlineStr"/>
+      <c r="AN240" s="3" t="inlineStr"/>
+      <c r="AO240" s="3" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" s="3" t="inlineStr">
         <is>
-          <t>25/02/2026</t>
+          <t>22/12/2025</t>
         </is>
       </c>
       <c r="B241" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C241" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D241" s="3" t="n">
-        <v>184235</v>
+        <v>175008</v>
       </c>
       <c r="E241" s="3" t="n">
-        <v>4650</v>
+        <v>3523</v>
       </c>
       <c r="F241" s="3" t="n">
-        <v>79401</v>
+        <v>77038</v>
       </c>
       <c r="G241" s="3" t="n">
-        <v>1193</v>
-[...6 lines deleted...]
-      </c>
+        <v>966</v>
+      </c>
+      <c r="H241" s="3" t="inlineStr"/>
+      <c r="I241" s="3" t="inlineStr"/>
       <c r="J241" s="3" t="n">
-        <v>8580</v>
+        <v>4074</v>
       </c>
       <c r="K241" s="3" t="n">
-        <v>2268</v>
+        <v>1737</v>
       </c>
       <c r="L241" s="3" t="n">
-        <v>22050</v>
+        <v>17996</v>
       </c>
       <c r="M241" s="3" t="n">
-        <v>2047</v>
+        <v>1562</v>
       </c>
       <c r="N241" s="3" t="n">
-        <v>324</v>
+        <v>180</v>
       </c>
       <c r="O241" s="3" t="n">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="P241" s="3" t="n">
-        <v>16307</v>
+        <v>7866</v>
       </c>
       <c r="Q241" s="3" t="n">
-        <v>4136</v>
+        <v>3316</v>
       </c>
       <c r="R241" s="3" t="n">
-        <v>1548.373</v>
+        <v>1514.098</v>
       </c>
       <c r="S241" s="3" t="n">
-        <v>20.38499999999999</v>
+        <v>10.16499999999996</v>
       </c>
       <c r="T241" s="3" t="n">
-        <v>11971</v>
+        <v>6225</v>
       </c>
       <c r="U241" s="3" t="n">
-        <v>2726</v>
+        <v>2336</v>
       </c>
       <c r="V241" s="3" t="n">
-        <v>1502.925</v>
+        <v>1398.711</v>
       </c>
       <c r="W241" s="3" t="n">
-        <v>45.38699999999994</v>
+        <v>43.90599999999995</v>
       </c>
       <c r="X241" s="3" t="n">
-        <v>73053</v>
+        <v>67146</v>
       </c>
       <c r="Y241" s="3" t="n">
-        <v>2874</v>
+        <v>2337</v>
       </c>
       <c r="Z241" s="3" t="n">
-        <v>7597</v>
+        <v>6958</v>
       </c>
       <c r="AA241" s="3" t="n">
-        <v>320</v>
+        <v>231</v>
       </c>
       <c r="AB241" s="3" t="n">
-        <v>14560</v>
+        <v>13746</v>
       </c>
       <c r="AC241" s="3" t="n">
-        <v>440</v>
+        <v>379</v>
       </c>
       <c r="AD241" s="3" t="n">
-        <v>5047</v>
+        <v>4683</v>
       </c>
       <c r="AE241" s="3" t="n">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>179</v>
+      </c>
+      <c r="AF241" s="3" t="inlineStr"/>
+      <c r="AG241" s="3" t="inlineStr"/>
       <c r="AH241" s="3" t="n">
-        <v>306.23</v>
+        <v>147.366</v>
       </c>
       <c r="AI241" s="3" t="n">
-        <v>74.70000000000002</v>
+        <v>81.68300000000001</v>
       </c>
       <c r="AJ241" s="3" t="n">
-        <v>2699</v>
+        <v>2438</v>
       </c>
       <c r="AK241" s="3" t="n">
-        <v>125</v>
+        <v>67</v>
       </c>
       <c r="AL241" s="3" t="n">
-        <v>4336</v>
+        <v>1641</v>
       </c>
       <c r="AM241" s="3" t="n">
-        <v>1410</v>
+        <v>980</v>
       </c>
       <c r="AN241" s="3" t="n">
-        <v>1410</v>
+        <v>980</v>
       </c>
       <c r="AO241" s="3" t="n">
-        <v>34.09090909090909</v>
+        <v>29.55367913148372</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="3" t="inlineStr">
         <is>
-          <t>25/05/2026</t>
+          <t>22/05/2026</t>
         </is>
       </c>
       <c r="B242" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C242" s="3" t="inlineStr">
         <is>
-          <t>JULIO VILLANUEVA</t>
+          <t>JV</t>
         </is>
       </c>
       <c r="D242" s="3" t="n">
-        <v>194299</v>
+        <v>194100</v>
       </c>
       <c r="E242" s="3" t="n">
-        <v>10064</v>
+        <v>19092</v>
       </c>
       <c r="F242" s="3" t="n">
-        <v>82533</v>
+        <v>82469</v>
       </c>
       <c r="G242" s="3" t="n">
-        <v>3132</v>
+        <v>5431</v>
       </c>
       <c r="H242" s="3" t="n">
-        <v>3496</v>
-[...3 lines deleted...]
-      </c>
+        <v>3441</v>
+      </c>
+      <c r="I242" s="3" t="inlineStr"/>
       <c r="J242" s="3" t="n">
-        <v>13475</v>
+        <v>13383.98</v>
       </c>
       <c r="K242" s="3" t="n">
-        <v>4895</v>
+        <v>9309.98</v>
       </c>
       <c r="L242" s="3" t="n">
-        <v>26397</v>
+        <v>25318</v>
       </c>
       <c r="M242" s="3" t="n">
-        <v>4347</v>
+        <v>7322</v>
       </c>
       <c r="N242" s="3" t="n">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="O242" s="3" t="n">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="P242" s="3" t="n">
-        <v>25833</v>
+        <v>25661</v>
       </c>
       <c r="Q242" s="3" t="n">
-        <v>9526</v>
+        <v>17795</v>
       </c>
       <c r="R242" s="3" t="n">
-        <v>1593.18</v>
+        <v>1592.63</v>
       </c>
       <c r="S242" s="3" t="n">
-        <v>44.80700000000002</v>
+        <v>78.53200000000015</v>
       </c>
       <c r="T242" s="3" t="n">
-        <v>17723</v>
+        <v>17620</v>
       </c>
       <c r="U242" s="3" t="n">
-        <v>5752</v>
+        <v>11395</v>
       </c>
       <c r="V242" s="3" t="n">
-        <v>1594.22</v>
+        <v>1592.64</v>
       </c>
       <c r="W242" s="3" t="n">
-        <v>91.29500000000007</v>
+        <v>193.9290000000001</v>
       </c>
       <c r="X242" s="3" t="n">
-        <v>78825</v>
+        <v>78714</v>
       </c>
       <c r="Y242" s="3" t="n">
-        <v>5772</v>
+        <v>11568</v>
       </c>
       <c r="Z242" s="3" t="n">
-        <v>8106</v>
+        <v>8103</v>
       </c>
       <c r="AA242" s="3" t="n">
-        <v>509</v>
+        <v>1145</v>
       </c>
       <c r="AB242" s="3" t="n">
-        <v>15374</v>
+        <v>15363</v>
       </c>
       <c r="AC242" s="3" t="n">
-        <v>814</v>
+        <v>1617</v>
       </c>
       <c r="AD242" s="3" t="n">
-        <v>5464</v>
+        <v>5458</v>
       </c>
       <c r="AE242" s="3" t="n">
-        <v>417</v>
+        <v>775</v>
       </c>
       <c r="AF242" s="3" t="n">
-        <v>6491</v>
-[...3 lines deleted...]
-      </c>
+        <v>6479</v>
+      </c>
+      <c r="AG242" s="3" t="inlineStr"/>
       <c r="AH242" s="3" t="n">
-        <v>542.8099999999999</v>
+        <v>539.37</v>
       </c>
       <c r="AI242" s="3" t="n">
-        <v>236.5799999999999</v>
+        <v>392.004</v>
       </c>
       <c r="AJ242" s="3" t="n">
-        <v>3260</v>
+        <v>3217</v>
       </c>
       <c r="AK242" s="3" t="n">
-        <v>561</v>
+        <v>779</v>
       </c>
       <c r="AL242" s="3" t="n">
-        <v>8110</v>
+        <v>8041</v>
       </c>
       <c r="AM242" s="3" t="n">
-        <v>3774</v>
+        <v>6400</v>
       </c>
       <c r="AN242" s="3" t="n">
-        <v>3774</v>
+        <v>6400</v>
       </c>
       <c r="AO242" s="3" t="n">
-        <v>39.61788788578627</v>
+        <v>35.96515875245856</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="3" t="inlineStr">
         <is>
-          <t>25/06/2026</t>
+          <t>23/01/2026</t>
         </is>
       </c>
       <c r="B243" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C243" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D243" s="3" t="n">
-        <v>199826</v>
+        <v>179300</v>
       </c>
       <c r="E243" s="3" t="n">
-        <v>5527</v>
+        <v>-14800</v>
       </c>
       <c r="F243" s="3" t="n">
-        <v>83579</v>
+        <v>78159</v>
       </c>
       <c r="G243" s="3" t="n">
-        <v>1046</v>
+        <v>-4310</v>
       </c>
       <c r="H243" s="3" t="n">
-        <v>4435</v>
+        <v>172</v>
       </c>
       <c r="I243" s="3" t="n">
-        <v>939</v>
+        <v>-3269</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>15680</v>
+        <v>6172</v>
       </c>
       <c r="K243" s="3" t="n">
-        <v>2205</v>
+        <v>-7211.98</v>
       </c>
       <c r="L243" s="3" t="n">
-        <v>28313</v>
+        <v>19878</v>
       </c>
       <c r="M243" s="3" t="n">
-        <v>1916</v>
+        <v>-5440</v>
       </c>
       <c r="N243" s="3" t="n">
-        <v>547</v>
+        <v>254</v>
       </c>
       <c r="O243" s="3" t="n">
-        <v>50</v>
+        <v>-240</v>
       </c>
       <c r="P243" s="3" t="n">
-        <v>30013</v>
+        <v>11905</v>
       </c>
       <c r="Q243" s="3" t="n">
-        <v>4180</v>
+        <v>-13756</v>
       </c>
       <c r="R243" s="3" t="n">
-        <v>1614.735</v>
+        <v>1527.045</v>
       </c>
       <c r="S243" s="3" t="n">
-        <v>21.55499999999984</v>
+        <v>-65.58500000000004</v>
       </c>
       <c r="T243" s="3" t="n">
-        <v>20266</v>
+        <v>9052</v>
       </c>
       <c r="U243" s="3" t="n">
-        <v>2543</v>
+        <v>-8568</v>
       </c>
       <c r="V243" s="3" t="n">
-        <v>1625.838</v>
+        <v>1454.735</v>
       </c>
       <c r="W243" s="3" t="n">
-        <v>31.61799999999994</v>
+        <v>-137.9050000000002</v>
       </c>
       <c r="X243" s="3" t="n">
-        <v>81370</v>
+        <v>69978</v>
       </c>
       <c r="Y243" s="3" t="n">
-        <v>2545</v>
+        <v>-8736</v>
       </c>
       <c r="Z243" s="3" t="n">
-        <v>8292</v>
+        <v>7257</v>
       </c>
       <c r="AA243" s="3" t="n">
-        <v>186</v>
+        <v>-846</v>
       </c>
       <c r="AB243" s="3" t="n">
-        <v>15668</v>
+        <v>14099</v>
       </c>
       <c r="AC243" s="3" t="n">
-        <v>294</v>
+        <v>-1264</v>
       </c>
       <c r="AD243" s="3" t="n">
-        <v>5556</v>
+        <v>4941</v>
       </c>
       <c r="AE243" s="3" t="n">
-        <v>92</v>
+        <v>-517</v>
       </c>
       <c r="AF243" s="3" t="n">
-        <v>6718</v>
+        <v>5694</v>
       </c>
       <c r="AG243" s="3" t="n">
-        <v>227</v>
+        <v>-785</v>
       </c>
       <c r="AH243" s="3" t="n">
-        <v>607.556</v>
+        <v>227.235</v>
       </c>
       <c r="AI243" s="3" t="n">
-        <v>64.74600000000009</v>
+        <v>-312.135</v>
       </c>
       <c r="AJ243" s="3" t="n">
-        <v>3429</v>
+        <v>2558</v>
       </c>
       <c r="AK243" s="3" t="n">
-        <v>169</v>
+        <v>-659</v>
       </c>
       <c r="AL243" s="3" t="n">
-        <v>9747</v>
+        <v>2853</v>
       </c>
       <c r="AM243" s="3" t="n">
-        <v>1637</v>
+        <v>-5188</v>
       </c>
       <c r="AN243" s="3" t="n">
-        <v>1637</v>
+        <v>-5188</v>
       </c>
       <c r="AO243" s="3" t="n">
-        <v>39.16267942583732</v>
+        <v>37.71445187554522</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="3" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>23/02/2026</t>
         </is>
       </c>
       <c r="B244" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C244" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D244" s="3" t="n">
-        <v>155682</v>
+        <v>183940</v>
       </c>
       <c r="E244" s="3" t="n">
-        <v>-44144</v>
+        <v>4640</v>
       </c>
       <c r="F244" s="3" t="n">
-        <v>72441</v>
+        <v>79304</v>
       </c>
       <c r="G244" s="3" t="n">
-        <v>-11138</v>
+        <v>1145</v>
       </c>
       <c r="H244" s="3" t="n">
-        <v>55567.11</v>
+        <v>1106</v>
       </c>
       <c r="I244" s="3" t="n">
-        <v>51132.11</v>
+        <v>934</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>12142</v>
+        <v>8435</v>
       </c>
       <c r="K244" s="3" t="n">
-        <v>-3538</v>
+        <v>2263</v>
       </c>
       <c r="L244" s="3" t="n">
-        <v>18848.95</v>
+        <v>21918</v>
       </c>
       <c r="M244" s="3" t="n">
-        <v>-9464.049999999999</v>
+        <v>2040</v>
       </c>
       <c r="N244" s="3" t="n">
-        <v>16476</v>
+        <v>320</v>
       </c>
       <c r="O244" s="3" t="n">
-        <v>15929</v>
-[...2 lines deleted...]
-      <c r="Q244" s="3" t="inlineStr"/>
+        <v>66</v>
+      </c>
+      <c r="P244" s="3" t="n">
+        <v>16025</v>
+      </c>
+      <c r="Q244" s="3" t="n">
+        <v>4120</v>
+      </c>
       <c r="R244" s="3" t="n">
-        <v>1472.1</v>
+        <v>1547.012</v>
       </c>
       <c r="S244" s="3" t="n">
-        <v>-142.635</v>
+        <v>19.96699999999987</v>
       </c>
       <c r="T244" s="3" t="n">
-        <v>259</v>
+        <v>11797</v>
       </c>
       <c r="U244" s="3" t="n">
-        <v>-20007</v>
+        <v>2745</v>
       </c>
       <c r="V244" s="3" t="n">
-        <v>1224.438</v>
+        <v>1501.078</v>
       </c>
       <c r="W244" s="3" t="n">
-        <v>-401.3999999999999</v>
+        <v>46.34300000000007</v>
       </c>
       <c r="X244" s="3" t="n">
-        <v>58171</v>
+        <v>72876</v>
       </c>
       <c r="Y244" s="3" t="n">
-        <v>-23199</v>
+        <v>2898</v>
       </c>
       <c r="Z244" s="3" t="n">
-        <v>5739</v>
+        <v>7579</v>
       </c>
       <c r="AA244" s="3" t="n">
-        <v>-2553</v>
+        <v>322</v>
       </c>
       <c r="AB244" s="3" t="n">
-        <v>11802</v>
+        <v>14535</v>
       </c>
       <c r="AC244" s="3" t="n">
-        <v>-3866</v>
+        <v>436</v>
       </c>
       <c r="AD244" s="3" t="n">
-        <v>3790</v>
+        <v>5047</v>
       </c>
       <c r="AE244" s="3" t="n">
-        <v>-1766</v>
+        <v>106</v>
       </c>
       <c r="AF244" s="3" t="n">
-        <v>4918</v>
+        <v>5963</v>
       </c>
       <c r="AG244" s="3" t="n">
-        <v>-1800</v>
+        <v>269</v>
       </c>
       <c r="AH244" s="3" t="n">
-        <v>11</v>
+        <v>300.837</v>
       </c>
       <c r="AI244" s="3" t="n">
-        <v>-596.556</v>
-[...6 lines deleted...]
-      <c r="AO244" s="3" t="inlineStr"/>
+        <v>73.60199999999998</v>
+      </c>
+      <c r="AJ244" s="3" t="n">
+        <v>2692</v>
+      </c>
+      <c r="AK244" s="3" t="n">
+        <v>134</v>
+      </c>
+      <c r="AL244" s="3" t="n">
+        <v>4228</v>
+      </c>
+      <c r="AM244" s="3" t="n">
+        <v>1375</v>
+      </c>
+      <c r="AN244" s="3" t="n">
+        <v>1375</v>
+      </c>
+      <c r="AO244" s="3" t="n">
+        <v>33.37378640776699</v>
+      </c>
     </row>
     <row r="245">
       <c r="A245" s="3" t="inlineStr">
         <is>
-          <t>25/08/2025</t>
+          <t>23/05/2026</t>
         </is>
       </c>
       <c r="B245" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C245" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D245" s="3" t="n">
-        <v>159293</v>
+        <v>194274</v>
       </c>
       <c r="E245" s="3" t="n">
-        <v>3611</v>
+        <v>10334</v>
       </c>
       <c r="F245" s="3" t="n">
-        <v>73460</v>
+        <v>82533</v>
       </c>
       <c r="G245" s="3" t="n">
-        <v>1019</v>
+        <v>3229</v>
       </c>
       <c r="H245" s="3" t="n">
-        <v>56571.58</v>
+        <v>3495</v>
       </c>
       <c r="I245" s="3" t="n">
-        <v>1004.470000000001</v>
+        <v>2389</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>12899</v>
+        <v>13461</v>
       </c>
       <c r="K245" s="3" t="n">
-        <v>757</v>
+        <v>5026</v>
       </c>
       <c r="L245" s="3" t="n">
-        <v>19392.6</v>
+        <v>26386</v>
       </c>
       <c r="M245" s="3" t="n">
-        <v>543.6499999999978</v>
+        <v>4468</v>
       </c>
       <c r="N245" s="3" t="n">
-        <v>18366</v>
+        <v>495</v>
       </c>
       <c r="O245" s="3" t="n">
-        <v>1890</v>
-[...2 lines deleted...]
-      <c r="Q245" s="3" t="inlineStr"/>
+        <v>175</v>
+      </c>
+      <c r="P245" s="3" t="n">
+        <v>25809</v>
+      </c>
+      <c r="Q245" s="3" t="n">
+        <v>9784</v>
+      </c>
       <c r="R245" s="3" t="n">
-        <v>1479.722</v>
+        <v>1593.12</v>
       </c>
       <c r="S245" s="3" t="n">
-        <v>7.622000000000071</v>
+        <v>46.10799999999995</v>
       </c>
       <c r="T245" s="3" t="n">
-        <v>1052</v>
+        <v>17709</v>
       </c>
       <c r="U245" s="3" t="n">
-        <v>793</v>
+        <v>5912</v>
       </c>
       <c r="V245" s="3" t="n">
-        <v>1250.696</v>
+        <v>1593.64</v>
       </c>
       <c r="W245" s="3" t="n">
-        <v>26.25799999999981</v>
+        <v>92.56200000000013</v>
       </c>
       <c r="X245" s="3" t="n">
-        <v>59531</v>
+        <v>78805</v>
       </c>
       <c r="Y245" s="3" t="n">
-        <v>1360</v>
+        <v>5929</v>
       </c>
       <c r="Z245" s="3" t="n">
-        <v>5964</v>
+        <v>8106</v>
       </c>
       <c r="AA245" s="3" t="n">
-        <v>225</v>
+        <v>527</v>
       </c>
       <c r="AB245" s="3" t="n">
-        <v>12166</v>
+        <v>15374</v>
       </c>
       <c r="AC245" s="3" t="n">
-        <v>364</v>
+        <v>839</v>
       </c>
       <c r="AD245" s="3" t="n">
-        <v>3877</v>
+        <v>5464</v>
       </c>
       <c r="AE245" s="3" t="n">
-        <v>87</v>
+        <v>417</v>
       </c>
       <c r="AF245" s="3" t="n">
-        <v>5072</v>
+        <v>6491</v>
       </c>
       <c r="AG245" s="3" t="n">
-        <v>154</v>
+        <v>528</v>
       </c>
       <c r="AH245" s="3" t="n">
-        <v>91</v>
+        <v>542.79</v>
       </c>
       <c r="AI245" s="3" t="n">
-        <v>80</v>
+        <v>241.953</v>
       </c>
       <c r="AJ245" s="3" t="n">
-        <v>2263</v>
-[...5 lines deleted...]
-      <c r="AO245" s="3" t="inlineStr"/>
+        <v>3260</v>
+      </c>
+      <c r="AK245" s="3" t="n">
+        <v>568</v>
+      </c>
+      <c r="AL245" s="3" t="n">
+        <v>8100</v>
+      </c>
+      <c r="AM245" s="3" t="n">
+        <v>3872</v>
+      </c>
+      <c r="AN245" s="3" t="n">
+        <v>3872</v>
+      </c>
+      <c r="AO245" s="3" t="n">
+        <v>39.57481602616517</v>
+      </c>
     </row>
     <row r="246">
       <c r="A246" s="3" t="inlineStr">
         <is>
-          <t>25/09/2025</t>
+          <t>23/05/2026</t>
         </is>
       </c>
       <c r="B246" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C246" s="3" t="inlineStr">
         <is>
-          <t>IMPORTADO EXCEL</t>
+          <t>JV</t>
         </is>
       </c>
       <c r="D246" s="3" t="n">
-        <v>163161</v>
+        <v>194274</v>
       </c>
       <c r="E246" s="3" t="n">
-        <v>3868</v>
+        <v>0</v>
       </c>
       <c r="F246" s="3" t="n">
-        <v>74412</v>
+        <v>82533</v>
       </c>
       <c r="G246" s="3" t="n">
-        <v>952</v>
+        <v>0</v>
       </c>
       <c r="H246" s="3" t="n">
-        <v>57497.39</v>
+        <v>3495</v>
       </c>
       <c r="I246" s="3" t="n">
-        <v>925.8099999999977</v>
+        <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>14013</v>
+        <v>13461</v>
       </c>
       <c r="K246" s="3" t="n">
-        <v>1114</v>
+        <v>0</v>
       </c>
       <c r="L246" s="3" t="n">
-        <v>20106.61</v>
+        <v>26386</v>
       </c>
       <c r="M246" s="3" t="n">
-        <v>714.010000000002</v>
+        <v>0</v>
       </c>
       <c r="N246" s="3" t="n">
-        <v>20205</v>
+        <v>495</v>
       </c>
       <c r="O246" s="3" t="n">
-        <v>1839</v>
-[...2 lines deleted...]
-      <c r="Q246" s="3" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="P246" s="3" t="n">
+        <v>25809</v>
+      </c>
+      <c r="Q246" s="3" t="n">
+        <v>0</v>
+      </c>
       <c r="R246" s="3" t="n">
-        <v>1484.543</v>
+        <v>1593.12</v>
       </c>
       <c r="S246" s="3" t="n">
-        <v>4.820999999999913</v>
+        <v>0</v>
       </c>
       <c r="T246" s="3" t="n">
-        <v>1962</v>
+        <v>17709</v>
       </c>
       <c r="U246" s="3" t="n">
-        <v>910</v>
+        <v>0</v>
       </c>
       <c r="V246" s="3" t="n">
-        <v>1286.228</v>
+        <v>1593.64</v>
       </c>
       <c r="W246" s="3" t="n">
-        <v>35.53200000000015</v>
+        <v>0</v>
       </c>
       <c r="X246" s="3" t="n">
-        <v>60875</v>
+        <v>78805</v>
       </c>
       <c r="Y246" s="3" t="n">
-        <v>1344</v>
+        <v>0</v>
       </c>
       <c r="Z246" s="3" t="n">
-        <v>6233</v>
+        <v>8106</v>
       </c>
       <c r="AA246" s="3" t="n">
-        <v>269</v>
+        <v>0</v>
       </c>
       <c r="AB246" s="3" t="n">
-        <v>12583</v>
+        <v>15374</v>
       </c>
       <c r="AC246" s="3" t="n">
-        <v>417</v>
+        <v>0</v>
       </c>
       <c r="AD246" s="3" t="n">
-        <v>4060</v>
+        <v>5464</v>
       </c>
       <c r="AE246" s="3" t="n">
-        <v>183</v>
+        <v>0</v>
       </c>
       <c r="AF246" s="3" t="n">
-        <v>5165</v>
+        <v>6491.02</v>
       </c>
       <c r="AG246" s="3" t="n">
-        <v>93</v>
+        <v>0.02000000000043656</v>
       </c>
       <c r="AH246" s="3" t="n">
-        <v>160</v>
+        <v>542.79</v>
       </c>
       <c r="AI246" s="3" t="n">
-        <v>69</v>
+        <v>0</v>
       </c>
       <c r="AJ246" s="3" t="n">
-        <v>2315</v>
+        <v>3260</v>
       </c>
       <c r="AK246" s="3" t="n">
-        <v>52</v>
-[...3 lines deleted...]
-      <c r="AN246" s="3" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="AL246" s="3" t="n">
+        <v>8100</v>
+      </c>
+      <c r="AM246" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN246" s="3" t="n">
+        <v>0</v>
+      </c>
       <c r="AO246" s="3" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
-          <t>25/10/2025</t>
+          <t>23/06/2026</t>
         </is>
       </c>
       <c r="B247" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C247" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D247" s="3" t="n">
-        <v>167546</v>
+        <v>199322</v>
       </c>
       <c r="E247" s="3" t="n">
-        <v>4385</v>
+        <v>5048</v>
       </c>
       <c r="F247" s="3" t="n">
-        <v>75021</v>
+        <v>83512</v>
       </c>
       <c r="G247" s="3" t="n">
-        <v>609</v>
+        <v>979</v>
       </c>
       <c r="H247" s="3" t="n">
-        <v>58541.34</v>
+        <v>4372</v>
       </c>
       <c r="I247" s="3" t="n">
-        <v>1043.949999999997</v>
+        <v>877</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>725</v>
+        <v>15466</v>
       </c>
       <c r="K247" s="3" t="n">
-        <v>-13288</v>
+        <v>2005</v>
       </c>
       <c r="L247" s="3" t="n">
-        <v>14979</v>
+        <v>28126</v>
       </c>
       <c r="M247" s="3" t="n">
-        <v>-5127.610000000001</v>
+        <v>1740</v>
       </c>
       <c r="N247" s="3" t="n">
-        <v>34</v>
+        <v>543</v>
       </c>
       <c r="O247" s="3" t="n">
-        <v>-20171</v>
+        <v>48</v>
       </c>
       <c r="P247" s="3" t="n">
-        <v>1504</v>
-[...1 lines deleted...]
-      <c r="Q247" s="3" t="inlineStr"/>
+        <v>29589</v>
+      </c>
+      <c r="Q247" s="3" t="n">
+        <v>3780</v>
+      </c>
       <c r="R247" s="3" t="n">
-        <v>1492.272</v>
+        <v>1613.535</v>
       </c>
       <c r="S247" s="3" t="n">
-        <v>7.729000000000042</v>
+        <v>20.41500000000019</v>
       </c>
       <c r="T247" s="3" t="n">
-        <v>1714</v>
+        <v>20012</v>
       </c>
       <c r="U247" s="3" t="n">
-        <v>-248</v>
+        <v>2303</v>
       </c>
       <c r="V247" s="3" t="n">
-        <v>1320.91</v>
+        <v>1623.831</v>
       </c>
       <c r="W247" s="3" t="n">
-        <v>34.68200000000002</v>
+        <v>30.1909999999998</v>
       </c>
       <c r="X247" s="3" t="n">
-        <v>62673</v>
+        <v>81118</v>
       </c>
       <c r="Y247" s="3" t="n">
-        <v>1798</v>
+        <v>2313</v>
       </c>
       <c r="Z247" s="3" t="n">
-        <v>6489</v>
+        <v>8272</v>
       </c>
       <c r="AA247" s="3" t="n">
-        <v>256</v>
+        <v>166</v>
       </c>
       <c r="AB247" s="3" t="n">
-        <v>12957</v>
+        <v>15648</v>
       </c>
       <c r="AC247" s="3" t="n">
-        <v>374</v>
+        <v>274</v>
       </c>
       <c r="AD247" s="3" t="n">
-        <v>4269</v>
+        <v>5525</v>
       </c>
       <c r="AE247" s="3" t="n">
-        <v>209</v>
+        <v>61</v>
       </c>
       <c r="AF247" s="3" t="n">
-        <v>5165</v>
+        <v>6707</v>
       </c>
       <c r="AG247" s="3" t="n">
-        <v>0</v>
+        <v>215.9799999999996</v>
       </c>
       <c r="AH247" s="3" t="n">
-        <v>241</v>
+        <v>602.3680000000001</v>
       </c>
       <c r="AI247" s="3" t="n">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="AK247" s="3" t="inlineStr"/>
+        <v>59.57800000000009</v>
+      </c>
+      <c r="AJ247" s="3" t="n">
+        <v>3420</v>
+      </c>
+      <c r="AK247" s="3" t="n">
+        <v>160</v>
+      </c>
       <c r="AL247" s="3" t="n">
-        <v>-210</v>
-[...3 lines deleted...]
-      <c r="AO247" s="3" t="inlineStr"/>
+        <v>9577</v>
+      </c>
+      <c r="AM247" s="3" t="n">
+        <v>1477</v>
+      </c>
+      <c r="AN247" s="3" t="n">
+        <v>1477</v>
+      </c>
+      <c r="AO247" s="3" t="n">
+        <v>39.07407407407407</v>
+      </c>
     </row>
     <row r="248">
       <c r="A248" s="3" t="inlineStr">
         <is>
-          <t>25/11/2025</t>
+          <t>23/07/2025</t>
         </is>
       </c>
       <c r="B248" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C248" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D248" s="3" t="n">
-        <v>171734</v>
+        <v>155455</v>
       </c>
       <c r="E248" s="3" t="n">
-        <v>4188</v>
+        <v>-43867</v>
       </c>
       <c r="F248" s="3" t="n">
-        <v>76141</v>
+        <v>72368</v>
       </c>
       <c r="G248" s="3" t="n">
-        <v>1120</v>
+        <v>-11144</v>
       </c>
       <c r="H248" s="3" t="n">
-        <v>59716.84</v>
+        <v>55494.82</v>
       </c>
       <c r="I248" s="3" t="n">
-        <v>1175.5</v>
+        <v>51122.82</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>2463</v>
+        <v>12099</v>
       </c>
       <c r="K248" s="3" t="n">
-        <v>1738</v>
+        <v>-3367</v>
       </c>
       <c r="L248" s="3" t="n">
-        <v>16547</v>
+        <v>18822.58</v>
       </c>
       <c r="M248" s="3" t="n">
-        <v>1568</v>
+        <v>-9303.419999999998</v>
       </c>
       <c r="N248" s="3" t="n">
-        <v>111</v>
+        <v>16363</v>
       </c>
       <c r="O248" s="3" t="n">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>15820</v>
+      </c>
+      <c r="P248" s="3" t="inlineStr"/>
+      <c r="Q248" s="3" t="inlineStr"/>
       <c r="R248" s="3" t="n">
-        <v>1504.785</v>
+        <v>1470.994</v>
       </c>
       <c r="S248" s="3" t="n">
-        <v>12.51300000000015</v>
+        <v>-142.5410000000002</v>
       </c>
       <c r="T248" s="3" t="n">
-        <v>4059</v>
+        <v>185</v>
       </c>
       <c r="U248" s="3" t="n">
-        <v>2345</v>
+        <v>-19827</v>
       </c>
       <c r="V248" s="3" t="n">
-        <v>1357.803</v>
+        <v>1222.256</v>
       </c>
       <c r="W248" s="3" t="n">
-        <v>36.89300000000003</v>
+        <v>-401.5749999999998</v>
       </c>
       <c r="X248" s="3" t="n">
-        <v>64977</v>
+        <v>58094</v>
       </c>
       <c r="Y248" s="3" t="n">
-        <v>2304</v>
+        <v>-23024</v>
       </c>
       <c r="Z248" s="3" t="n">
-        <v>6744</v>
+        <v>5727</v>
       </c>
       <c r="AA248" s="3" t="n">
-        <v>255</v>
+        <v>-2545</v>
       </c>
       <c r="AB248" s="3" t="n">
-        <v>13389</v>
+        <v>11779</v>
       </c>
       <c r="AC248" s="3" t="n">
-        <v>432</v>
+        <v>-3869</v>
       </c>
       <c r="AD248" s="3" t="n">
-        <v>4518</v>
+        <v>3790</v>
       </c>
       <c r="AE248" s="3" t="n">
-        <v>249</v>
+        <v>-1735</v>
       </c>
       <c r="AF248" s="3" t="n">
-        <v>5276</v>
+        <v>4906</v>
       </c>
       <c r="AG248" s="3" t="n">
-        <v>111</v>
+        <v>-1801</v>
       </c>
       <c r="AH248" s="3" t="n">
-        <v>73.864</v>
+        <v>3</v>
       </c>
       <c r="AI248" s="3" t="n">
-        <v>-167.136</v>
-[...3 lines deleted...]
-      </c>
+        <v>-599.3680000000001</v>
+      </c>
+      <c r="AJ248" s="3" t="inlineStr"/>
       <c r="AK248" s="3" t="inlineStr"/>
-      <c r="AL248" s="3" t="n">
-[...10 lines deleted...]
-      </c>
+      <c r="AL248" s="3" t="inlineStr"/>
+      <c r="AM248" s="3" t="inlineStr"/>
+      <c r="AN248" s="3" t="inlineStr"/>
+      <c r="AO248" s="3" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>23/07/2026</t>
         </is>
       </c>
       <c r="B249" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C249" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D249" s="3" t="n">
-        <v>179660</v>
+        <v>205130</v>
       </c>
       <c r="E249" s="3" t="n">
-        <v>7926</v>
+        <v>49675</v>
       </c>
       <c r="F249" s="3" t="n">
-        <v>78250</v>
+        <v>84634</v>
       </c>
       <c r="G249" s="3" t="n">
-        <v>2109</v>
+        <v>12266</v>
       </c>
       <c r="H249" s="3" t="n">
-        <v>247</v>
+        <v>5239</v>
       </c>
       <c r="I249" s="3" t="n">
-        <v>-59469.84</v>
+        <v>-50255.82</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>6334</v>
+        <v>17744</v>
       </c>
       <c r="K249" s="3" t="n">
-        <v>3871</v>
+        <v>5645</v>
       </c>
       <c r="L249" s="3" t="n">
-        <v>20023</v>
+        <v>30108</v>
       </c>
       <c r="M249" s="3" t="n">
-        <v>3476</v>
+        <v>11285.42</v>
       </c>
       <c r="N249" s="3" t="n">
-        <v>260</v>
+        <v>588</v>
       </c>
       <c r="O249" s="3" t="n">
-        <v>149</v>
+        <v>-15775</v>
       </c>
       <c r="P249" s="3" t="n">
-        <v>12214</v>
-[...3 lines deleted...]
-      </c>
+        <v>34090</v>
+      </c>
+      <c r="Q249" s="3" t="inlineStr"/>
       <c r="R249" s="3" t="n">
-        <v>1528.44</v>
+        <v>1630.314</v>
       </c>
       <c r="S249" s="3" t="n">
-        <v>23.65499999999997</v>
+        <v>159.3200000000002</v>
       </c>
       <c r="T249" s="3" t="n">
-        <v>9278</v>
+        <v>22718</v>
       </c>
       <c r="U249" s="3" t="n">
-        <v>5219</v>
+        <v>22533</v>
       </c>
       <c r="V249" s="3" t="n">
-        <v>1457.813</v>
+        <v>1654.412</v>
       </c>
       <c r="W249" s="3" t="n">
-        <v>100.01</v>
+        <v>432.1559999999999</v>
       </c>
       <c r="X249" s="3" t="n">
-        <v>70219</v>
+        <v>83854</v>
       </c>
       <c r="Y249" s="3" t="n">
-        <v>5242</v>
+        <v>25760</v>
       </c>
       <c r="Z249" s="3" t="n">
-        <v>7283</v>
+        <v>8502</v>
       </c>
       <c r="AA249" s="3" t="n">
-        <v>539</v>
+        <v>2775</v>
       </c>
       <c r="AB249" s="3" t="n">
-        <v>14129</v>
+        <v>15941</v>
       </c>
       <c r="AC249" s="3" t="n">
-        <v>740</v>
+        <v>4162</v>
       </c>
       <c r="AD249" s="3" t="n">
-        <v>4968</v>
+        <v>5744</v>
       </c>
       <c r="AE249" s="3" t="n">
-        <v>450</v>
+        <v>1954</v>
       </c>
       <c r="AF249" s="3" t="n">
-        <v>5723</v>
+        <v>6870</v>
       </c>
       <c r="AG249" s="3" t="n">
-        <v>447</v>
+        <v>1964</v>
       </c>
       <c r="AH249" s="3" t="n">
-        <v>232.104</v>
+        <v>660.519</v>
       </c>
       <c r="AI249" s="3" t="n">
-        <v>158.24</v>
+        <v>657.519</v>
       </c>
       <c r="AJ249" s="3" t="n">
-        <v>2575</v>
-[...3 lines deleted...]
-      </c>
+        <v>3600</v>
+      </c>
+      <c r="AK249" s="3" t="inlineStr"/>
       <c r="AL249" s="3" t="n">
-        <v>2936</v>
-[...9 lines deleted...]
-      </c>
+        <v>11372</v>
+      </c>
+      <c r="AM249" s="3" t="inlineStr"/>
+      <c r="AN249" s="3" t="inlineStr"/>
+      <c r="AO249" s="3" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" s="3" t="inlineStr">
         <is>
-          <t>26/02/2026</t>
+          <t>23/08/2025</t>
         </is>
       </c>
       <c r="B250" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C250" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
-      <c r="D250" s="3" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="D250" s="3" t="inlineStr"/>
+      <c r="E250" s="3" t="inlineStr"/>
       <c r="F250" s="3" t="n">
-        <v>79454</v>
+        <v>73435</v>
       </c>
       <c r="G250" s="3" t="n">
-        <v>1204</v>
+        <v>-11199</v>
       </c>
       <c r="H250" s="3" t="n">
-        <v>1217</v>
+        <v>56550.66</v>
       </c>
       <c r="I250" s="3" t="n">
-        <v>970</v>
-[...6 lines deleted...]
-      </c>
+        <v>51311.66</v>
+      </c>
+      <c r="J250" s="3" t="inlineStr"/>
+      <c r="K250" s="3" t="inlineStr"/>
       <c r="L250" s="3" t="n">
-        <v>22138</v>
+        <v>19384.6</v>
       </c>
       <c r="M250" s="3" t="n">
-        <v>2115</v>
+        <v>-10723.4</v>
       </c>
       <c r="N250" s="3" t="n">
-        <v>326</v>
+        <v>18300</v>
       </c>
       <c r="O250" s="3" t="n">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>17712</v>
+      </c>
+      <c r="P250" s="3" t="inlineStr"/>
+      <c r="Q250" s="3" t="inlineStr"/>
       <c r="R250" s="3" t="n">
-        <v>1548.711</v>
+        <v>1479.27</v>
       </c>
       <c r="S250" s="3" t="n">
-        <v>20.27099999999996</v>
+        <v>-151.0440000000001</v>
       </c>
       <c r="T250" s="3" t="n">
-        <v>12090</v>
+        <v>1010</v>
       </c>
       <c r="U250" s="3" t="n">
-        <v>2812</v>
-[...6 lines deleted...]
-      </c>
+        <v>-21708</v>
+      </c>
+      <c r="V250" s="3" t="inlineStr"/>
+      <c r="W250" s="3" t="inlineStr"/>
       <c r="X250" s="3" t="n">
-        <v>73173</v>
+        <v>59479</v>
       </c>
       <c r="Y250" s="3" t="n">
-        <v>2954</v>
+        <v>-24375</v>
       </c>
       <c r="Z250" s="3" t="n">
-        <v>7611</v>
+        <v>5959</v>
       </c>
       <c r="AA250" s="3" t="n">
-        <v>328</v>
+        <v>-2543</v>
       </c>
       <c r="AB250" s="3" t="n">
-        <v>14585</v>
+        <v>12159</v>
       </c>
       <c r="AC250" s="3" t="n">
-        <v>456</v>
+        <v>-3782</v>
       </c>
       <c r="AD250" s="3" t="n">
-        <v>5055</v>
+        <v>3874</v>
       </c>
       <c r="AE250" s="3" t="n">
-        <v>87</v>
+        <v>-1870</v>
       </c>
       <c r="AF250" s="3" t="n">
-        <v>5973</v>
+        <v>5054</v>
       </c>
       <c r="AG250" s="3" t="n">
-        <v>250</v>
+        <v>-1816</v>
       </c>
       <c r="AH250" s="3" t="n">
-        <v>309.866</v>
+        <v>89</v>
       </c>
       <c r="AI250" s="3" t="n">
-        <v>77.76199999999997</v>
-[...18 lines deleted...]
-      </c>
+        <v>-571.519</v>
+      </c>
+      <c r="AJ250" s="3" t="inlineStr"/>
+      <c r="AK250" s="3" t="inlineStr"/>
+      <c r="AL250" s="3" t="inlineStr"/>
+      <c r="AM250" s="3" t="inlineStr"/>
+      <c r="AN250" s="3" t="inlineStr"/>
+      <c r="AO250" s="3" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
-          <t>26/04/2025</t>
+          <t>23/09/2025</t>
         </is>
       </c>
       <c r="B251" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C251" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D251" s="3" t="n">
-        <v>153415</v>
-[...8 lines deleted...]
-      <c r="J251" s="3" t="inlineStr"/>
+        <v>162847</v>
+      </c>
+      <c r="E251" s="3" t="inlineStr"/>
+      <c r="F251" s="3" t="n">
+        <v>74314</v>
+      </c>
+      <c r="G251" s="3" t="n">
+        <v>879</v>
+      </c>
+      <c r="H251" s="3" t="n">
+        <v>57401.45</v>
+      </c>
+      <c r="I251" s="3" t="n">
+        <v>850.7899999999936</v>
+      </c>
+      <c r="J251" s="3" t="n">
+        <v>13934</v>
+      </c>
       <c r="K251" s="3" t="inlineStr"/>
-      <c r="L251" s="3" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="O251" s="3" t="inlineStr"/>
+      <c r="L251" s="3" t="n">
+        <v>20057.85</v>
+      </c>
+      <c r="M251" s="3" t="n">
+        <v>673.25</v>
+      </c>
+      <c r="N251" s="3" t="n">
+        <v>20048</v>
+      </c>
+      <c r="O251" s="3" t="n">
+        <v>1748</v>
+      </c>
       <c r="P251" s="3" t="inlineStr"/>
       <c r="Q251" s="3" t="inlineStr"/>
-      <c r="R251" s="3" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="V251" s="3" t="inlineStr"/>
+      <c r="R251" s="3" t="n">
+        <v>1484.006</v>
+      </c>
+      <c r="S251" s="3" t="n">
+        <v>4.736000000000104</v>
+      </c>
+      <c r="T251" s="3" t="n">
+        <v>1887</v>
+      </c>
+      <c r="U251" s="3" t="n">
+        <v>877</v>
+      </c>
+      <c r="V251" s="3" t="n">
+        <v>1283.356</v>
+      </c>
       <c r="W251" s="3" t="inlineStr"/>
-      <c r="X251" s="3" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="AJ251" s="3" t="inlineStr"/>
+      <c r="X251" s="3" t="n">
+        <v>60773</v>
+      </c>
+      <c r="Y251" s="3" t="n">
+        <v>1294</v>
+      </c>
+      <c r="Z251" s="3" t="n">
+        <v>6211</v>
+      </c>
+      <c r="AA251" s="3" t="n">
+        <v>252</v>
+      </c>
+      <c r="AB251" s="3" t="n">
+        <v>12556</v>
+      </c>
+      <c r="AC251" s="3" t="n">
+        <v>397</v>
+      </c>
+      <c r="AD251" s="3" t="n">
+        <v>4049</v>
+      </c>
+      <c r="AE251" s="3" t="n">
+        <v>175</v>
+      </c>
+      <c r="AF251" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG251" s="3" t="n">
+        <v>111</v>
+      </c>
+      <c r="AH251" s="3" t="n">
+        <v>155</v>
+      </c>
+      <c r="AI251" s="3" t="n">
+        <v>66</v>
+      </c>
+      <c r="AJ251" s="3" t="n">
+        <v>2310</v>
+      </c>
       <c r="AK251" s="3" t="inlineStr"/>
       <c r="AL251" s="3" t="inlineStr"/>
       <c r="AM251" s="3" t="inlineStr"/>
       <c r="AN251" s="3" t="inlineStr"/>
       <c r="AO251" s="3" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" s="3" t="inlineStr">
         <is>
-          <t>26/06/2026</t>
+          <t>23/11/2025</t>
         </is>
       </c>
       <c r="B252" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C252" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D252" s="3" t="n">
-        <v>200036</v>
+        <v>171627</v>
       </c>
       <c r="E252" s="3" t="n">
-        <v>46621</v>
+        <v>8780</v>
       </c>
       <c r="F252" s="3" t="n">
-        <v>83604</v>
-[...1 lines deleted...]
-      <c r="G252" s="3" t="inlineStr"/>
+        <v>76110</v>
+      </c>
+      <c r="G252" s="3" t="n">
+        <v>1796</v>
+      </c>
       <c r="H252" s="3" t="n">
-        <v>4461</v>
-[...1 lines deleted...]
-      <c r="I252" s="3" t="inlineStr"/>
+        <v>59674.78</v>
+      </c>
+      <c r="I252" s="3" t="n">
+        <v>2273.330000000002</v>
+      </c>
       <c r="J252" s="3" t="n">
-        <v>15770</v>
-[...1 lines deleted...]
-      <c r="K252" s="3" t="inlineStr"/>
+        <v>2409</v>
+      </c>
+      <c r="K252" s="3" t="n">
+        <v>-11525</v>
+      </c>
       <c r="L252" s="3" t="n">
-        <v>28391</v>
-[...1 lines deleted...]
-      <c r="M252" s="3" t="inlineStr"/>
+        <v>16498</v>
+      </c>
+      <c r="M252" s="3" t="n">
+        <v>-3559.849999999999</v>
+      </c>
       <c r="N252" s="3" t="n">
-        <v>548</v>
-[...1 lines deleted...]
-      <c r="O252" s="3" t="inlineStr"/>
+        <v>107</v>
+      </c>
+      <c r="O252" s="3" t="n">
+        <v>-19941</v>
+      </c>
       <c r="P252" s="3" t="n">
-        <v>30192</v>
+        <v>4686</v>
       </c>
       <c r="Q252" s="3" t="inlineStr"/>
       <c r="R252" s="3" t="n">
-        <v>1615.22</v>
-[...1 lines deleted...]
-      <c r="S252" s="3" t="inlineStr"/>
+        <v>1504.212</v>
+      </c>
+      <c r="S252" s="3" t="n">
+        <v>20.2059999999999</v>
+      </c>
       <c r="T252" s="3" t="n">
-        <v>20373</v>
-[...1 lines deleted...]
-      <c r="U252" s="3" t="inlineStr"/>
+        <v>3986</v>
+      </c>
+      <c r="U252" s="3" t="n">
+        <v>2099</v>
+      </c>
       <c r="V252" s="3" t="n">
-        <v>1626.899</v>
-[...1 lines deleted...]
-      <c r="W252" s="3" t="inlineStr"/>
+        <v>1355.514</v>
+      </c>
+      <c r="W252" s="3" t="n">
+        <v>72.1579999999999</v>
+      </c>
       <c r="X252" s="3" t="n">
-        <v>81478</v>
-[...1 lines deleted...]
-      <c r="Y252" s="3" t="inlineStr"/>
+        <v>64906</v>
+      </c>
+      <c r="Y252" s="3" t="n">
+        <v>4133</v>
+      </c>
       <c r="Z252" s="3" t="n">
-        <v>8304</v>
-[...1 lines deleted...]
-      <c r="AA252" s="3" t="inlineStr"/>
+        <v>6730</v>
+      </c>
+      <c r="AA252" s="3" t="n">
+        <v>519</v>
+      </c>
       <c r="AB252" s="3" t="n">
-        <v>15684</v>
-[...1 lines deleted...]
-      <c r="AC252" s="3" t="inlineStr"/>
+        <v>13372</v>
+      </c>
+      <c r="AC252" s="3" t="n">
+        <v>816</v>
+      </c>
       <c r="AD252" s="3" t="n">
-        <v>5571</v>
-[...1 lines deleted...]
-      <c r="AE252" s="3" t="inlineStr"/>
+        <v>4516</v>
+      </c>
+      <c r="AE252" s="3" t="n">
+        <v>467</v>
+      </c>
       <c r="AF252" s="3" t="n">
-        <v>6729</v>
-[...1 lines deleted...]
-      <c r="AG252" s="3" t="inlineStr"/>
+        <v>5272</v>
+      </c>
+      <c r="AG252" s="3" t="n">
+        <v>107</v>
+      </c>
       <c r="AH252" s="3" t="n">
-        <v>610.662</v>
-[...1 lines deleted...]
-      <c r="AI252" s="3" t="inlineStr"/>
+        <v>68.818</v>
+      </c>
+      <c r="AI252" s="3" t="n">
+        <v>-86.182</v>
+      </c>
       <c r="AJ252" s="3" t="n">
-        <v>3433</v>
-[...1 lines deleted...]
-      <c r="AK252" s="3" t="inlineStr"/>
+        <v>2373</v>
+      </c>
+      <c r="AK252" s="3" t="n">
+        <v>63</v>
+      </c>
       <c r="AL252" s="3" t="n">
-        <v>9819</v>
+        <v>700</v>
       </c>
       <c r="AM252" s="3" t="inlineStr"/>
       <c r="AN252" s="3" t="inlineStr"/>
       <c r="AO252" s="3" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
-          <t>26/07/2025</t>
+          <t>23/12/2025</t>
         </is>
       </c>
       <c r="B253" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C253" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D253" s="3" t="n">
-        <v>155786</v>
+        <v>175108</v>
       </c>
       <c r="E253" s="3" t="n">
-        <v>-44250</v>
+        <v>3481</v>
       </c>
       <c r="F253" s="3" t="n">
-        <v>72471</v>
+        <v>77082</v>
       </c>
       <c r="G253" s="3" t="n">
-        <v>-11133</v>
-[...6 lines deleted...]
-      </c>
+        <v>972</v>
+      </c>
+      <c r="H253" s="3" t="inlineStr"/>
+      <c r="I253" s="3" t="inlineStr"/>
       <c r="J253" s="3" t="n">
-        <v>12162</v>
+        <v>4112</v>
       </c>
       <c r="K253" s="3" t="n">
-        <v>-3608</v>
+        <v>1703</v>
       </c>
       <c r="L253" s="3" t="n">
-        <v>18868.33</v>
+        <v>18031</v>
       </c>
       <c r="M253" s="3" t="n">
-        <v>-9522.669999999998</v>
+        <v>1533</v>
       </c>
       <c r="N253" s="3" t="n">
-        <v>16531</v>
+        <v>184</v>
       </c>
       <c r="O253" s="3" t="n">
-        <v>15983</v>
-[...2 lines deleted...]
-      <c r="Q253" s="3" t="inlineStr"/>
+        <v>77</v>
+      </c>
+      <c r="P253" s="3" t="n">
+        <v>7938</v>
+      </c>
+      <c r="Q253" s="3" t="n">
+        <v>3252</v>
+      </c>
       <c r="R253" s="3" t="n">
-        <v>1472.519</v>
+        <v>1514.706</v>
       </c>
       <c r="S253" s="3" t="n">
-        <v>-142.701</v>
+        <v>10.49399999999991</v>
       </c>
       <c r="T253" s="3" t="n">
-        <v>294</v>
+        <v>6276</v>
       </c>
       <c r="U253" s="3" t="n">
-        <v>-20079</v>
+        <v>2290</v>
       </c>
       <c r="V253" s="3" t="n">
-        <v>1224.444</v>
+        <v>1400.057</v>
       </c>
       <c r="W253" s="3" t="n">
-        <v>-402.4549999999999</v>
+        <v>44.54300000000012</v>
       </c>
       <c r="X253" s="3" t="n">
-        <v>58216</v>
+        <v>67209</v>
       </c>
       <c r="Y253" s="3" t="n">
-        <v>-23262</v>
+        <v>2303</v>
       </c>
       <c r="Z253" s="3" t="n">
-        <v>5745</v>
+        <v>6969</v>
       </c>
       <c r="AA253" s="3" t="n">
-        <v>-2559</v>
+        <v>239</v>
       </c>
       <c r="AB253" s="3" t="n">
-        <v>11826</v>
+        <v>13754</v>
       </c>
       <c r="AC253" s="3" t="n">
-        <v>-3858</v>
+        <v>382</v>
       </c>
       <c r="AD253" s="3" t="n">
-        <v>3790</v>
+        <v>4683</v>
       </c>
       <c r="AE253" s="3" t="n">
-        <v>-1781</v>
+        <v>167</v>
       </c>
       <c r="AF253" s="3" t="n">
-        <v>4918</v>
+        <v>5411</v>
       </c>
       <c r="AG253" s="3" t="n">
-        <v>-1811</v>
+        <v>139</v>
       </c>
       <c r="AH253" s="3" t="n">
-        <v>13</v>
+        <v>148.802</v>
       </c>
       <c r="AI253" s="3" t="n">
-        <v>-597.662</v>
-[...6 lines deleted...]
-      <c r="AO253" s="3" t="inlineStr"/>
+        <v>79.98399999999999</v>
+      </c>
+      <c r="AJ253" s="3" t="n">
+        <v>2446</v>
+      </c>
+      <c r="AK253" s="3" t="n">
+        <v>73</v>
+      </c>
+      <c r="AL253" s="3" t="n">
+        <v>1662</v>
+      </c>
+      <c r="AM253" s="3" t="n">
+        <v>962</v>
+      </c>
+      <c r="AN253" s="3" t="n">
+        <v>962</v>
+      </c>
+      <c r="AO253" s="3" t="n">
+        <v>29.58179581795818</v>
+      </c>
     </row>
     <row r="254">
       <c r="A254" s="3" t="inlineStr">
         <is>
-          <t>26/08/2025</t>
+          <t>24/01/2026</t>
         </is>
       </c>
       <c r="B254" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C254" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D254" s="3" t="n">
-        <v>159385</v>
+        <v>179444</v>
       </c>
       <c r="E254" s="3" t="n">
-        <v>3599</v>
+        <v>4336</v>
       </c>
       <c r="F254" s="3" t="n">
-        <v>73475</v>
+        <v>78191</v>
       </c>
       <c r="G254" s="3" t="n">
-        <v>1004</v>
+        <v>1109</v>
       </c>
       <c r="H254" s="3" t="n">
-        <v>56589.47</v>
-[...3 lines deleted...]
-      </c>
+        <v>202</v>
+      </c>
+      <c r="I254" s="3" t="inlineStr"/>
       <c r="J254" s="3" t="n">
-        <v>12916</v>
+        <v>6244</v>
       </c>
       <c r="K254" s="3" t="n">
-        <v>754</v>
+        <v>2132</v>
       </c>
       <c r="L254" s="3" t="n">
-        <v>19403.81</v>
+        <v>19942</v>
       </c>
       <c r="M254" s="3" t="n">
-        <v>535.4799999999996</v>
+        <v>1911</v>
       </c>
       <c r="N254" s="3" t="n">
-        <v>18430</v>
+        <v>256</v>
       </c>
       <c r="O254" s="3" t="n">
-        <v>1899</v>
-[...2 lines deleted...]
-      <c r="Q254" s="3" t="inlineStr"/>
+        <v>72</v>
+      </c>
+      <c r="P254" s="3" t="n">
+        <v>12043</v>
+      </c>
+      <c r="Q254" s="3" t="n">
+        <v>4105</v>
+      </c>
       <c r="R254" s="3" t="n">
-        <v>1479.747</v>
+        <v>1527.835</v>
       </c>
       <c r="S254" s="3" t="n">
-        <v>7.228000000000065</v>
+        <v>13.12900000000013</v>
       </c>
       <c r="T254" s="3" t="n">
-        <v>1081</v>
+        <v>9150</v>
       </c>
       <c r="U254" s="3" t="n">
-        <v>787</v>
+        <v>2874</v>
       </c>
       <c r="V254" s="3" t="n">
-        <v>1251.258</v>
+        <v>1456.972</v>
       </c>
       <c r="W254" s="3" t="n">
-        <v>26.81400000000008</v>
+        <v>56.91499999999996</v>
       </c>
       <c r="X254" s="3" t="n">
-        <v>59569</v>
+        <v>70094</v>
       </c>
       <c r="Y254" s="3" t="n">
-        <v>1353</v>
+        <v>2885</v>
       </c>
       <c r="Z254" s="3" t="n">
-        <v>5974</v>
+        <v>7270</v>
       </c>
       <c r="AA254" s="3" t="n">
-        <v>229</v>
+        <v>301</v>
       </c>
       <c r="AB254" s="3" t="n">
-        <v>12178</v>
+        <v>14116</v>
       </c>
       <c r="AC254" s="3" t="n">
-        <v>352</v>
+        <v>362</v>
       </c>
       <c r="AD254" s="3" t="n">
-        <v>3881</v>
+        <v>4951</v>
       </c>
       <c r="AE254" s="3" t="n">
-        <v>91</v>
+        <v>268</v>
       </c>
       <c r="AF254" s="3" t="n">
-        <v>5072</v>
+        <v>5713</v>
       </c>
       <c r="AG254" s="3" t="n">
-        <v>154</v>
+        <v>302</v>
       </c>
       <c r="AH254" s="3" t="n">
-        <v>93</v>
+        <v>231.039</v>
       </c>
       <c r="AI254" s="3" t="n">
-        <v>80</v>
+        <v>82.23699999999999</v>
       </c>
       <c r="AJ254" s="3" t="n">
-        <v>2264</v>
-[...5 lines deleted...]
-      <c r="AO254" s="3" t="inlineStr"/>
+        <v>2559</v>
+      </c>
+      <c r="AK254" s="3" t="n">
+        <v>113</v>
+      </c>
+      <c r="AL254" s="3" t="n">
+        <v>2893</v>
+      </c>
+      <c r="AM254" s="3" t="n">
+        <v>1231</v>
+      </c>
+      <c r="AN254" s="3" t="n">
+        <v>1231</v>
+      </c>
+      <c r="AO254" s="3" t="n">
+        <v>29.9878197320341</v>
+      </c>
     </row>
     <row r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>24/02/2026</t>
         </is>
       </c>
       <c r="B255" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C255" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D255" s="3" t="n">
-        <v>167625</v>
+        <v>184058</v>
       </c>
       <c r="E255" s="3" t="n">
-        <v>8240</v>
+        <v>4614</v>
       </c>
       <c r="F255" s="3" t="n">
-        <v>75030</v>
+        <v>79345</v>
       </c>
       <c r="G255" s="3" t="n">
-        <v>1555</v>
+        <v>1154</v>
       </c>
       <c r="H255" s="3" t="n">
-        <v>58549.55</v>
+        <v>1139</v>
       </c>
       <c r="I255" s="3" t="n">
-        <v>1960.080000000002</v>
+        <v>937</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>761</v>
+        <v>8493</v>
       </c>
       <c r="K255" s="3" t="n">
-        <v>-12155</v>
+        <v>2249</v>
       </c>
       <c r="L255" s="3" t="n">
-        <v>15011</v>
+        <v>21970</v>
       </c>
       <c r="M255" s="3" t="n">
-        <v>-4392.810000000001</v>
+        <v>2028</v>
       </c>
       <c r="N255" s="3" t="n">
-        <v>36</v>
+        <v>321</v>
       </c>
       <c r="O255" s="3" t="n">
-        <v>-18394</v>
+        <v>65</v>
       </c>
       <c r="P255" s="3" t="n">
-        <v>1570</v>
-[...1 lines deleted...]
-      <c r="Q255" s="3" t="inlineStr"/>
+        <v>16138</v>
+      </c>
+      <c r="Q255" s="3" t="n">
+        <v>4095</v>
+      </c>
       <c r="R255" s="3" t="n">
-        <v>1493.099</v>
+        <v>1547.39</v>
       </c>
       <c r="S255" s="3" t="n">
-        <v>13.35199999999986</v>
+        <v>19.55500000000006</v>
       </c>
       <c r="T255" s="3" t="n">
-        <v>1761</v>
+        <v>11866</v>
       </c>
       <c r="U255" s="3" t="n">
-        <v>680</v>
+        <v>2716</v>
       </c>
       <c r="V255" s="3" t="n">
-        <v>1321.906</v>
+        <v>1501.678</v>
       </c>
       <c r="W255" s="3" t="n">
-        <v>70.64799999999991</v>
+        <v>44.70600000000013</v>
       </c>
       <c r="X255" s="3" t="n">
-        <v>62718</v>
+        <v>72943</v>
       </c>
       <c r="Y255" s="3" t="n">
-        <v>3149</v>
+        <v>2849</v>
       </c>
       <c r="Z255" s="3" t="n">
-        <v>6489</v>
+        <v>7585</v>
       </c>
       <c r="AA255" s="3" t="n">
-        <v>515</v>
+        <v>315</v>
       </c>
       <c r="AB255" s="3" t="n">
-        <v>12957</v>
+        <v>14547</v>
       </c>
       <c r="AC255" s="3" t="n">
-        <v>779</v>
+        <v>431</v>
       </c>
       <c r="AD255" s="3" t="n">
-        <v>4269</v>
+        <v>5047</v>
       </c>
       <c r="AE255" s="3" t="n">
-        <v>388</v>
+        <v>96</v>
       </c>
       <c r="AF255" s="3" t="n">
-        <v>5165</v>
+        <v>5964</v>
       </c>
       <c r="AG255" s="3" t="n">
-        <v>93</v>
+        <v>251</v>
       </c>
       <c r="AH255" s="3" t="n">
-        <v>243</v>
+        <v>303.644</v>
       </c>
       <c r="AI255" s="3" t="n">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="AK255" s="3" t="inlineStr"/>
+        <v>72.60500000000002</v>
+      </c>
+      <c r="AJ255" s="3" t="n">
+        <v>2696</v>
+      </c>
+      <c r="AK255" s="3" t="n">
+        <v>137</v>
+      </c>
       <c r="AL255" s="3" t="n">
-        <v>-191</v>
-[...3 lines deleted...]
-      <c r="AO255" s="3" t="inlineStr"/>
+        <v>4272</v>
+      </c>
+      <c r="AM255" s="3" t="n">
+        <v>1379</v>
+      </c>
+      <c r="AN255" s="3" t="n">
+        <v>1379</v>
+      </c>
+      <c r="AO255" s="3" t="n">
+        <v>33.67521367521368</v>
+      </c>
     </row>
     <row r="256">
       <c r="A256" s="3" t="inlineStr">
         <is>
-          <t>26/11/2025</t>
+          <t>24/05/2026</t>
         </is>
       </c>
       <c r="B256" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C256" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D256" s="3" t="n">
-        <v>171909</v>
+        <v>194299</v>
       </c>
       <c r="E256" s="3" t="n">
-        <v>4284</v>
+        <v>10241</v>
       </c>
       <c r="F256" s="3" t="n">
-        <v>76192</v>
+        <v>82533</v>
       </c>
       <c r="G256" s="3" t="n">
-        <v>1162</v>
+        <v>3188</v>
       </c>
       <c r="H256" s="3" t="n">
-        <v>59759.58</v>
+        <v>3496</v>
       </c>
       <c r="I256" s="3" t="n">
-        <v>1210.029999999999</v>
+        <v>2357</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>2549</v>
+        <v>13475</v>
       </c>
       <c r="K256" s="3" t="n">
-        <v>1788</v>
+        <v>4982</v>
       </c>
       <c r="L256" s="3" t="n">
-        <v>16624</v>
+        <v>26397</v>
       </c>
       <c r="M256" s="3" t="n">
-        <v>1613</v>
+        <v>4427</v>
       </c>
       <c r="N256" s="3" t="n">
-        <v>113</v>
+        <v>497</v>
       </c>
       <c r="O256" s="3" t="n">
-        <v>77</v>
+        <v>176</v>
       </c>
       <c r="P256" s="3" t="n">
-        <v>4953</v>
+        <v>25833</v>
       </c>
       <c r="Q256" s="3" t="n">
-        <v>3383</v>
+        <v>9695</v>
       </c>
       <c r="R256" s="3" t="n">
-        <v>1505.208</v>
+        <v>1593.18</v>
       </c>
       <c r="S256" s="3" t="n">
-        <v>12.10900000000015</v>
+        <v>45.78999999999996</v>
       </c>
       <c r="T256" s="3" t="n">
-        <v>4175</v>
+        <v>17723</v>
       </c>
       <c r="U256" s="3" t="n">
-        <v>2414</v>
+        <v>5857</v>
       </c>
       <c r="V256" s="3" t="n">
-        <v>1359.422</v>
+        <v>1594.221</v>
       </c>
       <c r="W256" s="3" t="n">
-        <v>37.51600000000008</v>
+        <v>92.54299999999989</v>
       </c>
       <c r="X256" s="3" t="n">
-        <v>65097</v>
+        <v>78825</v>
       </c>
       <c r="Y256" s="3" t="n">
-        <v>2379</v>
+        <v>5882</v>
       </c>
       <c r="Z256" s="3" t="n">
-        <v>6755</v>
+        <v>8106</v>
       </c>
       <c r="AA256" s="3" t="n">
-        <v>266</v>
+        <v>521</v>
       </c>
       <c r="AB256" s="3" t="n">
-        <v>13408</v>
+        <v>15374</v>
       </c>
       <c r="AC256" s="3" t="n">
-        <v>451</v>
+        <v>827</v>
       </c>
       <c r="AD256" s="3" t="n">
-        <v>4532</v>
+        <v>5464</v>
       </c>
       <c r="AE256" s="3" t="n">
-        <v>263</v>
+        <v>417</v>
       </c>
       <c r="AF256" s="3" t="n">
-        <v>5282</v>
+        <v>6491</v>
       </c>
       <c r="AG256" s="3" t="n">
-        <v>117</v>
+        <v>527</v>
       </c>
       <c r="AH256" s="3" t="n">
-        <v>76.732</v>
+        <v>542.804</v>
       </c>
       <c r="AI256" s="3" t="n">
-        <v>-166.268</v>
+        <v>239.16</v>
       </c>
       <c r="AJ256" s="3" t="n">
-        <v>2378</v>
-[...1 lines deleted...]
-      <c r="AK256" s="3" t="inlineStr"/>
+        <v>3260</v>
+      </c>
+      <c r="AK256" s="3" t="n">
+        <v>564</v>
+      </c>
       <c r="AL256" s="3" t="n">
-        <v>778</v>
+        <v>8110</v>
       </c>
       <c r="AM256" s="3" t="n">
-        <v>969</v>
+        <v>3838</v>
       </c>
       <c r="AN256" s="3" t="n">
-        <v>969</v>
+        <v>3838</v>
       </c>
       <c r="AO256" s="3" t="n">
-        <v>28.64321608040201</v>
+        <v>39.58741619391439</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>24/06/2026</t>
         </is>
       </c>
       <c r="B257" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C257" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D257" s="3" t="n">
-        <v>179752</v>
+        <v>199602</v>
       </c>
       <c r="E257" s="3" t="n">
-        <v>7843</v>
+        <v>5303</v>
       </c>
       <c r="F257" s="3" t="n">
-        <v>78268</v>
+        <v>83557</v>
       </c>
       <c r="G257" s="3" t="n">
-        <v>2076</v>
+        <v>1024</v>
       </c>
       <c r="H257" s="3" t="n">
-        <v>274</v>
+        <v>4407</v>
       </c>
       <c r="I257" s="3" t="n">
-        <v>-59485.58</v>
+        <v>911</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>6381</v>
+        <v>15582</v>
       </c>
       <c r="K257" s="3" t="n">
-        <v>3832</v>
+        <v>2107</v>
       </c>
       <c r="L257" s="3" t="n">
-        <v>20064</v>
+        <v>28228</v>
       </c>
       <c r="M257" s="3" t="n">
-        <v>3440</v>
+        <v>1831</v>
       </c>
       <c r="N257" s="3" t="n">
-        <v>262</v>
+        <v>546</v>
       </c>
       <c r="O257" s="3" t="n">
-        <v>149</v>
+        <v>49</v>
       </c>
       <c r="P257" s="3" t="n">
-        <v>12303</v>
+        <v>29819</v>
       </c>
       <c r="Q257" s="3" t="n">
-        <v>7350</v>
+        <v>3986</v>
       </c>
       <c r="R257" s="3" t="n">
-        <v>1529.47</v>
+        <v>1614.103</v>
       </c>
       <c r="S257" s="3" t="n">
-        <v>24.26199999999994</v>
+        <v>20.923</v>
       </c>
       <c r="T257" s="3" t="n">
-        <v>9349</v>
+        <v>20150</v>
       </c>
       <c r="U257" s="3" t="n">
-        <v>5174</v>
+        <v>2427</v>
       </c>
       <c r="V257" s="3" t="n">
-        <v>1458.839</v>
+        <v>1624.767</v>
       </c>
       <c r="W257" s="3" t="n">
-        <v>99.41699999999992</v>
+        <v>30.54600000000005</v>
       </c>
       <c r="X257" s="3" t="n">
-        <v>70289</v>
+        <v>81249</v>
       </c>
       <c r="Y257" s="3" t="n">
-        <v>5192</v>
+        <v>2424</v>
       </c>
       <c r="Z257" s="3" t="n">
-        <v>7295</v>
+        <v>8282</v>
       </c>
       <c r="AA257" s="3" t="n">
-        <v>540</v>
+        <v>176</v>
       </c>
       <c r="AB257" s="3" t="n">
-        <v>14140</v>
+        <v>15658</v>
       </c>
       <c r="AC257" s="3" t="n">
-        <v>732</v>
+        <v>284</v>
       </c>
       <c r="AD257" s="3" t="n">
-        <v>4968</v>
+        <v>5536</v>
       </c>
       <c r="AE257" s="3" t="n">
-        <v>436</v>
+        <v>72</v>
       </c>
       <c r="AF257" s="3" t="n">
-        <v>5723</v>
+        <v>6707</v>
       </c>
       <c r="AG257" s="3" t="n">
-        <v>441</v>
+        <v>216</v>
       </c>
       <c r="AH257" s="3" t="n">
-        <v>232.104</v>
+        <v>604.8819999999999</v>
       </c>
       <c r="AI257" s="3" t="n">
-        <v>155.372</v>
+        <v>62.07799999999997</v>
       </c>
       <c r="AJ257" s="3" t="n">
-        <v>2577</v>
+        <v>3426</v>
       </c>
       <c r="AK257" s="3" t="n">
-        <v>199</v>
+        <v>166</v>
       </c>
       <c r="AL257" s="3" t="n">
-        <v>2954</v>
+        <v>9669</v>
       </c>
       <c r="AM257" s="3" t="n">
-        <v>2176</v>
+        <v>1559</v>
       </c>
       <c r="AN257" s="3" t="n">
-        <v>2176</v>
+        <v>1559</v>
       </c>
       <c r="AO257" s="3" t="n">
-        <v>29.60544217687075</v>
+        <v>39.11189162067235</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="3" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>24/07/2025</t>
         </is>
       </c>
       <c r="B258" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C258" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D258" s="3" t="n">
-        <v>184658</v>
+        <v>155551</v>
       </c>
       <c r="E258" s="3" t="n">
-        <v>4906</v>
+        <v>-44051</v>
       </c>
       <c r="F258" s="3" t="n">
-        <v>79495</v>
+        <v>72407</v>
       </c>
       <c r="G258" s="3" t="n">
-        <v>1227</v>
+        <v>-11150</v>
       </c>
       <c r="H258" s="3" t="n">
-        <v>1248</v>
+        <v>55530.8</v>
       </c>
       <c r="I258" s="3" t="n">
-        <v>974</v>
+        <v>51123.8</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>8789</v>
+        <v>12110</v>
       </c>
       <c r="K258" s="3" t="n">
-        <v>2408</v>
+        <v>-3472</v>
       </c>
       <c r="L258" s="3" t="n">
-        <v>22237</v>
+        <v>18829.67</v>
       </c>
       <c r="M258" s="3" t="n">
-        <v>2173</v>
+        <v>-9398.330000000002</v>
       </c>
       <c r="N258" s="3" t="n">
-        <v>328</v>
+        <v>16410</v>
       </c>
       <c r="O258" s="3" t="n">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>15864</v>
+      </c>
+      <c r="P258" s="3" t="inlineStr"/>
+      <c r="Q258" s="3" t="inlineStr"/>
       <c r="R258" s="3" t="n">
-        <v>1548.931</v>
+        <v>1471.318</v>
       </c>
       <c r="S258" s="3" t="n">
-        <v>19.46100000000001</v>
+        <v>-142.7850000000001</v>
       </c>
       <c r="T258" s="3" t="n">
-        <v>12221</v>
+        <v>217</v>
       </c>
       <c r="U258" s="3" t="n">
-        <v>2872</v>
+        <v>-19933</v>
       </c>
       <c r="V258" s="3" t="n">
-        <v>1505.004</v>
+        <v>1223.307</v>
       </c>
       <c r="W258" s="3" t="n">
-        <v>46.16499999999996</v>
+        <v>-401.46</v>
       </c>
       <c r="X258" s="3" t="n">
-        <v>73303</v>
+        <v>58129</v>
       </c>
       <c r="Y258" s="3" t="n">
-        <v>3014</v>
+        <v>-23120</v>
       </c>
       <c r="Z258" s="3" t="n">
-        <v>7621</v>
+        <v>5732</v>
       </c>
       <c r="AA258" s="3" t="n">
-        <v>326</v>
+        <v>-2550</v>
       </c>
       <c r="AB258" s="3" t="n">
-        <v>14596</v>
+        <v>11792</v>
       </c>
       <c r="AC258" s="3" t="n">
-        <v>456</v>
+        <v>-3866</v>
       </c>
       <c r="AD258" s="3" t="n">
-        <v>5066</v>
+        <v>3790</v>
       </c>
       <c r="AE258" s="3" t="n">
-        <v>98</v>
+        <v>-1746</v>
       </c>
       <c r="AF258" s="3" t="n">
-        <v>5989</v>
+        <v>4912</v>
       </c>
       <c r="AG258" s="3" t="n">
-        <v>266</v>
+        <v>-1795</v>
       </c>
       <c r="AH258" s="3" t="n">
-        <v>315.558</v>
+        <v>8</v>
       </c>
       <c r="AI258" s="3" t="n">
-        <v>83.45399999999998</v>
-[...18 lines deleted...]
-      </c>
+        <v>-596.8819999999999</v>
+      </c>
+      <c r="AJ258" s="3" t="inlineStr"/>
+      <c r="AK258" s="3" t="inlineStr"/>
+      <c r="AL258" s="3" t="inlineStr"/>
+      <c r="AM258" s="3" t="inlineStr"/>
+      <c r="AN258" s="3" t="inlineStr"/>
+      <c r="AO258" s="3" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
-          <t>27/05/2026</t>
+          <t>24/07/2026</t>
         </is>
       </c>
       <c r="B259" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C259" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D259" s="3" t="n">
-        <v>194742</v>
+        <v>205319</v>
       </c>
       <c r="E259" s="3" t="n">
-        <v>10084</v>
+        <v>49768</v>
       </c>
       <c r="F259" s="3" t="n">
-        <v>82599</v>
+        <v>84658</v>
       </c>
       <c r="G259" s="3" t="n">
-        <v>3104</v>
+        <v>12251</v>
       </c>
       <c r="H259" s="3" t="n">
-        <v>3591</v>
+        <v>5259</v>
       </c>
       <c r="I259" s="3" t="n">
-        <v>2343</v>
+        <v>-50271.8</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>13660</v>
+        <v>17824</v>
       </c>
       <c r="K259" s="3" t="n">
-        <v>4871</v>
+        <v>5714</v>
       </c>
       <c r="L259" s="3" t="n">
-        <v>26561</v>
+        <v>30177</v>
       </c>
       <c r="M259" s="3" t="n">
-        <v>4324</v>
+        <v>11347.33</v>
       </c>
       <c r="N259" s="3" t="n">
-        <v>502</v>
+        <v>590</v>
       </c>
       <c r="O259" s="3" t="n">
-        <v>174</v>
+        <v>-15820</v>
       </c>
       <c r="P259" s="3" t="n">
-        <v>26195</v>
-[...3 lines deleted...]
-      </c>
+        <v>34245</v>
+      </c>
+      <c r="Q259" s="3" t="inlineStr"/>
       <c r="R259" s="3" t="n">
-        <v>1596.523</v>
+        <v>1630.507</v>
       </c>
       <c r="S259" s="3" t="n">
-        <v>47.59199999999987</v>
+        <v>159.1890000000001</v>
       </c>
       <c r="T259" s="3" t="n">
-        <v>17940</v>
+        <v>22812</v>
       </c>
       <c r="U259" s="3" t="n">
-        <v>5719</v>
+        <v>22595</v>
       </c>
       <c r="V259" s="3" t="n">
-        <v>1596.324</v>
+        <v>1655.364</v>
       </c>
       <c r="W259" s="3" t="n">
-        <v>91.32000000000016</v>
+        <v>432.057</v>
       </c>
       <c r="X259" s="3" t="n">
-        <v>79026</v>
+        <v>83946</v>
       </c>
       <c r="Y259" s="3" t="n">
-        <v>5723</v>
+        <v>25817</v>
       </c>
       <c r="Z259" s="3" t="n">
-        <v>8106</v>
+        <v>8510</v>
       </c>
       <c r="AA259" s="3" t="n">
-        <v>485</v>
+        <v>2778</v>
       </c>
       <c r="AB259" s="3" t="n">
-        <v>15406</v>
+        <v>15951</v>
       </c>
       <c r="AC259" s="3" t="n">
-        <v>810</v>
+        <v>4159</v>
       </c>
       <c r="AD259" s="3" t="n">
-        <v>5476</v>
+        <v>5745</v>
       </c>
       <c r="AE259" s="3" t="n">
-        <v>410</v>
+        <v>1955</v>
       </c>
       <c r="AF259" s="3" t="n">
-        <v>6508</v>
+        <v>6871</v>
       </c>
       <c r="AG259" s="3" t="n">
-        <v>519</v>
+        <v>1959</v>
       </c>
       <c r="AH259" s="3" t="n">
-        <v>550.152</v>
+        <v>662.7569999999999</v>
       </c>
       <c r="AI259" s="3" t="n">
-        <v>234.5940000000001</v>
+        <v>654.7569999999999</v>
       </c>
       <c r="AJ259" s="3" t="n">
-        <v>3287</v>
-[...3 lines deleted...]
-      </c>
+        <v>3604</v>
+      </c>
+      <c r="AK259" s="3" t="inlineStr"/>
       <c r="AL259" s="3" t="n">
-        <v>8255</v>
-[...9 lines deleted...]
-      </c>
+        <v>11433</v>
+      </c>
+      <c r="AM259" s="3" t="inlineStr"/>
+      <c r="AN259" s="3" t="inlineStr"/>
+      <c r="AO259" s="3" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" s="3" t="inlineStr">
         <is>
-          <t>27/06/2026</t>
+          <t>24/08/2025</t>
         </is>
       </c>
       <c r="B260" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C260" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D260" s="3" t="n">
-        <v>200341</v>
+        <v>159286</v>
       </c>
       <c r="E260" s="3" t="n">
-        <v>5599</v>
+        <v>-46033</v>
       </c>
       <c r="F260" s="3" t="n">
-        <v>83650</v>
+        <v>73456</v>
       </c>
       <c r="G260" s="3" t="n">
-        <v>1051</v>
+        <v>-11202</v>
       </c>
       <c r="H260" s="3" t="n">
-        <v>4496</v>
+        <v>56567.96</v>
       </c>
       <c r="I260" s="3" t="n">
-        <v>905</v>
+        <v>51308.96</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>15896</v>
+        <v>12896</v>
       </c>
       <c r="K260" s="3" t="n">
-        <v>2236</v>
+        <v>-4928</v>
       </c>
       <c r="L260" s="3" t="n">
-        <v>28501</v>
+        <v>19391.02</v>
       </c>
       <c r="M260" s="3" t="n">
-        <v>1940</v>
+        <v>-10785.98</v>
       </c>
       <c r="N260" s="3" t="n">
-        <v>550</v>
+        <v>18366</v>
       </c>
       <c r="O260" s="3" t="n">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>17776</v>
+      </c>
+      <c r="P260" s="3" t="inlineStr"/>
+      <c r="Q260" s="3" t="inlineStr"/>
       <c r="R260" s="3" t="n">
-        <v>1615.945</v>
+        <v>1479.421</v>
       </c>
       <c r="S260" s="3" t="n">
-        <v>19.42200000000003</v>
+        <v>-151.086</v>
       </c>
       <c r="T260" s="3" t="n">
-        <v>20523</v>
+        <v>1052</v>
       </c>
       <c r="U260" s="3" t="n">
-        <v>2583</v>
+        <v>-21760</v>
       </c>
       <c r="V260" s="3" t="n">
-        <v>1628.152</v>
+        <v>1250.615</v>
       </c>
       <c r="W260" s="3" t="n">
-        <v>31.82799999999997</v>
+        <v>-404.749</v>
       </c>
       <c r="X260" s="3" t="n">
-        <v>81642</v>
+        <v>59528</v>
       </c>
       <c r="Y260" s="3" t="n">
-        <v>2616</v>
+        <v>-24418</v>
       </c>
       <c r="Z260" s="3" t="n">
-        <v>8321</v>
+        <v>5964</v>
       </c>
       <c r="AA260" s="3" t="n">
-        <v>215</v>
+        <v>-2546</v>
       </c>
       <c r="AB260" s="3" t="n">
-        <v>15702</v>
+        <v>12166</v>
       </c>
       <c r="AC260" s="3" t="n">
-        <v>296</v>
+        <v>-3785</v>
       </c>
       <c r="AD260" s="3" t="n">
-        <v>5593</v>
+        <v>3877</v>
       </c>
       <c r="AE260" s="3" t="n">
-        <v>117</v>
+        <v>-1868</v>
       </c>
       <c r="AF260" s="3" t="n">
-        <v>6751</v>
+        <v>5072</v>
       </c>
       <c r="AG260" s="3" t="n">
-        <v>243</v>
+        <v>-1799</v>
       </c>
       <c r="AH260" s="3" t="n">
-        <v>613.22</v>
+        <v>91</v>
       </c>
       <c r="AI260" s="3" t="n">
-        <v>63.06799999999998</v>
+        <v>-571.7569999999999</v>
       </c>
       <c r="AJ260" s="3" t="n">
-        <v>3438</v>
+        <v>2263</v>
       </c>
       <c r="AK260" s="3" t="n">
-        <v>151</v>
-[...12 lines deleted...]
-      </c>
+        <v>-1341</v>
+      </c>
+      <c r="AL260" s="3" t="inlineStr"/>
+      <c r="AM260" s="3" t="inlineStr"/>
+      <c r="AN260" s="3" t="inlineStr"/>
+      <c r="AO260" s="3" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
-          <t>27/07/2025</t>
+          <t>24/09/2025</t>
         </is>
       </c>
       <c r="B261" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C261" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D261" s="3" t="n">
-        <v>155849</v>
+        <v>163009</v>
       </c>
       <c r="E261" s="3" t="n">
-        <v>-44492</v>
+        <v>3723</v>
       </c>
       <c r="F261" s="3" t="n">
-        <v>72503</v>
+        <v>74365</v>
       </c>
       <c r="G261" s="3" t="n">
-        <v>-11147</v>
+        <v>909</v>
       </c>
       <c r="H261" s="3" t="n">
-        <v>55642.4</v>
+        <v>57453.05</v>
       </c>
       <c r="I261" s="3" t="n">
-        <v>51146.4</v>
+        <v>885.0900000000038</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>12163</v>
+        <v>13979</v>
       </c>
       <c r="K261" s="3" t="n">
-        <v>-3733</v>
+        <v>1083</v>
       </c>
       <c r="L261" s="3" t="n">
-        <v>18898.5</v>
+        <v>20085.98</v>
       </c>
       <c r="M261" s="3" t="n">
-        <v>-9602.5</v>
+        <v>694.9599999999991</v>
       </c>
       <c r="N261" s="3" t="n">
-        <v>16553</v>
+        <v>20116</v>
       </c>
       <c r="O261" s="3" t="n">
-        <v>16003</v>
+        <v>1750</v>
       </c>
       <c r="P261" s="3" t="inlineStr"/>
       <c r="Q261" s="3" t="inlineStr"/>
       <c r="R261" s="3" t="n">
-        <v>1473.097</v>
+        <v>1484.364</v>
       </c>
       <c r="S261" s="3" t="n">
-        <v>-142.848</v>
+        <v>4.942999999999984</v>
       </c>
       <c r="T261" s="3" t="n">
-        <v>308</v>
+        <v>1928</v>
       </c>
       <c r="U261" s="3" t="n">
-        <v>-20215</v>
+        <v>876</v>
       </c>
       <c r="V261" s="3" t="n">
-        <v>1226.504</v>
+        <v>1284.656</v>
       </c>
       <c r="W261" s="3" t="n">
-        <v>-401.6480000000001</v>
+        <v>34.04099999999994</v>
       </c>
       <c r="X261" s="3" t="n">
-        <v>58301</v>
+        <v>60824</v>
       </c>
       <c r="Y261" s="3" t="n">
-        <v>-23341</v>
+        <v>1296</v>
       </c>
       <c r="Z261" s="3" t="n">
-        <v>5757</v>
+        <v>6221</v>
       </c>
       <c r="AA261" s="3" t="n">
-        <v>-2564</v>
+        <v>257</v>
       </c>
       <c r="AB261" s="3" t="n">
-        <v>11839</v>
+        <v>12570</v>
       </c>
       <c r="AC261" s="3" t="n">
-        <v>-3863</v>
+        <v>404</v>
       </c>
       <c r="AD261" s="3" t="n">
-        <v>3790</v>
+        <v>4056</v>
       </c>
       <c r="AE261" s="3" t="n">
-        <v>-1803</v>
+        <v>179</v>
       </c>
       <c r="AF261" s="3" t="n">
-        <v>4925</v>
+        <v>5165</v>
       </c>
       <c r="AG261" s="3" t="n">
-        <v>-1826</v>
+        <v>93</v>
       </c>
       <c r="AH261" s="3" t="n">
-        <v>15</v>
+        <v>157</v>
       </c>
       <c r="AI261" s="3" t="n">
-        <v>-598.22</v>
-[...2 lines deleted...]
-      <c r="AK261" s="3" t="inlineStr"/>
+        <v>66</v>
+      </c>
+      <c r="AJ261" s="3" t="n">
+        <v>2313</v>
+      </c>
+      <c r="AK261" s="3" t="n">
+        <v>50</v>
+      </c>
       <c r="AL261" s="3" t="inlineStr"/>
       <c r="AM261" s="3" t="inlineStr"/>
       <c r="AN261" s="3" t="inlineStr"/>
       <c r="AO261" s="3" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
-          <t>27/08/2025</t>
+          <t>24/10/2025</t>
         </is>
       </c>
       <c r="B262" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C262" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D262" s="3" t="n">
-        <v>159540</v>
+        <v>167379</v>
       </c>
       <c r="E262" s="3" t="n">
-        <v>3691</v>
+        <v>4370</v>
       </c>
       <c r="F262" s="3" t="n">
-        <v>73518</v>
+        <v>74958</v>
       </c>
       <c r="G262" s="3" t="n">
-        <v>1015</v>
+        <v>593</v>
       </c>
       <c r="H262" s="3" t="n">
-        <v>56629.44</v>
+        <v>58475.18</v>
       </c>
       <c r="I262" s="3" t="n">
-        <v>987.0400000000009</v>
+        <v>1022.129999999997</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>12960</v>
+        <v>676</v>
       </c>
       <c r="K262" s="3" t="n">
-        <v>797</v>
+        <v>-13303</v>
       </c>
       <c r="L262" s="3" t="n">
-        <v>19432.06</v>
+        <v>14936</v>
       </c>
       <c r="M262" s="3" t="n">
-        <v>533.5600000000013</v>
+        <v>-5149.98</v>
       </c>
       <c r="N262" s="3" t="n">
-        <v>18500</v>
+        <v>31</v>
       </c>
       <c r="O262" s="3" t="n">
-        <v>1947</v>
-[...1 lines deleted...]
-      <c r="P262" s="3" t="inlineStr"/>
+        <v>-20085</v>
+      </c>
+      <c r="P262" s="3" t="n">
+        <v>1423</v>
+      </c>
       <c r="Q262" s="3" t="inlineStr"/>
       <c r="R262" s="3" t="n">
-        <v>1480.014</v>
+        <v>1491.704</v>
       </c>
       <c r="S262" s="3" t="n">
-        <v>6.916999999999916</v>
+        <v>7.339999999999918</v>
       </c>
       <c r="T262" s="3" t="n">
-        <v>1121</v>
+        <v>1649</v>
       </c>
       <c r="U262" s="3" t="n">
-        <v>813</v>
+        <v>-279</v>
       </c>
       <c r="V262" s="3" t="n">
-        <v>1252.506</v>
+        <v>1319.784</v>
       </c>
       <c r="W262" s="3" t="n">
-        <v>26.00200000000018</v>
+        <v>35.12800000000016</v>
       </c>
       <c r="X262" s="3" t="n">
-        <v>59614</v>
+        <v>62616</v>
       </c>
       <c r="Y262" s="3" t="n">
-        <v>1313</v>
+        <v>1792</v>
       </c>
       <c r="Z262" s="3" t="n">
-        <v>5984</v>
+        <v>6486</v>
       </c>
       <c r="AA262" s="3" t="n">
-        <v>227</v>
+        <v>265</v>
       </c>
       <c r="AB262" s="3" t="n">
-        <v>12189</v>
+        <v>12944</v>
       </c>
       <c r="AC262" s="3" t="n">
-        <v>350</v>
+        <v>374</v>
       </c>
       <c r="AD262" s="3" t="n">
-        <v>3885</v>
+        <v>4268</v>
       </c>
       <c r="AE262" s="3" t="n">
-        <v>95</v>
+        <v>212</v>
       </c>
       <c r="AF262" s="3" t="n">
-        <v>5077</v>
+        <v>5165</v>
       </c>
       <c r="AG262" s="3" t="n">
-        <v>152</v>
+        <v>0</v>
       </c>
       <c r="AH262" s="3" t="n">
-        <v>97</v>
+        <v>236</v>
       </c>
       <c r="AI262" s="3" t="n">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="AJ262" s="3" t="inlineStr"/>
       <c r="AK262" s="3" t="inlineStr"/>
-      <c r="AL262" s="3" t="inlineStr"/>
+      <c r="AL262" s="3" t="n">
+        <v>-226</v>
+      </c>
       <c r="AM262" s="3" t="inlineStr"/>
       <c r="AN262" s="3" t="inlineStr"/>
       <c r="AO262" s="3" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
-          <t>27/10/2025</t>
+          <t>24/11/2025</t>
         </is>
       </c>
       <c r="B263" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C263" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D263" s="3" t="n">
-        <v>167729</v>
+        <v>171646</v>
       </c>
       <c r="E263" s="3" t="n">
-        <v>8189</v>
+        <v>4267</v>
       </c>
       <c r="F263" s="3" t="n">
-        <v>75040</v>
+        <v>76117</v>
       </c>
       <c r="G263" s="3" t="n">
-        <v>1522</v>
+        <v>1159</v>
       </c>
       <c r="H263" s="3" t="n">
-        <v>58560.14</v>
+        <v>59684.17</v>
       </c>
       <c r="I263" s="3" t="n">
-        <v>1930.699999999997</v>
+        <v>1208.989999999998</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>808</v>
+        <v>2419</v>
       </c>
       <c r="K263" s="3" t="n">
-        <v>-12152</v>
+        <v>1743</v>
       </c>
       <c r="L263" s="3" t="n">
-        <v>15053</v>
+        <v>16507</v>
       </c>
       <c r="M263" s="3" t="n">
-        <v>-4379.060000000001</v>
+        <v>1571</v>
       </c>
       <c r="N263" s="3" t="n">
-        <v>39</v>
+        <v>109</v>
       </c>
       <c r="O263" s="3" t="n">
-        <v>-18461</v>
+        <v>78</v>
       </c>
       <c r="P263" s="3" t="n">
-        <v>1657</v>
-[...1 lines deleted...]
-      <c r="Q263" s="3" t="inlineStr"/>
+        <v>4704</v>
+      </c>
+      <c r="Q263" s="3" t="n">
+        <v>3281</v>
+      </c>
       <c r="R263" s="3" t="n">
-        <v>1493.191</v>
+        <v>1504.323</v>
       </c>
       <c r="S263" s="3" t="n">
-        <v>13.17700000000013</v>
+        <v>12.61900000000014</v>
       </c>
       <c r="T263" s="3" t="n">
-        <v>1824</v>
+        <v>3999</v>
       </c>
       <c r="U263" s="3" t="n">
-        <v>703</v>
+        <v>2350</v>
       </c>
       <c r="V263" s="3" t="n">
-        <v>1322.74</v>
+        <v>1356.144</v>
       </c>
       <c r="W263" s="3" t="n">
-        <v>70.23399999999992</v>
+        <v>36.3599999999999</v>
       </c>
       <c r="X263" s="3" t="n">
-        <v>62780</v>
+        <v>64919</v>
       </c>
       <c r="Y263" s="3" t="n">
-        <v>3166</v>
+        <v>2303</v>
       </c>
       <c r="Z263" s="3" t="n">
-        <v>6495</v>
+        <v>6732</v>
       </c>
       <c r="AA263" s="3" t="n">
-        <v>511</v>
+        <v>246</v>
       </c>
       <c r="AB263" s="3" t="n">
-        <v>12964</v>
+        <v>13372</v>
       </c>
       <c r="AC263" s="3" t="n">
-        <v>775</v>
+        <v>428</v>
       </c>
       <c r="AD263" s="3" t="n">
-        <v>4277</v>
+        <v>4516</v>
       </c>
       <c r="AE263" s="3" t="n">
-        <v>392</v>
+        <v>248</v>
       </c>
       <c r="AF263" s="3" t="n">
-        <v>5165</v>
+        <v>5274</v>
       </c>
       <c r="AG263" s="3" t="n">
-        <v>88</v>
+        <v>109</v>
       </c>
       <c r="AH263" s="3" t="n">
-        <v>245</v>
+        <v>69.45099999999999</v>
       </c>
       <c r="AI263" s="3" t="n">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="AJ263" s="3" t="inlineStr"/>
+        <v>-166.549</v>
+      </c>
+      <c r="AJ263" s="3" t="n">
+        <v>2373</v>
+      </c>
       <c r="AK263" s="3" t="inlineStr"/>
       <c r="AL263" s="3" t="n">
-        <v>-167</v>
-[...3 lines deleted...]
-      <c r="AO263" s="3" t="inlineStr"/>
+        <v>705</v>
+      </c>
+      <c r="AM263" s="3" t="n">
+        <v>931</v>
+      </c>
+      <c r="AN263" s="3" t="n">
+        <v>931</v>
+      </c>
+      <c r="AO263" s="3" t="n">
+        <v>28.37549527583054</v>
+      </c>
     </row>
     <row r="264">
       <c r="A264" s="3" t="inlineStr">
         <is>
-          <t>27/11/2025</t>
+          <t>24/12/2025</t>
         </is>
       </c>
       <c r="B264" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C264" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D264" s="3" t="n">
-        <v>172063</v>
+        <v>175254</v>
       </c>
       <c r="E264" s="3" t="n">
-        <v>4334</v>
+        <v>3608</v>
       </c>
       <c r="F264" s="3" t="n">
-        <v>76235</v>
+        <v>77122</v>
       </c>
       <c r="G264" s="3" t="n">
-        <v>1195</v>
-[...6 lines deleted...]
-      </c>
+        <v>1005</v>
+      </c>
+      <c r="H264" s="3" t="inlineStr"/>
+      <c r="I264" s="3" t="inlineStr"/>
       <c r="J264" s="3" t="n">
-        <v>2627</v>
+        <v>4185</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>1819</v>
+        <v>1766</v>
       </c>
       <c r="L264" s="3" t="n">
-        <v>16693</v>
+        <v>18096</v>
       </c>
       <c r="M264" s="3" t="n">
-        <v>1640</v>
+        <v>1589</v>
       </c>
       <c r="N264" s="3" t="n">
-        <v>116</v>
+        <v>186</v>
       </c>
       <c r="O264" s="3" t="n">
         <v>77</v>
       </c>
       <c r="P264" s="3" t="n">
-        <v>5102</v>
+        <v>8078</v>
       </c>
       <c r="Q264" s="3" t="n">
-        <v>3445</v>
+        <v>3374</v>
       </c>
       <c r="R264" s="3" t="n">
-        <v>1505.454</v>
+        <v>1515.593</v>
       </c>
       <c r="S264" s="3" t="n">
-        <v>12.26299999999992</v>
+        <v>11.26999999999998</v>
       </c>
       <c r="T264" s="3" t="n">
-        <v>4281</v>
+        <v>6374</v>
       </c>
       <c r="U264" s="3" t="n">
-        <v>2457</v>
+        <v>2375</v>
       </c>
       <c r="V264" s="3" t="n">
-        <v>1360.916</v>
+        <v>1401.337</v>
       </c>
       <c r="W264" s="3" t="n">
-        <v>38.17599999999993</v>
+        <v>45.19299999999998</v>
       </c>
       <c r="X264" s="3" t="n">
-        <v>65194</v>
+        <v>67296</v>
       </c>
       <c r="Y264" s="3" t="n">
-        <v>2414</v>
+        <v>2377</v>
       </c>
       <c r="Z264" s="3" t="n">
-        <v>6769</v>
+        <v>6975</v>
       </c>
       <c r="AA264" s="3" t="n">
-        <v>274</v>
+        <v>243</v>
       </c>
       <c r="AB264" s="3" t="n">
-        <v>13421</v>
+        <v>13765</v>
       </c>
       <c r="AC264" s="3" t="n">
-        <v>457</v>
+        <v>393</v>
       </c>
       <c r="AD264" s="3" t="n">
-        <v>4544</v>
+        <v>4692</v>
       </c>
       <c r="AE264" s="3" t="n">
-        <v>267</v>
+        <v>176</v>
       </c>
       <c r="AF264" s="3" t="n">
-        <v>5282</v>
+        <v>5412</v>
       </c>
       <c r="AG264" s="3" t="n">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="AH264" s="3" t="n">
-        <v>80.932</v>
+        <v>151.22</v>
       </c>
       <c r="AI264" s="3" t="n">
-        <v>-164.068</v>
+        <v>81.76900000000001</v>
       </c>
       <c r="AJ264" s="3" t="n">
-        <v>2381</v>
-[...1 lines deleted...]
-      <c r="AK264" s="3" t="inlineStr"/>
+        <v>2455</v>
+      </c>
+      <c r="AK264" s="3" t="n">
+        <v>82</v>
+      </c>
       <c r="AL264" s="3" t="n">
-        <v>821</v>
+        <v>1704</v>
       </c>
       <c r="AM264" s="3" t="n">
-        <v>988</v>
+        <v>999</v>
       </c>
       <c r="AN264" s="3" t="n">
-        <v>988</v>
+        <v>999</v>
       </c>
       <c r="AO264" s="3" t="n">
-        <v>28.67924528301887</v>
+        <v>29.60877296976882</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
-          <t>27/12/2025</t>
+          <t>25/01/2026</t>
         </is>
       </c>
       <c r="B265" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C265" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D265" s="3" t="n">
-        <v>175571</v>
+        <v>179585</v>
       </c>
       <c r="E265" s="3" t="n">
-        <v>3508</v>
+        <v>4331</v>
       </c>
       <c r="F265" s="3" t="n">
-        <v>77215</v>
+        <v>78208</v>
       </c>
       <c r="G265" s="3" t="n">
-        <v>980</v>
-[...1 lines deleted...]
-      <c r="H265" s="3" t="inlineStr"/>
+        <v>1086</v>
+      </c>
+      <c r="H265" s="3" t="n">
+        <v>235</v>
+      </c>
       <c r="I265" s="3" t="inlineStr"/>
       <c r="J265" s="3" t="n">
-        <v>4343</v>
+        <v>6312</v>
       </c>
       <c r="K265" s="3" t="n">
-        <v>1716</v>
+        <v>2127</v>
       </c>
       <c r="L265" s="3" t="n">
-        <v>18236</v>
+        <v>20003</v>
       </c>
       <c r="M265" s="3" t="n">
-        <v>1543</v>
+        <v>1907</v>
       </c>
       <c r="N265" s="3" t="n">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="O265" s="3" t="n">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="P265" s="3" t="n">
-        <v>8382</v>
+        <v>12171</v>
       </c>
       <c r="Q265" s="3" t="n">
-        <v>3280</v>
+        <v>4093</v>
       </c>
       <c r="R265" s="3" t="n">
-        <v>1516.072</v>
+        <v>1527.988</v>
       </c>
       <c r="S265" s="3" t="n">
-        <v>10.61799999999994</v>
+        <v>12.39499999999998</v>
       </c>
       <c r="T265" s="3" t="n">
-        <v>6580</v>
+        <v>9245</v>
       </c>
       <c r="U265" s="3" t="n">
-        <v>2299</v>
+        <v>2871</v>
       </c>
       <c r="V265" s="3" t="n">
-        <v>1406.422</v>
+        <v>1457.538</v>
       </c>
       <c r="W265" s="3" t="n">
-        <v>45.50600000000009</v>
+        <v>56.20100000000002</v>
       </c>
       <c r="X265" s="3" t="n">
-        <v>67509</v>
+        <v>70179</v>
       </c>
       <c r="Y265" s="3" t="n">
-        <v>2315</v>
+        <v>2883</v>
       </c>
       <c r="Z265" s="3" t="n">
-        <v>6997</v>
+        <v>7277</v>
       </c>
       <c r="AA265" s="3" t="n">
-        <v>228</v>
+        <v>302</v>
       </c>
       <c r="AB265" s="3" t="n">
-        <v>13800</v>
+        <v>14120</v>
       </c>
       <c r="AC265" s="3" t="n">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="AD265" s="3" t="n">
-        <v>4711</v>
+        <v>4968</v>
       </c>
       <c r="AE265" s="3" t="n">
-        <v>167</v>
-[...2 lines deleted...]
-      <c r="AG265" s="3" t="inlineStr"/>
+        <v>276</v>
+      </c>
+      <c r="AF265" s="3" t="n">
+        <v>5719</v>
+      </c>
+      <c r="AG265" s="3" t="n">
+        <v>307</v>
+      </c>
       <c r="AH265" s="3" t="n">
-        <v>156.303</v>
+        <v>231.53</v>
       </c>
       <c r="AI265" s="3" t="n">
-        <v>75.371</v>
+        <v>80.31</v>
       </c>
       <c r="AJ265" s="3" t="n">
-        <v>2458</v>
+        <v>2574</v>
       </c>
       <c r="AK265" s="3" t="n">
-        <v>77</v>
+        <v>119</v>
       </c>
       <c r="AL265" s="3" t="n">
-        <v>1802</v>
+        <v>2926</v>
       </c>
       <c r="AM265" s="3" t="n">
-        <v>981</v>
+        <v>1222</v>
       </c>
       <c r="AN265" s="3" t="n">
-        <v>981</v>
+        <v>1222</v>
       </c>
       <c r="AO265" s="3" t="n">
-        <v>29.90853658536585</v>
+        <v>29.85585145370144</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="3" t="inlineStr">
         <is>
-          <t>28/01/2026</t>
+          <t>25/02/2026</t>
         </is>
       </c>
       <c r="B266" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C266" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D266" s="3" t="n">
-        <v>179853</v>
+        <v>184235</v>
       </c>
       <c r="E266" s="3" t="n">
-        <v>4282</v>
+        <v>4650</v>
       </c>
       <c r="F266" s="3" t="n">
-        <v>78295</v>
+        <v>79401</v>
       </c>
       <c r="G266" s="3" t="n">
-        <v>1080</v>
+        <v>1193</v>
       </c>
       <c r="H266" s="3" t="n">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="I266" s="3" t="inlineStr"/>
+        <v>1178</v>
+      </c>
+      <c r="I266" s="3" t="n">
+        <v>943</v>
+      </c>
       <c r="J266" s="3" t="n">
-        <v>6425</v>
+        <v>8580</v>
       </c>
       <c r="K266" s="3" t="n">
-        <v>2082</v>
+        <v>2268</v>
       </c>
       <c r="L266" s="3" t="n">
-        <v>20103</v>
+        <v>22050</v>
       </c>
       <c r="M266" s="3" t="n">
-        <v>1867</v>
+        <v>2047</v>
       </c>
       <c r="N266" s="3" t="n">
-        <v>263</v>
+        <v>324</v>
       </c>
       <c r="O266" s="3" t="n">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="P266" s="3" t="n">
-        <v>12388</v>
+        <v>16307</v>
       </c>
       <c r="Q266" s="3" t="n">
-        <v>4006</v>
+        <v>4136</v>
       </c>
       <c r="R266" s="3" t="n">
-        <v>1530.335</v>
+        <v>1548.373</v>
       </c>
       <c r="S266" s="3" t="n">
-        <v>14.26300000000015</v>
+        <v>20.38499999999999</v>
       </c>
       <c r="T266" s="3" t="n">
-        <v>9418</v>
+        <v>11971</v>
       </c>
       <c r="U266" s="3" t="n">
-        <v>2838</v>
+        <v>2726</v>
       </c>
       <c r="V266" s="3" t="n">
-        <v>1459.782</v>
+        <v>1502.925</v>
       </c>
       <c r="W266" s="3" t="n">
-        <v>53.3599999999999</v>
+        <v>45.38699999999994</v>
       </c>
       <c r="X266" s="3" t="n">
-        <v>70367</v>
+        <v>73053</v>
       </c>
       <c r="Y266" s="3" t="n">
-        <v>2858</v>
+        <v>2874</v>
       </c>
       <c r="Z266" s="3" t="n">
-        <v>7303</v>
+        <v>7597</v>
       </c>
       <c r="AA266" s="3" t="n">
-        <v>306</v>
+        <v>320</v>
       </c>
       <c r="AB266" s="3" t="n">
-        <v>14159</v>
+        <v>14560</v>
       </c>
       <c r="AC266" s="3" t="n">
-        <v>359</v>
+        <v>440</v>
       </c>
       <c r="AD266" s="3" t="n">
-        <v>4975</v>
+        <v>5047</v>
       </c>
       <c r="AE266" s="3" t="n">
-        <v>264</v>
+        <v>79</v>
       </c>
       <c r="AF266" s="3" t="n">
-        <v>5731</v>
-[...1 lines deleted...]
-      <c r="AG266" s="3" t="inlineStr"/>
+        <v>5971</v>
+      </c>
+      <c r="AG266" s="3" t="n">
+        <v>252</v>
+      </c>
       <c r="AH266" s="3" t="n">
-        <v>232.104</v>
+        <v>306.23</v>
       </c>
       <c r="AI266" s="3" t="n">
-        <v>75.80100000000002</v>
+        <v>74.70000000000002</v>
       </c>
       <c r="AJ266" s="3" t="n">
-        <v>2582</v>
+        <v>2699</v>
       </c>
       <c r="AK266" s="3" t="n">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AL266" s="3" t="n">
-        <v>2970</v>
+        <v>4336</v>
       </c>
       <c r="AM266" s="3" t="n">
-        <v>1168</v>
+        <v>1410</v>
       </c>
       <c r="AN266" s="3" t="n">
-        <v>1168</v>
+        <v>1410</v>
       </c>
       <c r="AO266" s="3" t="n">
-        <v>29.1562656015976</v>
+        <v>34.09090909090909</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="3" t="inlineStr">
         <is>
-          <t>28/05/2026</t>
+          <t>25/05/2026</t>
         </is>
       </c>
       <c r="B267" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C267" s="3" t="inlineStr">
         <is>
-          <t>IMPORTADO EXCEL</t>
+          <t>JULIO VILLANUEVA</t>
         </is>
       </c>
       <c r="D267" s="3" t="n">
-        <v>194818</v>
+        <v>194299</v>
       </c>
       <c r="E267" s="3" t="n">
-        <v>14965</v>
+        <v>10064</v>
       </c>
       <c r="F267" s="3" t="n">
-        <v>82599</v>
+        <v>82533</v>
       </c>
       <c r="G267" s="3" t="n">
-        <v>4304</v>
+        <v>3132</v>
       </c>
       <c r="H267" s="3" t="n">
-        <v>3600</v>
+        <v>3496</v>
       </c>
       <c r="I267" s="3" t="n">
-        <v>3296</v>
+        <v>2318</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>13698</v>
+        <v>13475</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>7273</v>
+        <v>4895</v>
       </c>
       <c r="L267" s="3" t="n">
-        <v>26594</v>
+        <v>26397</v>
       </c>
       <c r="M267" s="3" t="n">
+        <v>4347</v>
+      </c>
+      <c r="N267" s="3" t="n">
+        <v>497</v>
+      </c>
+      <c r="O267" s="3" t="n">
+        <v>173</v>
+      </c>
+      <c r="P267" s="3" t="n">
+        <v>25833</v>
+      </c>
+      <c r="Q267" s="3" t="n">
+        <v>9526</v>
+      </c>
+      <c r="R267" s="3" t="n">
+        <v>1593.18</v>
+      </c>
+      <c r="S267" s="3" t="n">
+        <v>44.80700000000002</v>
+      </c>
+      <c r="T267" s="3" t="n">
+        <v>17723</v>
+      </c>
+      <c r="U267" s="3" t="n">
+        <v>5752</v>
+      </c>
+      <c r="V267" s="3" t="n">
+        <v>1594.22</v>
+      </c>
+      <c r="W267" s="3" t="n">
+        <v>91.29500000000007</v>
+      </c>
+      <c r="X267" s="3" t="n">
+        <v>78825</v>
+      </c>
+      <c r="Y267" s="3" t="n">
+        <v>5772</v>
+      </c>
+      <c r="Z267" s="3" t="n">
+        <v>8106</v>
+      </c>
+      <c r="AA267" s="3" t="n">
+        <v>509</v>
+      </c>
+      <c r="AB267" s="3" t="n">
+        <v>15374</v>
+      </c>
+      <c r="AC267" s="3" t="n">
+        <v>814</v>
+      </c>
+      <c r="AD267" s="3" t="n">
+        <v>5464</v>
+      </c>
+      <c r="AE267" s="3" t="n">
+        <v>417</v>
+      </c>
+      <c r="AF267" s="3" t="n">
         <v>6491</v>
       </c>
-      <c r="N267" s="3" t="n">
-[...55 lines deleted...]
-      </c>
       <c r="AG267" s="3" t="n">
-        <v>782</v>
+        <v>520</v>
       </c>
       <c r="AH267" s="3" t="n">
-        <v>552.26</v>
+        <v>542.8099999999999</v>
       </c>
       <c r="AI267" s="3" t="n">
-        <v>320.1559999999999</v>
+        <v>236.5799999999999</v>
       </c>
       <c r="AJ267" s="3" t="n">
-        <v>3287</v>
+        <v>3260</v>
       </c>
       <c r="AK267" s="3" t="n">
-        <v>705</v>
+        <v>561</v>
       </c>
       <c r="AL267" s="3" t="n">
-        <v>8287</v>
+        <v>8110</v>
       </c>
       <c r="AM267" s="3" t="n">
-        <v>5317</v>
+        <v>3774</v>
       </c>
       <c r="AN267" s="3" t="n">
-        <v>5317</v>
+        <v>3774</v>
       </c>
       <c r="AO267" s="3" t="n">
-        <v>38.29863862277605</v>
+        <v>39.61788788578627</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="3" t="inlineStr">
         <is>
-          <t>28/06/2026</t>
+          <t>25/06/2026</t>
         </is>
       </c>
       <c r="B268" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C268" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D268" s="3" t="n">
-        <v>200505</v>
+        <v>199826</v>
       </c>
       <c r="E268" s="3" t="n">
-        <v>5687</v>
+        <v>5527</v>
       </c>
       <c r="F268" s="3" t="n">
-        <v>83684</v>
+        <v>83579</v>
       </c>
       <c r="G268" s="3" t="n">
-        <v>1085</v>
+        <v>1046</v>
       </c>
       <c r="H268" s="3" t="n">
-        <v>4522</v>
+        <v>4435</v>
       </c>
       <c r="I268" s="3" t="n">
-        <v>922</v>
+        <v>939</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>15960</v>
+        <v>15680</v>
       </c>
       <c r="K268" s="3" t="n">
-        <v>2262</v>
+        <v>2205</v>
       </c>
       <c r="L268" s="3" t="n">
-        <v>28556</v>
+        <v>28313</v>
       </c>
       <c r="M268" s="3" t="n">
-        <v>1962</v>
+        <v>1916</v>
       </c>
       <c r="N268" s="3" t="n">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="O268" s="3" t="n">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="P268" s="3" t="n">
-        <v>30559</v>
+        <v>30013</v>
       </c>
       <c r="Q268" s="3" t="n">
-        <v>4288</v>
+        <v>4180</v>
       </c>
       <c r="R268" s="3" t="n">
-        <v>1616.158</v>
+        <v>1614.735</v>
       </c>
       <c r="S268" s="3" t="n">
-        <v>19.06099999999992</v>
+        <v>21.55499999999984</v>
       </c>
       <c r="T268" s="3" t="n">
-        <v>20599</v>
+        <v>20266</v>
       </c>
       <c r="U268" s="3" t="n">
-        <v>2615</v>
+        <v>2543</v>
       </c>
       <c r="V268" s="3" t="n">
-        <v>1628.674</v>
+        <v>1625.838</v>
       </c>
       <c r="W268" s="3" t="n">
-        <v>31.49599999999987</v>
+        <v>31.61799999999994</v>
       </c>
       <c r="X268" s="3" t="n">
-        <v>81711</v>
+        <v>81370</v>
       </c>
       <c r="Y268" s="3" t="n">
-        <v>2637</v>
+        <v>2545</v>
       </c>
       <c r="Z268" s="3" t="n">
-        <v>8325</v>
+        <v>8292</v>
       </c>
       <c r="AA268" s="3" t="n">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="AB268" s="3" t="n">
-        <v>15707</v>
+        <v>15668</v>
       </c>
       <c r="AC268" s="3" t="n">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="AD268" s="3" t="n">
-        <v>5593</v>
+        <v>5556</v>
       </c>
       <c r="AE268" s="3" t="n">
-        <v>115</v>
+        <v>92</v>
       </c>
       <c r="AF268" s="3" t="n">
-        <v>6759</v>
+        <v>6718</v>
       </c>
       <c r="AG268" s="3" t="n">
-        <v>246</v>
+        <v>227</v>
       </c>
       <c r="AH268" s="3" t="n">
-        <v>613.425</v>
+        <v>607.556</v>
       </c>
       <c r="AI268" s="3" t="n">
-        <v>61.16499999999996</v>
+        <v>64.74600000000009</v>
       </c>
       <c r="AJ268" s="3" t="n">
-        <v>3441</v>
+        <v>3429</v>
       </c>
       <c r="AK268" s="3" t="n">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="AL268" s="3" t="n">
-        <v>9960</v>
+        <v>9747</v>
       </c>
       <c r="AM268" s="3" t="n">
-        <v>1673</v>
+        <v>1637</v>
       </c>
       <c r="AN268" s="3" t="n">
-        <v>1673</v>
+        <v>1637</v>
       </c>
       <c r="AO268" s="3" t="n">
-        <v>39.01585820895522</v>
+        <v>39.16267942583732</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="3" t="inlineStr">
         <is>
-          <t>28/07/2025</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="B269" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C269" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D269" s="3" t="n">
-        <v>155901</v>
+        <v>155682</v>
       </c>
       <c r="E269" s="3" t="n">
-        <v>-44604</v>
+        <v>-44144</v>
       </c>
       <c r="F269" s="3" t="n">
-        <v>72512</v>
+        <v>72441</v>
       </c>
       <c r="G269" s="3" t="n">
-        <v>-11172</v>
+        <v>-11138</v>
       </c>
       <c r="H269" s="3" t="n">
-        <v>55650.92</v>
+        <v>55567.11</v>
       </c>
       <c r="I269" s="3" t="n">
-        <v>51128.92</v>
+        <v>51132.11</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>12163</v>
+        <v>12142</v>
       </c>
       <c r="K269" s="3" t="n">
-        <v>-3797</v>
+        <v>-3538</v>
       </c>
       <c r="L269" s="3" t="n">
-        <v>18900.77</v>
+        <v>18848.95</v>
       </c>
       <c r="M269" s="3" t="n">
-        <v>-9655.23</v>
+        <v>-9464.049999999999</v>
       </c>
       <c r="N269" s="3" t="n">
-        <v>16610</v>
+        <v>16476</v>
       </c>
       <c r="O269" s="3" t="n">
-        <v>16059</v>
+        <v>15929</v>
       </c>
       <c r="P269" s="3" t="inlineStr"/>
       <c r="Q269" s="3" t="inlineStr"/>
       <c r="R269" s="3" t="n">
-        <v>1473.202</v>
+        <v>1472.1</v>
       </c>
       <c r="S269" s="3" t="n">
-        <v>-142.9559999999999</v>
+        <v>-142.635</v>
       </c>
       <c r="T269" s="3" t="n">
-        <v>343</v>
+        <v>259</v>
       </c>
       <c r="U269" s="3" t="n">
-        <v>-20256</v>
+        <v>-20007</v>
       </c>
       <c r="V269" s="3" t="n">
-        <v>1227.184</v>
+        <v>1224.438</v>
       </c>
       <c r="W269" s="3" t="n">
-        <v>-401.49</v>
+        <v>-401.3999999999999</v>
       </c>
       <c r="X269" s="3" t="n">
-        <v>58343</v>
+        <v>58171</v>
       </c>
       <c r="Y269" s="3" t="n">
-        <v>-23368</v>
+        <v>-23199</v>
       </c>
       <c r="Z269" s="3" t="n">
-        <v>5763</v>
+        <v>5739</v>
       </c>
       <c r="AA269" s="3" t="n">
-        <v>-2562</v>
+        <v>-2553</v>
       </c>
       <c r="AB269" s="3" t="n">
-        <v>11843</v>
+        <v>11802</v>
       </c>
       <c r="AC269" s="3" t="n">
-        <v>-3864</v>
+        <v>-3866</v>
       </c>
       <c r="AD269" s="3" t="n">
         <v>3790</v>
       </c>
       <c r="AE269" s="3" t="n">
-        <v>-1803</v>
+        <v>-1766</v>
       </c>
       <c r="AF269" s="3" t="n">
-        <v>4933</v>
+        <v>4918</v>
       </c>
       <c r="AG269" s="3" t="n">
-        <v>-1826</v>
+        <v>-1800</v>
       </c>
       <c r="AH269" s="3" t="n">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="AI269" s="3" t="n">
-        <v>-597.425</v>
+        <v>-596.556</v>
       </c>
       <c r="AJ269" s="3" t="inlineStr"/>
       <c r="AK269" s="3" t="inlineStr"/>
       <c r="AL269" s="3" t="inlineStr"/>
       <c r="AM269" s="3" t="inlineStr"/>
       <c r="AN269" s="3" t="inlineStr"/>
       <c r="AO269" s="3" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" s="3" t="inlineStr">
         <is>
-          <t>28/08/2025</t>
+          <t>25/07/2026</t>
         </is>
       </c>
       <c r="B270" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C270" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D270" s="3" t="n">
-        <v>159693</v>
+        <v>205517</v>
       </c>
       <c r="E270" s="3" t="n">
-        <v>3792</v>
+        <v>49835</v>
       </c>
       <c r="F270" s="3" t="n">
-        <v>73556</v>
+        <v>84703</v>
       </c>
       <c r="G270" s="3" t="n">
-        <v>1044</v>
+        <v>12262</v>
       </c>
       <c r="H270" s="3" t="n">
-        <v>56668.51</v>
+        <v>5293</v>
       </c>
       <c r="I270" s="3" t="n">
-        <v>1017.590000000004</v>
+        <v>-50274.11</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>13015</v>
+        <v>17893</v>
       </c>
       <c r="K270" s="3" t="n">
-        <v>852</v>
+        <v>5751</v>
       </c>
       <c r="L270" s="3" t="n">
-        <v>19470.31</v>
+        <v>30237</v>
       </c>
       <c r="M270" s="3" t="n">
-        <v>569.5400000000009</v>
+        <v>11388.05</v>
       </c>
       <c r="N270" s="3" t="n">
-        <v>18559</v>
+        <v>591</v>
       </c>
       <c r="O270" s="3" t="n">
-        <v>1949</v>
-[...1 lines deleted...]
-      <c r="P270" s="3" t="inlineStr"/>
+        <v>-15885</v>
+      </c>
+      <c r="P270" s="3" t="n">
+        <v>34381</v>
+      </c>
       <c r="Q270" s="3" t="inlineStr"/>
       <c r="R270" s="3" t="n">
-        <v>1480.216</v>
+        <v>1631.356</v>
       </c>
       <c r="S270" s="3" t="n">
-        <v>7.013999999999896</v>
+        <v>159.2560000000001</v>
       </c>
       <c r="T270" s="3" t="n">
-        <v>1157</v>
+        <v>22894</v>
       </c>
       <c r="U270" s="3" t="n">
-        <v>814</v>
+        <v>22635</v>
       </c>
       <c r="V270" s="3" t="n">
-        <v>1253.553</v>
+        <v>1656.34</v>
       </c>
       <c r="W270" s="3" t="n">
-        <v>26.36900000000014</v>
+        <v>431.9019999999998</v>
       </c>
       <c r="X270" s="3" t="n">
-        <v>59653</v>
+        <v>84032</v>
       </c>
       <c r="Y270" s="3" t="n">
-        <v>1310</v>
+        <v>25861</v>
       </c>
       <c r="Z270" s="3" t="n">
-        <v>5992</v>
+        <v>8517</v>
       </c>
       <c r="AA270" s="3" t="n">
-        <v>229</v>
+        <v>2778</v>
       </c>
       <c r="AB270" s="3" t="n">
-        <v>12202</v>
+        <v>15963</v>
       </c>
       <c r="AC270" s="3" t="n">
-        <v>359</v>
+        <v>4161</v>
       </c>
       <c r="AD270" s="3" t="n">
-        <v>3889</v>
+        <v>5753</v>
       </c>
       <c r="AE270" s="3" t="n">
-        <v>99</v>
+        <v>1963</v>
       </c>
       <c r="AF270" s="3" t="n">
-        <v>5085</v>
+        <v>6871</v>
       </c>
       <c r="AG270" s="3" t="n">
-        <v>152</v>
+        <v>1953</v>
       </c>
       <c r="AH270" s="3" t="n">
-        <v>99</v>
+        <v>664.903</v>
       </c>
       <c r="AI270" s="3" t="n">
-        <v>83</v>
+        <v>653.903</v>
       </c>
       <c r="AJ270" s="3" t="n">
-        <v>2270</v>
+        <v>3615</v>
       </c>
       <c r="AK270" s="3" t="inlineStr"/>
-      <c r="AL270" s="3" t="inlineStr"/>
+      <c r="AL270" s="3" t="n">
+        <v>11487</v>
+      </c>
       <c r="AM270" s="3" t="inlineStr"/>
       <c r="AN270" s="3" t="inlineStr"/>
       <c r="AO270" s="3" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" s="3" t="inlineStr">
         <is>
-          <t>28/09/2025</t>
+          <t>25/08/2025</t>
         </is>
       </c>
       <c r="B271" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C271" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D271" s="3" t="n">
-        <v>163583</v>
+        <v>159293</v>
       </c>
       <c r="E271" s="3" t="n">
-        <v>3890</v>
+        <v>-46224</v>
       </c>
       <c r="F271" s="3" t="n">
-        <v>74527</v>
+        <v>73460</v>
       </c>
       <c r="G271" s="3" t="n">
-        <v>971</v>
+        <v>-11243</v>
       </c>
       <c r="H271" s="3" t="n">
-        <v>57610.86</v>
+        <v>56571.58</v>
       </c>
       <c r="I271" s="3" t="n">
-        <v>942.3499999999985</v>
+        <v>51278.58</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>14108</v>
+        <v>12899</v>
       </c>
       <c r="K271" s="3" t="n">
-        <v>1093</v>
+        <v>-4994</v>
       </c>
       <c r="L271" s="3" t="n">
-        <v>20166.99</v>
+        <v>19392.6</v>
       </c>
       <c r="M271" s="3" t="n">
-        <v>696.6800000000003</v>
+        <v>-10844.4</v>
       </c>
       <c r="N271" s="3" t="n">
-        <v>20406</v>
+        <v>18366</v>
       </c>
       <c r="O271" s="3" t="n">
-        <v>1847</v>
+        <v>17775</v>
       </c>
       <c r="P271" s="3" t="inlineStr"/>
       <c r="Q271" s="3" t="inlineStr"/>
       <c r="R271" s="3" t="n">
-        <v>1485.042</v>
+        <v>1479.722</v>
       </c>
       <c r="S271" s="3" t="n">
-        <v>4.826000000000022</v>
+        <v>-151.634</v>
       </c>
       <c r="T271" s="3" t="n">
-        <v>2077</v>
+        <v>1052</v>
       </c>
       <c r="U271" s="3" t="n">
-        <v>920</v>
+        <v>-21842</v>
       </c>
       <c r="V271" s="3" t="n">
-        <v>1290.012</v>
+        <v>1250.696</v>
       </c>
       <c r="W271" s="3" t="n">
-        <v>36.45899999999983</v>
+        <v>-405.644</v>
       </c>
       <c r="X271" s="3" t="n">
-        <v>61052</v>
+        <v>59531</v>
       </c>
       <c r="Y271" s="3" t="n">
-        <v>1399</v>
+        <v>-24501</v>
       </c>
       <c r="Z271" s="3" t="n">
-        <v>6262</v>
+        <v>5964</v>
       </c>
       <c r="AA271" s="3" t="n">
-        <v>270</v>
+        <v>-2553</v>
       </c>
       <c r="AB271" s="3" t="n">
-        <v>12615</v>
+        <v>12166</v>
       </c>
       <c r="AC271" s="3" t="n">
-        <v>413</v>
+        <v>-3797</v>
       </c>
       <c r="AD271" s="3" t="n">
-        <v>4096</v>
+        <v>3877</v>
       </c>
       <c r="AE271" s="3" t="n">
-        <v>207</v>
+        <v>-1876</v>
       </c>
       <c r="AF271" s="3" t="n">
-        <v>5165</v>
+        <v>5072</v>
       </c>
       <c r="AG271" s="3" t="n">
-        <v>80</v>
+        <v>-1799</v>
       </c>
       <c r="AH271" s="3" t="n">
-        <v>167</v>
+        <v>91</v>
       </c>
       <c r="AI271" s="3" t="n">
-        <v>68</v>
+        <v>-573.903</v>
       </c>
       <c r="AJ271" s="3" t="n">
-        <v>2319</v>
+        <v>2263</v>
       </c>
       <c r="AK271" s="3" t="n">
-        <v>49</v>
+        <v>-1352</v>
       </c>
       <c r="AL271" s="3" t="inlineStr"/>
       <c r="AM271" s="3" t="inlineStr"/>
       <c r="AN271" s="3" t="inlineStr"/>
       <c r="AO271" s="3" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" s="3" t="inlineStr">
         <is>
-          <t>28/10/2025</t>
+          <t>25/09/2025</t>
         </is>
       </c>
       <c r="B272" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C272" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D272" s="3" t="n">
-        <v>167865</v>
+        <v>163161</v>
       </c>
       <c r="E272" s="3" t="n">
-        <v>4282</v>
+        <v>3868</v>
       </c>
       <c r="F272" s="3" t="n">
-        <v>75083</v>
+        <v>74412</v>
       </c>
       <c r="G272" s="3" t="n">
-        <v>556</v>
+        <v>952</v>
       </c>
       <c r="H272" s="3" t="n">
-        <v>58597.18</v>
+        <v>57497.39</v>
       </c>
       <c r="I272" s="3" t="n">
-        <v>986.3199999999997</v>
+        <v>925.8099999999977</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>852</v>
+        <v>14013</v>
       </c>
       <c r="K272" s="3" t="n">
-        <v>-13256</v>
+        <v>1114</v>
       </c>
       <c r="L272" s="3" t="n">
-        <v>15093</v>
+        <v>20106.61</v>
       </c>
       <c r="M272" s="3" t="n">
-        <v>-5073.990000000002</v>
+        <v>714.010000000002</v>
       </c>
       <c r="N272" s="3" t="n">
-        <v>42</v>
+        <v>20205</v>
       </c>
       <c r="O272" s="3" t="n">
-        <v>-20364</v>
-[...3 lines deleted...]
-      </c>
+        <v>1839</v>
+      </c>
+      <c r="P272" s="3" t="inlineStr"/>
       <c r="Q272" s="3" t="inlineStr"/>
       <c r="R272" s="3" t="n">
-        <v>1493.973</v>
+        <v>1484.543</v>
       </c>
       <c r="S272" s="3" t="n">
-        <v>8.93100000000004</v>
+        <v>4.820999999999913</v>
       </c>
       <c r="T272" s="3" t="n">
-        <v>1884</v>
+        <v>1962</v>
       </c>
       <c r="U272" s="3" t="n">
-        <v>-193</v>
+        <v>910</v>
       </c>
       <c r="V272" s="3" t="n">
-        <v>1323.911</v>
+        <v>1286.228</v>
       </c>
       <c r="W272" s="3" t="n">
-        <v>33.89900000000011</v>
+        <v>35.53200000000015</v>
       </c>
       <c r="X272" s="3" t="n">
-        <v>62836</v>
+        <v>60875</v>
       </c>
       <c r="Y272" s="3" t="n">
-        <v>1784</v>
+        <v>1344</v>
       </c>
       <c r="Z272" s="3" t="n">
-        <v>6505</v>
+        <v>6233</v>
       </c>
       <c r="AA272" s="3" t="n">
-        <v>243</v>
+        <v>269</v>
       </c>
       <c r="AB272" s="3" t="n">
-        <v>12980</v>
+        <v>12583</v>
       </c>
       <c r="AC272" s="3" t="n">
-        <v>365</v>
+        <v>417</v>
       </c>
       <c r="AD272" s="3" t="n">
-        <v>4291</v>
+        <v>4060</v>
       </c>
       <c r="AE272" s="3" t="n">
-        <v>195</v>
+        <v>183</v>
       </c>
       <c r="AF272" s="3" t="n">
         <v>5165</v>
       </c>
       <c r="AG272" s="3" t="n">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="AH272" s="3" t="n">
-        <v>247</v>
+        <v>160</v>
       </c>
       <c r="AI272" s="3" t="n">
-        <v>80</v>
-[...5 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="AJ272" s="3" t="n">
+        <v>2315</v>
+      </c>
+      <c r="AK272" s="3" t="n">
+        <v>52</v>
+      </c>
+      <c r="AL272" s="3" t="inlineStr"/>
       <c r="AM272" s="3" t="inlineStr"/>
       <c r="AN272" s="3" t="inlineStr"/>
       <c r="AO272" s="3" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" s="3" t="inlineStr">
         <is>
-          <t>28/11/2025</t>
+          <t>25/10/2025</t>
         </is>
       </c>
       <c r="B273" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C273" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D273" s="3" t="n">
-        <v>172195</v>
+        <v>167546</v>
       </c>
       <c r="E273" s="3" t="n">
-        <v>4330</v>
+        <v>4385</v>
       </c>
       <c r="F273" s="3" t="n">
-        <v>76270</v>
+        <v>75021</v>
       </c>
       <c r="G273" s="3" t="n">
-        <v>1187</v>
+        <v>609</v>
       </c>
       <c r="H273" s="3" t="n">
-        <v>59840.74</v>
+        <v>58541.34</v>
       </c>
       <c r="I273" s="3" t="n">
-        <v>1243.559999999998</v>
+        <v>1043.949999999997</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>2694</v>
+        <v>725</v>
       </c>
       <c r="K273" s="3" t="n">
-        <v>1842</v>
+        <v>-13288</v>
       </c>
       <c r="L273" s="3" t="n">
-        <v>16752</v>
+        <v>14979</v>
       </c>
       <c r="M273" s="3" t="n">
-        <v>1659</v>
+        <v>-5127.610000000001</v>
       </c>
       <c r="N273" s="3" t="n">
-        <v>117</v>
+        <v>34</v>
       </c>
       <c r="O273" s="3" t="n">
-        <v>75</v>
+        <v>-20171</v>
       </c>
       <c r="P273" s="3" t="n">
-        <v>5228</v>
-[...3 lines deleted...]
-      </c>
+        <v>1504</v>
+      </c>
+      <c r="Q273" s="3" t="inlineStr"/>
       <c r="R273" s="3" t="n">
-        <v>1505.76</v>
+        <v>1492.272</v>
       </c>
       <c r="S273" s="3" t="n">
-        <v>11.78700000000003</v>
+        <v>7.729000000000042</v>
       </c>
       <c r="T273" s="3" t="n">
-        <v>4371</v>
+        <v>1714</v>
       </c>
       <c r="U273" s="3" t="n">
-        <v>2487</v>
+        <v>-248</v>
       </c>
       <c r="V273" s="3" t="n">
-        <v>1362.302</v>
+        <v>1320.91</v>
       </c>
       <c r="W273" s="3" t="n">
-        <v>38.39099999999985</v>
+        <v>34.68200000000002</v>
       </c>
       <c r="X273" s="3" t="n">
-        <v>65286</v>
+        <v>62673</v>
       </c>
       <c r="Y273" s="3" t="n">
-        <v>2450</v>
+        <v>1798</v>
       </c>
       <c r="Z273" s="3" t="n">
-        <v>6778</v>
+        <v>6489</v>
       </c>
       <c r="AA273" s="3" t="n">
-        <v>273</v>
+        <v>256</v>
       </c>
       <c r="AB273" s="3" t="n">
-        <v>13438</v>
+        <v>12957</v>
       </c>
       <c r="AC273" s="3" t="n">
-        <v>458</v>
+        <v>374</v>
       </c>
       <c r="AD273" s="3" t="n">
-        <v>4554</v>
+        <v>4269</v>
       </c>
       <c r="AE273" s="3" t="n">
-        <v>263</v>
+        <v>209</v>
       </c>
       <c r="AF273" s="3" t="n">
-        <v>5297</v>
+        <v>5165</v>
       </c>
       <c r="AG273" s="3" t="n">
-        <v>132</v>
+        <v>0</v>
       </c>
       <c r="AH273" s="3" t="n">
-        <v>83.02800000000001</v>
+        <v>241</v>
       </c>
       <c r="AI273" s="3" t="n">
-        <v>-163.972</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="AJ273" s="3" t="inlineStr"/>
       <c r="AK273" s="3" t="inlineStr"/>
       <c r="AL273" s="3" t="n">
-        <v>857</v>
-[...9 lines deleted...]
-      </c>
+        <v>-210</v>
+      </c>
+      <c r="AM273" s="3" t="inlineStr"/>
+      <c r="AN273" s="3" t="inlineStr"/>
+      <c r="AO273" s="3" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" s="3" t="inlineStr">
         <is>
-          <t>28/12/2025</t>
+          <t>25/11/2025</t>
         </is>
       </c>
       <c r="B274" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C274" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D274" s="3" t="n">
-        <v>175713</v>
+        <v>171734</v>
       </c>
       <c r="E274" s="3" t="n">
-        <v>3518</v>
+        <v>4188</v>
       </c>
       <c r="F274" s="3" t="n">
-        <v>77244</v>
+        <v>76141</v>
       </c>
       <c r="G274" s="3" t="n">
-        <v>974</v>
-[...2 lines deleted...]
-      <c r="I274" s="3" t="inlineStr"/>
+        <v>1120</v>
+      </c>
+      <c r="H274" s="3" t="n">
+        <v>59716.84</v>
+      </c>
+      <c r="I274" s="3" t="n">
+        <v>1175.5</v>
+      </c>
       <c r="J274" s="3" t="n">
-        <v>4414</v>
+        <v>2463</v>
       </c>
       <c r="K274" s="3" t="n">
-        <v>1720</v>
+        <v>1738</v>
       </c>
       <c r="L274" s="3" t="n">
-        <v>18300</v>
+        <v>16547</v>
       </c>
       <c r="M274" s="3" t="n">
-        <v>1548</v>
+        <v>1568</v>
       </c>
       <c r="N274" s="3" t="n">
-        <v>194</v>
+        <v>111</v>
       </c>
       <c r="O274" s="3" t="n">
         <v>77</v>
       </c>
       <c r="P274" s="3" t="n">
-        <v>8519</v>
+        <v>4789</v>
       </c>
       <c r="Q274" s="3" t="n">
-        <v>3291</v>
+        <v>3285</v>
       </c>
       <c r="R274" s="3" t="n">
-        <v>1516.2</v>
+        <v>1504.785</v>
       </c>
       <c r="S274" s="3" t="n">
-        <v>10.44000000000005</v>
+        <v>12.51300000000015</v>
       </c>
       <c r="T274" s="3" t="n">
-        <v>6675</v>
+        <v>4059</v>
       </c>
       <c r="U274" s="3" t="n">
+        <v>2345</v>
+      </c>
+      <c r="V274" s="3" t="n">
+        <v>1357.803</v>
+      </c>
+      <c r="W274" s="3" t="n">
+        <v>36.89300000000003</v>
+      </c>
+      <c r="X274" s="3" t="n">
+        <v>64977</v>
+      </c>
+      <c r="Y274" s="3" t="n">
         <v>2304</v>
       </c>
-      <c r="V274" s="3" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="Z274" s="3" t="n">
-        <v>7004</v>
+        <v>6744</v>
       </c>
       <c r="AA274" s="3" t="n">
-        <v>226</v>
+        <v>255</v>
       </c>
       <c r="AB274" s="3" t="n">
-        <v>13808</v>
+        <v>13389</v>
       </c>
       <c r="AC274" s="3" t="n">
-        <v>370</v>
+        <v>432</v>
       </c>
       <c r="AD274" s="3" t="n">
-        <v>4724</v>
+        <v>4518</v>
       </c>
       <c r="AE274" s="3" t="n">
-        <v>170</v>
+        <v>249</v>
       </c>
       <c r="AF274" s="3" t="n">
-        <v>5464</v>
+        <v>5276</v>
       </c>
       <c r="AG274" s="3" t="n">
-        <v>167</v>
+        <v>111</v>
       </c>
       <c r="AH274" s="3" t="n">
-        <v>156.318</v>
+        <v>73.864</v>
       </c>
       <c r="AI274" s="3" t="n">
-        <v>73.29000000000001</v>
+        <v>-167.136</v>
       </c>
       <c r="AJ274" s="3" t="n">
-        <v>2461</v>
-[...3 lines deleted...]
-      </c>
+        <v>2375</v>
+      </c>
+      <c r="AK274" s="3" t="inlineStr"/>
       <c r="AL274" s="3" t="n">
-        <v>1844</v>
+        <v>730</v>
       </c>
       <c r="AM274" s="3" t="n">
-        <v>987</v>
+        <v>940</v>
       </c>
       <c r="AN274" s="3" t="n">
-        <v>987</v>
+        <v>940</v>
       </c>
       <c r="AO274" s="3" t="n">
-        <v>29.99088422971741</v>
+        <v>28.61491628614916</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="3" t="inlineStr">
         <is>
-          <t>29/05/2026</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="B275" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C275" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D275" s="3" t="n">
-        <v>195018</v>
+        <v>179660</v>
       </c>
       <c r="E275" s="3" t="n">
-        <v>19305</v>
+        <v>7926</v>
       </c>
       <c r="F275" s="3" t="n">
-        <v>82629</v>
+        <v>78250</v>
       </c>
       <c r="G275" s="3" t="n">
-        <v>5385</v>
+        <v>2109</v>
       </c>
       <c r="H275" s="3" t="n">
-        <v>3642</v>
-[...1 lines deleted...]
-      <c r="I275" s="3" t="inlineStr"/>
+        <v>247</v>
+      </c>
+      <c r="I275" s="3" t="n">
+        <v>-59469.84</v>
+      </c>
       <c r="J275" s="3" t="n">
-        <v>13780</v>
+        <v>6334</v>
       </c>
       <c r="K275" s="3" t="n">
-        <v>9366</v>
+        <v>3871</v>
       </c>
       <c r="L275" s="3" t="n">
-        <v>26667</v>
+        <v>20023</v>
       </c>
       <c r="M275" s="3" t="n">
-        <v>8367</v>
+        <v>3476</v>
       </c>
       <c r="N275" s="3" t="n">
-        <v>505</v>
+        <v>260</v>
       </c>
       <c r="O275" s="3" t="n">
-        <v>311</v>
+        <v>149</v>
       </c>
       <c r="P275" s="3" t="n">
-        <v>26430</v>
+        <v>12214</v>
       </c>
       <c r="Q275" s="3" t="n">
-        <v>17911</v>
+        <v>7425</v>
       </c>
       <c r="R275" s="3" t="n">
-        <v>1597.897</v>
+        <v>1528.44</v>
       </c>
       <c r="S275" s="3" t="n">
-        <v>81.69699999999989</v>
+        <v>23.65499999999997</v>
       </c>
       <c r="T275" s="3" t="n">
-        <v>18080</v>
+        <v>9278</v>
       </c>
       <c r="U275" s="3" t="n">
-        <v>11405</v>
+        <v>5219</v>
       </c>
       <c r="V275" s="3" t="n">
-        <v>1598.078</v>
+        <v>1457.813</v>
       </c>
       <c r="W275" s="3" t="n">
-        <v>190.6550000000002</v>
+        <v>100.01</v>
       </c>
       <c r="X275" s="3" t="n">
-        <v>79163</v>
+        <v>70219</v>
       </c>
       <c r="Y275" s="3" t="n">
-        <v>11567</v>
+        <v>5242</v>
       </c>
       <c r="Z275" s="3" t="n">
-        <v>8135</v>
+        <v>7283</v>
       </c>
       <c r="AA275" s="3" t="n">
-        <v>1131</v>
+        <v>539</v>
       </c>
       <c r="AB275" s="3" t="n">
-        <v>15426</v>
+        <v>14129</v>
       </c>
       <c r="AC275" s="3" t="n">
-        <v>1618</v>
+        <v>740</v>
       </c>
       <c r="AD275" s="3" t="n">
-        <v>5480</v>
+        <v>4968</v>
       </c>
       <c r="AE275" s="3" t="n">
-        <v>756</v>
+        <v>450</v>
       </c>
       <c r="AF275" s="3" t="n">
-        <v>6517</v>
+        <v>5723</v>
       </c>
       <c r="AG275" s="3" t="n">
-        <v>1053</v>
+        <v>447</v>
       </c>
       <c r="AH275" s="3" t="n">
-        <v>555.26</v>
+        <v>232.104</v>
       </c>
       <c r="AI275" s="3" t="n">
-        <v>398.942</v>
+        <v>158.24</v>
       </c>
       <c r="AJ275" s="3" t="n">
-        <v>3298</v>
+        <v>2575</v>
       </c>
       <c r="AK275" s="3" t="n">
-        <v>837</v>
+        <v>200</v>
       </c>
       <c r="AL275" s="3" t="n">
-        <v>8350</v>
+        <v>2936</v>
       </c>
       <c r="AM275" s="3" t="n">
-        <v>6506</v>
+        <v>2206</v>
       </c>
       <c r="AN275" s="3" t="n">
-        <v>6506</v>
+        <v>2206</v>
       </c>
       <c r="AO275" s="3" t="n">
-        <v>36.32404667522751</v>
+        <v>29.71043771043771</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="3" t="inlineStr">
         <is>
-          <t>29/06/2026</t>
+          <t>26/02/2026</t>
         </is>
       </c>
       <c r="B276" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C276" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D276" s="3" t="n">
-        <v>200523</v>
+        <v>184435</v>
       </c>
       <c r="E276" s="3" t="n">
-        <v>5505</v>
+        <v>4775</v>
       </c>
       <c r="F276" s="3" t="n">
-        <v>83684</v>
+        <v>79454</v>
       </c>
       <c r="G276" s="3" t="n">
-        <v>1055</v>
+        <v>1204</v>
       </c>
       <c r="H276" s="3" t="n">
-        <v>4522</v>
+        <v>1217</v>
       </c>
       <c r="I276" s="3" t="n">
-        <v>880</v>
+        <v>970</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>15969</v>
+        <v>8678</v>
       </c>
       <c r="K276" s="3" t="n">
-        <v>2189</v>
+        <v>2344</v>
       </c>
       <c r="L276" s="3" t="n">
-        <v>28564</v>
+        <v>22138</v>
       </c>
       <c r="M276" s="3" t="n">
-        <v>1897</v>
+        <v>2115</v>
       </c>
       <c r="N276" s="3" t="n">
-        <v>553</v>
+        <v>326</v>
       </c>
       <c r="O276" s="3" t="n">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="P276" s="3" t="n">
-        <v>30583</v>
+        <v>16504</v>
       </c>
       <c r="Q276" s="3" t="n">
-        <v>4153</v>
+        <v>4290</v>
       </c>
       <c r="R276" s="3" t="n">
-        <v>1616.164</v>
+        <v>1548.711</v>
       </c>
       <c r="S276" s="3" t="n">
-        <v>18.26700000000005</v>
+        <v>20.27099999999996</v>
       </c>
       <c r="T276" s="3" t="n">
-        <v>20609</v>
+        <v>12090</v>
       </c>
       <c r="U276" s="3" t="n">
-        <v>2529</v>
+        <v>2812</v>
       </c>
       <c r="V276" s="3" t="n">
-        <v>1628.917</v>
+        <v>1504.021</v>
       </c>
       <c r="W276" s="3" t="n">
-        <v>30.83899999999971</v>
+        <v>46.20799999999986</v>
       </c>
       <c r="X276" s="3" t="n">
-        <v>81720</v>
+        <v>73173</v>
       </c>
       <c r="Y276" s="3" t="n">
-        <v>2557</v>
+        <v>2954</v>
       </c>
       <c r="Z276" s="3" t="n">
-        <v>8329</v>
+        <v>7611</v>
       </c>
       <c r="AA276" s="3" t="n">
-        <v>194</v>
+        <v>328</v>
       </c>
       <c r="AB276" s="3" t="n">
-        <v>15707</v>
+        <v>14585</v>
       </c>
       <c r="AC276" s="3" t="n">
-        <v>281</v>
+        <v>456</v>
       </c>
       <c r="AD276" s="3" t="n">
-        <v>5593</v>
+        <v>5055</v>
       </c>
       <c r="AE276" s="3" t="n">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="AF276" s="3" t="n">
-        <v>6759</v>
+        <v>5973</v>
       </c>
       <c r="AG276" s="3" t="n">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="AH276" s="3" t="n">
-        <v>613.427</v>
+        <v>309.866</v>
       </c>
       <c r="AI276" s="3" t="n">
-        <v>58.16700000000003</v>
+        <v>77.76199999999997</v>
       </c>
       <c r="AJ276" s="3" t="n">
-        <v>3441</v>
+        <v>2704</v>
       </c>
       <c r="AK276" s="3" t="n">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="AL276" s="3" t="n">
-        <v>9974</v>
+        <v>4414</v>
       </c>
       <c r="AM276" s="3" t="n">
-        <v>1624</v>
+        <v>1478</v>
       </c>
       <c r="AN276" s="3" t="n">
-        <v>1624</v>
+        <v>1478</v>
       </c>
       <c r="AO276" s="3" t="n">
-        <v>39.10426197929208</v>
+        <v>34.45221445221446</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="3" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>26/04/2025</t>
         </is>
       </c>
       <c r="B277" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C277" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D277" s="3" t="n">
-        <v>159833</v>
+        <v>153415</v>
       </c>
       <c r="E277" s="3" t="n">
-        <v>-40690</v>
-[...30 lines deleted...]
-      </c>
+        <v>-31020</v>
+      </c>
+      <c r="F277" s="3" t="inlineStr"/>
+      <c r="G277" s="3" t="inlineStr"/>
+      <c r="H277" s="3" t="inlineStr"/>
+      <c r="I277" s="3" t="inlineStr"/>
+      <c r="J277" s="3" t="inlineStr"/>
+      <c r="K277" s="3" t="inlineStr"/>
+      <c r="L277" s="3" t="inlineStr"/>
+      <c r="M277" s="3" t="inlineStr"/>
+      <c r="N277" s="3" t="inlineStr"/>
+      <c r="O277" s="3" t="inlineStr"/>
       <c r="P277" s="3" t="inlineStr"/>
       <c r="Q277" s="3" t="inlineStr"/>
-      <c r="R277" s="3" t="n">
-[...58 lines deleted...]
-      </c>
+      <c r="R277" s="3" t="inlineStr"/>
+      <c r="S277" s="3" t="inlineStr"/>
+      <c r="T277" s="3" t="inlineStr"/>
+      <c r="U277" s="3" t="inlineStr"/>
+      <c r="V277" s="3" t="inlineStr"/>
+      <c r="W277" s="3" t="inlineStr"/>
+      <c r="X277" s="3" t="inlineStr"/>
+      <c r="Y277" s="3" t="inlineStr"/>
+      <c r="Z277" s="3" t="inlineStr"/>
+      <c r="AA277" s="3" t="inlineStr"/>
+      <c r="AB277" s="3" t="inlineStr"/>
+      <c r="AC277" s="3" t="inlineStr"/>
+      <c r="AD277" s="3" t="inlineStr"/>
+      <c r="AE277" s="3" t="inlineStr"/>
+      <c r="AF277" s="3" t="inlineStr"/>
+      <c r="AG277" s="3" t="inlineStr"/>
+      <c r="AH277" s="3" t="inlineStr"/>
+      <c r="AI277" s="3" t="inlineStr"/>
+      <c r="AJ277" s="3" t="inlineStr"/>
+      <c r="AK277" s="3" t="inlineStr"/>
       <c r="AL277" s="3" t="inlineStr"/>
       <c r="AM277" s="3" t="inlineStr"/>
       <c r="AN277" s="3" t="inlineStr"/>
       <c r="AO277" s="3" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" s="3" t="inlineStr">
         <is>
-          <t>29/09/2025</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="B278" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C278" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D278" s="3" t="n">
-        <v>163664</v>
+        <v>200036</v>
       </c>
       <c r="E278" s="3" t="n">
-        <v>3831</v>
+        <v>46621</v>
       </c>
       <c r="F278" s="3" t="n">
-        <v>74545</v>
-[...3 lines deleted...]
-      </c>
+        <v>83604</v>
+      </c>
+      <c r="G278" s="3" t="inlineStr"/>
       <c r="H278" s="3" t="n">
-        <v>57626.07</v>
-[...3 lines deleted...]
-      </c>
+        <v>4461</v>
+      </c>
+      <c r="I278" s="3" t="inlineStr"/>
       <c r="J278" s="3" t="n">
-        <v>14115</v>
-[...3 lines deleted...]
-      </c>
+        <v>15770</v>
+      </c>
+      <c r="K278" s="3" t="inlineStr"/>
       <c r="L278" s="3" t="n">
-        <v>20171.42</v>
-[...3 lines deleted...]
-      </c>
+        <v>28391</v>
+      </c>
+      <c r="M278" s="3" t="inlineStr"/>
       <c r="N278" s="3" t="n">
-        <v>20429</v>
-[...4 lines deleted...]
-      <c r="P278" s="3" t="inlineStr"/>
+        <v>548</v>
+      </c>
+      <c r="O278" s="3" t="inlineStr"/>
+      <c r="P278" s="3" t="n">
+        <v>30192</v>
+      </c>
       <c r="Q278" s="3" t="inlineStr"/>
       <c r="R278" s="3" t="n">
-        <v>1485.134</v>
-[...3 lines deleted...]
-      </c>
+        <v>1615.22</v>
+      </c>
+      <c r="S278" s="3" t="inlineStr"/>
       <c r="T278" s="3" t="n">
-        <v>2093</v>
-[...3 lines deleted...]
-      </c>
+        <v>20373</v>
+      </c>
+      <c r="U278" s="3" t="inlineStr"/>
       <c r="V278" s="3" t="n">
-        <v>1290.954</v>
-[...3 lines deleted...]
-      </c>
+        <v>1626.899</v>
+      </c>
+      <c r="W278" s="3" t="inlineStr"/>
       <c r="X278" s="3" t="n">
-        <v>61078</v>
-[...3 lines deleted...]
-      </c>
+        <v>81478</v>
+      </c>
+      <c r="Y278" s="3" t="inlineStr"/>
       <c r="Z278" s="3" t="n">
-        <v>6272</v>
-[...3 lines deleted...]
-      </c>
+        <v>8304</v>
+      </c>
+      <c r="AA278" s="3" t="inlineStr"/>
       <c r="AB278" s="3" t="n">
-        <v>12622</v>
-[...3 lines deleted...]
-      </c>
+        <v>15684</v>
+      </c>
+      <c r="AC278" s="3" t="inlineStr"/>
       <c r="AD278" s="3" t="n">
-        <v>4100</v>
-[...3 lines deleted...]
-      </c>
+        <v>5571</v>
+      </c>
+      <c r="AE278" s="3" t="inlineStr"/>
       <c r="AF278" s="3" t="n">
-        <v>5165</v>
-[...3 lines deleted...]
-      </c>
+        <v>6729</v>
+      </c>
+      <c r="AG278" s="3" t="inlineStr"/>
       <c r="AH278" s="3" t="n">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>610.662</v>
+      </c>
+      <c r="AI278" s="3" t="inlineStr"/>
       <c r="AJ278" s="3" t="n">
-        <v>2320</v>
-[...4 lines deleted...]
-      <c r="AL278" s="3" t="inlineStr"/>
+        <v>3433</v>
+      </c>
+      <c r="AK278" s="3" t="inlineStr"/>
+      <c r="AL278" s="3" t="n">
+        <v>9819</v>
+      </c>
       <c r="AM278" s="3" t="inlineStr"/>
       <c r="AN278" s="3" t="inlineStr"/>
       <c r="AO278" s="3" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" s="3" t="inlineStr">
         <is>
-          <t>29/10/2025</t>
+          <t>26/07/2025</t>
         </is>
       </c>
       <c r="B279" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C279" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D279" s="3" t="n">
-        <v>168070</v>
+        <v>155786</v>
       </c>
       <c r="E279" s="3" t="n">
-        <v>4406</v>
+        <v>-44250</v>
       </c>
       <c r="F279" s="3" t="n">
-        <v>75130</v>
+        <v>72471</v>
       </c>
       <c r="G279" s="3" t="n">
-        <v>585</v>
+        <v>-11133</v>
       </c>
       <c r="H279" s="3" t="n">
-        <v>58646.28</v>
+        <v>55602.02</v>
       </c>
       <c r="I279" s="3" t="n">
-        <v>1020.209999999999</v>
+        <v>51141.02</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>929</v>
+        <v>12162</v>
       </c>
       <c r="K279" s="3" t="n">
-        <v>-13186</v>
+        <v>-3608</v>
       </c>
       <c r="L279" s="3" t="n">
-        <v>15164</v>
+        <v>18868.33</v>
       </c>
       <c r="M279" s="3" t="n">
-        <v>-5007.419999999998</v>
+        <v>-9522.669999999998</v>
       </c>
       <c r="N279" s="3" t="n">
-        <v>45</v>
+        <v>16531</v>
       </c>
       <c r="O279" s="3" t="n">
-        <v>-20384</v>
-[...3 lines deleted...]
-      </c>
+        <v>15983</v>
+      </c>
+      <c r="P279" s="3" t="inlineStr"/>
       <c r="Q279" s="3" t="inlineStr"/>
       <c r="R279" s="3" t="n">
-        <v>1494.374</v>
+        <v>1472.519</v>
       </c>
       <c r="S279" s="3" t="n">
-        <v>9.240000000000009</v>
+        <v>-142.701</v>
       </c>
       <c r="T279" s="3" t="n">
-        <v>1989</v>
+        <v>294</v>
       </c>
       <c r="U279" s="3" t="n">
-        <v>-104</v>
+        <v>-20079</v>
       </c>
       <c r="V279" s="3" t="n">
-        <v>1325.449</v>
+        <v>1224.444</v>
       </c>
       <c r="W279" s="3" t="n">
-        <v>34.49500000000012</v>
+        <v>-402.4549999999999</v>
       </c>
       <c r="X279" s="3" t="n">
-        <v>62943</v>
+        <v>58216</v>
       </c>
       <c r="Y279" s="3" t="n">
-        <v>1865</v>
+        <v>-23262</v>
       </c>
       <c r="Z279" s="3" t="n">
-        <v>6516</v>
+        <v>5745</v>
       </c>
       <c r="AA279" s="3" t="n">
-        <v>244</v>
+        <v>-2559</v>
       </c>
       <c r="AB279" s="3" t="n">
-        <v>13005</v>
+        <v>11826</v>
       </c>
       <c r="AC279" s="3" t="n">
-        <v>383</v>
+        <v>-3858</v>
       </c>
       <c r="AD279" s="3" t="n">
-        <v>4297</v>
+        <v>3790</v>
       </c>
       <c r="AE279" s="3" t="n">
-        <v>197</v>
+        <v>-1781</v>
       </c>
       <c r="AF279" s="3" t="n">
-        <v>5165</v>
+        <v>4918</v>
       </c>
       <c r="AG279" s="3" t="n">
-        <v>0</v>
+        <v>-1811</v>
       </c>
       <c r="AH279" s="3" t="n">
-        <v>251</v>
+        <v>13</v>
       </c>
       <c r="AI279" s="3" t="n">
-        <v>81</v>
-[...9 lines deleted...]
-      </c>
+        <v>-597.662</v>
+      </c>
+      <c r="AJ279" s="3" t="inlineStr"/>
+      <c r="AK279" s="3" t="inlineStr"/>
+      <c r="AL279" s="3" t="inlineStr"/>
       <c r="AM279" s="3" t="inlineStr"/>
       <c r="AN279" s="3" t="inlineStr"/>
       <c r="AO279" s="3" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" s="3" t="inlineStr">
         <is>
-          <t>29/11/2025</t>
+          <t>26/07/2026</t>
         </is>
       </c>
       <c r="B280" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C280" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D280" s="3" t="n">
-        <v>172338</v>
+        <v>205648</v>
       </c>
       <c r="E280" s="3" t="n">
-        <v>4268</v>
+        <v>49862</v>
       </c>
       <c r="F280" s="3" t="n">
-        <v>76312</v>
+        <v>84735</v>
       </c>
       <c r="G280" s="3" t="n">
-        <v>1182</v>
+        <v>12264</v>
       </c>
       <c r="H280" s="3" t="n">
-        <v>59895.93</v>
+        <v>5318</v>
       </c>
       <c r="I280" s="3" t="n">
-        <v>1249.650000000001</v>
+        <v>-50284.02</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>2766</v>
+        <v>17946</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>1837</v>
+        <v>5784</v>
       </c>
       <c r="L280" s="3" t="n">
-        <v>16817</v>
+        <v>30282</v>
       </c>
       <c r="M280" s="3" t="n">
-        <v>1653</v>
+        <v>11413.67</v>
       </c>
       <c r="N280" s="3" t="n">
-        <v>121</v>
+        <v>593</v>
       </c>
       <c r="O280" s="3" t="n">
-        <v>76</v>
+        <v>-15938</v>
       </c>
       <c r="P280" s="3" t="n">
-        <v>5365</v>
-[...3 lines deleted...]
-      </c>
+        <v>34483</v>
+      </c>
+      <c r="Q280" s="3" t="inlineStr"/>
       <c r="R280" s="3" t="n">
-        <v>1506.079</v>
+        <v>1631.548</v>
       </c>
       <c r="S280" s="3" t="n">
-        <v>11.70499999999993</v>
+        <v>159.029</v>
       </c>
       <c r="T280" s="3" t="n">
-        <v>4467</v>
+        <v>22956</v>
       </c>
       <c r="U280" s="3" t="n">
-        <v>2478</v>
+        <v>22662</v>
       </c>
       <c r="V280" s="3" t="n">
-        <v>1364.481</v>
+        <v>1656.951</v>
       </c>
       <c r="W280" s="3" t="n">
-        <v>39.03199999999993</v>
+        <v>432.5070000000001</v>
       </c>
       <c r="X280" s="3" t="n">
-        <v>65393</v>
+        <v>84092</v>
       </c>
       <c r="Y280" s="3" t="n">
-        <v>2450</v>
+        <v>25876</v>
       </c>
       <c r="Z280" s="3" t="n">
-        <v>6789</v>
+        <v>8518</v>
       </c>
       <c r="AA280" s="3" t="n">
-        <v>273</v>
+        <v>2773</v>
       </c>
       <c r="AB280" s="3" t="n">
-        <v>13461</v>
+        <v>15963</v>
       </c>
       <c r="AC280" s="3" t="n">
-        <v>456</v>
+        <v>4137</v>
       </c>
       <c r="AD280" s="3" t="n">
-        <v>4560</v>
+        <v>5755</v>
       </c>
       <c r="AE280" s="3" t="n">
-        <v>263</v>
+        <v>1965</v>
       </c>
       <c r="AF280" s="3" t="n">
-        <v>5305</v>
+        <v>6882</v>
       </c>
       <c r="AG280" s="3" t="n">
-        <v>140</v>
+        <v>1964</v>
       </c>
       <c r="AH280" s="3" t="n">
-        <v>85.872</v>
+        <v>665.177</v>
       </c>
       <c r="AI280" s="3" t="n">
-        <v>-165.128</v>
+        <v>652.177</v>
       </c>
       <c r="AJ280" s="3" t="n">
-        <v>2385</v>
-[...3 lines deleted...]
-      </c>
+        <v>3619</v>
+      </c>
+      <c r="AK280" s="3" t="inlineStr"/>
       <c r="AL280" s="3" t="n">
-        <v>898</v>
-[...9 lines deleted...]
-      </c>
+        <v>11527</v>
+      </c>
+      <c r="AM280" s="3" t="inlineStr"/>
+      <c r="AN280" s="3" t="inlineStr"/>
+      <c r="AO280" s="3" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" s="3" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>26/08/2025</t>
         </is>
       </c>
       <c r="B281" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C281" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D281" s="3" t="n">
-        <v>175853</v>
+        <v>159385</v>
       </c>
       <c r="E281" s="3" t="n">
-        <v>3515</v>
+        <v>-46263</v>
       </c>
       <c r="F281" s="3" t="n">
-        <v>77282</v>
+        <v>73475</v>
       </c>
       <c r="G281" s="3" t="n">
-        <v>970</v>
-[...2 lines deleted...]
-      <c r="I281" s="3" t="inlineStr"/>
+        <v>-11260</v>
+      </c>
+      <c r="H281" s="3" t="n">
+        <v>56589.47</v>
+      </c>
+      <c r="I281" s="3" t="n">
+        <v>51271.47</v>
+      </c>
       <c r="J281" s="3" t="n">
-        <v>4484</v>
+        <v>12916</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>1718</v>
+        <v>-5030</v>
       </c>
       <c r="L281" s="3" t="n">
-        <v>18363</v>
+        <v>19403.81</v>
       </c>
       <c r="M281" s="3" t="n">
-        <v>1546</v>
+        <v>-10878.19</v>
       </c>
       <c r="N281" s="3" t="n">
-        <v>197</v>
+        <v>18430</v>
       </c>
       <c r="O281" s="3" t="n">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>17837</v>
+      </c>
+      <c r="P281" s="3" t="inlineStr"/>
+      <c r="Q281" s="3" t="inlineStr"/>
       <c r="R281" s="3" t="n">
-        <v>1516.663</v>
+        <v>1479.747</v>
       </c>
       <c r="S281" s="3" t="n">
-        <v>10.58400000000006</v>
+        <v>-151.8009999999999</v>
       </c>
       <c r="T281" s="3" t="n">
-        <v>6765</v>
+        <v>1081</v>
       </c>
       <c r="U281" s="3" t="n">
-        <v>2298</v>
+        <v>-21875</v>
       </c>
       <c r="V281" s="3" t="n">
-        <v>1408.569</v>
+        <v>1251.258</v>
       </c>
       <c r="W281" s="3" t="n">
-        <v>44.08799999999997</v>
+        <v>-405.693</v>
       </c>
       <c r="X281" s="3" t="n">
-        <v>67680</v>
+        <v>59569</v>
       </c>
       <c r="Y281" s="3" t="n">
-        <v>2287</v>
+        <v>-24523</v>
       </c>
       <c r="Z281" s="3" t="n">
-        <v>7017</v>
+        <v>5974</v>
       </c>
       <c r="AA281" s="3" t="n">
-        <v>228</v>
+        <v>-2544</v>
       </c>
       <c r="AB281" s="3" t="n">
-        <v>13819</v>
+        <v>12178</v>
       </c>
       <c r="AC281" s="3" t="n">
-        <v>358</v>
+        <v>-3785</v>
       </c>
       <c r="AD281" s="3" t="n">
-        <v>4732</v>
+        <v>3881</v>
       </c>
       <c r="AE281" s="3" t="n">
-        <v>172</v>
+        <v>-1874</v>
       </c>
       <c r="AF281" s="3" t="n">
-        <v>5480</v>
+        <v>5072</v>
       </c>
       <c r="AG281" s="3" t="n">
-        <v>175</v>
+        <v>-1810</v>
       </c>
       <c r="AH281" s="3" t="n">
-        <v>159.258</v>
+        <v>93</v>
       </c>
       <c r="AI281" s="3" t="n">
-        <v>73.38600000000001</v>
+        <v>-572.177</v>
       </c>
       <c r="AJ281" s="3" t="n">
-        <v>2462</v>
+        <v>2264</v>
       </c>
       <c r="AK281" s="3" t="n">
-        <v>77</v>
-[...12 lines deleted...]
-      </c>
+        <v>-1355</v>
+      </c>
+      <c r="AL281" s="3" t="inlineStr"/>
+      <c r="AM281" s="3" t="inlineStr"/>
+      <c r="AN281" s="3" t="inlineStr"/>
+      <c r="AO281" s="3" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" s="3" t="inlineStr">
         <is>
-          <t>30/05/2026</t>
+          <t>26/10/2025</t>
         </is>
       </c>
       <c r="B282" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C282" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D282" s="3" t="n">
-        <v>195218</v>
+        <v>167625</v>
       </c>
       <c r="E282" s="3" t="n">
-        <v>19365</v>
+        <v>8240</v>
       </c>
       <c r="F282" s="3" t="n">
-        <v>82663</v>
+        <v>75030</v>
       </c>
       <c r="G282" s="3" t="n">
-        <v>5381</v>
+        <v>1555</v>
       </c>
       <c r="H282" s="3" t="n">
-        <v>3684</v>
-[...1 lines deleted...]
-      <c r="I282" s="3" t="inlineStr"/>
+        <v>58549.55</v>
+      </c>
+      <c r="I282" s="3" t="n">
+        <v>1960.080000000002</v>
+      </c>
       <c r="J282" s="3" t="n">
-        <v>13862</v>
+        <v>761</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>9378</v>
+        <v>-12155</v>
       </c>
       <c r="L282" s="3" t="n">
-        <v>26739</v>
+        <v>15011</v>
       </c>
       <c r="M282" s="3" t="n">
-        <v>8376</v>
+        <v>-4392.810000000001</v>
       </c>
       <c r="N282" s="3" t="n">
-        <v>507</v>
+        <v>36</v>
       </c>
       <c r="O282" s="3" t="n">
-        <v>310</v>
+        <v>-18394</v>
       </c>
       <c r="P282" s="3" t="n">
-        <v>26590</v>
-[...3 lines deleted...]
-      </c>
+        <v>1570</v>
+      </c>
+      <c r="Q282" s="3" t="inlineStr"/>
       <c r="R282" s="3" t="n">
-        <v>1598.631</v>
+        <v>1493.099</v>
       </c>
       <c r="S282" s="3" t="n">
-        <v>81.96800000000007</v>
+        <v>13.35199999999986</v>
       </c>
       <c r="T282" s="3" t="n">
-        <v>18175</v>
+        <v>1761</v>
       </c>
       <c r="U282" s="3" t="n">
-        <v>11410</v>
+        <v>680</v>
       </c>
       <c r="V282" s="3" t="n">
-        <v>1599.037</v>
+        <v>1321.906</v>
       </c>
       <c r="W282" s="3" t="n">
-        <v>190.4680000000001</v>
+        <v>70.64799999999991</v>
       </c>
       <c r="X282" s="3" t="n">
-        <v>79252</v>
+        <v>62718</v>
       </c>
       <c r="Y282" s="3" t="n">
-        <v>11572</v>
+        <v>3149</v>
       </c>
       <c r="Z282" s="3" t="n">
-        <v>8139</v>
+        <v>6489</v>
       </c>
       <c r="AA282" s="3" t="n">
-        <v>1122</v>
+        <v>515</v>
       </c>
       <c r="AB282" s="3" t="n">
-        <v>15438</v>
+        <v>12957</v>
       </c>
       <c r="AC282" s="3" t="n">
-        <v>1619</v>
+        <v>779</v>
       </c>
       <c r="AD282" s="3" t="n">
-        <v>5482</v>
+        <v>4269</v>
       </c>
       <c r="AE282" s="3" t="n">
-        <v>750</v>
+        <v>388</v>
       </c>
       <c r="AF282" s="3" t="n">
-        <v>6521</v>
+        <v>5165</v>
       </c>
       <c r="AG282" s="3" t="n">
-        <v>1041</v>
+        <v>93</v>
       </c>
       <c r="AH282" s="3" t="n">
-        <v>558.384</v>
+        <v>243</v>
       </c>
       <c r="AI282" s="3" t="n">
-        <v>399.126</v>
-[...6 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="AJ282" s="3" t="inlineStr"/>
+      <c r="AK282" s="3" t="inlineStr"/>
       <c r="AL282" s="3" t="n">
-        <v>8415</v>
-[...9 lines deleted...]
-      </c>
+        <v>-191</v>
+      </c>
+      <c r="AM282" s="3" t="inlineStr"/>
+      <c r="AN282" s="3" t="inlineStr"/>
+      <c r="AO282" s="3" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" s="3" t="inlineStr">
         <is>
-          <t>30/06/2026</t>
+          <t>26/11/2025</t>
         </is>
       </c>
       <c r="B283" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C283" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D283" s="3" t="n">
-        <v>200704</v>
+        <v>171909</v>
       </c>
       <c r="E283" s="3" t="n">
-        <v>5486</v>
+        <v>4284</v>
       </c>
       <c r="F283" s="3" t="n">
-        <v>83697</v>
+        <v>76192</v>
       </c>
       <c r="G283" s="3" t="n">
-        <v>1034</v>
+        <v>1162</v>
       </c>
       <c r="H283" s="3" t="n">
+        <v>59759.58</v>
+      </c>
+      <c r="I283" s="3" t="n">
+        <v>1210.029999999999</v>
+      </c>
+      <c r="J283" s="3" t="n">
+        <v>2549</v>
+      </c>
+      <c r="K283" s="3" t="n">
+        <v>1788</v>
+      </c>
+      <c r="L283" s="3" t="n">
+        <v>16624</v>
+      </c>
+      <c r="M283" s="3" t="n">
+        <v>1613</v>
+      </c>
+      <c r="N283" s="3" t="n">
+        <v>113</v>
+      </c>
+      <c r="O283" s="3" t="n">
+        <v>77</v>
+      </c>
+      <c r="P283" s="3" t="n">
+        <v>4953</v>
+      </c>
+      <c r="Q283" s="3" t="n">
+        <v>3383</v>
+      </c>
+      <c r="R283" s="3" t="n">
+        <v>1505.208</v>
+      </c>
+      <c r="S283" s="3" t="n">
+        <v>12.10900000000015</v>
+      </c>
+      <c r="T283" s="3" t="n">
+        <v>4175</v>
+      </c>
+      <c r="U283" s="3" t="n">
+        <v>2414</v>
+      </c>
+      <c r="V283" s="3" t="n">
+        <v>1359.422</v>
+      </c>
+      <c r="W283" s="3" t="n">
+        <v>37.51600000000008</v>
+      </c>
+      <c r="X283" s="3" t="n">
+        <v>65097</v>
+      </c>
+      <c r="Y283" s="3" t="n">
+        <v>2379</v>
+      </c>
+      <c r="Z283" s="3" t="n">
+        <v>6755</v>
+      </c>
+      <c r="AA283" s="3" t="n">
+        <v>266</v>
+      </c>
+      <c r="AB283" s="3" t="n">
+        <v>13408</v>
+      </c>
+      <c r="AC283" s="3" t="n">
+        <v>451</v>
+      </c>
+      <c r="AD283" s="3" t="n">
         <v>4532</v>
       </c>
-      <c r="I283" s="3" t="n">
-[...64 lines deleted...]
-      </c>
       <c r="AE283" s="3" t="n">
-        <v>115</v>
+        <v>263</v>
       </c>
       <c r="AF283" s="3" t="n">
-        <v>6762</v>
+        <v>5282</v>
       </c>
       <c r="AG283" s="3" t="n">
-        <v>241</v>
+        <v>117</v>
       </c>
       <c r="AH283" s="3" t="n">
-        <v>615.952</v>
+        <v>76.732</v>
       </c>
       <c r="AI283" s="3" t="n">
-        <v>57.56799999999998</v>
+        <v>-166.268</v>
       </c>
       <c r="AJ283" s="3" t="n">
-        <v>3443</v>
-[...3 lines deleted...]
-      </c>
+        <v>2378</v>
+      </c>
+      <c r="AK283" s="3" t="inlineStr"/>
       <c r="AL283" s="3" t="n">
-        <v>10041</v>
+        <v>778</v>
       </c>
       <c r="AM283" s="3" t="n">
-        <v>1626</v>
+        <v>969</v>
       </c>
       <c r="AN283" s="3" t="n">
-        <v>1626</v>
+        <v>969</v>
       </c>
       <c r="AO283" s="3" t="n">
-        <v>39.12415784408085</v>
+        <v>28.64321608040201</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="3" t="inlineStr">
         <is>
-          <t>30/07/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="B284" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C284" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D284" s="3" t="n">
-        <v>155975</v>
+        <v>179752</v>
       </c>
       <c r="E284" s="3" t="n">
-        <v>-44729</v>
+        <v>7843</v>
       </c>
       <c r="F284" s="3" t="n">
-        <v>72531</v>
+        <v>78268</v>
       </c>
       <c r="G284" s="3" t="n">
-        <v>-11166</v>
+        <v>2076</v>
       </c>
       <c r="H284" s="3" t="n">
-        <v>55668.63</v>
+        <v>274</v>
       </c>
       <c r="I284" s="3" t="n">
-        <v>51136.63</v>
+        <v>-59485.58</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>12170</v>
+        <v>6381</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>-3880</v>
+        <v>3832</v>
       </c>
       <c r="L284" s="3" t="n">
-        <v>18905.94</v>
+        <v>20064</v>
       </c>
       <c r="M284" s="3" t="n">
-        <v>-9728.060000000001</v>
+        <v>3440</v>
       </c>
       <c r="N284" s="3" t="n">
-        <v>16653</v>
+        <v>262</v>
       </c>
       <c r="O284" s="3" t="n">
-        <v>16099</v>
-[...2 lines deleted...]
-      <c r="Q284" s="3" t="inlineStr"/>
+        <v>149</v>
+      </c>
+      <c r="P284" s="3" t="n">
+        <v>12303</v>
+      </c>
+      <c r="Q284" s="3" t="n">
+        <v>7350</v>
+      </c>
       <c r="R284" s="3" t="n">
-        <v>1473.463</v>
+        <v>1529.47</v>
       </c>
       <c r="S284" s="3" t="n">
-        <v>-142.9880000000001</v>
+        <v>24.26199999999994</v>
       </c>
       <c r="T284" s="3" t="n">
-        <v>371</v>
+        <v>9349</v>
       </c>
       <c r="U284" s="3" t="n">
-        <v>-20334</v>
+        <v>5174</v>
       </c>
       <c r="V284" s="3" t="n">
-        <v>1227.602</v>
+        <v>1458.839</v>
       </c>
       <c r="W284" s="3" t="n">
-        <v>-401.819</v>
+        <v>99.41699999999992</v>
       </c>
       <c r="X284" s="3" t="n">
-        <v>58382</v>
+        <v>70289</v>
       </c>
       <c r="Y284" s="3" t="n">
-        <v>-23433</v>
+        <v>5192</v>
       </c>
       <c r="Z284" s="3" t="n">
-        <v>5769</v>
+        <v>7295</v>
       </c>
       <c r="AA284" s="3" t="n">
-        <v>-2566</v>
+        <v>540</v>
       </c>
       <c r="AB284" s="3" t="n">
-        <v>11855</v>
+        <v>14140</v>
       </c>
       <c r="AC284" s="3" t="n">
-        <v>-3859</v>
+        <v>732</v>
       </c>
       <c r="AD284" s="3" t="n">
-        <v>3790</v>
+        <v>4968</v>
       </c>
       <c r="AE284" s="3" t="n">
-        <v>-1807</v>
+        <v>436</v>
       </c>
       <c r="AF284" s="3" t="n">
-        <v>4941</v>
+        <v>5723</v>
       </c>
       <c r="AG284" s="3" t="n">
-        <v>-1821</v>
+        <v>441</v>
       </c>
       <c r="AH284" s="3" t="n">
-        <v>20</v>
+        <v>232.104</v>
       </c>
       <c r="AI284" s="3" t="n">
-        <v>-595.952</v>
+        <v>155.372</v>
       </c>
       <c r="AJ284" s="3" t="n">
-        <v>2214</v>
+        <v>2577</v>
       </c>
       <c r="AK284" s="3" t="n">
-        <v>-1229</v>
-[...4 lines deleted...]
-      <c r="AO284" s="3" t="inlineStr"/>
+        <v>199</v>
+      </c>
+      <c r="AL284" s="3" t="n">
+        <v>2954</v>
+      </c>
+      <c r="AM284" s="3" t="n">
+        <v>2176</v>
+      </c>
+      <c r="AN284" s="3" t="n">
+        <v>2176</v>
+      </c>
+      <c r="AO284" s="3" t="n">
+        <v>29.60544217687075</v>
+      </c>
     </row>
     <row r="285">
       <c r="A285" s="3" t="inlineStr">
         <is>
-          <t>30/08/2025</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="B285" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C285" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D285" s="3" t="n">
-        <v>160033</v>
+        <v>184658</v>
       </c>
       <c r="E285" s="3" t="n">
-        <v>4058</v>
+        <v>4906</v>
       </c>
       <c r="F285" s="3" t="n">
-        <v>73635</v>
+        <v>79495</v>
       </c>
       <c r="G285" s="3" t="n">
-        <v>1104</v>
+        <v>1227</v>
       </c>
       <c r="H285" s="3" t="n">
-        <v>56745.01</v>
+        <v>1248</v>
       </c>
       <c r="I285" s="3" t="n">
-        <v>1076.380000000005</v>
+        <v>974</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>13116</v>
+        <v>8789</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>946</v>
+        <v>2408</v>
       </c>
       <c r="L285" s="3" t="n">
-        <v>19529.7</v>
+        <v>22237</v>
       </c>
       <c r="M285" s="3" t="n">
-        <v>623.760000000002</v>
+        <v>2173</v>
       </c>
       <c r="N285" s="3" t="n">
-        <v>18729</v>
+        <v>328</v>
       </c>
       <c r="O285" s="3" t="n">
-        <v>2076</v>
-[...2 lines deleted...]
-      <c r="Q285" s="3" t="inlineStr"/>
+        <v>66</v>
+      </c>
+      <c r="P285" s="3" t="n">
+        <v>16720</v>
+      </c>
+      <c r="Q285" s="3" t="n">
+        <v>4417</v>
+      </c>
       <c r="R285" s="3" t="n">
-        <v>1480.517</v>
+        <v>1548.931</v>
       </c>
       <c r="S285" s="3" t="n">
-        <v>7.054000000000087</v>
+        <v>19.46100000000001</v>
       </c>
       <c r="T285" s="3" t="n">
-        <v>1250</v>
+        <v>12221</v>
       </c>
       <c r="U285" s="3" t="n">
-        <v>879</v>
+        <v>2872</v>
       </c>
       <c r="V285" s="3" t="n">
-        <v>1256.111</v>
+        <v>1505.004</v>
       </c>
       <c r="W285" s="3" t="n">
-        <v>28.50900000000001</v>
+        <v>46.16499999999996</v>
       </c>
       <c r="X285" s="3" t="n">
-        <v>59768</v>
+        <v>73303</v>
       </c>
       <c r="Y285" s="3" t="n">
-        <v>1386</v>
+        <v>3014</v>
       </c>
       <c r="Z285" s="3" t="n">
-        <v>6015</v>
+        <v>7621</v>
       </c>
       <c r="AA285" s="3" t="n">
-        <v>246</v>
+        <v>326</v>
       </c>
       <c r="AB285" s="3" t="n">
-        <v>12222</v>
+        <v>14596</v>
       </c>
       <c r="AC285" s="3" t="n">
-        <v>367</v>
+        <v>456</v>
       </c>
       <c r="AD285" s="3" t="n">
-        <v>3908</v>
+        <v>5066</v>
       </c>
       <c r="AE285" s="3" t="n">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="AF285" s="3" t="n">
-        <v>5107</v>
+        <v>5989</v>
       </c>
       <c r="AG285" s="3" t="n">
-        <v>166</v>
+        <v>266</v>
       </c>
       <c r="AH285" s="3" t="n">
-        <v>103</v>
+        <v>315.558</v>
       </c>
       <c r="AI285" s="3" t="n">
-        <v>83</v>
+        <v>83.45399999999998</v>
       </c>
       <c r="AJ285" s="3" t="n">
-        <v>2274</v>
+        <v>2711</v>
       </c>
       <c r="AK285" s="3" t="n">
-        <v>60</v>
-[...4 lines deleted...]
-      <c r="AO285" s="3" t="inlineStr"/>
+        <v>134</v>
+      </c>
+      <c r="AL285" s="3" t="n">
+        <v>4499</v>
+      </c>
+      <c r="AM285" s="3" t="n">
+        <v>1545</v>
+      </c>
+      <c r="AN285" s="3" t="n">
+        <v>1545</v>
+      </c>
+      <c r="AO285" s="3" t="n">
+        <v>34.97849218926874</v>
+      </c>
     </row>
     <row r="286">
       <c r="A286" s="3" t="inlineStr">
         <is>
-          <t>30/09/2025</t>
+          <t>27/05/2026</t>
         </is>
       </c>
       <c r="B286" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C286" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D286" s="3" t="n">
-        <v>163814</v>
+        <v>194742</v>
       </c>
       <c r="E286" s="3" t="n">
-        <v>3781</v>
+        <v>10084</v>
       </c>
       <c r="F286" s="3" t="n">
-        <v>74588</v>
+        <v>82599</v>
       </c>
       <c r="G286" s="3" t="n">
-        <v>953</v>
+        <v>3104</v>
       </c>
       <c r="H286" s="3" t="n">
-        <v>57666.65</v>
+        <v>3591</v>
       </c>
       <c r="I286" s="3" t="n">
-        <v>921.6399999999994</v>
+        <v>2343</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>14146</v>
+        <v>13660</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>1030</v>
+        <v>4871</v>
       </c>
       <c r="L286" s="3" t="n">
-        <v>20192.3</v>
+        <v>26561</v>
       </c>
       <c r="M286" s="3" t="n">
-        <v>662.5999999999985</v>
-[...4 lines deleted...]
-      <c r="Q286" s="3" t="inlineStr"/>
+        <v>4324</v>
+      </c>
+      <c r="N286" s="3" t="n">
+        <v>502</v>
+      </c>
+      <c r="O286" s="3" t="n">
+        <v>174</v>
+      </c>
+      <c r="P286" s="3" t="n">
+        <v>26195</v>
+      </c>
+      <c r="Q286" s="3" t="n">
+        <v>9475</v>
+      </c>
       <c r="R286" s="3" t="n">
-        <v>1485.341</v>
+        <v>1596.523</v>
       </c>
       <c r="S286" s="3" t="n">
-        <v>4.823999999999842</v>
+        <v>47.59199999999987</v>
       </c>
       <c r="T286" s="3" t="n">
-        <v>67</v>
+        <v>17940</v>
       </c>
       <c r="U286" s="3" t="n">
-        <v>-1183</v>
+        <v>5719</v>
       </c>
       <c r="V286" s="3" t="n">
-        <v>1292.435</v>
+        <v>1596.324</v>
       </c>
       <c r="W286" s="3" t="n">
-        <v>36.32399999999984</v>
+        <v>91.32000000000016</v>
       </c>
       <c r="X286" s="3" t="n">
-        <v>61128</v>
+        <v>79026</v>
       </c>
       <c r="Y286" s="3" t="n">
-        <v>1360</v>
+        <v>5723</v>
       </c>
       <c r="Z286" s="3" t="n">
-        <v>6282</v>
+        <v>8106</v>
       </c>
       <c r="AA286" s="3" t="n">
-        <v>267</v>
+        <v>485</v>
       </c>
       <c r="AB286" s="3" t="n">
-        <v>12637</v>
+        <v>15406</v>
       </c>
       <c r="AC286" s="3" t="n">
-        <v>415</v>
+        <v>810</v>
       </c>
       <c r="AD286" s="3" t="n">
-        <v>4110</v>
+        <v>5476</v>
       </c>
       <c r="AE286" s="3" t="n">
-        <v>202</v>
+        <v>410</v>
       </c>
       <c r="AF286" s="3" t="n">
-        <v>5165</v>
+        <v>6508</v>
       </c>
       <c r="AG286" s="3" t="n">
-        <v>58</v>
+        <v>519</v>
       </c>
       <c r="AH286" s="3" t="n">
-        <v>173</v>
+        <v>550.152</v>
       </c>
       <c r="AI286" s="3" t="n">
-        <v>70</v>
+        <v>234.5940000000001</v>
       </c>
       <c r="AJ286" s="3" t="n">
-        <v>2321</v>
+        <v>3287</v>
       </c>
       <c r="AK286" s="3" t="n">
-        <v>47</v>
-[...4 lines deleted...]
-      <c r="AO286" s="3" t="inlineStr"/>
+        <v>576</v>
+      </c>
+      <c r="AL286" s="3" t="n">
+        <v>8255</v>
+      </c>
+      <c r="AM286" s="3" t="n">
+        <v>3756</v>
+      </c>
+      <c r="AN286" s="3" t="n">
+        <v>3756</v>
+      </c>
+      <c r="AO286" s="3" t="n">
+        <v>39.64116094986807</v>
+      </c>
     </row>
     <row r="287">
       <c r="A287" s="3" t="inlineStr">
         <is>
-          <t>30/11/2025</t>
+          <t>27/06/2026</t>
         </is>
       </c>
       <c r="B287" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C287" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D287" s="3" t="n">
-        <v>172435</v>
+        <v>200341</v>
       </c>
       <c r="E287" s="3" t="n">
-        <v>8621</v>
+        <v>5599</v>
       </c>
       <c r="F287" s="3" t="n">
-        <v>76330</v>
+        <v>83650</v>
       </c>
       <c r="G287" s="3" t="n">
-        <v>1742</v>
+        <v>1051</v>
       </c>
       <c r="H287" s="3" t="n">
-        <v>59901.9</v>
+        <v>4496</v>
       </c>
       <c r="I287" s="3" t="n">
-        <v>2235.25</v>
+        <v>905</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>2814</v>
+        <v>15896</v>
       </c>
       <c r="K287" s="3" t="n">
-        <v>-11332</v>
+        <v>2236</v>
       </c>
       <c r="L287" s="3" t="n">
-        <v>16861</v>
+        <v>28501</v>
       </c>
       <c r="M287" s="3" t="n">
-        <v>-3331.299999999999</v>
+        <v>1940</v>
       </c>
       <c r="N287" s="3" t="n">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="O287" s="3" t="inlineStr"/>
+        <v>550</v>
+      </c>
+      <c r="O287" s="3" t="n">
+        <v>48</v>
+      </c>
       <c r="P287" s="3" t="n">
-        <v>5457</v>
-[...1 lines deleted...]
-      <c r="Q287" s="3" t="inlineStr"/>
+        <v>30442</v>
+      </c>
+      <c r="Q287" s="3" t="n">
+        <v>4247</v>
+      </c>
       <c r="R287" s="3" t="n">
-        <v>1506.362</v>
+        <v>1615.945</v>
       </c>
       <c r="S287" s="3" t="n">
-        <v>21.02100000000019</v>
+        <v>19.42200000000003</v>
       </c>
       <c r="T287" s="3" t="n">
-        <v>4531</v>
+        <v>20523</v>
       </c>
       <c r="U287" s="3" t="n">
-        <v>4464</v>
+        <v>2583</v>
       </c>
       <c r="V287" s="3" t="n">
-        <v>1365.887</v>
+        <v>1628.152</v>
       </c>
       <c r="W287" s="3" t="n">
-        <v>73.452</v>
+        <v>31.82799999999997</v>
       </c>
       <c r="X287" s="3" t="n">
-        <v>65451</v>
+        <v>81642</v>
       </c>
       <c r="Y287" s="3" t="n">
-        <v>4323</v>
+        <v>2616</v>
       </c>
       <c r="Z287" s="3" t="n">
-        <v>6792</v>
+        <v>8321</v>
       </c>
       <c r="AA287" s="3" t="n">
-        <v>510</v>
+        <v>215</v>
       </c>
       <c r="AB287" s="3" t="n">
-        <v>13462</v>
+        <v>15702</v>
       </c>
       <c r="AC287" s="3" t="n">
-        <v>825</v>
+        <v>296</v>
       </c>
       <c r="AD287" s="3" t="n">
-        <v>4560</v>
+        <v>5593</v>
       </c>
       <c r="AE287" s="3" t="n">
-        <v>450</v>
+        <v>117</v>
       </c>
       <c r="AF287" s="3" t="n">
-        <v>5314</v>
+        <v>6751</v>
       </c>
       <c r="AG287" s="3" t="n">
-        <v>149</v>
+        <v>243</v>
       </c>
       <c r="AH287" s="3" t="n">
-        <v>87.98399999999999</v>
+        <v>613.22</v>
       </c>
       <c r="AI287" s="3" t="n">
-        <v>-85.01600000000001</v>
+        <v>63.06799999999998</v>
       </c>
       <c r="AJ287" s="3" t="n">
-        <v>2385</v>
+        <v>3438</v>
       </c>
       <c r="AK287" s="3" t="n">
-        <v>64</v>
+        <v>151</v>
       </c>
       <c r="AL287" s="3" t="n">
-        <v>926</v>
-[...3 lines deleted...]
-      <c r="AO287" s="3" t="inlineStr"/>
+        <v>9919</v>
+      </c>
+      <c r="AM287" s="3" t="n">
+        <v>1664</v>
+      </c>
+      <c r="AN287" s="3" t="n">
+        <v>1664</v>
+      </c>
+      <c r="AO287" s="3" t="n">
+        <v>39.18059806922534</v>
+      </c>
     </row>
     <row r="288">
       <c r="A288" s="3" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
+          <t>27/07/2025</t>
         </is>
       </c>
       <c r="B288" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C288" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D288" s="3" t="n">
-        <v>175995</v>
+        <v>155849</v>
       </c>
       <c r="E288" s="3" t="n">
-        <v>3560</v>
+        <v>-44492</v>
       </c>
       <c r="F288" s="3" t="n">
-        <v>77312</v>
+        <v>72503</v>
       </c>
       <c r="G288" s="3" t="n">
-        <v>982</v>
-[...2 lines deleted...]
-      <c r="I288" s="3" t="inlineStr"/>
+        <v>-11147</v>
+      </c>
+      <c r="H288" s="3" t="n">
+        <v>55642.4</v>
+      </c>
+      <c r="I288" s="3" t="n">
+        <v>51146.4</v>
+      </c>
       <c r="J288" s="3" t="n">
-        <v>4555</v>
+        <v>12163</v>
       </c>
       <c r="K288" s="3" t="n">
-        <v>1741</v>
+        <v>-3733</v>
       </c>
       <c r="L288" s="3" t="n">
-        <v>18425</v>
+        <v>18898.5</v>
       </c>
       <c r="M288" s="3" t="n">
-        <v>1564</v>
+        <v>-9602.5</v>
       </c>
       <c r="N288" s="3" t="n">
-        <v>198</v>
+        <v>16553</v>
       </c>
       <c r="O288" s="3" t="n">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>16003</v>
+      </c>
+      <c r="P288" s="3" t="inlineStr"/>
+      <c r="Q288" s="3" t="inlineStr"/>
       <c r="R288" s="3" t="n">
-        <v>1517.127</v>
+        <v>1473.097</v>
       </c>
       <c r="S288" s="3" t="n">
-        <v>10.76499999999987</v>
+        <v>-142.848</v>
       </c>
       <c r="T288" s="3" t="n">
-        <v>6859</v>
+        <v>308</v>
       </c>
       <c r="U288" s="3" t="n">
-        <v>2328</v>
+        <v>-20215</v>
       </c>
       <c r="V288" s="3" t="n">
-        <v>1413.953</v>
+        <v>1226.504</v>
       </c>
       <c r="W288" s="3" t="n">
-        <v>48.06600000000003</v>
+        <v>-401.6480000000001</v>
       </c>
       <c r="X288" s="3" t="n">
-        <v>67784</v>
+        <v>58301</v>
       </c>
       <c r="Y288" s="3" t="n">
-        <v>2333</v>
+        <v>-23341</v>
       </c>
       <c r="Z288" s="3" t="n">
-        <v>7031</v>
+        <v>5757</v>
       </c>
       <c r="AA288" s="3" t="n">
-        <v>239</v>
+        <v>-2564</v>
       </c>
       <c r="AB288" s="3" t="n">
-        <v>13828</v>
+        <v>11839</v>
       </c>
       <c r="AC288" s="3" t="n">
-        <v>366</v>
+        <v>-3863</v>
       </c>
       <c r="AD288" s="3" t="n">
-        <v>4742</v>
+        <v>3790</v>
       </c>
       <c r="AE288" s="3" t="n">
-        <v>182</v>
+        <v>-1803</v>
       </c>
       <c r="AF288" s="3" t="n">
-        <v>5488</v>
+        <v>4925</v>
       </c>
       <c r="AG288" s="3" t="n">
-        <v>174</v>
+        <v>-1826</v>
       </c>
       <c r="AH288" s="3" t="n">
-        <v>162.024</v>
+        <v>15</v>
       </c>
       <c r="AI288" s="3" t="n">
-        <v>74.04000000000001</v>
-[...18 lines deleted...]
-      </c>
+        <v>-598.22</v>
+      </c>
+      <c r="AJ288" s="3" t="inlineStr"/>
+      <c r="AK288" s="3" t="inlineStr"/>
+      <c r="AL288" s="3" t="inlineStr"/>
+      <c r="AM288" s="3" t="inlineStr"/>
+      <c r="AN288" s="3" t="inlineStr"/>
+      <c r="AO288" s="3" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" s="3" t="inlineStr">
         <is>
-          <t>31/01/2026</t>
+          <t>27/07/2026</t>
         </is>
       </c>
       <c r="B289" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C289" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D289" s="3" t="n">
-        <v>180321</v>
+        <v>205716</v>
       </c>
       <c r="E289" s="3" t="n">
-        <v>4326</v>
+        <v>49867</v>
       </c>
       <c r="F289" s="3" t="n">
-        <v>78393</v>
+        <v>84753</v>
       </c>
       <c r="G289" s="3" t="n">
-        <v>1081</v>
+        <v>12250</v>
       </c>
       <c r="H289" s="3" t="n">
-        <v>375</v>
-[...1 lines deleted...]
-      <c r="I289" s="3" t="inlineStr"/>
+        <v>5329</v>
+      </c>
+      <c r="I289" s="3" t="n">
+        <v>-50313.4</v>
+      </c>
       <c r="J289" s="3" t="n">
-        <v>6645</v>
+        <v>17954</v>
       </c>
       <c r="K289" s="3" t="n">
-        <v>2090</v>
+        <v>5791</v>
       </c>
       <c r="L289" s="3" t="n">
-        <v>20302</v>
+        <v>30318</v>
       </c>
       <c r="M289" s="3" t="n">
-        <v>1877</v>
+        <v>11419.5</v>
       </c>
       <c r="N289" s="3" t="n">
-        <v>271</v>
+        <v>594</v>
       </c>
       <c r="O289" s="3" t="n">
-        <v>73</v>
+        <v>-15959</v>
       </c>
       <c r="P289" s="3" t="n">
-        <v>12628</v>
-[...3 lines deleted...]
-      </c>
+        <v>34530</v>
+      </c>
+      <c r="Q289" s="3" t="inlineStr"/>
       <c r="R289" s="3" t="n">
-        <v>1532.231</v>
+        <v>1632.369</v>
       </c>
       <c r="S289" s="3" t="n">
-        <v>15.10400000000004</v>
+        <v>159.2719999999999</v>
       </c>
       <c r="T289" s="3" t="n">
-        <v>9642</v>
+        <v>22985</v>
       </c>
       <c r="U289" s="3" t="n">
-        <v>2783</v>
+        <v>22677</v>
       </c>
       <c r="V289" s="3" t="n">
-        <v>1462.495</v>
+        <v>1657.636</v>
       </c>
       <c r="W289" s="3" t="n">
-        <v>48.54199999999992</v>
+        <v>431.1320000000001</v>
       </c>
       <c r="X289" s="3" t="n">
-        <v>70717</v>
+        <v>84125</v>
       </c>
       <c r="Y289" s="3" t="n">
-        <v>2933</v>
+        <v>25824</v>
       </c>
       <c r="Z289" s="3" t="n">
-        <v>7339</v>
+        <v>8525</v>
       </c>
       <c r="AA289" s="3" t="n">
-        <v>308</v>
+        <v>2768</v>
       </c>
       <c r="AB289" s="3" t="n">
-        <v>14185</v>
+        <v>15974</v>
       </c>
       <c r="AC289" s="3" t="n">
-        <v>357</v>
+        <v>4135</v>
       </c>
       <c r="AD289" s="3" t="n">
-        <v>5004</v>
+        <v>5757</v>
       </c>
       <c r="AE289" s="3" t="n">
-        <v>262</v>
+        <v>1967</v>
       </c>
       <c r="AF289" s="3" t="n">
-        <v>5760</v>
+        <v>6885</v>
       </c>
       <c r="AG289" s="3" t="n">
-        <v>272</v>
+        <v>1960</v>
       </c>
       <c r="AH289" s="3" t="n">
-        <v>233.296</v>
+        <v>667.047</v>
       </c>
       <c r="AI289" s="3" t="n">
-        <v>71.27199999999999</v>
+        <v>652.047</v>
       </c>
       <c r="AJ289" s="3" t="n">
-        <v>2587</v>
-[...3 lines deleted...]
-      </c>
+        <v>3620</v>
+      </c>
+      <c r="AK289" s="3" t="inlineStr"/>
       <c r="AL289" s="3" t="n">
-        <v>2986</v>
-[...9 lines deleted...]
-      </c>
+        <v>11545</v>
+      </c>
+      <c r="AM289" s="3" t="inlineStr"/>
+      <c r="AN289" s="3" t="inlineStr"/>
+      <c r="AO289" s="3" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" s="3" t="inlineStr">
         <is>
-          <t>31/05/2026</t>
+          <t>27/08/2025</t>
         </is>
       </c>
       <c r="B290" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C290" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D290" s="3" t="n">
-        <v>195240</v>
+        <v>159540</v>
       </c>
       <c r="E290" s="3" t="n">
-        <v>14919</v>
+        <v>-46176</v>
       </c>
       <c r="F290" s="3" t="n">
-        <v>82678</v>
+        <v>73518</v>
       </c>
       <c r="G290" s="3" t="n">
-        <v>4285</v>
+        <v>-11235</v>
       </c>
       <c r="H290" s="3" t="n">
-        <v>3691</v>
+        <v>56629.44</v>
       </c>
       <c r="I290" s="3" t="n">
-        <v>3316</v>
+        <v>51300.44</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>13866</v>
+        <v>12960</v>
       </c>
       <c r="K290" s="3" t="n">
-        <v>7221</v>
+        <v>-4994</v>
       </c>
       <c r="L290" s="3" t="n">
-        <v>26742</v>
+        <v>19432.06</v>
       </c>
       <c r="M290" s="3" t="n">
-        <v>6440</v>
+        <v>-10885.94</v>
       </c>
       <c r="N290" s="3" t="n">
-        <v>509</v>
+        <v>18500</v>
       </c>
       <c r="O290" s="3" t="n">
-        <v>238</v>
-[...6 lines deleted...]
-      </c>
+        <v>17906</v>
+      </c>
+      <c r="P290" s="3" t="inlineStr"/>
+      <c r="Q290" s="3" t="inlineStr"/>
       <c r="R290" s="3" t="n">
-        <v>1599.495</v>
+        <v>1480.014</v>
       </c>
       <c r="S290" s="3" t="n">
-        <v>67.2639999999999</v>
+        <v>-152.355</v>
       </c>
       <c r="T290" s="3" t="n">
-        <v>18179</v>
+        <v>1121</v>
       </c>
       <c r="U290" s="3" t="n">
-        <v>8537</v>
+        <v>-21864</v>
       </c>
       <c r="V290" s="3" t="n">
-        <v>1599.356</v>
+        <v>1252.506</v>
       </c>
       <c r="W290" s="3" t="n">
-        <v>136.8610000000001</v>
+        <v>-405.1299999999999</v>
       </c>
       <c r="X290" s="3" t="n">
-        <v>79264</v>
+        <v>59614</v>
       </c>
       <c r="Y290" s="3" t="n">
-        <v>8547</v>
+        <v>-24511</v>
       </c>
       <c r="Z290" s="3" t="n">
-        <v>8139</v>
+        <v>5984</v>
       </c>
       <c r="AA290" s="3" t="n">
-        <v>800</v>
+        <v>-2541</v>
       </c>
       <c r="AB290" s="3" t="n">
-        <v>15438</v>
+        <v>12189</v>
       </c>
       <c r="AC290" s="3" t="n">
-        <v>1253</v>
+        <v>-3785</v>
       </c>
       <c r="AD290" s="3" t="n">
-        <v>5482</v>
+        <v>3885</v>
       </c>
       <c r="AE290" s="3" t="n">
-        <v>478</v>
+        <v>-1872</v>
       </c>
       <c r="AF290" s="3" t="n">
-        <v>6521</v>
+        <v>5077</v>
       </c>
       <c r="AG290" s="3" t="n">
-        <v>761</v>
+        <v>-1808</v>
       </c>
       <c r="AH290" s="3" t="n">
-        <v>558.389</v>
+        <v>97</v>
       </c>
       <c r="AI290" s="3" t="n">
-        <v>325.093</v>
+        <v>-570.047</v>
       </c>
       <c r="AJ290" s="3" t="n">
-        <v>3311</v>
+        <v>2267</v>
       </c>
       <c r="AK290" s="3" t="n">
-        <v>724</v>
-[...12 lines deleted...]
-      </c>
+        <v>-1353</v>
+      </c>
+      <c r="AL290" s="3" t="inlineStr"/>
+      <c r="AM290" s="3" t="inlineStr"/>
+      <c r="AN290" s="3" t="inlineStr"/>
+      <c r="AO290" s="3" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" s="3" t="inlineStr">
         <is>
-          <t>31/07/2025</t>
+          <t>27/10/2025</t>
         </is>
       </c>
       <c r="B291" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C291" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D291" s="3" t="n">
-        <v>156098</v>
+        <v>167729</v>
       </c>
       <c r="E291" s="3" t="n">
-        <v>-39142</v>
+        <v>8189</v>
       </c>
       <c r="F291" s="3" t="n">
-        <v>72562</v>
+        <v>75040</v>
       </c>
       <c r="G291" s="3" t="n">
-        <v>-10116</v>
+        <v>1522</v>
       </c>
       <c r="H291" s="3" t="n">
-        <v>55696.24</v>
+        <v>58560.14</v>
       </c>
       <c r="I291" s="3" t="n">
-        <v>52005.24</v>
+        <v>1930.699999999997</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>12197</v>
+        <v>808</v>
       </c>
       <c r="K291" s="3" t="n">
-        <v>-1669</v>
+        <v>-12152</v>
       </c>
       <c r="L291" s="3" t="n">
-        <v>18926.21</v>
+        <v>15053</v>
       </c>
       <c r="M291" s="3" t="n">
-        <v>-7815.790000000001</v>
+        <v>-4379.060000000001</v>
       </c>
       <c r="N291" s="3" t="n">
-        <v>16718</v>
+        <v>39</v>
       </c>
       <c r="O291" s="3" t="n">
-        <v>16209</v>
-[...1 lines deleted...]
-      <c r="P291" s="3" t="inlineStr"/>
+        <v>-18461</v>
+      </c>
+      <c r="P291" s="3" t="n">
+        <v>1657</v>
+      </c>
       <c r="Q291" s="3" t="inlineStr"/>
       <c r="R291" s="3" t="n">
-        <v>1474.139</v>
+        <v>1493.191</v>
       </c>
       <c r="S291" s="3" t="n">
-        <v>-125.356</v>
+        <v>13.17700000000013</v>
       </c>
       <c r="T291" s="3" t="n">
-        <v>391</v>
+        <v>1824</v>
       </c>
       <c r="U291" s="3" t="n">
-        <v>-17788</v>
+        <v>703</v>
       </c>
       <c r="V291" s="3" t="n">
-        <v>1228.659</v>
+        <v>1322.74</v>
       </c>
       <c r="W291" s="3" t="n">
-        <v>-370.6969999999999</v>
+        <v>70.23399999999992</v>
       </c>
       <c r="X291" s="3" t="n">
-        <v>58426</v>
+        <v>62780</v>
       </c>
       <c r="Y291" s="3" t="n">
-        <v>-20838</v>
+        <v>3166</v>
       </c>
       <c r="Z291" s="3" t="n">
-        <v>5778</v>
+        <v>6495</v>
       </c>
       <c r="AA291" s="3" t="n">
-        <v>-2361</v>
+        <v>511</v>
       </c>
       <c r="AB291" s="3" t="n">
-        <v>11869</v>
+        <v>12964</v>
       </c>
       <c r="AC291" s="3" t="n">
-        <v>-3569</v>
+        <v>775</v>
       </c>
       <c r="AD291" s="3" t="n">
-        <v>3790</v>
+        <v>4277</v>
       </c>
       <c r="AE291" s="3" t="n">
-        <v>-1692</v>
+        <v>392</v>
       </c>
       <c r="AF291" s="3" t="n">
-        <v>4941</v>
+        <v>5165</v>
       </c>
       <c r="AG291" s="3" t="n">
-        <v>-1580</v>
+        <v>88</v>
       </c>
       <c r="AH291" s="3" t="n">
-        <v>22</v>
+        <v>245</v>
       </c>
       <c r="AI291" s="3" t="n">
-        <v>-536.389</v>
-[...7 lines deleted...]
-      <c r="AL291" s="3" t="inlineStr"/>
+        <v>148</v>
+      </c>
+      <c r="AJ291" s="3" t="inlineStr"/>
+      <c r="AK291" s="3" t="inlineStr"/>
+      <c r="AL291" s="3" t="n">
+        <v>-167</v>
+      </c>
       <c r="AM291" s="3" t="inlineStr"/>
       <c r="AN291" s="3" t="inlineStr"/>
       <c r="AO291" s="3" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" s="3" t="inlineStr">
         <is>
-          <t>31/08/2025</t>
+          <t>27/11/2025</t>
         </is>
       </c>
       <c r="B292" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C292" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D292" s="3" t="n">
-        <v>160051</v>
+        <v>172063</v>
       </c>
       <c r="E292" s="3" t="n">
-        <v>3953</v>
+        <v>4334</v>
       </c>
       <c r="F292" s="3" t="n">
-        <v>73640</v>
+        <v>76235</v>
       </c>
       <c r="G292" s="3" t="n">
-        <v>1078</v>
+        <v>1195</v>
       </c>
       <c r="H292" s="3" t="n">
-        <v>56748.44</v>
+        <v>59803.52</v>
       </c>
       <c r="I292" s="3" t="n">
-        <v>1052.200000000004</v>
+        <v>1243.379999999997</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>13119</v>
+        <v>2627</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>922</v>
+        <v>1819</v>
       </c>
       <c r="L292" s="3" t="n">
-        <v>19536.07</v>
+        <v>16693</v>
       </c>
       <c r="M292" s="3" t="n">
-        <v>609.8600000000006</v>
+        <v>1640</v>
       </c>
       <c r="N292" s="3" t="n">
-        <v>18729</v>
+        <v>116</v>
       </c>
       <c r="O292" s="3" t="n">
-        <v>2011</v>
-[...2 lines deleted...]
-      <c r="Q292" s="3" t="inlineStr"/>
+        <v>77</v>
+      </c>
+      <c r="P292" s="3" t="n">
+        <v>5102</v>
+      </c>
+      <c r="Q292" s="3" t="n">
+        <v>3445</v>
+      </c>
       <c r="R292" s="3" t="n">
-        <v>1480.518</v>
+        <v>1505.454</v>
       </c>
       <c r="S292" s="3" t="n">
-        <v>6.379000000000133</v>
+        <v>12.26299999999992</v>
       </c>
       <c r="T292" s="3" t="n">
-        <v>1250</v>
+        <v>4281</v>
       </c>
       <c r="U292" s="3" t="n">
-        <v>859</v>
+        <v>2457</v>
       </c>
       <c r="V292" s="3" t="n">
-        <v>1256.632</v>
+        <v>1360.916</v>
       </c>
       <c r="W292" s="3" t="n">
-        <v>27.97299999999996</v>
+        <v>38.17599999999993</v>
       </c>
       <c r="X292" s="3" t="n">
-        <v>59774</v>
+        <v>65194</v>
       </c>
       <c r="Y292" s="3" t="n">
-        <v>1348</v>
+        <v>2414</v>
       </c>
       <c r="Z292" s="3" t="n">
-        <v>6015</v>
+        <v>6769</v>
       </c>
       <c r="AA292" s="3" t="n">
-        <v>237</v>
+        <v>274</v>
       </c>
       <c r="AB292" s="3" t="n">
-        <v>12222</v>
+        <v>13421</v>
       </c>
       <c r="AC292" s="3" t="n">
-        <v>353</v>
+        <v>457</v>
       </c>
       <c r="AD292" s="3" t="n">
-        <v>3908</v>
+        <v>4544</v>
       </c>
       <c r="AE292" s="3" t="n">
-        <v>118</v>
+        <v>267</v>
       </c>
       <c r="AF292" s="3" t="n">
-        <v>5107</v>
+        <v>5282</v>
       </c>
       <c r="AG292" s="3" t="n">
-        <v>166</v>
+        <v>117</v>
       </c>
       <c r="AH292" s="3" t="n">
-        <v>104</v>
+        <v>80.932</v>
       </c>
       <c r="AI292" s="3" t="n">
-        <v>82</v>
+        <v>-164.068</v>
       </c>
       <c r="AJ292" s="3" t="n">
-        <v>2274</v>
-[...7 lines deleted...]
-      <c r="AO292" s="3" t="inlineStr"/>
+        <v>2381</v>
+      </c>
+      <c r="AK292" s="3" t="inlineStr"/>
+      <c r="AL292" s="3" t="n">
+        <v>821</v>
+      </c>
+      <c r="AM292" s="3" t="n">
+        <v>988</v>
+      </c>
+      <c r="AN292" s="3" t="n">
+        <v>988</v>
+      </c>
+      <c r="AO292" s="3" t="n">
+        <v>28.67924528301887</v>
+      </c>
     </row>
     <row r="293">
       <c r="A293" s="3" t="inlineStr">
         <is>
-          <t>31/10/2025</t>
+          <t>27/12/2025</t>
         </is>
       </c>
       <c r="B293" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C293" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D293" s="3" t="n">
-        <v>168496</v>
+        <v>175571</v>
       </c>
       <c r="E293" s="3" t="n">
-        <v>8445</v>
+        <v>3508</v>
       </c>
       <c r="F293" s="3" t="n">
-        <v>75219</v>
+        <v>77215</v>
       </c>
       <c r="G293" s="3" t="n">
-        <v>1579</v>
-[...6 lines deleted...]
-      </c>
+        <v>980</v>
+      </c>
+      <c r="H293" s="3" t="inlineStr"/>
+      <c r="I293" s="3" t="inlineStr"/>
       <c r="J293" s="3" t="n">
-        <v>1093</v>
+        <v>4343</v>
       </c>
       <c r="K293" s="3" t="n">
-        <v>-12026</v>
+        <v>1716</v>
       </c>
       <c r="L293" s="3" t="n">
-        <v>15313</v>
+        <v>18236</v>
       </c>
       <c r="M293" s="3" t="n">
-        <v>-4223.07</v>
+        <v>1543</v>
       </c>
       <c r="N293" s="3" t="n">
-        <v>50</v>
+        <v>192</v>
       </c>
       <c r="O293" s="3" t="n">
-        <v>-18679</v>
+        <v>76</v>
       </c>
       <c r="P293" s="3" t="n">
-        <v>2196</v>
-[...1 lines deleted...]
-      <c r="Q293" s="3" t="inlineStr"/>
+        <v>8382</v>
+      </c>
+      <c r="Q293" s="3" t="n">
+        <v>3280</v>
+      </c>
       <c r="R293" s="3" t="n">
-        <v>1495.243</v>
+        <v>1516.072</v>
       </c>
       <c r="S293" s="3" t="n">
-        <v>14.72499999999991</v>
+        <v>10.61799999999994</v>
       </c>
       <c r="T293" s="3" t="n">
-        <v>2211</v>
+        <v>6580</v>
       </c>
       <c r="U293" s="3" t="n">
-        <v>961</v>
+        <v>2299</v>
       </c>
       <c r="V293" s="3" t="n">
-        <v>1328.289</v>
+        <v>1406.422</v>
       </c>
       <c r="W293" s="3" t="n">
-        <v>71.65699999999993</v>
+        <v>45.50600000000009</v>
       </c>
       <c r="X293" s="3" t="n">
-        <v>63143</v>
+        <v>67509</v>
       </c>
       <c r="Y293" s="3" t="n">
-        <v>3369</v>
+        <v>2315</v>
       </c>
       <c r="Z293" s="3" t="n">
-        <v>6537</v>
+        <v>6997</v>
       </c>
       <c r="AA293" s="3" t="n">
-        <v>522</v>
+        <v>228</v>
       </c>
       <c r="AB293" s="3" t="n">
-        <v>13042</v>
+        <v>13800</v>
       </c>
       <c r="AC293" s="3" t="n">
-        <v>820</v>
+        <v>379</v>
       </c>
       <c r="AD293" s="3" t="n">
-        <v>4316</v>
+        <v>4711</v>
       </c>
       <c r="AE293" s="3" t="n">
-        <v>408</v>
-[...6 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="AF293" s="3" t="inlineStr"/>
+      <c r="AG293" s="3" t="inlineStr"/>
       <c r="AH293" s="3" t="n">
-        <v>255</v>
+        <v>156.303</v>
       </c>
       <c r="AI293" s="3" t="n">
-        <v>151</v>
+        <v>75.371</v>
       </c>
       <c r="AJ293" s="3" t="n">
-        <v>2343</v>
+        <v>2458</v>
       </c>
       <c r="AK293" s="3" t="n">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="AL293" s="3" t="n">
-        <v>-15</v>
-[...3 lines deleted...]
-      <c r="AO293" s="3" t="inlineStr"/>
+        <v>1802</v>
+      </c>
+      <c r="AM293" s="3" t="n">
+        <v>981</v>
+      </c>
+      <c r="AN293" s="3" t="n">
+        <v>981</v>
+      </c>
+      <c r="AO293" s="3" t="n">
+        <v>29.90853658536585</v>
+      </c>
     </row>
     <row r="294">
       <c r="A294" s="3" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>28/01/2026</t>
         </is>
       </c>
       <c r="B294" s="3" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C294" s="3" t="inlineStr">
         <is>
           <t>IMPORTADO EXCEL</t>
         </is>
       </c>
       <c r="D294" s="3" t="n">
-        <v>176129</v>
+        <v>179853</v>
       </c>
       <c r="E294" s="3" t="n">
-        <v>7633</v>
+        <v>4282</v>
       </c>
       <c r="F294" s="3" t="n">
-        <v>77342</v>
+        <v>78295</v>
       </c>
       <c r="G294" s="3" t="n">
-        <v>2123</v>
-[...1 lines deleted...]
-      <c r="H294" s="3" t="inlineStr"/>
+        <v>1080</v>
+      </c>
+      <c r="H294" s="3" t="n">
+        <v>304</v>
+      </c>
       <c r="I294" s="3" t="inlineStr"/>
       <c r="J294" s="3" t="n">
+        <v>6425</v>
+      </c>
+      <c r="K294" s="3" t="n">
+        <v>2082</v>
+      </c>
+      <c r="L294" s="3" t="n">
+        <v>20103</v>
+      </c>
+      <c r="M294" s="3" t="n">
+        <v>1867</v>
+      </c>
+      <c r="N294" s="3" t="n">
+        <v>263</v>
+      </c>
+      <c r="O294" s="3" t="n">
+        <v>71</v>
+      </c>
+      <c r="P294" s="3" t="n">
+        <v>12388</v>
+      </c>
+      <c r="Q294" s="3" t="n">
+        <v>4006</v>
+      </c>
+      <c r="R294" s="3" t="n">
+        <v>1530.335</v>
+      </c>
+      <c r="S294" s="3" t="n">
+        <v>14.26300000000015</v>
+      </c>
+      <c r="T294" s="3" t="n">
+        <v>9418</v>
+      </c>
+      <c r="U294" s="3" t="n">
+        <v>2838</v>
+      </c>
+      <c r="V294" s="3" t="n">
+        <v>1459.782</v>
+      </c>
+      <c r="W294" s="3" t="n">
+        <v>53.3599999999999</v>
+      </c>
+      <c r="X294" s="3" t="n">
+        <v>70367</v>
+      </c>
+      <c r="Y294" s="3" t="n">
+        <v>2858</v>
+      </c>
+      <c r="Z294" s="3" t="n">
+        <v>7303</v>
+      </c>
+      <c r="AA294" s="3" t="n">
+        <v>306</v>
+      </c>
+      <c r="AB294" s="3" t="n">
+        <v>14159</v>
+      </c>
+      <c r="AC294" s="3" t="n">
+        <v>359</v>
+      </c>
+      <c r="AD294" s="3" t="n">
+        <v>4975</v>
+      </c>
+      <c r="AE294" s="3" t="n">
+        <v>264</v>
+      </c>
+      <c r="AF294" s="3" t="n">
+        <v>5731</v>
+      </c>
+      <c r="AG294" s="3" t="inlineStr"/>
+      <c r="AH294" s="3" t="n">
+        <v>232.104</v>
+      </c>
+      <c r="AI294" s="3" t="n">
+        <v>75.80100000000002</v>
+      </c>
+      <c r="AJ294" s="3" t="n">
+        <v>2582</v>
+      </c>
+      <c r="AK294" s="3" t="n">
+        <v>124</v>
+      </c>
+      <c r="AL294" s="3" t="n">
+        <v>2970</v>
+      </c>
+      <c r="AM294" s="3" t="n">
+        <v>1168</v>
+      </c>
+      <c r="AN294" s="3" t="n">
+        <v>1168</v>
+      </c>
+      <c r="AO294" s="3" t="n">
+        <v>29.1562656015976</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="3" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="B295" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C295" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D295" s="3" t="n">
+        <v>194818</v>
+      </c>
+      <c r="E295" s="3" t="n">
+        <v>14965</v>
+      </c>
+      <c r="F295" s="3" t="n">
+        <v>82599</v>
+      </c>
+      <c r="G295" s="3" t="n">
+        <v>4304</v>
+      </c>
+      <c r="H295" s="3" t="n">
+        <v>3600</v>
+      </c>
+      <c r="I295" s="3" t="n">
+        <v>3296</v>
+      </c>
+      <c r="J295" s="3" t="n">
+        <v>13698</v>
+      </c>
+      <c r="K295" s="3" t="n">
+        <v>7273</v>
+      </c>
+      <c r="L295" s="3" t="n">
+        <v>26594</v>
+      </c>
+      <c r="M295" s="3" t="n">
+        <v>6491</v>
+      </c>
+      <c r="N295" s="3" t="n">
+        <v>504</v>
+      </c>
+      <c r="O295" s="3" t="n">
+        <v>241</v>
+      </c>
+      <c r="P295" s="3" t="n">
+        <v>26271</v>
+      </c>
+      <c r="Q295" s="3" t="n">
+        <v>13883</v>
+      </c>
+      <c r="R295" s="3" t="n">
+        <v>1597.097</v>
+      </c>
+      <c r="S295" s="3" t="n">
+        <v>66.76199999999994</v>
+      </c>
+      <c r="T295" s="3" t="n">
+        <v>17984</v>
+      </c>
+      <c r="U295" s="3" t="n">
+        <v>8566</v>
+      </c>
+      <c r="V295" s="3" t="n">
+        <v>1597.178</v>
+      </c>
+      <c r="W295" s="3" t="n">
+        <v>137.3960000000002</v>
+      </c>
+      <c r="X295" s="3" t="n">
+        <v>79074</v>
+      </c>
+      <c r="Y295" s="3" t="n">
+        <v>8707</v>
+      </c>
+      <c r="Z295" s="3" t="n">
+        <v>8129</v>
+      </c>
+      <c r="AA295" s="3" t="n">
+        <v>826</v>
+      </c>
+      <c r="AB295" s="3" t="n">
+        <v>15414</v>
+      </c>
+      <c r="AC295" s="3" t="n">
+        <v>1255</v>
+      </c>
+      <c r="AD295" s="3" t="n">
+        <v>5478</v>
+      </c>
+      <c r="AE295" s="3" t="n">
+        <v>503</v>
+      </c>
+      <c r="AF295" s="3" t="n">
+        <v>6513</v>
+      </c>
+      <c r="AG295" s="3" t="n">
+        <v>782</v>
+      </c>
+      <c r="AH295" s="3" t="n">
+        <v>552.26</v>
+      </c>
+      <c r="AI295" s="3" t="n">
+        <v>320.1559999999999</v>
+      </c>
+      <c r="AJ295" s="3" t="n">
+        <v>3287</v>
+      </c>
+      <c r="AK295" s="3" t="n">
+        <v>705</v>
+      </c>
+      <c r="AL295" s="3" t="n">
+        <v>8287</v>
+      </c>
+      <c r="AM295" s="3" t="n">
+        <v>5317</v>
+      </c>
+      <c r="AN295" s="3" t="n">
+        <v>5317</v>
+      </c>
+      <c r="AO295" s="3" t="n">
+        <v>38.29863862277605</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="3" t="inlineStr">
+        <is>
+          <t>28/06/2026</t>
+        </is>
+      </c>
+      <c r="B296" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C296" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D296" s="3" t="n">
+        <v>200505</v>
+      </c>
+      <c r="E296" s="3" t="n">
+        <v>5687</v>
+      </c>
+      <c r="F296" s="3" t="n">
+        <v>83684</v>
+      </c>
+      <c r="G296" s="3" t="n">
+        <v>1085</v>
+      </c>
+      <c r="H296" s="3" t="n">
+        <v>4522</v>
+      </c>
+      <c r="I296" s="3" t="n">
+        <v>922</v>
+      </c>
+      <c r="J296" s="3" t="n">
+        <v>15960</v>
+      </c>
+      <c r="K296" s="3" t="n">
+        <v>2262</v>
+      </c>
+      <c r="L296" s="3" t="n">
+        <v>28556</v>
+      </c>
+      <c r="M296" s="3" t="n">
+        <v>1962</v>
+      </c>
+      <c r="N296" s="3" t="n">
+        <v>551</v>
+      </c>
+      <c r="O296" s="3" t="n">
+        <v>47</v>
+      </c>
+      <c r="P296" s="3" t="n">
+        <v>30559</v>
+      </c>
+      <c r="Q296" s="3" t="n">
+        <v>4288</v>
+      </c>
+      <c r="R296" s="3" t="n">
+        <v>1616.158</v>
+      </c>
+      <c r="S296" s="3" t="n">
+        <v>19.06099999999992</v>
+      </c>
+      <c r="T296" s="3" t="n">
+        <v>20599</v>
+      </c>
+      <c r="U296" s="3" t="n">
+        <v>2615</v>
+      </c>
+      <c r="V296" s="3" t="n">
+        <v>1628.674</v>
+      </c>
+      <c r="W296" s="3" t="n">
+        <v>31.49599999999987</v>
+      </c>
+      <c r="X296" s="3" t="n">
+        <v>81711</v>
+      </c>
+      <c r="Y296" s="3" t="n">
+        <v>2637</v>
+      </c>
+      <c r="Z296" s="3" t="n">
+        <v>8325</v>
+      </c>
+      <c r="AA296" s="3" t="n">
+        <v>196</v>
+      </c>
+      <c r="AB296" s="3" t="n">
+        <v>15707</v>
+      </c>
+      <c r="AC296" s="3" t="n">
+        <v>293</v>
+      </c>
+      <c r="AD296" s="3" t="n">
+        <v>5593</v>
+      </c>
+      <c r="AE296" s="3" t="n">
+        <v>115</v>
+      </c>
+      <c r="AF296" s="3" t="n">
+        <v>6759</v>
+      </c>
+      <c r="AG296" s="3" t="n">
+        <v>246</v>
+      </c>
+      <c r="AH296" s="3" t="n">
+        <v>613.425</v>
+      </c>
+      <c r="AI296" s="3" t="n">
+        <v>61.16499999999996</v>
+      </c>
+      <c r="AJ296" s="3" t="n">
+        <v>3441</v>
+      </c>
+      <c r="AK296" s="3" t="n">
+        <v>154</v>
+      </c>
+      <c r="AL296" s="3" t="n">
+        <v>9960</v>
+      </c>
+      <c r="AM296" s="3" t="n">
+        <v>1673</v>
+      </c>
+      <c r="AN296" s="3" t="n">
+        <v>1673</v>
+      </c>
+      <c r="AO296" s="3" t="n">
+        <v>39.01585820895522</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="3" t="inlineStr">
+        <is>
+          <t>28/07/2025</t>
+        </is>
+      </c>
+      <c r="B297" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C297" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D297" s="3" t="n">
+        <v>155901</v>
+      </c>
+      <c r="E297" s="3" t="n">
+        <v>-44604</v>
+      </c>
+      <c r="F297" s="3" t="n">
+        <v>72512</v>
+      </c>
+      <c r="G297" s="3" t="n">
+        <v>-11172</v>
+      </c>
+      <c r="H297" s="3" t="n">
+        <v>55650.92</v>
+      </c>
+      <c r="I297" s="3" t="n">
+        <v>51128.92</v>
+      </c>
+      <c r="J297" s="3" t="n">
+        <v>12163</v>
+      </c>
+      <c r="K297" s="3" t="n">
+        <v>-3797</v>
+      </c>
+      <c r="L297" s="3" t="n">
+        <v>18900.77</v>
+      </c>
+      <c r="M297" s="3" t="n">
+        <v>-9655.23</v>
+      </c>
+      <c r="N297" s="3" t="n">
+        <v>16610</v>
+      </c>
+      <c r="O297" s="3" t="n">
+        <v>16059</v>
+      </c>
+      <c r="P297" s="3" t="inlineStr"/>
+      <c r="Q297" s="3" t="inlineStr"/>
+      <c r="R297" s="3" t="n">
+        <v>1473.202</v>
+      </c>
+      <c r="S297" s="3" t="n">
+        <v>-142.9559999999999</v>
+      </c>
+      <c r="T297" s="3" t="n">
+        <v>343</v>
+      </c>
+      <c r="U297" s="3" t="n">
+        <v>-20256</v>
+      </c>
+      <c r="V297" s="3" t="n">
+        <v>1227.184</v>
+      </c>
+      <c r="W297" s="3" t="n">
+        <v>-401.49</v>
+      </c>
+      <c r="X297" s="3" t="n">
+        <v>58343</v>
+      </c>
+      <c r="Y297" s="3" t="n">
+        <v>-23368</v>
+      </c>
+      <c r="Z297" s="3" t="n">
+        <v>5763</v>
+      </c>
+      <c r="AA297" s="3" t="n">
+        <v>-2562</v>
+      </c>
+      <c r="AB297" s="3" t="n">
+        <v>11843</v>
+      </c>
+      <c r="AC297" s="3" t="n">
+        <v>-3864</v>
+      </c>
+      <c r="AD297" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE297" s="3" t="n">
+        <v>-1803</v>
+      </c>
+      <c r="AF297" s="3" t="n">
+        <v>4933</v>
+      </c>
+      <c r="AG297" s="3" t="n">
+        <v>-1826</v>
+      </c>
+      <c r="AH297" s="3" t="n">
+        <v>16</v>
+      </c>
+      <c r="AI297" s="3" t="n">
+        <v>-597.425</v>
+      </c>
+      <c r="AJ297" s="3" t="inlineStr"/>
+      <c r="AK297" s="3" t="inlineStr"/>
+      <c r="AL297" s="3" t="inlineStr"/>
+      <c r="AM297" s="3" t="inlineStr"/>
+      <c r="AN297" s="3" t="inlineStr"/>
+      <c r="AO297" s="3" t="inlineStr"/>
+    </row>
+    <row r="298">
+      <c r="A298" s="3" t="inlineStr">
+        <is>
+          <t>28/07/2026</t>
+        </is>
+      </c>
+      <c r="B298" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C298" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D298" s="3" t="n">
+        <v>205893</v>
+      </c>
+      <c r="E298" s="3" t="n">
+        <v>49992</v>
+      </c>
+      <c r="F298" s="3" t="n">
+        <v>84784</v>
+      </c>
+      <c r="G298" s="3" t="n">
+        <v>12272</v>
+      </c>
+      <c r="H298" s="3" t="n">
+        <v>5354</v>
+      </c>
+      <c r="I298" s="3" t="n">
+        <v>-50296.92</v>
+      </c>
+      <c r="J298" s="3" t="n">
+        <v>17954</v>
+      </c>
+      <c r="K298" s="3" t="n">
+        <v>5791</v>
+      </c>
+      <c r="L298" s="3" t="n">
+        <v>30445</v>
+      </c>
+      <c r="M298" s="3" t="n">
+        <v>11544.23</v>
+      </c>
+      <c r="N298" s="3" t="n">
+        <v>595</v>
+      </c>
+      <c r="O298" s="3" t="n">
+        <v>-16015</v>
+      </c>
+      <c r="P298" s="3" t="n">
+        <v>34670</v>
+      </c>
+      <c r="Q298" s="3" t="inlineStr"/>
+      <c r="R298" s="3" t="n">
+        <v>1632.76</v>
+      </c>
+      <c r="S298" s="3" t="n">
+        <v>159.558</v>
+      </c>
+      <c r="T298" s="3" t="n">
+        <v>23067</v>
+      </c>
+      <c r="U298" s="3" t="n">
+        <v>22724</v>
+      </c>
+      <c r="V298" s="3" t="n">
+        <v>1658.635</v>
+      </c>
+      <c r="W298" s="3" t="n">
+        <v>431.451</v>
+      </c>
+      <c r="X298" s="3" t="n">
+        <v>84199</v>
+      </c>
+      <c r="Y298" s="3" t="n">
+        <v>25856</v>
+      </c>
+      <c r="Z298" s="3" t="n">
+        <v>8530</v>
+      </c>
+      <c r="AA298" s="3" t="n">
+        <v>2767</v>
+      </c>
+      <c r="AB298" s="3" t="n">
+        <v>15981</v>
+      </c>
+      <c r="AC298" s="3" t="n">
+        <v>4138</v>
+      </c>
+      <c r="AD298" s="3" t="n">
+        <v>5765</v>
+      </c>
+      <c r="AE298" s="3" t="n">
+        <v>1975</v>
+      </c>
+      <c r="AF298" s="3" t="n">
+        <v>6889</v>
+      </c>
+      <c r="AG298" s="3" t="n">
+        <v>1956</v>
+      </c>
+      <c r="AH298" s="3" t="n">
+        <v>668.497</v>
+      </c>
+      <c r="AI298" s="3" t="n">
+        <v>652.497</v>
+      </c>
+      <c r="AJ298" s="3" t="n">
+        <v>3626</v>
+      </c>
+      <c r="AK298" s="3" t="inlineStr"/>
+      <c r="AL298" s="3" t="n">
+        <v>11603</v>
+      </c>
+      <c r="AM298" s="3" t="inlineStr"/>
+      <c r="AN298" s="3" t="inlineStr"/>
+      <c r="AO298" s="3" t="inlineStr"/>
+    </row>
+    <row r="299">
+      <c r="A299" s="3" t="inlineStr">
+        <is>
+          <t>28/08/2025</t>
+        </is>
+      </c>
+      <c r="B299" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C299" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D299" s="3" t="n">
+        <v>159693</v>
+      </c>
+      <c r="E299" s="3" t="n">
+        <v>-46200</v>
+      </c>
+      <c r="F299" s="3" t="n">
+        <v>73556</v>
+      </c>
+      <c r="G299" s="3" t="n">
+        <v>-11228</v>
+      </c>
+      <c r="H299" s="3" t="n">
+        <v>56668.51</v>
+      </c>
+      <c r="I299" s="3" t="n">
+        <v>51314.51</v>
+      </c>
+      <c r="J299" s="3" t="n">
+        <v>13015</v>
+      </c>
+      <c r="K299" s="3" t="n">
+        <v>-4939</v>
+      </c>
+      <c r="L299" s="3" t="n">
+        <v>19470.31</v>
+      </c>
+      <c r="M299" s="3" t="n">
+        <v>-10974.69</v>
+      </c>
+      <c r="N299" s="3" t="n">
+        <v>18559</v>
+      </c>
+      <c r="O299" s="3" t="n">
+        <v>17964</v>
+      </c>
+      <c r="P299" s="3" t="inlineStr"/>
+      <c r="Q299" s="3" t="inlineStr"/>
+      <c r="R299" s="3" t="n">
+        <v>1480.216</v>
+      </c>
+      <c r="S299" s="3" t="n">
+        <v>-152.5440000000001</v>
+      </c>
+      <c r="T299" s="3" t="n">
+        <v>1157</v>
+      </c>
+      <c r="U299" s="3" t="n">
+        <v>-21910</v>
+      </c>
+      <c r="V299" s="3" t="n">
+        <v>1253.553</v>
+      </c>
+      <c r="W299" s="3" t="n">
+        <v>-405.0819999999999</v>
+      </c>
+      <c r="X299" s="3" t="n">
+        <v>59653</v>
+      </c>
+      <c r="Y299" s="3" t="n">
+        <v>-24546</v>
+      </c>
+      <c r="Z299" s="3" t="n">
+        <v>5992</v>
+      </c>
+      <c r="AA299" s="3" t="n">
+        <v>-2538</v>
+      </c>
+      <c r="AB299" s="3" t="n">
+        <v>12202</v>
+      </c>
+      <c r="AC299" s="3" t="n">
+        <v>-3779</v>
+      </c>
+      <c r="AD299" s="3" t="n">
+        <v>3889</v>
+      </c>
+      <c r="AE299" s="3" t="n">
+        <v>-1876</v>
+      </c>
+      <c r="AF299" s="3" t="n">
+        <v>5085</v>
+      </c>
+      <c r="AG299" s="3" t="n">
+        <v>-1804</v>
+      </c>
+      <c r="AH299" s="3" t="n">
+        <v>99</v>
+      </c>
+      <c r="AI299" s="3" t="n">
+        <v>-569.497</v>
+      </c>
+      <c r="AJ299" s="3" t="n">
+        <v>2270</v>
+      </c>
+      <c r="AK299" s="3" t="n">
+        <v>-1356</v>
+      </c>
+      <c r="AL299" s="3" t="inlineStr"/>
+      <c r="AM299" s="3" t="inlineStr"/>
+      <c r="AN299" s="3" t="inlineStr"/>
+      <c r="AO299" s="3" t="inlineStr"/>
+    </row>
+    <row r="300">
+      <c r="A300" s="3" t="inlineStr">
+        <is>
+          <t>28/09/2025</t>
+        </is>
+      </c>
+      <c r="B300" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C300" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D300" s="3" t="n">
+        <v>163583</v>
+      </c>
+      <c r="E300" s="3" t="n">
+        <v>3890</v>
+      </c>
+      <c r="F300" s="3" t="n">
+        <v>74527</v>
+      </c>
+      <c r="G300" s="3" t="n">
+        <v>971</v>
+      </c>
+      <c r="H300" s="3" t="n">
+        <v>57610.86</v>
+      </c>
+      <c r="I300" s="3" t="n">
+        <v>942.3499999999985</v>
+      </c>
+      <c r="J300" s="3" t="n">
+        <v>14108</v>
+      </c>
+      <c r="K300" s="3" t="n">
+        <v>1093</v>
+      </c>
+      <c r="L300" s="3" t="n">
+        <v>20166.99</v>
+      </c>
+      <c r="M300" s="3" t="n">
+        <v>696.6800000000003</v>
+      </c>
+      <c r="N300" s="3" t="n">
+        <v>20406</v>
+      </c>
+      <c r="O300" s="3" t="n">
+        <v>1847</v>
+      </c>
+      <c r="P300" s="3" t="inlineStr"/>
+      <c r="Q300" s="3" t="inlineStr"/>
+      <c r="R300" s="3" t="n">
+        <v>1485.042</v>
+      </c>
+      <c r="S300" s="3" t="n">
+        <v>4.826000000000022</v>
+      </c>
+      <c r="T300" s="3" t="n">
+        <v>2077</v>
+      </c>
+      <c r="U300" s="3" t="n">
+        <v>920</v>
+      </c>
+      <c r="V300" s="3" t="n">
+        <v>1290.012</v>
+      </c>
+      <c r="W300" s="3" t="n">
+        <v>36.45899999999983</v>
+      </c>
+      <c r="X300" s="3" t="n">
+        <v>61052</v>
+      </c>
+      <c r="Y300" s="3" t="n">
+        <v>1399</v>
+      </c>
+      <c r="Z300" s="3" t="n">
+        <v>6262</v>
+      </c>
+      <c r="AA300" s="3" t="n">
+        <v>270</v>
+      </c>
+      <c r="AB300" s="3" t="n">
+        <v>12615</v>
+      </c>
+      <c r="AC300" s="3" t="n">
+        <v>413</v>
+      </c>
+      <c r="AD300" s="3" t="n">
+        <v>4096</v>
+      </c>
+      <c r="AE300" s="3" t="n">
+        <v>207</v>
+      </c>
+      <c r="AF300" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG300" s="3" t="n">
+        <v>80</v>
+      </c>
+      <c r="AH300" s="3" t="n">
+        <v>167</v>
+      </c>
+      <c r="AI300" s="3" t="n">
+        <v>68</v>
+      </c>
+      <c r="AJ300" s="3" t="n">
+        <v>2319</v>
+      </c>
+      <c r="AK300" s="3" t="n">
+        <v>49</v>
+      </c>
+      <c r="AL300" s="3" t="inlineStr"/>
+      <c r="AM300" s="3" t="inlineStr"/>
+      <c r="AN300" s="3" t="inlineStr"/>
+      <c r="AO300" s="3" t="inlineStr"/>
+    </row>
+    <row r="301">
+      <c r="A301" s="3" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+      <c r="B301" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C301" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D301" s="3" t="n">
+        <v>167865</v>
+      </c>
+      <c r="E301" s="3" t="n">
+        <v>4282</v>
+      </c>
+      <c r="F301" s="3" t="n">
+        <v>75083</v>
+      </c>
+      <c r="G301" s="3" t="n">
+        <v>556</v>
+      </c>
+      <c r="H301" s="3" t="n">
+        <v>58597.18</v>
+      </c>
+      <c r="I301" s="3" t="n">
+        <v>986.3199999999997</v>
+      </c>
+      <c r="J301" s="3" t="n">
+        <v>852</v>
+      </c>
+      <c r="K301" s="3" t="n">
+        <v>-13256</v>
+      </c>
+      <c r="L301" s="3" t="n">
+        <v>15093</v>
+      </c>
+      <c r="M301" s="3" t="n">
+        <v>-5073.990000000002</v>
+      </c>
+      <c r="N301" s="3" t="n">
+        <v>42</v>
+      </c>
+      <c r="O301" s="3" t="n">
+        <v>-20364</v>
+      </c>
+      <c r="P301" s="3" t="n">
+        <v>1740</v>
+      </c>
+      <c r="Q301" s="3" t="inlineStr"/>
+      <c r="R301" s="3" t="n">
+        <v>1493.973</v>
+      </c>
+      <c r="S301" s="3" t="n">
+        <v>8.93100000000004</v>
+      </c>
+      <c r="T301" s="3" t="n">
+        <v>1884</v>
+      </c>
+      <c r="U301" s="3" t="n">
+        <v>-193</v>
+      </c>
+      <c r="V301" s="3" t="n">
+        <v>1323.911</v>
+      </c>
+      <c r="W301" s="3" t="n">
+        <v>33.89900000000011</v>
+      </c>
+      <c r="X301" s="3" t="n">
+        <v>62836</v>
+      </c>
+      <c r="Y301" s="3" t="n">
+        <v>1784</v>
+      </c>
+      <c r="Z301" s="3" t="n">
+        <v>6505</v>
+      </c>
+      <c r="AA301" s="3" t="n">
+        <v>243</v>
+      </c>
+      <c r="AB301" s="3" t="n">
+        <v>12980</v>
+      </c>
+      <c r="AC301" s="3" t="n">
+        <v>365</v>
+      </c>
+      <c r="AD301" s="3" t="n">
+        <v>4291</v>
+      </c>
+      <c r="AE301" s="3" t="n">
+        <v>195</v>
+      </c>
+      <c r="AF301" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG301" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH301" s="3" t="n">
+        <v>247</v>
+      </c>
+      <c r="AI301" s="3" t="n">
+        <v>80</v>
+      </c>
+      <c r="AJ301" s="3" t="inlineStr"/>
+      <c r="AK301" s="3" t="inlineStr"/>
+      <c r="AL301" s="3" t="n">
+        <v>-144</v>
+      </c>
+      <c r="AM301" s="3" t="inlineStr"/>
+      <c r="AN301" s="3" t="inlineStr"/>
+      <c r="AO301" s="3" t="inlineStr"/>
+    </row>
+    <row r="302">
+      <c r="A302" s="3" t="inlineStr">
+        <is>
+          <t>28/11/2025</t>
+        </is>
+      </c>
+      <c r="B302" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C302" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D302" s="3" t="n">
+        <v>172195</v>
+      </c>
+      <c r="E302" s="3" t="n">
+        <v>4330</v>
+      </c>
+      <c r="F302" s="3" t="n">
+        <v>76270</v>
+      </c>
+      <c r="G302" s="3" t="n">
+        <v>1187</v>
+      </c>
+      <c r="H302" s="3" t="n">
+        <v>59840.74</v>
+      </c>
+      <c r="I302" s="3" t="n">
+        <v>1243.559999999998</v>
+      </c>
+      <c r="J302" s="3" t="n">
+        <v>2694</v>
+      </c>
+      <c r="K302" s="3" t="n">
+        <v>1842</v>
+      </c>
+      <c r="L302" s="3" t="n">
+        <v>16752</v>
+      </c>
+      <c r="M302" s="3" t="n">
+        <v>1659</v>
+      </c>
+      <c r="N302" s="3" t="n">
+        <v>117</v>
+      </c>
+      <c r="O302" s="3" t="n">
+        <v>75</v>
+      </c>
+      <c r="P302" s="3" t="n">
+        <v>5228</v>
+      </c>
+      <c r="Q302" s="3" t="n">
+        <v>3488</v>
+      </c>
+      <c r="R302" s="3" t="n">
+        <v>1505.76</v>
+      </c>
+      <c r="S302" s="3" t="n">
+        <v>11.78700000000003</v>
+      </c>
+      <c r="T302" s="3" t="n">
+        <v>4371</v>
+      </c>
+      <c r="U302" s="3" t="n">
+        <v>2487</v>
+      </c>
+      <c r="V302" s="3" t="n">
+        <v>1362.302</v>
+      </c>
+      <c r="W302" s="3" t="n">
+        <v>38.39099999999985</v>
+      </c>
+      <c r="X302" s="3" t="n">
+        <v>65286</v>
+      </c>
+      <c r="Y302" s="3" t="n">
+        <v>2450</v>
+      </c>
+      <c r="Z302" s="3" t="n">
+        <v>6778</v>
+      </c>
+      <c r="AA302" s="3" t="n">
+        <v>273</v>
+      </c>
+      <c r="AB302" s="3" t="n">
+        <v>13438</v>
+      </c>
+      <c r="AC302" s="3" t="n">
+        <v>458</v>
+      </c>
+      <c r="AD302" s="3" t="n">
+        <v>4554</v>
+      </c>
+      <c r="AE302" s="3" t="n">
+        <v>263</v>
+      </c>
+      <c r="AF302" s="3" t="n">
+        <v>5297</v>
+      </c>
+      <c r="AG302" s="3" t="n">
+        <v>132</v>
+      </c>
+      <c r="AH302" s="3" t="n">
+        <v>83.02800000000001</v>
+      </c>
+      <c r="AI302" s="3" t="n">
+        <v>-163.972</v>
+      </c>
+      <c r="AJ302" s="3" t="n">
+        <v>2384</v>
+      </c>
+      <c r="AK302" s="3" t="inlineStr"/>
+      <c r="AL302" s="3" t="n">
+        <v>857</v>
+      </c>
+      <c r="AM302" s="3" t="n">
+        <v>1001</v>
+      </c>
+      <c r="AN302" s="3" t="n">
+        <v>1001</v>
+      </c>
+      <c r="AO302" s="3" t="n">
+        <v>28.69839449541284</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="3" t="inlineStr">
+        <is>
+          <t>28/12/2025</t>
+        </is>
+      </c>
+      <c r="B303" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C303" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D303" s="3" t="n">
+        <v>175713</v>
+      </c>
+      <c r="E303" s="3" t="n">
+        <v>3518</v>
+      </c>
+      <c r="F303" s="3" t="n">
+        <v>77244</v>
+      </c>
+      <c r="G303" s="3" t="n">
+        <v>974</v>
+      </c>
+      <c r="H303" s="3" t="inlineStr"/>
+      <c r="I303" s="3" t="inlineStr"/>
+      <c r="J303" s="3" t="n">
+        <v>4414</v>
+      </c>
+      <c r="K303" s="3" t="n">
+        <v>1720</v>
+      </c>
+      <c r="L303" s="3" t="n">
+        <v>18300</v>
+      </c>
+      <c r="M303" s="3" t="n">
+        <v>1548</v>
+      </c>
+      <c r="N303" s="3" t="n">
+        <v>194</v>
+      </c>
+      <c r="O303" s="3" t="n">
+        <v>77</v>
+      </c>
+      <c r="P303" s="3" t="n">
+        <v>8519</v>
+      </c>
+      <c r="Q303" s="3" t="n">
+        <v>3291</v>
+      </c>
+      <c r="R303" s="3" t="n">
+        <v>1516.2</v>
+      </c>
+      <c r="S303" s="3" t="n">
+        <v>10.44000000000005</v>
+      </c>
+      <c r="T303" s="3" t="n">
+        <v>6675</v>
+      </c>
+      <c r="U303" s="3" t="n">
+        <v>2304</v>
+      </c>
+      <c r="V303" s="3" t="n">
+        <v>1407.423</v>
+      </c>
+      <c r="W303" s="3" t="n">
+        <v>45.12100000000009</v>
+      </c>
+      <c r="X303" s="3" t="n">
+        <v>67596</v>
+      </c>
+      <c r="Y303" s="3" t="n">
+        <v>2310</v>
+      </c>
+      <c r="Z303" s="3" t="n">
+        <v>7004</v>
+      </c>
+      <c r="AA303" s="3" t="n">
+        <v>226</v>
+      </c>
+      <c r="AB303" s="3" t="n">
+        <v>13808</v>
+      </c>
+      <c r="AC303" s="3" t="n">
+        <v>370</v>
+      </c>
+      <c r="AD303" s="3" t="n">
+        <v>4724</v>
+      </c>
+      <c r="AE303" s="3" t="n">
+        <v>170</v>
+      </c>
+      <c r="AF303" s="3" t="n">
+        <v>5464</v>
+      </c>
+      <c r="AG303" s="3" t="n">
+        <v>167</v>
+      </c>
+      <c r="AH303" s="3" t="n">
+        <v>156.318</v>
+      </c>
+      <c r="AI303" s="3" t="n">
+        <v>73.29000000000001</v>
+      </c>
+      <c r="AJ303" s="3" t="n">
+        <v>2461</v>
+      </c>
+      <c r="AK303" s="3" t="n">
+        <v>77</v>
+      </c>
+      <c r="AL303" s="3" t="n">
+        <v>1844</v>
+      </c>
+      <c r="AM303" s="3" t="n">
+        <v>987</v>
+      </c>
+      <c r="AN303" s="3" t="n">
+        <v>987</v>
+      </c>
+      <c r="AO303" s="3" t="n">
+        <v>29.99088422971741</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="3" t="inlineStr">
+        <is>
+          <t>29/05/2026</t>
+        </is>
+      </c>
+      <c r="B304" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C304" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D304" s="3" t="n">
+        <v>195018</v>
+      </c>
+      <c r="E304" s="3" t="n">
+        <v>19305</v>
+      </c>
+      <c r="F304" s="3" t="n">
+        <v>82629</v>
+      </c>
+      <c r="G304" s="3" t="n">
+        <v>5385</v>
+      </c>
+      <c r="H304" s="3" t="n">
+        <v>3642</v>
+      </c>
+      <c r="I304" s="3" t="inlineStr"/>
+      <c r="J304" s="3" t="n">
+        <v>13780</v>
+      </c>
+      <c r="K304" s="3" t="n">
+        <v>9366</v>
+      </c>
+      <c r="L304" s="3" t="n">
+        <v>26667</v>
+      </c>
+      <c r="M304" s="3" t="n">
+        <v>8367</v>
+      </c>
+      <c r="N304" s="3" t="n">
+        <v>505</v>
+      </c>
+      <c r="O304" s="3" t="n">
+        <v>311</v>
+      </c>
+      <c r="P304" s="3" t="n">
+        <v>26430</v>
+      </c>
+      <c r="Q304" s="3" t="n">
+        <v>17911</v>
+      </c>
+      <c r="R304" s="3" t="n">
+        <v>1597.897</v>
+      </c>
+      <c r="S304" s="3" t="n">
+        <v>81.69699999999989</v>
+      </c>
+      <c r="T304" s="3" t="n">
+        <v>18080</v>
+      </c>
+      <c r="U304" s="3" t="n">
+        <v>11405</v>
+      </c>
+      <c r="V304" s="3" t="n">
+        <v>1598.078</v>
+      </c>
+      <c r="W304" s="3" t="n">
+        <v>190.6550000000002</v>
+      </c>
+      <c r="X304" s="3" t="n">
+        <v>79163</v>
+      </c>
+      <c r="Y304" s="3" t="n">
+        <v>11567</v>
+      </c>
+      <c r="Z304" s="3" t="n">
+        <v>8135</v>
+      </c>
+      <c r="AA304" s="3" t="n">
+        <v>1131</v>
+      </c>
+      <c r="AB304" s="3" t="n">
+        <v>15426</v>
+      </c>
+      <c r="AC304" s="3" t="n">
+        <v>1618</v>
+      </c>
+      <c r="AD304" s="3" t="n">
+        <v>5480</v>
+      </c>
+      <c r="AE304" s="3" t="n">
+        <v>756</v>
+      </c>
+      <c r="AF304" s="3" t="n">
+        <v>6517</v>
+      </c>
+      <c r="AG304" s="3" t="n">
+        <v>1053</v>
+      </c>
+      <c r="AH304" s="3" t="n">
+        <v>555.26</v>
+      </c>
+      <c r="AI304" s="3" t="n">
+        <v>398.942</v>
+      </c>
+      <c r="AJ304" s="3" t="n">
+        <v>3298</v>
+      </c>
+      <c r="AK304" s="3" t="n">
+        <v>837</v>
+      </c>
+      <c r="AL304" s="3" t="n">
+        <v>8350</v>
+      </c>
+      <c r="AM304" s="3" t="n">
+        <v>6506</v>
+      </c>
+      <c r="AN304" s="3" t="n">
+        <v>6506</v>
+      </c>
+      <c r="AO304" s="3" t="n">
+        <v>36.32404667522751</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="3" t="inlineStr">
+        <is>
+          <t>29/06/2026</t>
+        </is>
+      </c>
+      <c r="B305" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C305" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D305" s="3" t="n">
+        <v>200523</v>
+      </c>
+      <c r="E305" s="3" t="n">
+        <v>5505</v>
+      </c>
+      <c r="F305" s="3" t="n">
+        <v>83684</v>
+      </c>
+      <c r="G305" s="3" t="n">
+        <v>1055</v>
+      </c>
+      <c r="H305" s="3" t="n">
+        <v>4522</v>
+      </c>
+      <c r="I305" s="3" t="n">
+        <v>880</v>
+      </c>
+      <c r="J305" s="3" t="n">
+        <v>15969</v>
+      </c>
+      <c r="K305" s="3" t="n">
+        <v>2189</v>
+      </c>
+      <c r="L305" s="3" t="n">
+        <v>28564</v>
+      </c>
+      <c r="M305" s="3" t="n">
+        <v>1897</v>
+      </c>
+      <c r="N305" s="3" t="n">
+        <v>553</v>
+      </c>
+      <c r="O305" s="3" t="n">
+        <v>48</v>
+      </c>
+      <c r="P305" s="3" t="n">
+        <v>30583</v>
+      </c>
+      <c r="Q305" s="3" t="n">
+        <v>4153</v>
+      </c>
+      <c r="R305" s="3" t="n">
+        <v>1616.164</v>
+      </c>
+      <c r="S305" s="3" t="n">
+        <v>18.26700000000005</v>
+      </c>
+      <c r="T305" s="3" t="n">
+        <v>20609</v>
+      </c>
+      <c r="U305" s="3" t="n">
+        <v>2529</v>
+      </c>
+      <c r="V305" s="3" t="n">
+        <v>1628.917</v>
+      </c>
+      <c r="W305" s="3" t="n">
+        <v>30.83899999999971</v>
+      </c>
+      <c r="X305" s="3" t="n">
+        <v>81720</v>
+      </c>
+      <c r="Y305" s="3" t="n">
+        <v>2557</v>
+      </c>
+      <c r="Z305" s="3" t="n">
+        <v>8329</v>
+      </c>
+      <c r="AA305" s="3" t="n">
+        <v>194</v>
+      </c>
+      <c r="AB305" s="3" t="n">
+        <v>15707</v>
+      </c>
+      <c r="AC305" s="3" t="n">
+        <v>281</v>
+      </c>
+      <c r="AD305" s="3" t="n">
+        <v>5593</v>
+      </c>
+      <c r="AE305" s="3" t="n">
+        <v>113</v>
+      </c>
+      <c r="AF305" s="3" t="n">
+        <v>6759</v>
+      </c>
+      <c r="AG305" s="3" t="n">
+        <v>242</v>
+      </c>
+      <c r="AH305" s="3" t="n">
+        <v>613.427</v>
+      </c>
+      <c r="AI305" s="3" t="n">
+        <v>58.16700000000003</v>
+      </c>
+      <c r="AJ305" s="3" t="n">
+        <v>3441</v>
+      </c>
+      <c r="AK305" s="3" t="n">
+        <v>143</v>
+      </c>
+      <c r="AL305" s="3" t="n">
+        <v>9974</v>
+      </c>
+      <c r="AM305" s="3" t="n">
+        <v>1624</v>
+      </c>
+      <c r="AN305" s="3" t="n">
+        <v>1624</v>
+      </c>
+      <c r="AO305" s="3" t="n">
+        <v>39.10426197929208</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="3" t="inlineStr">
+        <is>
+          <t>29/07/2026</t>
+        </is>
+      </c>
+      <c r="B306" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C306" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D306" s="3" t="n">
+        <v>205914</v>
+      </c>
+      <c r="E306" s="3" t="n">
+        <v>5391</v>
+      </c>
+      <c r="F306" s="3" t="n">
+        <v>84789</v>
+      </c>
+      <c r="G306" s="3" t="n">
+        <v>1105</v>
+      </c>
+      <c r="H306" s="3" t="n">
+        <v>5357</v>
+      </c>
+      <c r="I306" s="3" t="n">
+        <v>835</v>
+      </c>
+      <c r="J306" s="3" t="n">
+        <v>17954</v>
+      </c>
+      <c r="K306" s="3" t="n">
+        <v>1985</v>
+      </c>
+      <c r="L306" s="3" t="n">
+        <v>30463</v>
+      </c>
+      <c r="M306" s="3" t="n">
+        <v>1899</v>
+      </c>
+      <c r="N306" s="3" t="n">
+        <v>595</v>
+      </c>
+      <c r="O306" s="3" t="n">
+        <v>42</v>
+      </c>
+      <c r="P306" s="3" t="n">
+        <v>34689</v>
+      </c>
+      <c r="Q306" s="3" t="n">
+        <v>4106</v>
+      </c>
+      <c r="R306" s="3" t="n">
+        <v>1633.049</v>
+      </c>
+      <c r="S306" s="3" t="n">
+        <v>16.88499999999999</v>
+      </c>
+      <c r="T306" s="3" t="n">
+        <v>23079</v>
+      </c>
+      <c r="U306" s="3" t="n">
+        <v>2470</v>
+      </c>
+      <c r="V306" s="3" t="n">
+        <v>1659.083</v>
+      </c>
+      <c r="W306" s="3" t="n">
+        <v>30.16600000000017</v>
+      </c>
+      <c r="X306" s="3" t="n">
+        <v>84208</v>
+      </c>
+      <c r="Y306" s="3" t="n">
+        <v>2488</v>
+      </c>
+      <c r="Z306" s="3" t="n">
+        <v>8531</v>
+      </c>
+      <c r="AA306" s="3" t="n">
+        <v>202</v>
+      </c>
+      <c r="AB306" s="3" t="n">
+        <v>15981</v>
+      </c>
+      <c r="AC306" s="3" t="n">
+        <v>274</v>
+      </c>
+      <c r="AD306" s="3" t="n">
+        <v>5765</v>
+      </c>
+      <c r="AE306" s="3" t="n">
+        <v>172</v>
+      </c>
+      <c r="AF306" s="3" t="n">
+        <v>6889</v>
+      </c>
+      <c r="AG306" s="3" t="n">
+        <v>130</v>
+      </c>
+      <c r="AH306" s="3" t="n">
+        <v>668.5069999999999</v>
+      </c>
+      <c r="AI306" s="3" t="n">
+        <v>55.07999999999993</v>
+      </c>
+      <c r="AJ306" s="3" t="n">
+        <v>3626</v>
+      </c>
+      <c r="AK306" s="3" t="n">
+        <v>185</v>
+      </c>
+      <c r="AL306" s="3" t="n">
+        <v>11610</v>
+      </c>
+      <c r="AM306" s="3" t="n">
+        <v>1636</v>
+      </c>
+      <c r="AN306" s="3" t="n">
+        <v>1636</v>
+      </c>
+      <c r="AO306" s="3" t="n">
+        <v>39.84413054067218</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="3" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="B307" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C307" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D307" s="3" t="n">
+        <v>159833</v>
+      </c>
+      <c r="E307" s="3" t="n">
+        <v>-46081</v>
+      </c>
+      <c r="F307" s="3" t="n">
+        <v>73594</v>
+      </c>
+      <c r="G307" s="3" t="n">
+        <v>-11195</v>
+      </c>
+      <c r="H307" s="3" t="n">
+        <v>56702.59</v>
+      </c>
+      <c r="I307" s="3" t="n">
+        <v>51345.59</v>
+      </c>
+      <c r="J307" s="3" t="n">
+        <v>13058</v>
+      </c>
+      <c r="K307" s="3" t="n">
+        <v>-4896</v>
+      </c>
+      <c r="L307" s="3" t="n">
+        <v>19498.9</v>
+      </c>
+      <c r="M307" s="3" t="n">
+        <v>-10964.1</v>
+      </c>
+      <c r="N307" s="3" t="n">
+        <v>18616</v>
+      </c>
+      <c r="O307" s="3" t="n">
+        <v>18021</v>
+      </c>
+      <c r="P307" s="3" t="inlineStr"/>
+      <c r="Q307" s="3" t="inlineStr"/>
+      <c r="R307" s="3" t="n">
+        <v>1480.284</v>
+      </c>
+      <c r="S307" s="3" t="n">
+        <v>-152.7649999999999</v>
+      </c>
+      <c r="T307" s="3" t="n">
+        <v>1183</v>
+      </c>
+      <c r="U307" s="3" t="n">
+        <v>-21896</v>
+      </c>
+      <c r="V307" s="3" t="n">
+        <v>1254.4</v>
+      </c>
+      <c r="W307" s="3" t="n">
+        <v>-404.683</v>
+      </c>
+      <c r="X307" s="3" t="n">
+        <v>59700</v>
+      </c>
+      <c r="Y307" s="3" t="n">
+        <v>-24508</v>
+      </c>
+      <c r="Z307" s="3" t="n">
+        <v>6002</v>
+      </c>
+      <c r="AA307" s="3" t="n">
+        <v>-2529</v>
+      </c>
+      <c r="AB307" s="3" t="n">
+        <v>12212</v>
+      </c>
+      <c r="AC307" s="3" t="n">
+        <v>-3769</v>
+      </c>
+      <c r="AD307" s="3" t="n">
+        <v>3890</v>
+      </c>
+      <c r="AE307" s="3" t="n">
+        <v>-1875</v>
+      </c>
+      <c r="AF307" s="3" t="n">
+        <v>5090</v>
+      </c>
+      <c r="AG307" s="3" t="n">
+        <v>-1799</v>
+      </c>
+      <c r="AH307" s="3" t="n">
+        <v>101</v>
+      </c>
+      <c r="AI307" s="3" t="n">
+        <v>-567.5069999999999</v>
+      </c>
+      <c r="AJ307" s="3" t="n">
+        <v>2272</v>
+      </c>
+      <c r="AK307" s="3" t="n">
+        <v>-1354</v>
+      </c>
+      <c r="AL307" s="3" t="inlineStr"/>
+      <c r="AM307" s="3" t="inlineStr"/>
+      <c r="AN307" s="3" t="inlineStr"/>
+      <c r="AO307" s="3" t="inlineStr"/>
+    </row>
+    <row r="308">
+      <c r="A308" s="3" t="inlineStr">
+        <is>
+          <t>29/09/2025</t>
+        </is>
+      </c>
+      <c r="B308" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C308" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D308" s="3" t="n">
+        <v>163664</v>
+      </c>
+      <c r="E308" s="3" t="n">
+        <v>3831</v>
+      </c>
+      <c r="F308" s="3" t="n">
+        <v>74545</v>
+      </c>
+      <c r="G308" s="3" t="n">
+        <v>951</v>
+      </c>
+      <c r="H308" s="3" t="n">
+        <v>57626.07</v>
+      </c>
+      <c r="I308" s="3" t="n">
+        <v>923.4800000000032</v>
+      </c>
+      <c r="J308" s="3" t="n">
+        <v>14115</v>
+      </c>
+      <c r="K308" s="3" t="n">
+        <v>1057</v>
+      </c>
+      <c r="L308" s="3" t="n">
+        <v>20171.42</v>
+      </c>
+      <c r="M308" s="3" t="n">
+        <v>672.5199999999968</v>
+      </c>
+      <c r="N308" s="3" t="n">
+        <v>20429</v>
+      </c>
+      <c r="O308" s="3" t="n">
+        <v>1813</v>
+      </c>
+      <c r="P308" s="3" t="inlineStr"/>
+      <c r="Q308" s="3" t="inlineStr"/>
+      <c r="R308" s="3" t="n">
+        <v>1485.134</v>
+      </c>
+      <c r="S308" s="3" t="n">
+        <v>4.849999999999909</v>
+      </c>
+      <c r="T308" s="3" t="n">
+        <v>2093</v>
+      </c>
+      <c r="U308" s="3" t="n">
+        <v>910</v>
+      </c>
+      <c r="V308" s="3" t="n">
+        <v>1290.954</v>
+      </c>
+      <c r="W308" s="3" t="n">
+        <v>36.55399999999986</v>
+      </c>
+      <c r="X308" s="3" t="n">
+        <v>61078</v>
+      </c>
+      <c r="Y308" s="3" t="n">
+        <v>1378</v>
+      </c>
+      <c r="Z308" s="3" t="n">
+        <v>6272</v>
+      </c>
+      <c r="AA308" s="3" t="n">
+        <v>270</v>
+      </c>
+      <c r="AB308" s="3" t="n">
+        <v>12622</v>
+      </c>
+      <c r="AC308" s="3" t="n">
+        <v>410</v>
+      </c>
+      <c r="AD308" s="3" t="n">
+        <v>4100</v>
+      </c>
+      <c r="AE308" s="3" t="n">
+        <v>210</v>
+      </c>
+      <c r="AF308" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG308" s="3" t="n">
+        <v>75</v>
+      </c>
+      <c r="AH308" s="3" t="n">
+        <v>170</v>
+      </c>
+      <c r="AI308" s="3" t="n">
+        <v>69</v>
+      </c>
+      <c r="AJ308" s="3" t="n">
+        <v>2320</v>
+      </c>
+      <c r="AK308" s="3" t="n">
+        <v>48</v>
+      </c>
+      <c r="AL308" s="3" t="inlineStr"/>
+      <c r="AM308" s="3" t="inlineStr"/>
+      <c r="AN308" s="3" t="inlineStr"/>
+      <c r="AO308" s="3" t="inlineStr"/>
+    </row>
+    <row r="309">
+      <c r="A309" s="3" t="inlineStr">
+        <is>
+          <t>29/10/2025</t>
+        </is>
+      </c>
+      <c r="B309" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C309" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D309" s="3" t="n">
+        <v>168070</v>
+      </c>
+      <c r="E309" s="3" t="n">
+        <v>4406</v>
+      </c>
+      <c r="F309" s="3" t="n">
+        <v>75130</v>
+      </c>
+      <c r="G309" s="3" t="n">
+        <v>585</v>
+      </c>
+      <c r="H309" s="3" t="n">
+        <v>58646.28</v>
+      </c>
+      <c r="I309" s="3" t="n">
+        <v>1020.209999999999</v>
+      </c>
+      <c r="J309" s="3" t="n">
+        <v>929</v>
+      </c>
+      <c r="K309" s="3" t="n">
+        <v>-13186</v>
+      </c>
+      <c r="L309" s="3" t="n">
+        <v>15164</v>
+      </c>
+      <c r="M309" s="3" t="n">
+        <v>-5007.419999999998</v>
+      </c>
+      <c r="N309" s="3" t="n">
+        <v>45</v>
+      </c>
+      <c r="O309" s="3" t="n">
+        <v>-20384</v>
+      </c>
+      <c r="P309" s="3" t="n">
+        <v>1889</v>
+      </c>
+      <c r="Q309" s="3" t="inlineStr"/>
+      <c r="R309" s="3" t="n">
+        <v>1494.374</v>
+      </c>
+      <c r="S309" s="3" t="n">
+        <v>9.240000000000009</v>
+      </c>
+      <c r="T309" s="3" t="n">
+        <v>1989</v>
+      </c>
+      <c r="U309" s="3" t="n">
+        <v>-104</v>
+      </c>
+      <c r="V309" s="3" t="n">
+        <v>1325.449</v>
+      </c>
+      <c r="W309" s="3" t="n">
+        <v>34.49500000000012</v>
+      </c>
+      <c r="X309" s="3" t="n">
+        <v>62943</v>
+      </c>
+      <c r="Y309" s="3" t="n">
+        <v>1865</v>
+      </c>
+      <c r="Z309" s="3" t="n">
+        <v>6516</v>
+      </c>
+      <c r="AA309" s="3" t="n">
+        <v>244</v>
+      </c>
+      <c r="AB309" s="3" t="n">
+        <v>13005</v>
+      </c>
+      <c r="AC309" s="3" t="n">
+        <v>383</v>
+      </c>
+      <c r="AD309" s="3" t="n">
+        <v>4297</v>
+      </c>
+      <c r="AE309" s="3" t="n">
+        <v>197</v>
+      </c>
+      <c r="AF309" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG309" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH309" s="3" t="n">
+        <v>251</v>
+      </c>
+      <c r="AI309" s="3" t="n">
+        <v>81</v>
+      </c>
+      <c r="AJ309" s="3" t="n">
+        <v>2341</v>
+      </c>
+      <c r="AK309" s="3" t="n">
+        <v>21</v>
+      </c>
+      <c r="AL309" s="3" t="n">
+        <v>-100</v>
+      </c>
+      <c r="AM309" s="3" t="inlineStr"/>
+      <c r="AN309" s="3" t="inlineStr"/>
+      <c r="AO309" s="3" t="inlineStr"/>
+    </row>
+    <row r="310">
+      <c r="A310" s="3" t="inlineStr">
+        <is>
+          <t>29/11/2025</t>
+        </is>
+      </c>
+      <c r="B310" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C310" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D310" s="3" t="n">
+        <v>172338</v>
+      </c>
+      <c r="E310" s="3" t="n">
+        <v>4268</v>
+      </c>
+      <c r="F310" s="3" t="n">
+        <v>76312</v>
+      </c>
+      <c r="G310" s="3" t="n">
+        <v>1182</v>
+      </c>
+      <c r="H310" s="3" t="n">
+        <v>59895.93</v>
+      </c>
+      <c r="I310" s="3" t="n">
+        <v>1249.650000000001</v>
+      </c>
+      <c r="J310" s="3" t="n">
+        <v>2766</v>
+      </c>
+      <c r="K310" s="3" t="n">
+        <v>1837</v>
+      </c>
+      <c r="L310" s="3" t="n">
+        <v>16817</v>
+      </c>
+      <c r="M310" s="3" t="n">
+        <v>1653</v>
+      </c>
+      <c r="N310" s="3" t="n">
+        <v>121</v>
+      </c>
+      <c r="O310" s="3" t="n">
+        <v>76</v>
+      </c>
+      <c r="P310" s="3" t="n">
+        <v>5365</v>
+      </c>
+      <c r="Q310" s="3" t="n">
+        <v>3476</v>
+      </c>
+      <c r="R310" s="3" t="n">
+        <v>1506.079</v>
+      </c>
+      <c r="S310" s="3" t="n">
+        <v>11.70499999999993</v>
+      </c>
+      <c r="T310" s="3" t="n">
+        <v>4467</v>
+      </c>
+      <c r="U310" s="3" t="n">
+        <v>2478</v>
+      </c>
+      <c r="V310" s="3" t="n">
+        <v>1364.481</v>
+      </c>
+      <c r="W310" s="3" t="n">
+        <v>39.03199999999993</v>
+      </c>
+      <c r="X310" s="3" t="n">
+        <v>65393</v>
+      </c>
+      <c r="Y310" s="3" t="n">
+        <v>2450</v>
+      </c>
+      <c r="Z310" s="3" t="n">
+        <v>6789</v>
+      </c>
+      <c r="AA310" s="3" t="n">
+        <v>273</v>
+      </c>
+      <c r="AB310" s="3" t="n">
+        <v>13461</v>
+      </c>
+      <c r="AC310" s="3" t="n">
+        <v>456</v>
+      </c>
+      <c r="AD310" s="3" t="n">
+        <v>4560</v>
+      </c>
+      <c r="AE310" s="3" t="n">
+        <v>263</v>
+      </c>
+      <c r="AF310" s="3" t="n">
+        <v>5305</v>
+      </c>
+      <c r="AG310" s="3" t="n">
+        <v>140</v>
+      </c>
+      <c r="AH310" s="3" t="n">
+        <v>85.872</v>
+      </c>
+      <c r="AI310" s="3" t="n">
+        <v>-165.128</v>
+      </c>
+      <c r="AJ310" s="3" t="n">
+        <v>2385</v>
+      </c>
+      <c r="AK310" s="3" t="n">
+        <v>44</v>
+      </c>
+      <c r="AL310" s="3" t="n">
+        <v>898</v>
+      </c>
+      <c r="AM310" s="3" t="n">
+        <v>998</v>
+      </c>
+      <c r="AN310" s="3" t="n">
+        <v>998</v>
+      </c>
+      <c r="AO310" s="3" t="n">
+        <v>28.71116225546605</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="3" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="B311" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C311" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D311" s="3" t="n">
+        <v>175853</v>
+      </c>
+      <c r="E311" s="3" t="n">
+        <v>3515</v>
+      </c>
+      <c r="F311" s="3" t="n">
+        <v>77282</v>
+      </c>
+      <c r="G311" s="3" t="n">
+        <v>970</v>
+      </c>
+      <c r="H311" s="3" t="inlineStr"/>
+      <c r="I311" s="3" t="inlineStr"/>
+      <c r="J311" s="3" t="n">
+        <v>4484</v>
+      </c>
+      <c r="K311" s="3" t="n">
+        <v>1718</v>
+      </c>
+      <c r="L311" s="3" t="n">
+        <v>18363</v>
+      </c>
+      <c r="M311" s="3" t="n">
+        <v>1546</v>
+      </c>
+      <c r="N311" s="3" t="n">
+        <v>197</v>
+      </c>
+      <c r="O311" s="3" t="n">
+        <v>76</v>
+      </c>
+      <c r="P311" s="3" t="n">
+        <v>8653</v>
+      </c>
+      <c r="Q311" s="3" t="n">
+        <v>3288</v>
+      </c>
+      <c r="R311" s="3" t="n">
+        <v>1516.663</v>
+      </c>
+      <c r="S311" s="3" t="n">
+        <v>10.58400000000006</v>
+      </c>
+      <c r="T311" s="3" t="n">
+        <v>6765</v>
+      </c>
+      <c r="U311" s="3" t="n">
+        <v>2298</v>
+      </c>
+      <c r="V311" s="3" t="n">
+        <v>1408.569</v>
+      </c>
+      <c r="W311" s="3" t="n">
+        <v>44.08799999999997</v>
+      </c>
+      <c r="X311" s="3" t="n">
+        <v>67680</v>
+      </c>
+      <c r="Y311" s="3" t="n">
+        <v>2287</v>
+      </c>
+      <c r="Z311" s="3" t="n">
+        <v>7017</v>
+      </c>
+      <c r="AA311" s="3" t="n">
+        <v>228</v>
+      </c>
+      <c r="AB311" s="3" t="n">
+        <v>13819</v>
+      </c>
+      <c r="AC311" s="3" t="n">
+        <v>358</v>
+      </c>
+      <c r="AD311" s="3" t="n">
+        <v>4732</v>
+      </c>
+      <c r="AE311" s="3" t="n">
+        <v>172</v>
+      </c>
+      <c r="AF311" s="3" t="n">
+        <v>5480</v>
+      </c>
+      <c r="AG311" s="3" t="n">
+        <v>175</v>
+      </c>
+      <c r="AH311" s="3" t="n">
+        <v>159.258</v>
+      </c>
+      <c r="AI311" s="3" t="n">
+        <v>73.38600000000001</v>
+      </c>
+      <c r="AJ311" s="3" t="n">
+        <v>2462</v>
+      </c>
+      <c r="AK311" s="3" t="n">
+        <v>77</v>
+      </c>
+      <c r="AL311" s="3" t="n">
+        <v>1888</v>
+      </c>
+      <c r="AM311" s="3" t="n">
+        <v>990</v>
+      </c>
+      <c r="AN311" s="3" t="n">
+        <v>990</v>
+      </c>
+      <c r="AO311" s="3" t="n">
+        <v>30.10948905109489</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="3" t="inlineStr">
+        <is>
+          <t>30/05/2026</t>
+        </is>
+      </c>
+      <c r="B312" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C312" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D312" s="3" t="n">
+        <v>195218</v>
+      </c>
+      <c r="E312" s="3" t="n">
+        <v>19365</v>
+      </c>
+      <c r="F312" s="3" t="n">
+        <v>82663</v>
+      </c>
+      <c r="G312" s="3" t="n">
+        <v>5381</v>
+      </c>
+      <c r="H312" s="3" t="n">
+        <v>3684</v>
+      </c>
+      <c r="I312" s="3" t="inlineStr"/>
+      <c r="J312" s="3" t="n">
+        <v>13862</v>
+      </c>
+      <c r="K312" s="3" t="n">
+        <v>9378</v>
+      </c>
+      <c r="L312" s="3" t="n">
+        <v>26739</v>
+      </c>
+      <c r="M312" s="3" t="n">
+        <v>8376</v>
+      </c>
+      <c r="N312" s="3" t="n">
+        <v>507</v>
+      </c>
+      <c r="O312" s="3" t="n">
+        <v>310</v>
+      </c>
+      <c r="P312" s="3" t="n">
+        <v>26590</v>
+      </c>
+      <c r="Q312" s="3" t="n">
+        <v>17937</v>
+      </c>
+      <c r="R312" s="3" t="n">
+        <v>1598.631</v>
+      </c>
+      <c r="S312" s="3" t="n">
+        <v>81.96800000000007</v>
+      </c>
+      <c r="T312" s="3" t="n">
+        <v>18175</v>
+      </c>
+      <c r="U312" s="3" t="n">
+        <v>11410</v>
+      </c>
+      <c r="V312" s="3" t="n">
+        <v>1599.037</v>
+      </c>
+      <c r="W312" s="3" t="n">
+        <v>190.4680000000001</v>
+      </c>
+      <c r="X312" s="3" t="n">
+        <v>79252</v>
+      </c>
+      <c r="Y312" s="3" t="n">
+        <v>11572</v>
+      </c>
+      <c r="Z312" s="3" t="n">
+        <v>8139</v>
+      </c>
+      <c r="AA312" s="3" t="n">
+        <v>1122</v>
+      </c>
+      <c r="AB312" s="3" t="n">
+        <v>15438</v>
+      </c>
+      <c r="AC312" s="3" t="n">
+        <v>1619</v>
+      </c>
+      <c r="AD312" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE312" s="3" t="n">
+        <v>750</v>
+      </c>
+      <c r="AF312" s="3" t="n">
+        <v>6521</v>
+      </c>
+      <c r="AG312" s="3" t="n">
+        <v>1041</v>
+      </c>
+      <c r="AH312" s="3" t="n">
+        <v>558.384</v>
+      </c>
+      <c r="AI312" s="3" t="n">
+        <v>399.126</v>
+      </c>
+      <c r="AJ312" s="3" t="n">
+        <v>3309</v>
+      </c>
+      <c r="AK312" s="3" t="n">
+        <v>847</v>
+      </c>
+      <c r="AL312" s="3" t="n">
+        <v>8415</v>
+      </c>
+      <c r="AM312" s="3" t="n">
+        <v>6527</v>
+      </c>
+      <c r="AN312" s="3" t="n">
+        <v>6527</v>
+      </c>
+      <c r="AO312" s="3" t="n">
+        <v>36.38847075876679</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="3" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="B313" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C313" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D313" s="3" t="n">
+        <v>200704</v>
+      </c>
+      <c r="E313" s="3" t="n">
+        <v>5486</v>
+      </c>
+      <c r="F313" s="3" t="n">
+        <v>83697</v>
+      </c>
+      <c r="G313" s="3" t="n">
+        <v>1034</v>
+      </c>
+      <c r="H313" s="3" t="n">
+        <v>4532</v>
+      </c>
+      <c r="I313" s="3" t="n">
+        <v>848</v>
+      </c>
+      <c r="J313" s="3" t="n">
+        <v>16050</v>
+      </c>
+      <c r="K313" s="3" t="n">
+        <v>2188</v>
+      </c>
+      <c r="L313" s="3" t="n">
+        <v>28634</v>
+      </c>
+      <c r="M313" s="3" t="n">
+        <v>1895</v>
+      </c>
+      <c r="N313" s="3" t="n">
+        <v>554</v>
+      </c>
+      <c r="O313" s="3" t="n">
+        <v>47</v>
+      </c>
+      <c r="P313" s="3" t="n">
+        <v>30746</v>
+      </c>
+      <c r="Q313" s="3" t="n">
+        <v>4156</v>
+      </c>
+      <c r="R313" s="3" t="n">
+        <v>1616.451</v>
+      </c>
+      <c r="S313" s="3" t="n">
+        <v>17.81999999999994</v>
+      </c>
+      <c r="T313" s="3" t="n">
+        <v>20705</v>
+      </c>
+      <c r="U313" s="3" t="n">
+        <v>2530</v>
+      </c>
+      <c r="V313" s="3" t="n">
+        <v>1629.421</v>
+      </c>
+      <c r="W313" s="3" t="n">
+        <v>30.38400000000001</v>
+      </c>
+      <c r="X313" s="3" t="n">
+        <v>81815</v>
+      </c>
+      <c r="Y313" s="3" t="n">
+        <v>2563</v>
+      </c>
+      <c r="Z313" s="3" t="n">
+        <v>8335</v>
+      </c>
+      <c r="AA313" s="3" t="n">
+        <v>196</v>
+      </c>
+      <c r="AB313" s="3" t="n">
+        <v>15714</v>
+      </c>
+      <c r="AC313" s="3" t="n">
+        <v>276</v>
+      </c>
+      <c r="AD313" s="3" t="n">
+        <v>5597</v>
+      </c>
+      <c r="AE313" s="3" t="n">
+        <v>115</v>
+      </c>
+      <c r="AF313" s="3" t="n">
+        <v>6762</v>
+      </c>
+      <c r="AG313" s="3" t="n">
+        <v>241</v>
+      </c>
+      <c r="AH313" s="3" t="n">
+        <v>615.952</v>
+      </c>
+      <c r="AI313" s="3" t="n">
+        <v>57.56799999999998</v>
+      </c>
+      <c r="AJ313" s="3" t="n">
+        <v>3443</v>
+      </c>
+      <c r="AK313" s="3" t="n">
+        <v>134</v>
+      </c>
+      <c r="AL313" s="3" t="n">
+        <v>10041</v>
+      </c>
+      <c r="AM313" s="3" t="n">
+        <v>1626</v>
+      </c>
+      <c r="AN313" s="3" t="n">
+        <v>1626</v>
+      </c>
+      <c r="AO313" s="3" t="n">
+        <v>39.12415784408085</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="3" t="inlineStr">
+        <is>
+          <t>30/07/2025</t>
+        </is>
+      </c>
+      <c r="B314" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C314" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D314" s="3" t="n">
+        <v>155975</v>
+      </c>
+      <c r="E314" s="3" t="n">
+        <v>-44729</v>
+      </c>
+      <c r="F314" s="3" t="n">
+        <v>72531</v>
+      </c>
+      <c r="G314" s="3" t="n">
+        <v>-11166</v>
+      </c>
+      <c r="H314" s="3" t="n">
+        <v>55668.63</v>
+      </c>
+      <c r="I314" s="3" t="n">
+        <v>51136.63</v>
+      </c>
+      <c r="J314" s="3" t="n">
+        <v>12170</v>
+      </c>
+      <c r="K314" s="3" t="n">
+        <v>-3880</v>
+      </c>
+      <c r="L314" s="3" t="n">
+        <v>18905.94</v>
+      </c>
+      <c r="M314" s="3" t="n">
+        <v>-9728.060000000001</v>
+      </c>
+      <c r="N314" s="3" t="n">
+        <v>16653</v>
+      </c>
+      <c r="O314" s="3" t="n">
+        <v>16099</v>
+      </c>
+      <c r="P314" s="3" t="inlineStr"/>
+      <c r="Q314" s="3" t="inlineStr"/>
+      <c r="R314" s="3" t="n">
+        <v>1473.463</v>
+      </c>
+      <c r="S314" s="3" t="n">
+        <v>-142.9880000000001</v>
+      </c>
+      <c r="T314" s="3" t="n">
+        <v>371</v>
+      </c>
+      <c r="U314" s="3" t="n">
+        <v>-20334</v>
+      </c>
+      <c r="V314" s="3" t="n">
+        <v>1227.602</v>
+      </c>
+      <c r="W314" s="3" t="n">
+        <v>-401.819</v>
+      </c>
+      <c r="X314" s="3" t="n">
+        <v>58382</v>
+      </c>
+      <c r="Y314" s="3" t="n">
+        <v>-23433</v>
+      </c>
+      <c r="Z314" s="3" t="n">
+        <v>5769</v>
+      </c>
+      <c r="AA314" s="3" t="n">
+        <v>-2566</v>
+      </c>
+      <c r="AB314" s="3" t="n">
+        <v>11855</v>
+      </c>
+      <c r="AC314" s="3" t="n">
+        <v>-3859</v>
+      </c>
+      <c r="AD314" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE314" s="3" t="n">
+        <v>-1807</v>
+      </c>
+      <c r="AF314" s="3" t="n">
+        <v>4941</v>
+      </c>
+      <c r="AG314" s="3" t="n">
+        <v>-1821</v>
+      </c>
+      <c r="AH314" s="3" t="n">
+        <v>20</v>
+      </c>
+      <c r="AI314" s="3" t="n">
+        <v>-595.952</v>
+      </c>
+      <c r="AJ314" s="3" t="n">
+        <v>2214</v>
+      </c>
+      <c r="AK314" s="3" t="n">
+        <v>-1229</v>
+      </c>
+      <c r="AL314" s="3" t="inlineStr"/>
+      <c r="AM314" s="3" t="inlineStr"/>
+      <c r="AN314" s="3" t="inlineStr"/>
+      <c r="AO314" s="3" t="inlineStr"/>
+    </row>
+    <row r="315">
+      <c r="A315" s="3" t="inlineStr">
+        <is>
+          <t>30/07/2026</t>
+        </is>
+      </c>
+      <c r="B315" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C315" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D315" s="3" t="n">
+        <v>205976</v>
+      </c>
+      <c r="E315" s="3" t="n">
+        <v>50001</v>
+      </c>
+      <c r="F315" s="3" t="n">
+        <v>84818</v>
+      </c>
+      <c r="G315" s="3" t="n">
+        <v>12287</v>
+      </c>
+      <c r="H315" s="3" t="n">
+        <v>5380</v>
+      </c>
+      <c r="I315" s="3" t="n">
+        <v>-50288.63</v>
+      </c>
+      <c r="J315" s="3" t="n">
+        <v>17954</v>
+      </c>
+      <c r="K315" s="3" t="n">
+        <v>5784</v>
+      </c>
+      <c r="L315" s="3" t="n">
+        <v>30488</v>
+      </c>
+      <c r="M315" s="3" t="n">
+        <v>11582.06</v>
+      </c>
+      <c r="N315" s="3" t="n">
+        <v>596</v>
+      </c>
+      <c r="O315" s="3" t="n">
+        <v>-16057</v>
+      </c>
+      <c r="P315" s="3" t="n">
+        <v>34716</v>
+      </c>
+      <c r="Q315" s="3" t="inlineStr"/>
+      <c r="R315" s="3" t="n">
+        <v>1633.791</v>
+      </c>
+      <c r="S315" s="3" t="n">
+        <v>160.328</v>
+      </c>
+      <c r="T315" s="3" t="n">
+        <v>23095</v>
+      </c>
+      <c r="U315" s="3" t="n">
+        <v>22724</v>
+      </c>
+      <c r="V315" s="3" t="n">
+        <v>1659.58</v>
+      </c>
+      <c r="W315" s="3" t="n">
+        <v>431.9779999999998</v>
+      </c>
+      <c r="X315" s="3" t="n">
+        <v>84228</v>
+      </c>
+      <c r="Y315" s="3" t="n">
+        <v>25846</v>
+      </c>
+      <c r="Z315" s="3" t="n">
+        <v>8533</v>
+      </c>
+      <c r="AA315" s="3" t="n">
+        <v>2764</v>
+      </c>
+      <c r="AB315" s="3" t="n">
+        <v>15984</v>
+      </c>
+      <c r="AC315" s="3" t="n">
+        <v>4129</v>
+      </c>
+      <c r="AD315" s="3" t="n">
+        <v>5765</v>
+      </c>
+      <c r="AE315" s="3" t="n">
+        <v>1975</v>
+      </c>
+      <c r="AF315" s="3" t="n">
+        <v>6889</v>
+      </c>
+      <c r="AG315" s="3" t="n">
+        <v>1948</v>
+      </c>
+      <c r="AH315" s="3" t="n">
+        <v>669.845</v>
+      </c>
+      <c r="AI315" s="3" t="n">
+        <v>649.845</v>
+      </c>
+      <c r="AJ315" s="3" t="n">
+        <v>3627</v>
+      </c>
+      <c r="AK315" s="3" t="n">
+        <v>1413</v>
+      </c>
+      <c r="AL315" s="3" t="n">
+        <v>11621</v>
+      </c>
+      <c r="AM315" s="3" t="inlineStr"/>
+      <c r="AN315" s="3" t="inlineStr"/>
+      <c r="AO315" s="3" t="inlineStr"/>
+    </row>
+    <row r="316">
+      <c r="A316" s="3" t="inlineStr">
+        <is>
+          <t>30/08/2025</t>
+        </is>
+      </c>
+      <c r="B316" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C316" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D316" s="3" t="n">
+        <v>160033</v>
+      </c>
+      <c r="E316" s="3" t="n">
+        <v>-45943</v>
+      </c>
+      <c r="F316" s="3" t="n">
+        <v>73635</v>
+      </c>
+      <c r="G316" s="3" t="n">
+        <v>-11183</v>
+      </c>
+      <c r="H316" s="3" t="n">
+        <v>56745.01</v>
+      </c>
+      <c r="I316" s="3" t="n">
+        <v>51365.01</v>
+      </c>
+      <c r="J316" s="3" t="n">
+        <v>13116</v>
+      </c>
+      <c r="K316" s="3" t="n">
+        <v>-4838</v>
+      </c>
+      <c r="L316" s="3" t="n">
+        <v>19529.7</v>
+      </c>
+      <c r="M316" s="3" t="n">
+        <v>-10958.3</v>
+      </c>
+      <c r="N316" s="3" t="n">
+        <v>18729</v>
+      </c>
+      <c r="O316" s="3" t="n">
+        <v>18133</v>
+      </c>
+      <c r="P316" s="3" t="inlineStr"/>
+      <c r="Q316" s="3" t="inlineStr"/>
+      <c r="R316" s="3" t="n">
+        <v>1480.517</v>
+      </c>
+      <c r="S316" s="3" t="n">
+        <v>-153.2739999999999</v>
+      </c>
+      <c r="T316" s="3" t="n">
+        <v>1250</v>
+      </c>
+      <c r="U316" s="3" t="n">
+        <v>-21845</v>
+      </c>
+      <c r="V316" s="3" t="n">
+        <v>1256.111</v>
+      </c>
+      <c r="W316" s="3" t="n">
+        <v>-403.4689999999998</v>
+      </c>
+      <c r="X316" s="3" t="n">
+        <v>59768</v>
+      </c>
+      <c r="Y316" s="3" t="n">
+        <v>-24460</v>
+      </c>
+      <c r="Z316" s="3" t="n">
+        <v>6015</v>
+      </c>
+      <c r="AA316" s="3" t="n">
+        <v>-2518</v>
+      </c>
+      <c r="AB316" s="3" t="n">
+        <v>12222</v>
+      </c>
+      <c r="AC316" s="3" t="n">
+        <v>-3762</v>
+      </c>
+      <c r="AD316" s="3" t="n">
+        <v>3908</v>
+      </c>
+      <c r="AE316" s="3" t="n">
+        <v>-1857</v>
+      </c>
+      <c r="AF316" s="3" t="n">
+        <v>5107</v>
+      </c>
+      <c r="AG316" s="3" t="n">
+        <v>-1782</v>
+      </c>
+      <c r="AH316" s="3" t="n">
+        <v>103</v>
+      </c>
+      <c r="AI316" s="3" t="n">
+        <v>-566.845</v>
+      </c>
+      <c r="AJ316" s="3" t="n">
+        <v>2274</v>
+      </c>
+      <c r="AK316" s="3" t="n">
+        <v>-1353</v>
+      </c>
+      <c r="AL316" s="3" t="inlineStr"/>
+      <c r="AM316" s="3" t="inlineStr"/>
+      <c r="AN316" s="3" t="inlineStr"/>
+      <c r="AO316" s="3" t="inlineStr"/>
+    </row>
+    <row r="317">
+      <c r="A317" s="3" t="inlineStr">
+        <is>
+          <t>30/09/2025</t>
+        </is>
+      </c>
+      <c r="B317" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C317" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D317" s="3" t="n">
+        <v>163814</v>
+      </c>
+      <c r="E317" s="3" t="n">
+        <v>3781</v>
+      </c>
+      <c r="F317" s="3" t="n">
+        <v>74588</v>
+      </c>
+      <c r="G317" s="3" t="n">
+        <v>953</v>
+      </c>
+      <c r="H317" s="3" t="n">
+        <v>57666.65</v>
+      </c>
+      <c r="I317" s="3" t="n">
+        <v>921.6399999999994</v>
+      </c>
+      <c r="J317" s="3" t="n">
+        <v>14146</v>
+      </c>
+      <c r="K317" s="3" t="n">
+        <v>1030</v>
+      </c>
+      <c r="L317" s="3" t="n">
+        <v>20192.3</v>
+      </c>
+      <c r="M317" s="3" t="n">
+        <v>662.5999999999985</v>
+      </c>
+      <c r="N317" s="3" t="inlineStr"/>
+      <c r="O317" s="3" t="inlineStr"/>
+      <c r="P317" s="3" t="inlineStr"/>
+      <c r="Q317" s="3" t="inlineStr"/>
+      <c r="R317" s="3" t="n">
+        <v>1485.341</v>
+      </c>
+      <c r="S317" s="3" t="n">
+        <v>4.823999999999842</v>
+      </c>
+      <c r="T317" s="3" t="n">
+        <v>67</v>
+      </c>
+      <c r="U317" s="3" t="n">
+        <v>-1183</v>
+      </c>
+      <c r="V317" s="3" t="n">
+        <v>1292.435</v>
+      </c>
+      <c r="W317" s="3" t="n">
+        <v>36.32399999999984</v>
+      </c>
+      <c r="X317" s="3" t="n">
+        <v>61128</v>
+      </c>
+      <c r="Y317" s="3" t="n">
+        <v>1360</v>
+      </c>
+      <c r="Z317" s="3" t="n">
+        <v>6282</v>
+      </c>
+      <c r="AA317" s="3" t="n">
+        <v>267</v>
+      </c>
+      <c r="AB317" s="3" t="n">
+        <v>12637</v>
+      </c>
+      <c r="AC317" s="3" t="n">
+        <v>415</v>
+      </c>
+      <c r="AD317" s="3" t="n">
+        <v>4110</v>
+      </c>
+      <c r="AE317" s="3" t="n">
+        <v>202</v>
+      </c>
+      <c r="AF317" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG317" s="3" t="n">
+        <v>58</v>
+      </c>
+      <c r="AH317" s="3" t="n">
+        <v>173</v>
+      </c>
+      <c r="AI317" s="3" t="n">
+        <v>70</v>
+      </c>
+      <c r="AJ317" s="3" t="n">
+        <v>2321</v>
+      </c>
+      <c r="AK317" s="3" t="n">
+        <v>47</v>
+      </c>
+      <c r="AL317" s="3" t="inlineStr"/>
+      <c r="AM317" s="3" t="inlineStr"/>
+      <c r="AN317" s="3" t="inlineStr"/>
+      <c r="AO317" s="3" t="inlineStr"/>
+    </row>
+    <row r="318">
+      <c r="A318" s="3" t="inlineStr">
+        <is>
+          <t>30/11/2025</t>
+        </is>
+      </c>
+      <c r="B318" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C318" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D318" s="3" t="n">
+        <v>172435</v>
+      </c>
+      <c r="E318" s="3" t="n">
+        <v>8621</v>
+      </c>
+      <c r="F318" s="3" t="n">
+        <v>76330</v>
+      </c>
+      <c r="G318" s="3" t="n">
+        <v>1742</v>
+      </c>
+      <c r="H318" s="3" t="n">
+        <v>59901.9</v>
+      </c>
+      <c r="I318" s="3" t="n">
+        <v>2235.25</v>
+      </c>
+      <c r="J318" s="3" t="n">
+        <v>2814</v>
+      </c>
+      <c r="K318" s="3" t="n">
+        <v>-11332</v>
+      </c>
+      <c r="L318" s="3" t="n">
+        <v>16861</v>
+      </c>
+      <c r="M318" s="3" t="n">
+        <v>-3331.299999999999</v>
+      </c>
+      <c r="N318" s="3" t="n">
+        <v>123</v>
+      </c>
+      <c r="O318" s="3" t="inlineStr"/>
+      <c r="P318" s="3" t="n">
+        <v>5457</v>
+      </c>
+      <c r="Q318" s="3" t="inlineStr"/>
+      <c r="R318" s="3" t="n">
+        <v>1506.362</v>
+      </c>
+      <c r="S318" s="3" t="n">
+        <v>21.02100000000019</v>
+      </c>
+      <c r="T318" s="3" t="n">
+        <v>4531</v>
+      </c>
+      <c r="U318" s="3" t="n">
+        <v>4464</v>
+      </c>
+      <c r="V318" s="3" t="n">
+        <v>1365.887</v>
+      </c>
+      <c r="W318" s="3" t="n">
+        <v>73.452</v>
+      </c>
+      <c r="X318" s="3" t="n">
+        <v>65451</v>
+      </c>
+      <c r="Y318" s="3" t="n">
+        <v>4323</v>
+      </c>
+      <c r="Z318" s="3" t="n">
+        <v>6792</v>
+      </c>
+      <c r="AA318" s="3" t="n">
+        <v>510</v>
+      </c>
+      <c r="AB318" s="3" t="n">
+        <v>13462</v>
+      </c>
+      <c r="AC318" s="3" t="n">
+        <v>825</v>
+      </c>
+      <c r="AD318" s="3" t="n">
+        <v>4560</v>
+      </c>
+      <c r="AE318" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="AF318" s="3" t="n">
+        <v>5314</v>
+      </c>
+      <c r="AG318" s="3" t="n">
+        <v>149</v>
+      </c>
+      <c r="AH318" s="3" t="n">
+        <v>87.98399999999999</v>
+      </c>
+      <c r="AI318" s="3" t="n">
+        <v>-85.01600000000001</v>
+      </c>
+      <c r="AJ318" s="3" t="n">
+        <v>2385</v>
+      </c>
+      <c r="AK318" s="3" t="n">
+        <v>64</v>
+      </c>
+      <c r="AL318" s="3" t="n">
+        <v>926</v>
+      </c>
+      <c r="AM318" s="3" t="inlineStr"/>
+      <c r="AN318" s="3" t="inlineStr"/>
+      <c r="AO318" s="3" t="inlineStr"/>
+    </row>
+    <row r="319">
+      <c r="A319" s="3" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="B319" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C319" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D319" s="3" t="n">
+        <v>175995</v>
+      </c>
+      <c r="E319" s="3" t="n">
+        <v>3560</v>
+      </c>
+      <c r="F319" s="3" t="n">
+        <v>77312</v>
+      </c>
+      <c r="G319" s="3" t="n">
+        <v>982</v>
+      </c>
+      <c r="H319" s="3" t="inlineStr"/>
+      <c r="I319" s="3" t="inlineStr"/>
+      <c r="J319" s="3" t="n">
+        <v>4555</v>
+      </c>
+      <c r="K319" s="3" t="n">
+        <v>1741</v>
+      </c>
+      <c r="L319" s="3" t="n">
+        <v>18425</v>
+      </c>
+      <c r="M319" s="3" t="n">
+        <v>1564</v>
+      </c>
+      <c r="N319" s="3" t="n">
+        <v>198</v>
+      </c>
+      <c r="O319" s="3" t="n">
+        <v>75</v>
+      </c>
+      <c r="P319" s="3" t="n">
+        <v>8792</v>
+      </c>
+      <c r="Q319" s="3" t="n">
+        <v>3335</v>
+      </c>
+      <c r="R319" s="3" t="n">
+        <v>1517.127</v>
+      </c>
+      <c r="S319" s="3" t="n">
+        <v>10.76499999999987</v>
+      </c>
+      <c r="T319" s="3" t="n">
+        <v>6859</v>
+      </c>
+      <c r="U319" s="3" t="n">
+        <v>2328</v>
+      </c>
+      <c r="V319" s="3" t="n">
+        <v>1413.953</v>
+      </c>
+      <c r="W319" s="3" t="n">
+        <v>48.06600000000003</v>
+      </c>
+      <c r="X319" s="3" t="n">
+        <v>67784</v>
+      </c>
+      <c r="Y319" s="3" t="n">
+        <v>2333</v>
+      </c>
+      <c r="Z319" s="3" t="n">
+        <v>7031</v>
+      </c>
+      <c r="AA319" s="3" t="n">
+        <v>239</v>
+      </c>
+      <c r="AB319" s="3" t="n">
+        <v>13828</v>
+      </c>
+      <c r="AC319" s="3" t="n">
+        <v>366</v>
+      </c>
+      <c r="AD319" s="3" t="n">
+        <v>4742</v>
+      </c>
+      <c r="AE319" s="3" t="n">
+        <v>182</v>
+      </c>
+      <c r="AF319" s="3" t="n">
+        <v>5488</v>
+      </c>
+      <c r="AG319" s="3" t="n">
+        <v>174</v>
+      </c>
+      <c r="AH319" s="3" t="n">
+        <v>162.024</v>
+      </c>
+      <c r="AI319" s="3" t="n">
+        <v>74.04000000000001</v>
+      </c>
+      <c r="AJ319" s="3" t="n">
+        <v>2464</v>
+      </c>
+      <c r="AK319" s="3" t="n">
+        <v>79</v>
+      </c>
+      <c r="AL319" s="3" t="n">
+        <v>1933</v>
+      </c>
+      <c r="AM319" s="3" t="n">
+        <v>1007</v>
+      </c>
+      <c r="AN319" s="3" t="n">
+        <v>1007</v>
+      </c>
+      <c r="AO319" s="3" t="n">
+        <v>30.19490254872564</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="3" t="inlineStr">
+        <is>
+          <t>31/01/2026</t>
+        </is>
+      </c>
+      <c r="B320" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C320" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D320" s="3" t="n">
+        <v>180321</v>
+      </c>
+      <c r="E320" s="3" t="n">
+        <v>4326</v>
+      </c>
+      <c r="F320" s="3" t="n">
+        <v>78393</v>
+      </c>
+      <c r="G320" s="3" t="n">
+        <v>1081</v>
+      </c>
+      <c r="H320" s="3" t="n">
+        <v>375</v>
+      </c>
+      <c r="I320" s="3" t="inlineStr"/>
+      <c r="J320" s="3" t="n">
+        <v>6645</v>
+      </c>
+      <c r="K320" s="3" t="n">
+        <v>2090</v>
+      </c>
+      <c r="L320" s="3" t="n">
+        <v>20302</v>
+      </c>
+      <c r="M320" s="3" t="n">
+        <v>1877</v>
+      </c>
+      <c r="N320" s="3" t="n">
+        <v>271</v>
+      </c>
+      <c r="O320" s="3" t="n">
+        <v>73</v>
+      </c>
+      <c r="P320" s="3" t="n">
+        <v>12628</v>
+      </c>
+      <c r="Q320" s="3" t="n">
+        <v>3836</v>
+      </c>
+      <c r="R320" s="3" t="n">
+        <v>1532.231</v>
+      </c>
+      <c r="S320" s="3" t="n">
+        <v>15.10400000000004</v>
+      </c>
+      <c r="T320" s="3" t="n">
+        <v>9642</v>
+      </c>
+      <c r="U320" s="3" t="n">
+        <v>2783</v>
+      </c>
+      <c r="V320" s="3" t="n">
+        <v>1462.495</v>
+      </c>
+      <c r="W320" s="3" t="n">
+        <v>48.54199999999992</v>
+      </c>
+      <c r="X320" s="3" t="n">
+        <v>70717</v>
+      </c>
+      <c r="Y320" s="3" t="n">
+        <v>2933</v>
+      </c>
+      <c r="Z320" s="3" t="n">
+        <v>7339</v>
+      </c>
+      <c r="AA320" s="3" t="n">
+        <v>308</v>
+      </c>
+      <c r="AB320" s="3" t="n">
+        <v>14185</v>
+      </c>
+      <c r="AC320" s="3" t="n">
+        <v>357</v>
+      </c>
+      <c r="AD320" s="3" t="n">
+        <v>5004</v>
+      </c>
+      <c r="AE320" s="3" t="n">
+        <v>262</v>
+      </c>
+      <c r="AF320" s="3" t="n">
+        <v>5760</v>
+      </c>
+      <c r="AG320" s="3" t="n">
+        <v>272</v>
+      </c>
+      <c r="AH320" s="3" t="n">
+        <v>233.296</v>
+      </c>
+      <c r="AI320" s="3" t="n">
+        <v>71.27199999999999</v>
+      </c>
+      <c r="AJ320" s="3" t="n">
+        <v>2587</v>
+      </c>
+      <c r="AK320" s="3" t="n">
+        <v>123</v>
+      </c>
+      <c r="AL320" s="3" t="n">
+        <v>2986</v>
+      </c>
+      <c r="AM320" s="3" t="n">
+        <v>1053</v>
+      </c>
+      <c r="AN320" s="3" t="n">
+        <v>1053</v>
+      </c>
+      <c r="AO320" s="3" t="n">
+        <v>27.45046923879041</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="3" t="inlineStr">
+        <is>
+          <t>31/05/2026</t>
+        </is>
+      </c>
+      <c r="B321" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C321" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D321" s="3" t="n">
+        <v>195240</v>
+      </c>
+      <c r="E321" s="3" t="n">
+        <v>14919</v>
+      </c>
+      <c r="F321" s="3" t="n">
+        <v>82678</v>
+      </c>
+      <c r="G321" s="3" t="n">
+        <v>4285</v>
+      </c>
+      <c r="H321" s="3" t="n">
+        <v>3691</v>
+      </c>
+      <c r="I321" s="3" t="n">
+        <v>3316</v>
+      </c>
+      <c r="J321" s="3" t="n">
+        <v>13866</v>
+      </c>
+      <c r="K321" s="3" t="n">
+        <v>7221</v>
+      </c>
+      <c r="L321" s="3" t="n">
+        <v>26742</v>
+      </c>
+      <c r="M321" s="3" t="n">
+        <v>6440</v>
+      </c>
+      <c r="N321" s="3" t="n">
+        <v>509</v>
+      </c>
+      <c r="O321" s="3" t="n">
+        <v>238</v>
+      </c>
+      <c r="P321" s="3" t="n">
+        <v>26596</v>
+      </c>
+      <c r="Q321" s="3" t="n">
+        <v>13968</v>
+      </c>
+      <c r="R321" s="3" t="n">
+        <v>1599.495</v>
+      </c>
+      <c r="S321" s="3" t="n">
+        <v>67.2639999999999</v>
+      </c>
+      <c r="T321" s="3" t="n">
+        <v>18179</v>
+      </c>
+      <c r="U321" s="3" t="n">
+        <v>8537</v>
+      </c>
+      <c r="V321" s="3" t="n">
+        <v>1599.356</v>
+      </c>
+      <c r="W321" s="3" t="n">
+        <v>136.8610000000001</v>
+      </c>
+      <c r="X321" s="3" t="n">
+        <v>79264</v>
+      </c>
+      <c r="Y321" s="3" t="n">
+        <v>8547</v>
+      </c>
+      <c r="Z321" s="3" t="n">
+        <v>8139</v>
+      </c>
+      <c r="AA321" s="3" t="n">
+        <v>800</v>
+      </c>
+      <c r="AB321" s="3" t="n">
+        <v>15438</v>
+      </c>
+      <c r="AC321" s="3" t="n">
+        <v>1253</v>
+      </c>
+      <c r="AD321" s="3" t="n">
+        <v>5482</v>
+      </c>
+      <c r="AE321" s="3" t="n">
+        <v>478</v>
+      </c>
+      <c r="AF321" s="3" t="n">
+        <v>6521</v>
+      </c>
+      <c r="AG321" s="3" t="n">
+        <v>761</v>
+      </c>
+      <c r="AH321" s="3" t="n">
+        <v>558.389</v>
+      </c>
+      <c r="AI321" s="3" t="n">
+        <v>325.093</v>
+      </c>
+      <c r="AJ321" s="3" t="n">
+        <v>3311</v>
+      </c>
+      <c r="AK321" s="3" t="n">
+        <v>724</v>
+      </c>
+      <c r="AL321" s="3" t="n">
+        <v>8417</v>
+      </c>
+      <c r="AM321" s="3" t="n">
+        <v>5431</v>
+      </c>
+      <c r="AN321" s="3" t="n">
+        <v>5431</v>
+      </c>
+      <c r="AO321" s="3" t="n">
+        <v>38.88172966781215</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="3" t="inlineStr">
+        <is>
+          <t>31/07/2025</t>
+        </is>
+      </c>
+      <c r="B322" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C322" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D322" s="3" t="n">
+        <v>156098</v>
+      </c>
+      <c r="E322" s="3" t="n">
+        <v>-39142</v>
+      </c>
+      <c r="F322" s="3" t="n">
+        <v>72562</v>
+      </c>
+      <c r="G322" s="3" t="n">
+        <v>-10116</v>
+      </c>
+      <c r="H322" s="3" t="n">
+        <v>55696.24</v>
+      </c>
+      <c r="I322" s="3" t="n">
+        <v>52005.24</v>
+      </c>
+      <c r="J322" s="3" t="n">
+        <v>12197</v>
+      </c>
+      <c r="K322" s="3" t="n">
+        <v>-1669</v>
+      </c>
+      <c r="L322" s="3" t="n">
+        <v>18926.21</v>
+      </c>
+      <c r="M322" s="3" t="n">
+        <v>-7815.790000000001</v>
+      </c>
+      <c r="N322" s="3" t="n">
+        <v>16718</v>
+      </c>
+      <c r="O322" s="3" t="n">
+        <v>16209</v>
+      </c>
+      <c r="P322" s="3" t="inlineStr"/>
+      <c r="Q322" s="3" t="inlineStr"/>
+      <c r="R322" s="3" t="n">
+        <v>1474.139</v>
+      </c>
+      <c r="S322" s="3" t="n">
+        <v>-125.356</v>
+      </c>
+      <c r="T322" s="3" t="n">
+        <v>391</v>
+      </c>
+      <c r="U322" s="3" t="n">
+        <v>-17788</v>
+      </c>
+      <c r="V322" s="3" t="n">
+        <v>1228.659</v>
+      </c>
+      <c r="W322" s="3" t="n">
+        <v>-370.6969999999999</v>
+      </c>
+      <c r="X322" s="3" t="n">
+        <v>58426</v>
+      </c>
+      <c r="Y322" s="3" t="n">
+        <v>-20838</v>
+      </c>
+      <c r="Z322" s="3" t="n">
+        <v>5778</v>
+      </c>
+      <c r="AA322" s="3" t="n">
+        <v>-2361</v>
+      </c>
+      <c r="AB322" s="3" t="n">
+        <v>11869</v>
+      </c>
+      <c r="AC322" s="3" t="n">
+        <v>-3569</v>
+      </c>
+      <c r="AD322" s="3" t="n">
+        <v>3790</v>
+      </c>
+      <c r="AE322" s="3" t="n">
+        <v>-1692</v>
+      </c>
+      <c r="AF322" s="3" t="n">
+        <v>4941</v>
+      </c>
+      <c r="AG322" s="3" t="n">
+        <v>-1580</v>
+      </c>
+      <c r="AH322" s="3" t="n">
+        <v>22</v>
+      </c>
+      <c r="AI322" s="3" t="n">
+        <v>-536.389</v>
+      </c>
+      <c r="AJ322" s="3" t="n">
+        <v>2216</v>
+      </c>
+      <c r="AK322" s="3" t="n">
+        <v>-1095</v>
+      </c>
+      <c r="AL322" s="3" t="inlineStr"/>
+      <c r="AM322" s="3" t="inlineStr"/>
+      <c r="AN322" s="3" t="inlineStr"/>
+      <c r="AO322" s="3" t="inlineStr"/>
+    </row>
+    <row r="323">
+      <c r="A323" s="3" t="inlineStr">
+        <is>
+          <t>31/07/2026</t>
+        </is>
+      </c>
+      <c r="B323" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C323" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D323" s="3" t="n">
+        <v>206180</v>
+      </c>
+      <c r="E323" s="3" t="n">
+        <v>50082</v>
+      </c>
+      <c r="F323" s="3" t="n">
+        <v>84871</v>
+      </c>
+      <c r="G323" s="3" t="n">
+        <v>12309</v>
+      </c>
+      <c r="H323" s="3" t="n">
+        <v>5421</v>
+      </c>
+      <c r="I323" s="3" t="n">
+        <v>-50275.24</v>
+      </c>
+      <c r="J323" s="3" t="n">
+        <v>17961</v>
+      </c>
+      <c r="K323" s="3" t="n">
+        <v>5764</v>
+      </c>
+      <c r="L323" s="3" t="n">
+        <v>30614</v>
+      </c>
+      <c r="M323" s="3" t="n">
+        <v>11687.79</v>
+      </c>
+      <c r="N323" s="3" t="n">
+        <v>596</v>
+      </c>
+      <c r="O323" s="3" t="n">
+        <v>-16122</v>
+      </c>
+      <c r="P323" s="3" t="n">
+        <v>34862</v>
+      </c>
+      <c r="Q323" s="3" t="inlineStr"/>
+      <c r="R323" s="3" t="n">
+        <v>1635.424</v>
+      </c>
+      <c r="S323" s="3" t="n">
+        <v>161.2850000000001</v>
+      </c>
+      <c r="T323" s="3" t="n">
+        <v>23182</v>
+      </c>
+      <c r="U323" s="3" t="n">
+        <v>22791</v>
+      </c>
+      <c r="V323" s="3" t="n">
+        <v>1660.716</v>
+      </c>
+      <c r="W323" s="3" t="n">
+        <v>432.0569999999998</v>
+      </c>
+      <c r="X323" s="3" t="n">
+        <v>84319</v>
+      </c>
+      <c r="Y323" s="3" t="n">
+        <v>25893</v>
+      </c>
+      <c r="Z323" s="3" t="n">
+        <v>8546</v>
+      </c>
+      <c r="AA323" s="3" t="n">
+        <v>2768</v>
+      </c>
+      <c r="AB323" s="3" t="n">
+        <v>15996</v>
+      </c>
+      <c r="AC323" s="3" t="n">
+        <v>4127</v>
+      </c>
+      <c r="AD323" s="3" t="n">
+        <v>5765</v>
+      </c>
+      <c r="AE323" s="3" t="n">
+        <v>1975</v>
+      </c>
+      <c r="AF323" s="3" t="n">
+        <v>6889</v>
+      </c>
+      <c r="AG323" s="3" t="n">
+        <v>1948</v>
+      </c>
+      <c r="AH323" s="3" t="n">
+        <v>673.213</v>
+      </c>
+      <c r="AI323" s="3" t="n">
+        <v>651.213</v>
+      </c>
+      <c r="AJ323" s="3" t="n">
+        <v>3631</v>
+      </c>
+      <c r="AK323" s="3" t="n">
+        <v>1415</v>
+      </c>
+      <c r="AL323" s="3" t="n">
+        <v>11680</v>
+      </c>
+      <c r="AM323" s="3" t="inlineStr"/>
+      <c r="AN323" s="3" t="inlineStr"/>
+      <c r="AO323" s="3" t="inlineStr"/>
+    </row>
+    <row r="324">
+      <c r="A324" s="3" t="inlineStr">
+        <is>
+          <t>31/08/2025</t>
+        </is>
+      </c>
+      <c r="B324" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C324" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D324" s="3" t="n">
+        <v>160051</v>
+      </c>
+      <c r="E324" s="3" t="n">
+        <v>-46129</v>
+      </c>
+      <c r="F324" s="3" t="n">
+        <v>73640</v>
+      </c>
+      <c r="G324" s="3" t="n">
+        <v>-11231</v>
+      </c>
+      <c r="H324" s="3" t="n">
+        <v>56748.44</v>
+      </c>
+      <c r="I324" s="3" t="n">
+        <v>51327.44</v>
+      </c>
+      <c r="J324" s="3" t="n">
+        <v>13119</v>
+      </c>
+      <c r="K324" s="3" t="n">
+        <v>-4842</v>
+      </c>
+      <c r="L324" s="3" t="n">
+        <v>19536.07</v>
+      </c>
+      <c r="M324" s="3" t="n">
+        <v>-11077.93</v>
+      </c>
+      <c r="N324" s="3" t="n">
+        <v>18729</v>
+      </c>
+      <c r="O324" s="3" t="n">
+        <v>18133</v>
+      </c>
+      <c r="P324" s="3" t="inlineStr"/>
+      <c r="Q324" s="3" t="inlineStr"/>
+      <c r="R324" s="3" t="n">
+        <v>1480.518</v>
+      </c>
+      <c r="S324" s="3" t="n">
+        <v>-154.9059999999999</v>
+      </c>
+      <c r="T324" s="3" t="n">
+        <v>1250</v>
+      </c>
+      <c r="U324" s="3" t="n">
+        <v>-21932</v>
+      </c>
+      <c r="V324" s="3" t="n">
+        <v>1256.632</v>
+      </c>
+      <c r="W324" s="3" t="n">
+        <v>-404.0839999999998</v>
+      </c>
+      <c r="X324" s="3" t="n">
+        <v>59774</v>
+      </c>
+      <c r="Y324" s="3" t="n">
+        <v>-24545</v>
+      </c>
+      <c r="Z324" s="3" t="n">
+        <v>6015</v>
+      </c>
+      <c r="AA324" s="3" t="n">
+        <v>-2531</v>
+      </c>
+      <c r="AB324" s="3" t="n">
+        <v>12222</v>
+      </c>
+      <c r="AC324" s="3" t="n">
+        <v>-3774</v>
+      </c>
+      <c r="AD324" s="3" t="n">
+        <v>3908</v>
+      </c>
+      <c r="AE324" s="3" t="n">
+        <v>-1857</v>
+      </c>
+      <c r="AF324" s="3" t="n">
+        <v>5107</v>
+      </c>
+      <c r="AG324" s="3" t="n">
+        <v>-1782</v>
+      </c>
+      <c r="AH324" s="3" t="n">
+        <v>104</v>
+      </c>
+      <c r="AI324" s="3" t="n">
+        <v>-569.213</v>
+      </c>
+      <c r="AJ324" s="3" t="n">
+        <v>2274</v>
+      </c>
+      <c r="AK324" s="3" t="n">
+        <v>-1357</v>
+      </c>
+      <c r="AL324" s="3" t="inlineStr"/>
+      <c r="AM324" s="3" t="inlineStr"/>
+      <c r="AN324" s="3" t="inlineStr"/>
+      <c r="AO324" s="3" t="inlineStr"/>
+    </row>
+    <row r="325">
+      <c r="A325" s="3" t="inlineStr">
+        <is>
+          <t>31/10/2025</t>
+        </is>
+      </c>
+      <c r="B325" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C325" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D325" s="3" t="n">
+        <v>168496</v>
+      </c>
+      <c r="E325" s="3" t="n">
+        <v>8445</v>
+      </c>
+      <c r="F325" s="3" t="n">
+        <v>75219</v>
+      </c>
+      <c r="G325" s="3" t="n">
+        <v>1579</v>
+      </c>
+      <c r="H325" s="3" t="n">
+        <v>58737.8</v>
+      </c>
+      <c r="I325" s="3" t="n">
+        <v>1989.360000000001</v>
+      </c>
+      <c r="J325" s="3" t="n">
+        <v>1093</v>
+      </c>
+      <c r="K325" s="3" t="n">
+        <v>-12026</v>
+      </c>
+      <c r="L325" s="3" t="n">
+        <v>15313</v>
+      </c>
+      <c r="M325" s="3" t="n">
+        <v>-4223.07</v>
+      </c>
+      <c r="N325" s="3" t="n">
+        <v>50</v>
+      </c>
+      <c r="O325" s="3" t="n">
+        <v>-18679</v>
+      </c>
+      <c r="P325" s="3" t="n">
+        <v>2196</v>
+      </c>
+      <c r="Q325" s="3" t="inlineStr"/>
+      <c r="R325" s="3" t="n">
+        <v>1495.243</v>
+      </c>
+      <c r="S325" s="3" t="n">
+        <v>14.72499999999991</v>
+      </c>
+      <c r="T325" s="3" t="n">
+        <v>2211</v>
+      </c>
+      <c r="U325" s="3" t="n">
+        <v>961</v>
+      </c>
+      <c r="V325" s="3" t="n">
+        <v>1328.289</v>
+      </c>
+      <c r="W325" s="3" t="n">
+        <v>71.65699999999993</v>
+      </c>
+      <c r="X325" s="3" t="n">
+        <v>63143</v>
+      </c>
+      <c r="Y325" s="3" t="n">
+        <v>3369</v>
+      </c>
+      <c r="Z325" s="3" t="n">
+        <v>6537</v>
+      </c>
+      <c r="AA325" s="3" t="n">
+        <v>522</v>
+      </c>
+      <c r="AB325" s="3" t="n">
+        <v>13042</v>
+      </c>
+      <c r="AC325" s="3" t="n">
+        <v>820</v>
+      </c>
+      <c r="AD325" s="3" t="n">
+        <v>4316</v>
+      </c>
+      <c r="AE325" s="3" t="n">
+        <v>408</v>
+      </c>
+      <c r="AF325" s="3" t="n">
+        <v>5165</v>
+      </c>
+      <c r="AG325" s="3" t="n">
+        <v>58</v>
+      </c>
+      <c r="AH325" s="3" t="n">
+        <v>255</v>
+      </c>
+      <c r="AI325" s="3" t="n">
+        <v>151</v>
+      </c>
+      <c r="AJ325" s="3" t="n">
+        <v>2343</v>
+      </c>
+      <c r="AK325" s="3" t="n">
+        <v>69</v>
+      </c>
+      <c r="AL325" s="3" t="n">
+        <v>-15</v>
+      </c>
+      <c r="AM325" s="3" t="inlineStr"/>
+      <c r="AN325" s="3" t="inlineStr"/>
+      <c r="AO325" s="3" t="inlineStr"/>
+    </row>
+    <row r="326">
+      <c r="A326" s="3" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="B326" s="3" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="C326" s="3" t="inlineStr">
+        <is>
+          <t>IMPORTADO EXCEL</t>
+        </is>
+      </c>
+      <c r="D326" s="3" t="n">
+        <v>176129</v>
+      </c>
+      <c r="E326" s="3" t="n">
+        <v>7633</v>
+      </c>
+      <c r="F326" s="3" t="n">
+        <v>77342</v>
+      </c>
+      <c r="G326" s="3" t="n">
+        <v>2123</v>
+      </c>
+      <c r="H326" s="3" t="inlineStr"/>
+      <c r="I326" s="3" t="inlineStr"/>
+      <c r="J326" s="3" t="n">
         <v>4622</v>
       </c>
-      <c r="K294" s="3" t="n">
+      <c r="K326" s="3" t="n">
         <v>3529</v>
       </c>
-      <c r="L294" s="3" t="n">
+      <c r="L326" s="3" t="n">
         <v>18485</v>
       </c>
-      <c r="M294" s="3" t="n">
+      <c r="M326" s="3" t="n">
         <v>3172</v>
       </c>
-      <c r="N294" s="3" t="n">
+      <c r="N326" s="3" t="n">
         <v>205</v>
       </c>
-      <c r="O294" s="3" t="n">
+      <c r="O326" s="3" t="n">
         <v>155</v>
       </c>
-      <c r="P294" s="3" t="n">
+      <c r="P326" s="3" t="n">
         <v>8917</v>
       </c>
-      <c r="Q294" s="3" t="n">
+      <c r="Q326" s="3" t="n">
         <v>6721</v>
       </c>
-      <c r="R294" s="3" t="n">
+      <c r="R326" s="3" t="n">
         <v>1517.267</v>
       </c>
-      <c r="S294" s="3" t="n">
+      <c r="S326" s="3" t="n">
         <v>22.02400000000011</v>
       </c>
-      <c r="T294" s="3" t="n">
+      <c r="T326" s="3" t="n">
         <v>6944</v>
       </c>
-      <c r="U294" s="3" t="n">
+      <c r="U326" s="3" t="n">
         <v>4733</v>
       </c>
-      <c r="V294" s="3" t="n">
+      <c r="V326" s="3" t="n">
         <v>1416.143</v>
       </c>
-      <c r="W294" s="3" t="n">
+      <c r="W326" s="3" t="n">
         <v>87.85400000000004</v>
       </c>
-      <c r="X294" s="3" t="n">
+      <c r="X326" s="3" t="n">
         <v>67871</v>
       </c>
-      <c r="Y294" s="3" t="n">
+      <c r="Y326" s="3" t="n">
         <v>4728</v>
       </c>
-      <c r="Z294" s="3" t="n">
+      <c r="Z326" s="3" t="n">
         <v>7035</v>
       </c>
-      <c r="AA294" s="3" t="n">
+      <c r="AA326" s="3" t="n">
         <v>498</v>
       </c>
-      <c r="AB294" s="3" t="n">
+      <c r="AB326" s="3" t="n">
         <v>13841</v>
       </c>
-      <c r="AC294" s="3" t="n">
+      <c r="AC326" s="3" t="n">
         <v>799</v>
       </c>
-      <c r="AD294" s="3" t="n">
+      <c r="AD326" s="3" t="n">
         <v>4751</v>
       </c>
-      <c r="AE294" s="3" t="n">
+      <c r="AE326" s="3" t="n">
         <v>435</v>
       </c>
-      <c r="AF294" s="3" t="n">
+      <c r="AF326" s="3" t="n">
         <v>5492</v>
       </c>
-      <c r="AG294" s="3" t="n">
+      <c r="AG326" s="3" t="n">
         <v>327</v>
       </c>
-      <c r="AH294" s="3" t="n">
+      <c r="AH326" s="3" t="n">
         <v>163.518</v>
       </c>
-      <c r="AI294" s="3" t="n">
+      <c r="AI326" s="3" t="n">
         <v>-91.482</v>
       </c>
-      <c r="AJ294" s="3" t="n">
+      <c r="AJ326" s="3" t="n">
         <v>2468</v>
       </c>
-      <c r="AK294" s="3" t="n">
+      <c r="AK326" s="3" t="n">
         <v>125</v>
       </c>
-      <c r="AL294" s="3" t="n">
+      <c r="AL326" s="3" t="n">
         <v>1973</v>
       </c>
-      <c r="AM294" s="3" t="n">
+      <c r="AM326" s="3" t="n">
         <v>1988</v>
       </c>
-      <c r="AN294" s="3" t="n">
+      <c r="AN326" s="3" t="n">
         <v>1988</v>
       </c>
-      <c r="AO294" s="3" t="n">
+      <c r="AO326" s="3" t="n">
         <v>29.57893170659128</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AO294"/>
+  <autoFilter ref="A1:AO326"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>